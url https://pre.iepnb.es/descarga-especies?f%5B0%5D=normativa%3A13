--- v0 (2025-11-06)
+++ v1 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="953">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="956">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,2696 +68,2705 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Oncorhynchus mykiss (Walbaum, 1792)</t>
   </si>
   <si>
-    <t>prueba_Trucha arcoiris (Castellano), Trucha arco-Iris (Castellano)</t>
+    <t>Trucha arcoiris (Castellano), Trucha arco-Iris (Castellano), Trucha arco íris (Castellano), Trucha arcoíris (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>España NE (No evaluado)</t>
+  </si>
+  <si>
+    <t>España</t>
+  </si>
+  <si>
+    <t>Especie de cuerpo fusiforme, un poco comprimido lateralmente y de unos 60 cm de longitud, con la cabeza relativamente más pequeña que la trucha común (Salmo trutta) (Doadrio, 2001). El individuo de mayor tamaño registrado, de 11 años de edad, era de 122 cm y 25,4 kg (Froese &amp; Pauly, 2019). Presenta dos aletas dorsales, la segunda adiposa, y 19 radios en la aleta caudal. La coloración varía con el hábitat, tamaño y condición sexual. Es de azul a verde oliva, con la parte ventral blanquecina, una banda de color rosa irisado en los flancos, a lo largo de la línea lateral, y pequeños puntos negros por todo el cuerpo excepto el vientre, a diferencia de otros salmónidos ibéricos. Los individuos reproductores y los que habitan en corrientes suelen tener colores más intensos y oscuros, mientras que los que habitan en lagos son más claros y plateados.</t>
+  </si>
+  <si>
+    <t>Terrestre</t>
+  </si>
+  <si>
+    <t>Peces</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013)</t>
+  </si>
+  <si>
+    <t>CEEEI: Incluido</t>
+  </si>
+  <si>
+    <t>Fario gairdneri (Richardson, 1836), Onchorhynchus mykiss (Walbaum, 1792), Onchorrhynchus mykiss (Walbaum, 1792), Oncorhynchus kamloops Jordan, 1892, Oncorhynchus mykiss nelson Evermann, 1908, Parasalmo mykiss (Walbaum, 1972), Salmo gairdnerii gairdnerii Richardson, 1836, Salmo gairdnerii irideus Gibbons, 1855, Salmo gairdnerii Richardson, 1836, Salmo gairdneri irideus Gibbons, 1855, Salmo gairdneri Richardson, 1836, Salmo gairdneri shasta Jordan, 1894, Salmo gilberti Jordan, 1894, Salmo iridea Gibbons, 1855, Salmo irideus argentatus Bajkov, 1927, Salmo irideus Gibbons, 1855, Salmo kamloops (Jordan, 1892), Salmo kamloops whitehousei Dymond, 1931, Salmo masoni Suckley, 1860, Salmo mykiss Walbaum, 1792, Salmo nelsoni Evermann, 1908, Salmo purpuratus Pallas, 1814, Salmo rivularis Ayres, 1855, Salmo rivularis kamloops (Jordan, 1892), Salmo stellatus (Girard, 1856), Salmo truncatus Suckley, 1859</t>
+  </si>
+  <si>
+    <t>Filtros:  normativa: 13</t>
+  </si>
+  <si>
+    <t>Alburnus alburnus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Alburno (Castellano), Alburnoa (Euskera), Alburn (Catalán), Ablet (Catalán), Bleak (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>España NE (No evaluado),  Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>España, Mundial</t>
+  </si>
+  <si>
+    <t>Pez dulceacuícola de pequeño tamaño, que no suele superar los 15 cm de longitud ni los 100 gramos de peso. El cuerpo es fusiforme, alargado y comprimido lateralmente, y terminado en un pedúnculo caudal largo y estrecho. La boca es súpera y la mandíbula prominente, de forma que la hendidura bucal está muy inclinada. Las escamas, que se desprenden con facilidad, son grandes e irisadas, dando al alburno un aspecto plateado y brillante, con el lomo azulado o verdoso. La boca es súpera, muy pronunciada hacia arriba. El número de escamas de la línea lateral oscila entre 47 y 54. Presenta una sola aleta dorsal, corta, con 2-4 espinas duras y entre 7 y 9 radios blandos ramificados, y situada por detrás del inicio de las ventrales, y más próxima al comienzo de la caudal que al hocico. La aleta caudal tiene 19 radios blandos y está hendida en su parte central. La aleta anal es larga y más alta que la dorsal, tiene 3 espinas y 14-20 radios blandos ramificados. Entre la aleta dorsal y las ventrales aparece una serie de escamas carenadas que forman una quilla ventral.</t>
+  </si>
+  <si>
+    <t>Ameiurus melas (Rafinésque, 1820)</t>
+  </si>
+  <si>
+    <t>Pez gato negro (Castellano), Katu beltz arraina (Euskera), Peix gat negre (Catalán), Black bullhead (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Pez dulceacuícola de tamaño medio, que no suele superar los 40 cm de longitud, aunque ocasionalmente llega a los 60 cm y los 3 kg de peso. La cabeza es ancha y deprimida, con la boca horizontal, corta y amplia, con labios carnosos. Los dientes son finos, cónicos y dispuestos de forma irregular en varias series. Los ojos son pequeños, prominentes, redondeados y distantes entre sí. Presenta 4 pares de barbillones negruzcos: 1 en los orificios nasales, 1 en la mandíbula superior y 2 en la inferior. La piel, de color negruzco, es lisa, sin escamas, y está recubierta de mucosidad. Su cuerpo es compacto y robusto, cilíndrico en su parte anterior y comprimido en la parte posterior. El color varía de pardo a marrón oscuro en el lomo, con tonalidades gris-verdosas o amarillentas; el vientre es más claro (blanco o amarillento) y las aletas son pardas o grises, con los radios más oscuros; la cabeza suele ser de color sólido y oscuro. Sobre el pedúnculo caudal presenta una banda vertical de color más claro. La aleta caudal es redonda o cuadrada, con el margen ligeramente convexo, no profundamente bifurcado. Los radios anteriores de la dorsal y pectorales son espiniformes y protegen al pez de eventuales depredadores, conteniendo incluso un veneno suave. Presenta una pequeña aleta adiposa, sujeta a la parte inferior del dorso, libre en su extremo posterior.</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Lista de especies exóticas invasoras preocupantes para la Unión de conformidad con el Reglamento (UE) nº1143/2014 del Parlamento Europeo y del Consejo</t>
+  </si>
+  <si>
+    <t>Incluido</t>
+  </si>
+  <si>
+    <t>Ammotragus lervia (Pallas, 1777)</t>
+  </si>
+  <si>
+    <t>Arruí (Castellano), Arrui (Castellano), Muflón del Atlas (Castellano), Be de Berberia (Catalán), Be de Berbería (Catalán), Uaddan (Inglés), Aoudad (Inglés), Barbary sheep (Inglés), Mouflon À Manchettes (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Catalán, Catalán, Inglés, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NE (No evaluado),  Mundial VU (Vulnerable)</t>
+  </si>
+  <si>
+    <t>El arruí es parecido a una cabra robusta, con la cara alargada y el pelaje corto, de un color rojizo o arena, más claro en la parte inferior del cuerpo. Las extremidades son cortas y macizas, y la cola lanosa relativamente larga (alcanza los 20 cm de largo). Los machos llegan a superar el metro y medio de largo y alcanzan los 110 cm de altura sobre los hombros, con un peso de hasta 145 kg. Las hembras son más pequeñas, y no suelen superar los 65 kg de peso. Tanto los machos como las hembras presentan cuernos con una sola inflexión, curvados hacia arriba y hacia atrás, más grande en machos.</t>
+  </si>
+  <si>
+    <t>Mamíferos</t>
+  </si>
+  <si>
+    <t>Atlantoxerus getulus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Ardilla moruna (Castellano), Esquirol africà (Catalán), Barbary Ground Squirrel (Inglés), North African Ground Squirrel (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Se trata de una ardilla terrestre cuyo aspecto es muy semejante al de la mayoría de las ardillas de suelo. Su cuerpo y cola están recorridos longitudinalmente por cuatro bandas negras y dos blancas. El pelo es corto, salvo la cola que es muy poblada, de pelo largo y denso, y con bandas longitudinales de colores pardo y oscuro. La cabeza de color pardo-rojiza resulta proporcionalmente grande en relación al resto del cuerpo. El hocico es oscuro y las mandíbulas casi blancas, mientras que las orejas son pequeñas, casi inexistentes, y no poseen penachos. Las hembras presentan cuatro pares de mamas que se reparten desde la zona genital hasta cubrir las tres cuartas partes de la distancia entre las extremidades posteriores y las anteriores. Los machos son algo mayores que las hembras, CC: 170,0-200,0 mm; C: 130,0 -140,0 mm; P: 45,0-48,0 mm; Ps: 232,0-280,0 g (machos), 209,0-250,0 g (hembras). Fórmula dentaria: 1.0.2.3/1.0.1.3. Número de cromosomas (2n) = 38.</t>
+  </si>
+  <si>
+    <t>Coronella girondica (Daudin, 1803)</t>
+  </si>
+  <si>
+    <t>Culebra lisa meridional (Castellano), Hegoaldeko suge leuna (Euskera), Serp llisa meridional (Catalán), Cobra lagarteira meridional (Gallego), Southern Smooth Snake (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>La culebra lisa meridional Coronella girondica es de pequeño tamaño, cabeza pequeña y cola relativamente corta. En general hay 21 hileras de dorsales aunque es frecuente observar 19 hileras en ejemplares de las cordilleras béticas. Dorso y flancos generalmente de color pardo o gris, con una hilera de manchas transversales por el dorso. En el vientre destacan unas manchas cuadradas oscuras en un diseño ajedrezado. En la parte dorsal de la cabeza hay una gran mancha en forma de U, y a ambos lados de la cabeza, una brida oscura que atraviesa el ojo y se prolonga por delante de la placa frontal uniendo las manchas de ambos lados. No hay dimorfismo sexual en la longitud cabeza-cloaca ni en la folidosis cefálica. En cambio se aprecian ligeras diferencias en el número de dorsales (19 hileras más frecuente en machos) y ventrales (más en hembras), pero sobre todo en la cola (mayor longitud relativa y mayor número de subcaudales en machos). No hay subespecies descritas, pero se aprecian diferencias poblacionales en el número de ventrales. En machos, se observa una clina latitudinal en la longitud de hocico-cloaca y número de ventrales, siendo mayores los ejemplares más septentrionales. Longitud total máxima en la Península Ibérica, 800 mm.</t>
+  </si>
+  <si>
+    <t>Reptiles</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
+  </si>
+  <si>
+    <t>LESRPE: En régimen de protección especial</t>
+  </si>
+  <si>
+    <t>Cyprinus carpio Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>Carpa común (Castellano), Pez común (Castellano), Zamo arrunta (Euskera), Carpa (Catalán), Wild Common Carp (Inglés), Common carp (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Es un pez de gran tamaño, unos 30 cm de longitud y 0,5-4 kg de peso, aunque el mayor ejemplar encontrado era de 120 cm y 40 kg (Froese &amp; Pauly, 2019; Chumchal, 2002). Boca terminal y protráctil, con dos pares de barbillones a los lados que diferencian a esta especie de otros ciprínidos, además de una aleta dorsal larga y con un primer radio espinoso aserrado, aleta anal también con un radio aserrado y aleta caudal muy escotada. Línea lateral muy visible, con 33-40 escamas. Escamas grandes y color generalmente dorado por los flancos, más oscuro por el dorso, vientre blanquecino y aletas con tonos rojizos (Doadrio, 2001). La coloración, forma, proporciones, escamas y desarrollo de las aletas son muy variables, existiendo razas como la “carpa cuero”, sin apenas escamas; la “carpa koi”, con escamas desiguales y multicolor; etc.</t>
+  </si>
+  <si>
+    <t>Carpio vulgaris Rapp, 1854 , Cyprinus atrovirens Richardson, 1846 , Cyprinus bithynicus Richardson, 1857, Cyprinus carpio anatolicus Hankó, 1925, Cyprinus carpio carpio Linnaeus, 1758, Cyprinus carpio caspicus Walbaum, 1792, Cyprinus carpio elongatus Walecki, 1863, Cyprinus carpio fluviatilis Pravdin, 1945, Cyprinus carpio lacustris Fitzinger, 1832, Cyprinus carpio monstrosus Walecki, 1863, Cyprinus carpio oblongus Antipa, 1909, Cyprinus carpio specularis Lacepède, 1803, Cyprinus chinensis Basilewsky, 1855, Cyprinus conirostris Temminck &amp; Schlegel, 1846, Cyprinus coriaceus Lacepède, 1803 , Cyprinus elatus Bonaparte, 1836 , Cyprinus hungaricus Heckel, 1837, Cyprinus macrolepidotus Meidinger, 1794 , Cyprinus mahuensis Liu &amp; Ding, 1982, Cyprinus melanotus Temminck &amp; Schlegel, 1846, Cyprinus nordmannii Valenciennes, 1842, Cyprinus nudus Bloch, 1784, Cyprinus regina Bonaparte, 1836, Cyprinus regius Nau, 1791 , Cyprinus rexcyprinorum Bloch, 1782, Cyprinus rex Walbaum, 1792, Cyprinus rondeletii Shaw, 1802, Cyprinus specularis Lacepède, 1803 , Cyprinus viridescens Lacepède, 1803, Cyprinus vittatus Valenciennes, 1842</t>
+  </si>
+  <si>
+    <t>Esox lucius Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>Lucio (Castellano), Lutxoa (Euskera), Lluç de riu (Catalán), Northern Pike (Inglés)</t>
+  </si>
+  <si>
+    <t>Pez de agua dulce de gran tamaño, pudiendo llegar al metro de longitud y a los 10 kg de peso. El cuerpo es alargado y comprimido, de aspecto cilíndrico, con la cabeza grande y una boca ancha y aplanada, terminal, con la mandíbula inferior prominente provista de grandes y afilados dientes. Destacan 3 grandes dientes a cada lado de la mandíbula inferior, más grandes que el resto. La línea lateral posee entre 110 y 130 escamas pequeñas. Su colorido es críptico, con la parte dorsal verdosa o azulada y un diseño barrado amarillento, mientras que el vientre tiene una coloración más blanquecina. Las aletas son redondeadas a excepción de la caudal que está escotada. Las aletas dorsal y anal se encuentran a la misma altura, opuestas y muy atrasadas. La aleta dorsal se encuentra en la parte posterior del cuerpo, cercana a la caudal y opuesta a la anal. Las aletas dorsal, caudal y anal presentan manchas oscuras.</t>
+  </si>
+  <si>
+    <t>Gambusia holbrooki (Girard, 1859)</t>
+  </si>
+  <si>
+    <t>Gambúsia (Catalán), Eastern Mosquitofish (Inglés), Gambusia (Latín)</t>
+  </si>
+  <si>
+    <t>Catalán, Inglés, Latín</t>
+  </si>
+  <si>
+    <t>Pez de pequeño tamaño, de aspecto fusiforme, con dimorfismo sexual, no superando los 35 mm de longitud los machos, mientras que las hembras llegan a los 6 cm de largo y tienen el vientre mucho más dilatado. La cabeza es grande, deprimida dorsalmente, con una boca pequeña dotada de dientecillos, y se abre en posición oblicua y súpera. Los ojos son relativamente grandes. El cuerpo aparece “dividido” en dos partes claramente diferenciadas: la anterior es gruesa y abultada mientras que la posterior es recta y estrecha. La coloración es variable, generalmente con el cuerpo grisáceo, con zonas en los laterales que producen irisaciones de tonos azules, amarillos y violetas. El vientre es plateado. Las aletas son traslúcidas, con filas transversales de puntos negros. El cuerpo está cubierto de grandes escamas que le confieren un aspecto reticulado con pequeñas motas oscuras. Tienen entre 26 y 30 escamas en la línea longitudinal máxima. Las aletas son redondeadas, estando la dorsal situada en posición ligeramente retrasada respecto a las anales. Carecen de aleta adiposa. El pedúnculo caudal es bastante largo y la cola, grande, tiene el perfil redondeado.</t>
+  </si>
+  <si>
+    <t>Gambusia affinis holbrocki, Gambusia affinis holbrooki (Girard, 1859)</t>
+  </si>
+  <si>
+    <t>Lepomis gibbosus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Pez sol (Castellano), Percasol (Castellano), Perca sol (Castellano), Eguzki arraina (Euskera), Mirallet (Catalán), Pumpkinseed fish (Inglés), Pumpkinseed (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Pez de agua dulce pequeño tamaño, con el cuerpo aplanado lateralmente y un característico aspecto giboso visto de perfil. No suele superar los 25 cm de longitud. La coloración es muy vistosa, presentando bandas irisadas azules que van desde la cabeza a los flancos, el vientre de tonalidades anaranjadas, y una característica mancha negra con una orla parcial roja en el extremo posterior de los opérculos. La boca es pequeña. La aleta dorsal está bien desarrollada, con la parte anterior con 10 radios espinosos y rígidos y la posterior con 10-12 radios blandos de borde redondeado. La aleta anal es grande con radios rígidos, siendo los delanteros espinosos. La aleta caudal está ligeramente escotada. Las aletas pectorales son largas y puntiagudas.</t>
+  </si>
+  <si>
+    <t>Macroprotodon mauritanicus Guichenot, 1850</t>
+  </si>
+  <si>
+    <t>Culebra de cogulla argelina (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>Es el ofidio de menor tamaño en las islas Baleares, con longitud hocico-cloaca media de 329 mm. Cabeza corta, deprimida, con ojos relativamente pequeños, de pupila redonda o verticalmente oval, iris anaranjado o rojizo y cola relativamente corta. Normalmente posee nueve escamas supralabiales, la cuarta y quinta en contacto con el ojo, y la sexta alta, normalmente en contacto con la parietal, con una supralabial extra posteriormente, más pequeña, en forma de cuña. Escamas dorsales lisas, siempre en 19 rangos en mitad del cuerpo. Cabeza con color de fondo gris, con banda oscura disruptiva del ojo, cuya porción postorbital es pequeña; tras la cabeza hay un collar pálido seguido de uno oscuro, dividido en una porción medio dorsal y dos laterales. Coloración de fondo del cuerpo grisácea, que tiende a marrón cuando los individuos han mudado recientemente.</t>
+  </si>
+  <si>
+    <t>Macroprotodon cucullatus mauritanicus Busack &amp; Mccoy, 1990</t>
+  </si>
+  <si>
+    <t>Malpolon monspessulanus (Hermann, 1804)</t>
+  </si>
+  <si>
+    <t>Bicha (Castellano), Culebra (Castellano), Culebra bastarda (Castellano), Montpellierko sugea (Euskera), Montpellier Snake (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Inglés</t>
+  </si>
+  <si>
+    <t>Cabeza alta, estrecha, con hocico agudo. Escamas supraoculares y borde superior agudo de las preoculares, de modo que forman a modo de una visera, bajo la cual quedaría el ojo protegido. En la cabeza la placa frontal es mitad de ancha que las supraoculares y aparecen dos loreales a cada lado. En animales jóvenes y hembras, el diseño del cuerpo es un rico variegado de negros, blancos, grises y marrones, con un claro fin críptico. En machos adultos el diseño es uniforme, con un color de fondo entre marrón y verdoso, y una mancha negra en el dorso, detrás del cuello. Longitud total máxima, 2.290 mm.</t>
+  </si>
+  <si>
+    <t>Marmota marmota (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Marmota alpina (Castellano), Marmota alpetarra (Euskera), Alpine Marmot (Inglés), Marmotte Des Alpes (Francés), Marmota (Latín)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Inglés, Francés, Latín</t>
+  </si>
+  <si>
+    <t>Es un roedor de gran tamaño. Cabeza y orejas cortas. Extremidades anteriores fuertes con cuatro dedos y adaptadas a la excavación. Cinco dedos en las extremidades posteriores. Medidas corporales, CC: 50-60 cm; C: 15 cm; Ps: 3,4-5,7 kg. Las hembras presentan de cuatro a cinco pares de mamas abdominales y torácicas. Adulto con cabeza y espalda de color pardo oscuro, nariz grisácea y vientre amarillo. Tercio distal de la cola negro o muy oscuro. Crías hasta los tres meses de color gris. Tienen una sola muda anual, entre junio y agosto, en la que muestran abundante alopecia en forma de calvas. Dimorfismo sexual apreciable sólo por la distancia ano-genital (machos: 4,0-4,8 cm; hembras: 1,7-2,2 cm), o las mamas conspicuas durante la lactancia. Fórmula dentaria: 1.0.2.3/1.0.1.3. Número de cromosomas (2n) = 38.</t>
+  </si>
+  <si>
+    <t>CEEEI: Excluido</t>
+  </si>
+  <si>
+    <t>Micropterus salmoides (Lacepède, 1802)</t>
+  </si>
+  <si>
+    <t>Black bass (Castellano), Perca atruchada (Castellano), Perca americana (Castellano), American Black Bass (Inglés), Largemouth Bass (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Pez de tamaño medio, que no suele superar los 40 cm de longitud. El cuerpo es compacto y robusto, y está comprimido lateralmente. La coloración es variable en función de las aguas en las que habita (en aguas claras se oscurece), de gris verdosa a oliva, con irisaciones ocres en el dorso mientras que la parte inferior es blanquecina. Presenta una conspicua franja oscura que recorre los costados. La cabeza es grande con la boca terminal oblicua muy amplia y provista de numerosos dientes, tanto en la mandíbula como en el vómer, y en la lengua. Manifiesta un acusado prognatismo, con la mandíbula inferior prominente. El borde posterior del maxilar supera claramente el borde superior del ojo. Los ojos son relativamente grandes. El opérculo acaba en una fuerte espina. Presenta 60-68 escamas en la línea lateral, que es completa. Tiene dos aletas dorsales conectadas en la base; la primera presenta 9-10 radios rígidos mientras que la segunda tiene 11-13 radios blandos, más grandes y de contorno redondeado. La aleta anal es relativamente grande y redondeada, y presenta 3 radios rígidos seguidos de 10-12 radios blandos. La aleta caudal está ligeramente escotada, y sólo tiene radios blandos.</t>
+  </si>
+  <si>
+    <t>Myocastor coypus (G. I. Molina, 1782)</t>
+  </si>
+  <si>
+    <t>Coipo (Castellano), Falsa nutria (Castellano), Coipú (Castellano), Nutria (Castellano), Quiyá (Castellano), Nutria roedora (Castellano), Koipua (Euskera), Coypu (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Inglés</t>
+  </si>
+  <si>
+    <t>El coipú es un roedor similar a una rata grande de pequeñas orejas, con el extremo del hocico y las mejillas de color blanco, con largas vibrisas (“bigotes”) blancas, y unos característicos incisivos de color anaranjado de gran tamaño, siempre visibles. El cuerpo es robusto y arqueado, con el pelaje de color pardo y una larga cola cilíndrica y sin pelo. Los machos pueden superar los 60 cm de longitud y llegar a los 6 kilos y medio de peso. Las extremidades posteriores tienen 5 dedos unidos por una membrana, salvo el meñique, mientras que las anteriores, que son más pequeñas, tienen 4 dedos largos, no unidos y un pulgar vestigial; las uñas son cortas, fuertes y afiladas.</t>
+  </si>
+  <si>
+    <t>Natrix maura (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Culebra viperina (Castellano), Culebra de agua (Castellano), Suge biperakara (Euskera), Serp d'aigua (Catalán), Cobra viperina (Gallego), Viperine Snake (Inglés), Couleuvre vipérine (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Serpiente de tamaño medio, cola corta y cabeza ensanchada y bien delimitada respecto al resto del cuerpo. Generalmente hay dos escamas preoculares y dos postoculares, 7 escamas supralabiales y 9 escamas infralabiales. Dorsales claramente carenadas. El diseño es muy llamativo pues se trata de una amplia banda en forma de zig zag que recorre todo el cuerpo en posición dorsal. Existe un patrón alternativo que consiste en dos líneas longitudinales y paralelas, de colores claros, de recorrido también dorsal. El diseño rayado es más frecuente hacia el sur de la península y la costa mediterránea, aunque poblaciones muy cercanas pueden tener frecuencias muy dispares. La coloración corporal de fondo es variable aunque destacan los tonos verdosos, pardos y oliváceos. El vientre es generalmente gris amarillento con manchas oscuras en forma de diseño ajedrezado. Las hembras son mayores pero la longitud de cola y el número de subcaudales son mayores en machos. Longitud total máxima en la Península Ibérica, 910 mm.</t>
+  </si>
+  <si>
+    <t>Neogale vison (Schreber, 1777)</t>
+  </si>
+  <si>
+    <t>Visón americano (Castellano), Bisoi amerikarra (Euskera), Visó americà (Catalán), American mink (Inglés)</t>
+  </si>
+  <si>
+    <t>Es un mustélido de tamaño medio, de piel lustrosa marrón oscura, casi negra. Su cuerpo es alargado y delgado, con miembros proporcionalmente robustos y cortos. La cola es larga y tupida. La cabeza es relativamente pequeña, con orejas pequeñas y redondeadas. Normalmente tienen cierto número de manchas blancas en la zona ventral, particularmente en la barbilla y labio inferior, y a veces en abdomen e ingles. Presenta cierto dimorfismo sexual. Medidas corporales, CC: 330-450 mm (machos), 300- 370 mm (hembras); C: 150-220 mm (machos), 130-190 mm (hembras); P: 50-70 mm; Ps: 800-1.800 g (machos), 500-900 g (hembras). Existen también algunas diferencias sexuales en el cráneo, con una cresta sagital más marcada en el caso de los machos. Las hembras presentan de cinco a ocho mamas. Puede ser confundido con el visón europeo (Mustela lutreola) aunque éste es algo menor y presenta en el labio superior una gran mancha blanca de la que generalmente carece el visón americano. También puede confundirse fácilmente con el turón (Mustela putorius), si bien éste posee un antifaz blanquecino en la cara y una línea blanca en las orejas. También puede confundirse con la garduña (Martes foina) y la marta (Martes martes), aunque ambas son algo más grandes y presentan un babero, blanco y amarillo respectivamente, muy característico. Fórmula dentaria: 3.1.3.1/ 3.1.3.2. Número de cromosomas (2n) = 30. Introducido en la Península Ibérica a finales de los 50 del siglo pasado, a partir de los escapes de las primeras granjas peleteras instaladas en Segovia y Pontevedra. A finales de la década de los 80 existían tres poblaciones: Galicia, Cataluña, y Sistema Central. Actualmente en España se pueden distinguir cinco núcleos distintos de visón americano, todos ellos en pleno proceso de expansión: Galicia, País Vasco, Meseta Norte, Cataluña y Teruel-Comunidad Valenciana (Lecis et al., 2008; Melero y Palazón 2011).</t>
+  </si>
+  <si>
+    <t>Mustela (Neovison) vison Schreber, 1777, Neovison vison (Schreber, 1777)</t>
+  </si>
+  <si>
+    <t>Ondatra zibethicus (Linnaeus, 1766)</t>
+  </si>
+  <si>
+    <t>Rata azmilclera (Castellano), Rata almizclera (Castellano), Rata almizclada (Castellano), Musketadun arratoia (Euskera), Rata mesquera (Catalán), Muskrat (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Es un roedor de cuerpo robusto, de hasta 2 kg de peso, que puede llegar a medir hasta 70 cm de largo, siendo la mitad de esta longitud la cola. La cabeza es grande y ancha, con orejas cortas y redondeadas, casi invisibles debajo del pelaje y ojos pequeños. La cola, de color negro, carece de pelos y está cubierta de escamas; la forma es muy característica, pues está ligeramente aplanada lateralmente lo que les ayuda al nadar siendo su principal “motor” de propulsión. El pelaje es corto, espeso, de color marrón oscuro o negro, con el vientre un poco más claro; a medida que envejece, el pelo se vuelve más grisáceo. Las patas son cortas y las traseras están palmeadas.</t>
+  </si>
+  <si>
+    <t>Ovis gmelinii E. Blyth, 1841</t>
+  </si>
+  <si>
+    <t>Muflón (Castellano), Oveja (Castellano), Mufloia (Euskera), Mufló (Catalán), Mouflon (Inglés), Sheep (feral) (Inglés)</t>
+  </si>
+  <si>
+    <t>España NE (No evaluado),  Mundial NT (Casi amenazado)</t>
+  </si>
+  <si>
+    <t>Mamífero herbívoro relativamente pequeño; su alzada a la cruz es de unos 75 cm, con una longitud total de cabeza y tronco entre los 120 y 140 cm, y un peso de 40 kg. El cuerpo es robusto, con largas y delgadas patas acabadas en unas pequeñas pezuñas. El pelaje es pardo-rojizo o chocolate, dependiendo de la estación, con el hocico, vientre y parte inferior de las patas de color blanco; la parte superior de las patas presenta pelos negros. Los machos son más robustos, con el pelo largo en el cuello, pecho y parte anterior de las patas, y lucen una característica mancha blanquecina en invierno (la “silla de montar”) en el lateral del cuerpo; las hembras son más claras y no suelen tener la citada mancha. La cola es corta y negra, con el escudo anal blanco y bien marcado. Tanto los machos como las hembras presentan cuernos sin ramificar, mucho más desarrollados en los machos, curvados hacia atrás en forma de espiral; los cuernos de las hembras son más pequeños, ligeramente curvados hacia atrás, y a veces carecen de ellos.</t>
+  </si>
+  <si>
+    <t>Ovis gmelini Blyth, 1841, Ovis musimon Pallas, 1762</t>
+  </si>
+  <si>
+    <t>Rattus norvegicus (J. Berkenhout, 1769)</t>
+  </si>
+  <si>
+    <t>Rata parda (Castellano), Rata marrón (Castellano), Rata gris (Castellano), Rata de alcantarilla (Castellano), Arratoi arrunta (Euskera), Marroi arratoi (Euskera), Rata comuna (Catalán), Rata traginera (Catalán), Rata común (Gallego), Brown rat (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>Mayor que la rata negra (Rattus rattus), presenta un hocico redondeado, ojos relativamente más pequeños y orejas de menor tamaño que al ser estiradas nunca alcanzan el borde del ojo. Los ejemplares de medios urbanos alcanzan dimensiones mayores y las hembras son ligeramente más pequeñas que los machos. Los juveniles presentan una coloración homogénea gris oscura, mientras que los adultos son algo más claros, con una coloración dorsal gris pardusca y el vientre de amarillento a gris sucio. Se diferencia fácilmente de R. rattus por la longitud relativa de la cola, que es menor que la del cuerpo, así como por las dimensiones de las orejas. Las hembras poseen seis pares de mamas: tres pectorales y tres inguinales. El cráneo es fuerte y la caja craneana más estrecha que en R. rattus, con crestas temporales y occipitales poco marcadas y que discurren casi paralelas, lo que confiere al cráneo un aspecto casi rectangular. La mandíbula presenta una hendidura posterior de perfil ovalado. Fórmula dentaria: 1.0.0.3/1.0.0.3. Número de cromosomas (2n) = 42 (Rojas &amp; Palomo, 2007).</t>
+  </si>
+  <si>
+    <t>Rattus rattus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Rata negra (Castellano), Arratoi beltza (Euskera), Rata traginera (Catalán), Rata cincenta (Gallego), Ship rat (Inglés), House Rat (Inglés), Roof Rat (Inglés), Black Rat (Inglés), Rat Noir (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Rata de tamaño medio, con el cuerpo alargado, hocico puntiagudo y relativamente largas orejas que alcanzan el borde del ojo al estirarlas hacia delante. La cola es casi siempre más larga que el cuerpo. Los adultos suelen tener el pelaje de color gris casi negro o pardo rojizo oscuro, con el vientre más claro, variando del gris al blanco amarillento. Las hembras poseen 5-6 pares de mamas.</t>
+  </si>
+  <si>
+    <t>Rutilus rutilus Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>Rutilo (Castellano), Errotiloa (Euskera), Madrilleta vera (Catalán), Rutil (Catalán), Roach (Inglés)</t>
+  </si>
+  <si>
+    <t>Pez de tamaño mediano, de entre 30 y 40 cm de longitud. El cuerpo es alargado, alto, robusto, comprimido lateralmente, y con una cabeza pequeña en proporción con el tamaño del cuerpo. Los ojos son de color anaranjado. La boca es pequeña, ligeramente oblicua y en posición casi terminal, y carece de dientes mandibulares y maxilares; los dientes faríngeos (en número de 5-5) están dispuestos en una sola hilera a cada lado. Las escamas son grandes, con 40-45 en la línea lateral; por encima de la línea lateral tiene de 7 a 10 filas de escamas, y por debajo entre 3 y 5. La coloración es variable, generalmente con la parte dorsal parda con tonalidades verdosas o grisáceas; los flancos son más claros y de color plateado con reflejos dorados o azulados. La aleta dorsal es alta, corta y de perfil cóncavo, y presenta 9-11 radios blandos. La aleta anal es larga, con 9-11 radios blandos. Las ventrales se insertan ligeramente antes que la dorsal. La aleta caudal está escotada y tiene 18-19 radios. Carece de aleta adiposa.</t>
+  </si>
+  <si>
+    <t>Sander lucioperca (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Lucioperca (Castellano), Amuarrian kanadiarra (Euskera), Luciperca (Catalán), Sandra (Catalán), Zander (Inglés), Pike-perch (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Pez dulceacuícola de cuerpo alargado, fusiforme, provisto de una cabeza grande con la boca en posición terminal, dotada de dientes fuertes y cónicos (destacan 6 de mayor tamaño denominados caninos), tanto en la mandíbula superior como en la inferior. De tamaño medio, puede llegar a alcanzar una longitud de 1 metro y los 10 kg de peso, aunque generalmente no sobrepasan los 70 cm y los 2 kg de peso. El cuerpo está recubierto de pequeñas escamas incluso en el opérculo. La línea lateral está marcada, y cuenta con 80-95 pequeñas escamas. La parte dorsal es verde oscuro, con 8-12 bandas transversales anchas en los costados; los flancos son más claros. Cuenta con 2 aletas dorsales, la primera con 13-15 radios espinosos y la segunda con 19-23 radios blandos. La aleta anal es relativamente larga y cuenta con 11-13 radios blandos. Las aletas pélvicas son de color claro. La aleta caudal es escotada. Carecen de aleta adiposa. El cuerpo está cubierto de pequeñas escamas, y su perfil superior presenta una joroba característica, afilada hacia la cabeza. Su coloración es plateada en la zona dorsal, con tonalidades azules o verdosas, y con 8 a 12 bandas transversales verde oscuro. Las aletas dorsales tienen un llamativo patrón barrado azul, y las inferiores son también azuladas. El pedúnculo caudal es irisado con tonalidades metálicas azules o verdes.</t>
+  </si>
+  <si>
+    <t>Stizostedion lucioperca (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Silurus glanis Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>Siluro (Castellano), Silurua (Euskera), Siluro (Euskera), Silur (Catalán), Wels catfish (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Es un pez dulceacuícola que puede llegar a alcanzar un gran tamaño (de hecho es el pez dulceacuícola de mayor talla de Europa), superando los dos metros de longitud y los 100 kg de peso. El cuerpo es alargado, comprimido lateralmente en la parte posterior. La piel carece de escamas y está recubierta de mucosidad. La cabeza es grande, ancha y aplanada dorsoventralmente, con 6 barbillones peribucales (2 más largos y móviles en la mandíbula superior y 4 más pequeños en la mandíbula inferior). Los ojos son muy pequeños. Presentan línea lateral completa, pero no es visible. El color suele ser oscuro (pardo, verdoso o azulado), más intenso en la cabeza y con los laterales claros y moteados, y el vientre blanco con reflejos rojizos. Existen ejemplares albinos. Las aletas pectorales son fuertes, con 18 radios (el primero duro y aserrado), y se insertan directamente detrás de los opérculos. Las ventrales tienen un radio duro y entre 10 y 12 radios blandos. La aleta anal es muy larga, con 90-92 radios blandos y 73-106 radios robustos, y está separada de la caudal (con 17-19 radios blandos) por una escotadura. La aleta caudal es redondeada y aparenta estar acortada en el extremo. La aleta dorsal es muy pequeña, con 3-5 radios blandos ramificados, con el primer radio duro y aserrado, y se sitúa al final del primer tercio del cuerpo. Carece de aleta adiposa.</t>
+  </si>
+  <si>
+    <t>Zamenis scalaris (Schinz, 1822)</t>
+  </si>
+  <si>
+    <t>Bicha (Castellano), Culebra de escalera (Castellano), Culebra (Castellano), Eiskalera-sugea (Euskera), Serp blanca (Catalán), Serpe riscada (Gallego), Ladder Snake (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>Longitud hocico-cloaca media de 720 mm (rango 233-1.385 mm), cola relativamente corta. Cabeza algo pequeña, con hocico agudo, que sobrepasa netamente el extremo anterior de la mandíbula. 27 rangos de escamas dorsales. Color de fondo amarillento, con diseño de manchas dorsales en escalera en los ejemplares pequeños, y dos líneas dorsolaterales en los ejemplares de mayor tamaño. Longitud total máxima, 1.650 mm.</t>
+  </si>
+  <si>
+    <t>Elaphe scalaris Kahl Et Al., 1980, Rhinechis scalaris (Schinz, 1822)</t>
+  </si>
+  <si>
+    <t>Macroprotodon brevis (Günther, 1862)</t>
+  </si>
+  <si>
+    <t>Culebra de cogulla occidental (Castellano), False Smooth Snake (Inglés), Couleuvre à Capuchon Occidentale (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  España LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>España, Mundial, España</t>
+  </si>
+  <si>
+    <t>Es el ofidio más pequeño que habita la Península Ibérica. Cabeza corta, aplastada, con ojos relativamente pequeños, de pupila redonda o verticalmente oval, e iris anaranjado o rojizo. Cola corta, pues en promedio representa el 14,9% de la longitud total. Normalmente posee siete supralabiales, la cuarta y quinta en contacto con el ojo, y la sexta alta y en contacto o muy próxima a la parietal. Por lo general, 21 rangos de dorsales en el centro del cuerpo. Coloración de fondo en cabeza y cuerpo gris, que tiende a marrón cuando ha mudado recientemente. El diseño de la cabeza se caracteriza porque en el píleo se encuentra el vértice de una figura en forma de V que tiene dos ramas curvas, convexas, mientras recorre las parietales. Posteriormente a la cabeza collar nucal oscuro. Longitud total máxima, 598 mm.</t>
+  </si>
+  <si>
+    <t>Macroprotodon cucullatus brevis, Macroprotodon cucullatus ibericus Busack &amp; McCoy, 1990</t>
+  </si>
+  <si>
+    <t>Zamenis longissimus (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Culebra de Esculapio (Castellano), Eskulapioren sugea (Euskera), Serp d'Esculapi (Catalán), Cobra-de-Esculapio (Gallego), Aesculapean Snake (Inglés), Aesculapian Ratsnake (Inglés), Couleuvre d'Esculape (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Culebra de gran tamaño, de aspecto esbelto y estilizado, con cabeza estrecha y alargada. Puede alcanzar los 2.000 mm de longitud, aunque raramente supera los 1.500. La coloración dorsal es marrón o pardo-olivácea, con la parte anterior del cuerpo algo más clara. Frecuentemente numerosas escamas presentan manchas claras. Las labiales y los lados del cuello son de color amarillo claro y suele haber una banda oscura difusa por detrás del ojo. El vientre es de color amarillento claro. Los jóvenes presentan el dorso gris o pardo-verduzco, con pequeñas hileras de manchas oscuras, generalmente 4. Una línea oscura lateral comienza antes del ojo y entra en la sien, y a ella le sigue una mancha blanquecina o amarilla brillante a ambos lados del cuello, a modo de collar. Los machos son mayores que las hembras, con colas relativamente más largas.</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
+  </si>
+  <si>
+    <t>Anexo IV</t>
+  </si>
+  <si>
+    <t>Elaphe longissima</t>
+  </si>
+  <si>
+    <t>Coronella austriaca Laurenti, 1768</t>
+  </si>
+  <si>
+    <t>Culebra lisa europea (Castellano), Iparraldeko suge leuna (Euskera), Serp llisa septentrional (Catalán), Cobra lagarteira común (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Alpina</t>
+  </si>
+  <si>
+    <t>Culebra de tamaño pequeño. En la cabeza, la placa rostral tiene una forma puntiaguda en situación posterior y se dispone entre las internasales a manera de una cuña que penetrara entre ellas. Las escamas del cuerpo son lisas, disponiéndose las dorsales normalmente en 19 hileras en el centro del cuerpo. La 3ª y 4ª escamas supralabiales en contacto con el ojo. Su coloración dorsal varía desde el pardorrojizo hasta el gris humo, con manchas oscuras irregulares. Inferiormente la coloración puede ser negruzca, grisácea o pardorrojiza más o menos uniforme. Poseen una banda oscura, parda o negra, que recorre ambos lados de la cabeza (como un "antifaz") y que se inicia en los orificios nasales, bordea inferiormente el ojo y se prolonga hasta el cuello. Longitud total máxima en la Península Ibérica, 750 mm.</t>
+  </si>
+  <si>
+    <t>Hemorrhois hippocrepis (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Asperomarín (Castellano), Culebra de herradura (Castellano), Serp de ferradura (Catalán), Horseshoe Whip Snake (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea FV (Favorable)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Cabeza ligeramente deprimida, ovalada en vista dorsal y bien diferenciada del cuerpo, que es largo y delgado, al igual que la cola. Escamas supralabiales separadas del ojo por una hilera de 2 a 4 escamas suboculares (a veces una supralabial, generalmente la quinta, contacta con el ojo). Es frecuente observar de 1 a 3 escamas intersticiales entre la loreal, preocular, subocular anterior y una labial superior. Las dorsales son lisas y normalmente se encuentran en hileras de 25 ( a veces 23 o 29) en mitad del cuerpo. El diseño corporal se caracteriza por una serie de 60 a 65 manchas oscuras subcirculares en situación mediodorsal de extensión decreciente hacia la cola. Longitud total máxima, 1.850 mm.</t>
+  </si>
+  <si>
+    <t>Coluber hippocrepis</t>
+  </si>
+  <si>
+    <t>Hierophis viridiflavus (Lacépède, 1789)</t>
+  </si>
+  <si>
+    <t>Culebra verdiamarilla (Castellano), Suge berde-horia (Euskera), Serp verd groga (Catalán), Green Whip Snake (Inglés), Western Whip Snake (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Mediterránea, Región Atlántica, Región Alpina</t>
+  </si>
+  <si>
+    <t>La culebra verdiamarilla es un ofidio de tamaño medio que alcanza entre 1.000 y 1.500 mm de longitud total cabeza – cloaca. El cuerpo es largo y esbelto, igual que la cola, hecho que le confiere una notable agilidad. La coloración dorsal es negra o verde oscura con pequeñas manchas amarillas en el píleo y parte anterior del cuerpo. El vientre y los flancos son claros: amarillos, verdosos o blanquecinos. Algunos ejemplares son mucho más oscuros o melánicos. En los juveniles destaca la presencia de un manifiesto contraste en la cabeza con machas oscuras y bien delimitadas por gruesas líneas amarillas que dibujan un diseño muy simétrico a ambos lados de la cabeza. Los machos son mayores que las hembras aunque presentan un número de escamas ventrales menor. Los machos también tienen mayor número de escamas subcaudales debido a la presencia de los hemipenes y músculos retractores en la base de la cola.</t>
+  </si>
+  <si>
+    <t>Coluber viridiflavus</t>
+  </si>
+  <si>
+    <t>Acacia dealbata Link</t>
+  </si>
+  <si>
+    <t>Acacia dealbata (Castellano), Acacia (Castellano), Acacia de hoja azul (Castellano), Mimosal (Castellano), Mimoso (Castellano), Acacia francesa (Castellano), Alcarcia (Castellano), Alcacia (Castellano), Arkazia (Euskera), Mimosa (Catalán), Alcazia (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego</t>
+  </si>
+  <si>
+    <t>Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>Mundial</t>
+  </si>
+  <si>
+    <t>Árbol perennifolio erecto, de 2-15 m de altura, aunque puede alcanzar los 30 m. El tronco es liso o algo agrietado, de color marrón grisáceo a gris oscuro; los tallos jóvenes tienen el color más suave. Las hojas son compuestas, de color verde plateado, bipinnadas, de hasta 10 cm de largo, con 7-26 pares de pinnas de 15-30 mm de largo, cada una de las cuales presenta entre 20 y 50 pares de pínulas lineares de 2-5 mm de longitud. Tiene una glándula prominente en la inserción de cada par de pinnas y en el peciolo. Las inflorescencias son muy características, en glomérulos globosos amarillo dorado o amarillo limón de unos 5 mm de diámetro, olorosos y agrupados en racimos o panículas. Las flores presentan el cáliz y la corola en forma de campana; tienen largos estambres que sobresalen de la corola. El fruto es una legumbre comprimida, dehiscente, con constricciones entre las semillas, de color verde, azulado glauco o pardo rojizo, de 4 a 10 cm de longitud. Las semillas son oscuras, de 4-5 mm, en forma de elipse comprimida y se disponen longitudinalmente en la vaina.</t>
+  </si>
+  <si>
+    <t>Plantas vasculares</t>
+  </si>
+  <si>
+    <t>Acacia farnesiana (L.) Willd.</t>
+  </si>
+  <si>
+    <t>Carambuco (Castellano), Acacia (Castellano), Aromero (Castellano), Aromo (Castellano), Mimosa (Catalán), Aromer (Mallorquín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Catalán, Mallorquín</t>
+  </si>
+  <si>
+    <t>Es un arbusto o árbol pequeño espinoso, perennifolio o subcaducifolio, de copa redondeada y con varios tallos delgados que crecen desde el suelo. El tronco es corto y delgado, muy ramificado desde la base. La corteza de los ejemplares jóvenes es lisa, y se agrieta con la edad, de color gris plomizo a pardo grisáceo, con abundantes lenticelas. La corteza interna es amarilla o de color crema, fibrosa con olor y sabor a ajo. Los tallos son ligeramente rugosos, con múltiples espinas rectas, no engrosadas en la base. Las glándulas de las ramas son muy pequeñas. Las hojas son alternas, de un suave color verde, bipinnadas, con 2-8 pares de pinnas opuestas y 10-25 pares de pínulas. Las flores aparecen en glomérulos amarillos, que salen en las axilas de las estípulas espinosas, solitarias o en grupos de 2 o 3, muy perfumadas. El fruto es una legumbre pardo-rojiza, dura, terminada en una punta aguda, con las valvas coriáceas, lisas o estriadas, de aspecto cilíndrico. No son dehiscentes o lo son tardíamente. Las semillas tienen forma de riñón, lisas, de color castaño.</t>
+  </si>
+  <si>
+    <t>Vachellia farnesiana (L.) Wight &amp; Arn.</t>
+  </si>
+  <si>
+    <t>Acacia salicina Lindl.</t>
+  </si>
+  <si>
+    <t>Acacia de hoja de sauce (Castellano)</t>
+  </si>
+  <si>
+    <t>Árbol perennifolio de mediano porte (no suele superar los 4-6 metros de altura), con la copa extendida y las ramas colgantes (semejantes a un sauce), algo angulosas. El tronco, de corteza oscura, la presenta fisurada en la base. Los filodios (tallos modificados con aspecto de hoja) son finos y delgados, de color verde grisáceo (a veces glaucos), glabros, de 4-16 cm de largo, curvados o falcados, con el ápice agudo u obtuso, con un mucrón corto y el nervio medio prominente (los restantes poco aparentes). Presentan una pequeña glándula basal, y a veces aparece una segunda en el ápice y de 1 a 3 en los márgenes. Las inflorescencias, axilares, tienen de 2 a 6 capítulos globosos de color amarillo pálido sobre pedúnculos escamosos de 5 a 15 cm de largo. Las flores son pentámeras. El fruto es una legumbre linear, oscura, leñosa y glauca, de 4 a 12 cm de largo; las vainas son ricas en saponina; las semillas son elípticas de color negro con un prominente arilo rojo.</t>
+  </si>
+  <si>
+    <t>Agave americana L.</t>
+  </si>
+  <si>
+    <t>Alcimarón (Castellano), Maguey (Castellano), Captus (Castellano), Címbara (Castellano), Javila (Castellano), Maguén (Castellano), Pino de pitera (Castellano), Pino pitera (Castellano), Pitaca (Castellano), Pitacón (Castellano), Pitera pino (Castellano), Piteras (Castellano), Pitero (Castellano), Sábila (Castellano), Santa maría (Castellano), Yerba mora (Castellano), Zábila (Castellano), Zabilla (Castellano), Magüey (Castellano), Pitaco (Castellano), Acibara (Castellano), Ágave (Castellano), Alcibara (Castellano), Alcibarón (Castellano), Alcimara (Castellano), Pitera común (Castellano), Alzabara (Castellano), Alzavara (Castellano), Agabe mexicar (Euskera), Umore bedarra (Euskera), Enplastu bedarra (Euskera), Xeremec (Catalán), Figuerasses grosses (Catalán), Atzavara (Catalán), Punyalera (Catalán), Donarda (Catalán), Figuerassa (Catalán), Figuerasses de marge (Catalán), Piteira (Gallego), Pitrera (Mallorquín), Pitra (Mallorquín), Pita (Mallorquín), Pitera (Valenciano), Platanera borda (Valenciano), Fil-i-agulla (Valenciano), Pitera borda (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>Es una planta perenne, de porte robusto y rizomatosa. El tronco es casi inexistente o bien está ausente. Las hojas (que pueden medir hasta 2 metros de largo y 25 cm de ancho) crecen desde el suelo formando grandes rosetas, dispuestas hacia arriba y llegando a curvarse en el extremo hacia el suelo; son carnosas, robustas, en forma de lanza, y con espinas de casi 2 cm (muy agudas y finas, dando al margen un aspecto aserrado) en los márgenes y ápice (de unos 5 cm); su color es verde azulado o gris azulado. Las flores, grandes (6-10 cm), aparecen a partir de los 10 años de edad de la planta en una panícula en el extremo de uno de los tallos (a 5-8 m de altura, verdosos con brácteas dispuestas de forma alterna) y son de color amarillo pálido algo verdoso; están formadas por 6 “pétalos” fusionados en la base formando un tubo corto; tienen 6 estambres muy prominentes. La planta, una vez que ha florecido, muere, siendo sustituida por pequeños retoños que crecen alrededor de su base. El fruto es una cápsula alargada y trígona (3 compartimentos), de color verde que va cambiando a marrón y negruzco con el tiempo, con el ápice en pico y numerosas semillas aplanadas de color negro brillante.</t>
+  </si>
+  <si>
+    <t>Alopochen aegyptiaca (Linnaeus, 1766)</t>
+  </si>
+  <si>
+    <t>Ganso del Nilo (Castellano), Egyptian goose (Inglés), Oie d'Egypte (Francés)</t>
+  </si>
+  <si>
+    <t>Ave de unos 70 cm de longitud, 2-2,5 kg de peso y una envergadura alar de hasta 1,5 metros. Casi sin dimorfismo sexual, salvo que los machos son ligeramente más grandes que las hembras. El plumaje es marrón rojizo en el dorso y alas; el pecho es castaño rojizo o beige finamente vermiculado de color gris parduzco. Los flancos son de color gris claro finamente vermiculado de color gris parduzco. La base del cuello presenta una franja estrecha castaño rojizo oscuro, a modo de collar. El vientre es claro salvo la zona caudal inferior que es beige. El píleo es gris blanquecino. La cara y cuello son de color gris-crema claro, con unas características manchas grandes alrededor de los ojos de color pardo rojizo. El pico es rosáceo o rojizo con la base y la punta negruzca y un gran orificio nasal oscuro en el centro. Los ojos son amarillos con una gran pupila negra. Cola corta, ancha y de color negro. Las alas son grandes, de color pardo rojizo con una gran zona blanca en las coberteras; las plumas primarias son negras mientras que las secundarias son negras pero con una mancha verde metalizado en la mitad anterior. Las patas son robustas, rosáceas o rojizas, y con los dedos palmeados. Los juveniles carecen de la mancha oscura que presentan los adultos en el pecho y en los ojos; la cabeza tiene un capirote pardo siendo el resto de la cara de color blanquecino con una mancha pardo grisácea en las mejillas; el pico es gris oscuro, los ojos marrones y las patas de color carne grisáceo.</t>
+  </si>
+  <si>
+    <t>Aves</t>
+  </si>
+  <si>
+    <t>Alopochen aegyptiacus (Linnaeus, 1766), Alopochen aegyptiacus (Linnaeus, 1766)</t>
+  </si>
+  <si>
+    <t>Amandava amandava (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Bengalí rojo (Castellano), Múnia roig (Catalán), Red Avadavat (Inglés), Bengali amandava (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Son aves de pequeño tamaño, de unos 10 cm de longitud y 10 gramos de peso. Durante la temporada de cría los machos ostentan un plumaje llamativo, de color rojo intenso con tintes verdosos en la corona y la espalda y con rayas blancas debajo de los ojos (que son de color rojo). El pico, igualmente rojo, es fuerte, grueso y cónico, con una zona negruzca en la base del culmen. Los lados de la cabeza, garganta y parte ventral son de color escarlata. Las alas y flancos, de color rojo oscuro, presentan puntos blancos. La cola es corta y redondeada, con las plumas negras. Las hembras, en la época de reproducción, lucen el pecho y vientre de color amarillo anaranjado brillante. Fuera de la temporada de cría, los machos y hembras son similares; las hembras tienen el dorso marrón liso, el vientre de color amarillo, pardo grisáceo o bronceado crema, obispillo rojo, pico rojo apagado y rayas negras debajo de los ojos a modo de antifaz; las alas y los flancos puede estar salpicado de manchas blancas. Las hembras, fuera de la temporada de reproducción, son similares a los machos, aunque con las manchas blancas más pequeñas y menos numerosas. Los juveniles son similares a las hembras, pero carecen del color rojo en el obispillo y el pico es negro.</t>
+  </si>
+  <si>
+    <t>Arbutus unedo L.</t>
+  </si>
+  <si>
+    <t>Agarullo (Castellano), Borto (Castellano), Burrubiote (Castellano), Campanita (Castellano), Madroña (Castellano), Madroñal (Castellano), Madroñera (Castellano), Madroños (Castellano), Mairoñera (Castellano), Modrollera (Castellano), Modroño (Castellano), Abis (Castellano), Madroño (Castellano), Alboriu (Castellano), Albornial (Castellano), Alborniu (Castellano), Alborza (Castellano), Alborzas (Castellano), Alborzera (Castellano), Arbetón (Castellano), Árbol de los borrachinos (Castellano), Armoniu (Castellano), Bordo (Castellano), Borrachinal (Castellano), Burbuxe (Euskera), Purpuxea (Euskera), aagorri (Euskera), burbuxa (Euskera), Arbousier (Catalán), Cirera d'arboiç (Catalán), Cireres d'arboc (Catalán), Cireres d'arboiç (Catalán), Çireretes de arboç (Catalán), Llipoter (Catalán), cirerer de llop (Catalán), Arbocera (Catalán), Arboiç (Catalán), Erbedo (Gallego), Ameixois (Gallego), Érbedos (Gallego), Meisueiro (Gallego), albedro (Gallego), érbedo (Gallego), Arboça (Mallorquín), Arbocer vermell (Mallorquín), Arbocer blau (Mallorquín), Alborsos (Valenciano), Alborzo (Valenciano), Arboç (Valenciano), Arbocer (Valenciano), Arborçer (Valenciano), Arborsos (Valenciano), Arborzo (Valenciano), Auborc (Valenciano), Auborcer (Valenciano), Boç (Valenciano), Borç (Valenciano), Borser (Valenciano), Bosser (Valenciano), Hierba alborçera (Valenciano), Hierba arborçera (Valenciano), Madronyer (Valenciano), Madronyera (Valenciano), Madronyo (Valenciano), Madroñero (Valenciano), Madroño (Valenciano), Alboç (Valenciano), Alborç (Valenciano), Albocer (Valenciano), Alborcer (Valenciano), Alborçer (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>Arbolillo perennifolio, generalmente de porte arbustivo pero que llega a los 4-5 metros de altura, con el tronco de corteza delgada, pardo-rojiza y agrietada; tiende a ramificarse desde la base o a poca altura del suelo. Las ramas jóvenes son a menudo pilosas. La copa es densa y redondeada. Las hojas son lanceoladas o elípticas, de color verde oscuro brillante por el haz y más pálidas por el envés, con el ápice agudo y el margen serrado, coriáceas, pecioladas (peciolo corto y rojizo de 0,2-1 cm de largo) y dispuestas de forma alterna. Las inflorescencias, con flores pentámeras en forma de campanilla (la corola se divide en 5 pequeños lóbulos con la punta revoluta), de color crema o blanco rosadas, aparecen en panículas bracteadas colgantes y terminales. Presentan pedúnculos rojos. El fruto (madroño) es una baya esférica y tuberculada, de color amarillento que torna a rojizo al madurar, con semillas pequeñas, pardas y angulosas, dispuestas en el centro del fruto.</t>
+  </si>
+  <si>
+    <t>Arundo donax L.</t>
+  </si>
+  <si>
+    <t>Licera (Castellano), Lisera (Castellano), Carda (Castellano), Jopo (Castellano), Caña silvestre (Castellano), Huiro verde (Castellano), Raíz de caña (Castellano), Bardiza (Castellano), Caña común (Castellano), Caña licera (Castellano), Caña rueca (Castellano), Cañales (Castellano), Cañas (Castellano), Cañavera (Castellano), Cañera (Castellano), Cañero (Castellano), Cañiz (Castellano), Cañizo (Castellano), Gomilla (Castellano), Kañabera (Euskera), Cana (Euskera), Canabela (Euskera), Canaberra (Euskera), Garritz (Euskera), Garriza (Euskera), Kana (Euskera), Canyer (Catalán), Canyes (Catalán), Canya verda (Catalán), Canya mallorquina (Catalán), Canya de torrent (Catalán), Canya (Catalán), Canivela (Gallego), Canavela (Gallego), Canaveira (Gallego), Giant reed (Inglés), Canne de Provence (Francés), Canya blanca (Mallorquín), Canyís (Mallorquín), Canyeta (Mallorquín), Canya de riu (Mallorquín), Plomall (Valenciano), Caña (Valenciano), Xim (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Inglés, Francés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>Planta herbácea, perenne, erecta, con raíces fuertes y carnosas. Tiene el tallo grueso y robusto, hueco; alcanza los 2-6 metros de altura y hasta 4 cm de diámetro. Es suave y glabro, brillante, simple o algo ramificado en los nudos; las cañas se dividen por tabiques en los nudos (como el bambú). Las hojas son largas y acintadas (similares a las del maíz), azul-verdosas, dispuestas en dos filas conspicuamente opuestas a lo largo del tallo, al que “abrazan”; tienen en la base mechones de pelos; llegan a medir unos 60 centímetros de largo y 6 de ancho. Los márgenes son afilados al tacto, pudiendo llegar a cortar. Las flores nacen en grandes panículas apicales, de 30-65 dm de largo. Las espiguillas, comprimidas lateralmente, presentan tonos violáceos o amarillentos, generalmente, con tres flores bisexuales. Las glumas son subiguales y membranosas; la lema es bífida y pelosa en su parte dorsal, y más larga que la pálea. El fruto es una cariópside oblanceolada y estriada, que no parece producir semillas viables fuera de su rango nativo de distribución. El embrión ocupa más o menos un tercio de la longitud.</t>
+  </si>
+  <si>
+    <t>Atelerix albiventris (Wagner, 1841)</t>
+  </si>
+  <si>
+    <t>Erizo pigmeo africano (Castellano), Erizo africano de vientre blanco (Castellano), Erizo de vientre blanco (Castellano), Eriçó de panxa blanca (Catalán), Four-toed Hedgehog (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Pequeño erizo de entre 15 y 25 cm de longitud y un peso que oscila entre los 350 y los 700 gramos, aunque lo más normal es que ronde los 350. El hocico es puntiagudo, las orejas grandes y los ojos pequeños y negros. Las patas son cortas y peludas. De coloración variable, la más común es marrón o gris con las púas blancas o de color crema, siendo el rostro más oscuro (gris o negro) y el vientre blanco.</t>
+  </si>
+  <si>
+    <t>Australoheros facetus (Jenyns, 1842)</t>
+  </si>
+  <si>
+    <t>Chanchito (Castellano), Chameleon cichlid (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Pez de tamaño medio que no suele superar los 18 cm de longitud, aunque algunos ejemplares han llegado a los 30 cm de largo. El cuerpo es robusto, de aspecto redondeado, de perfil alto, comprimido lateralmente y relativamente corto. El pedúnculo caudal es corto y la aleta caudal es ancha en su base, con el perfil casi recto. Presenta 26-28 escamas en la línea longitudinal. La coloración es variable, generalmente con el fondo amarillento, verde oliva, grisáceo, pardo o rojizo, con 6-7 barras verticales oscuras en el cuerpo (6-7 en el cuerpo, 2 en la frente, 2 en el cuello, 1 en la base de la cola). En el pedúnculo caudal, cerca de la cola, presentan una mancha oscura. En la época de cría presentan las bandas casi negras sobre un fondo naranja. Cuando se muestran agresivos, oscurecen su color. Las aletas tienen los contornos redondeados. La aleta dorsal es larga, de base muy ancha, con 15-17 radios espinosos y 9-11 radios blandos. La aleta anal es larga, con 5-7 radios espinosos y 7-10 radios blandos. La aleta dorsal, anal y pélvicas (que se extienden más allá del origen de la aleta anal) terminan en punta. La aleta caudal tiene un perfil prácticamente recto. Posee 13 vértebras caudales.Ardilla gris (Sciurus carolinensis): ardilla de tamaño mediano, de color gris canoso, pudiendo tener ciertos tonos canela en la cabeza, pies y caderas. La cola es gris claro o blanca, al igual que el vientre.</t>
+  </si>
+  <si>
+    <t>Cichlasoma facetum (Jenyns, 1842), Herichthys facetum (Jenyns, 1842)</t>
+  </si>
+  <si>
+    <t>Baccharis halimifolia L.</t>
+  </si>
+  <si>
+    <t>Bácaris (Castellano), Carqueja (Castellano), Chilca (Castellano), Chilca de hoja de orzaga (Castellano)</t>
+  </si>
+  <si>
+    <t>Arbusto caducifolio dioico, de 1 a 4 m de altura, a veces de tallo único desde la base, pero más a menudo densamente ramificado. El tronco puede llegar a los 25 cm de diámetro, y es de color marrón con la corteza profundamente fisurada. Las hojas son elípticas o romboidales y gruesas, de color verde brillante a grisáceo y en disposición alterna; carecen de peciolo o éste es muy corto; miden de 2 a 6 cm de largo, con la base cuneada y el margen liso o con 1-3 pares de gruesos dientes. Tanto el haz como el envés son glabros, y presentan glándulas visibles al trasluz. Las flores están estrechamente agrupadas en cabezas rodeadas por brácteas involucrales. Están agrupadas en frondosas inflorescencias terminales o axilares. Los capítulos masculinos presentan flores tubulares amarillentas mientras que los femeninos son de color blanco. El fruto (aquenios en cipsela) es casi cilíndrico, de 1,3-1,8 mm, formado por una semilla coronada con un vilano blanco plateado de hasta 12 mm de longitud.</t>
+  </si>
+  <si>
+    <t>Branta canadensis (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Barnacla canadiense (Castellano), Barnacla canadiense grande (Castellano), Branta kanadarra (Euskera), Oca del Canadà (Catalán), Ganso do Canadá (Gallego), Canada goose (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>Anátida de gran tamaño que pesa de media 6.4 kg, con una altura de 76-110 cm y una envergadura que oscila entre 1.3 y 1.7 metros. Son muy característicos la cabeza y el largo cuello negros con las mejillas blancas. El plumaje del cuerpo, aunque de color marrón, presenta diferentes tonalidades pardas y grisáceas, con el vientre de color crema o blanco. La cola es corta, y el pico y las patas negras. Los machos son ligeramente más grandes que las hembras. Los jóvenes son amarillos con plumas de color gris-verdoso en el dorso y cabeza, y nacen con las patas negras.</t>
+  </si>
+  <si>
+    <t>Calotropis procera (Aiton) W.T.Aiton</t>
+  </si>
+  <si>
+    <t>Algodón de seda (Castellano)</t>
+  </si>
+  <si>
+    <t>Es un pequeño árbol siempre verde. Los tallos y hojas tienen apariencia cerosa y contienen un látex lechoso blanquecino. El tronco es más o menos erecto, ramificado desde la base. Los tallos jóvenes son de color verde grisáceo, de textura suave, cubiertos de pelos blanquecinos. Los tallos maduros están profundamente fisurados, con apariencia de corcho, con la corteza de color marrón claro o amarillo grisáceo. Las hojas son grandes, de 5-30 cm de largo y 4-15 cm de ancho, sésiles o con peciolos muy cortos (3-4 mm), coriáceas, redondeadas u ovadas, y opuestas en pares. Su color es verde grisáceo, y los bordes son enteros. El haz es glabro mientras que el envés puede estar densamente cubierto de minúsculos pelos blancos o bien con un mechón de pelos rígidos en la base del nervio central. Las flores nacen en racimos de 3-15 flores, en las horquillas de las hojas superiores (inflorescencias axilares). El pedúnculo de las inflorescencias es de 20-55 mm de largo y cada flor tiene un pedicelo de 15-25 mm. Tienen 5 pétalos relativamente cortos y anchos (7-10 mm de largo y 6-10 mm de ancho), blancos o rosados, con puntas de color púrpura. Los frutos son grandes folículos inflados de color verde grisáceo. La piel es gruesa y esponjosa. Cada fruto contiene numerosas semillas aplanadas rematadas por un penacho de pelos blancos, sedosos y largos.</t>
+  </si>
+  <si>
+    <t>Cenchrus setaceus (Forssk.) Morrone</t>
+  </si>
+  <si>
+    <t>Pasto de elefante (Castellano), Rabo de gato (Castellano), Rabogato (Castellano), Plumero (Castellano)</t>
+  </si>
+  <si>
+    <t>Es una hierba perenne de hasta 130 cm de alto que crece formando densas macollas. Los tallos florales son erectos (o ligeramente caídos), no ramificados o, en el caso, muy poco. Estos tallos surgen de la base de la planta, junto con las hojas. Las hojas tienen el limbo enrollado, son largas, acintadas, ásperas al tacto, y miden hasta 30 cm x 3 mm. En su mayoría son glabras, pero a veces tienen algunos pelos hacia la base. La lígula que aparece entre la vaina de la hoja y la lámina es ciliada. Tienen una costilla notoria en el haz. Las espigas de semillas son de 6-30 cm de largo, plumosas, de color rojizo, rosado o púrpura. Cada espiguilla floral está rodeada por numerosas cerdas plumosas, de 12 a 26 mm de largo, y con una cerda significativamente más larga que las demás (16-40 mm). El raquis es angular. Las espigas maduras se vuelven de color pajizo, y las semillas se desprenden con las cerdas plumosas rodeándolas.</t>
+  </si>
+  <si>
+    <t>Incluido, Incluido</t>
+  </si>
+  <si>
+    <t>Pennisetum setaceum (Forssk.) Chiov.</t>
+  </si>
+  <si>
+    <t>Cherax destructor Clark, 1936</t>
+  </si>
+  <si>
+    <t>Yabbie (Castellano), Yabby (Inglés)</t>
+  </si>
+  <si>
+    <t>Mundial VU (Vulnerable)</t>
+  </si>
+  <si>
+    <t>Cangrejo de río de caparazón suave, con un par de crestas post-orbitales. El rostro es convergente, sin cresta central con los bordes no desarrollados y no espinosos. Carece de espinas postcervicales. Cefalotórax liso. Carece de sutura longitudinal y de pleópodos en el primer segmento subabdominal. Coloración variable, desde gris azulado a verdoso o marrón, dependiendo del hábitat en el que se encuentre. Puede llegar a los 15-20 cm de longitud con un peso de hasta 320 gramos. Tiene grandes y gruesas pinzas de bordes lisos, sin espolón en el carpopodito, muy apuntadas y con tonalidades rojizas en la base; la parte ventral de las quelas suele ser de color blanquecino o gris, mientras que la superior es del mismo color que el resto del cuerpo.</t>
+  </si>
+  <si>
+    <t>Invertebrados</t>
+  </si>
+  <si>
+    <t>Chrysemys picta (Schneider, 1783)</t>
+  </si>
+  <si>
+    <t>Tortuga pintada (Castellano), Black-spectacled Toad (Inglés), Painted Turtle (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Galápago semiacuático de tamaño medio, pudiendo alcanzar los 25 cm. El caparazón es liso y ovalado, oscuro con bordes amarillos y/o rojos a los largo de las “suturas” de los escudos, y dibujos rojos en los escudos marginales. Algunos individuos pueden presentar una línea media dorsal amarilla o roja. El plastrón es amarillo o rojizo con manchas negras, aunque esta coloración puede variar en función de la subespecie de la que se trate. La cabeza, cuello, patas y cola son de color oliva o negro, y presentan rayas amarillas y/o rojas.</t>
+  </si>
+  <si>
+    <t>Corbicula fluminea (Muller, 1774)</t>
+  </si>
+  <si>
+    <t>Almeja de río asiática (Castellano), Txirla asiarra (Euskera), Cloïsa asiàtica (Catalán), Asiatic clam (Inglés), Golden Freshwater Clam (Inglés)</t>
+  </si>
+  <si>
+    <t>Pequeña almeja, generalmente de 25 mm pero que puede llegar a los 4-5 cm de largo, con la concha sólida, robusta, de contorno triangular o redondo, con aspecto de cesto (“inflada”) y umbos prominentes. Tiene una escultura muy marcada, con costillas regulares y concéntricas características, en número de 7a14 por centímetro. El periostraco (“cáscara”) es brillante, de color marrón amarillento (a veces amarillo) o verdoso, ocasionalmente negruzco, casi negro. El interior (nácar) varía del color blanco al salmón o púrpura. El ligamento es corto, visible desde el exterior, y sobrepasa el margen dorsal. La charnela es robusta y muy arqueada. Tiene 3 dientes cardinales muy desarrollados en cada valva y 2 dientes laterales robustos y con estrías finas.</t>
+  </si>
+  <si>
+    <t>Coturnix japonica Temminck &amp; Schlegel, 1849</t>
+  </si>
+  <si>
+    <t>Codorniz japonesa (Castellano), Guatlla japonesa (Catalán), Japanese Quail (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado)</t>
+  </si>
+  <si>
+    <t>Ave rechoncha de color marrón oscuro con manchas más claras en el dorso, y el vientre marrón más claro, aunque hay variaciones en el plumaje (marrón muy oscuro, castaño, moteado…). Tiene una raya de color blanquecino encima de los ojos a los lados de la cabeza. El pico es gris rosáceo. Las plumas del pecho de las hembras presentan manchas oscuras entre plumas generalmente pálidas, mientras que en los machos tienen un color marrón rojizo oscuro uniforme. Las mejillas de los machos son también de color marrón rojizo mientras que en las hembras son de color crema. Las patas son gris anaranjado o rosáceas. La cola es corta. Los huevos son de color marrón moteado, a menudo con un tono azulado, aunque en algunos casos pueden ser totalmente blancos. Los polluelos al nacer son marrones con rayas amarillas. Aunque el colorido indicado es típico de las poblaciones silvestres, la domesticación y cría selectiva se ha traducido en numerosas variedades de patrón y color del plumaje.</t>
+  </si>
+  <si>
+    <t>Cylindropuntia imbricata (Haw.) F.M. Knuth</t>
+  </si>
+  <si>
+    <t>Chumbera retorcida (Castellano), Cholla (Castellano), Cacto imbricado (Castellano), Figuera de moro (Catalán), Palera chumba (Catalán), Tuna (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Catalán, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Arbusto suculento, a veces arborescente, de hasta 3 m de altura, aunque no suele sobrepasar de 1,20, a menudo con un corto tronco bien diferenciado. Profusamente ramificado, con las ramas o palas cilíndricas, provistas de costillas longitudinales prominentes muy características, de color verde grisáceo, de 8-25 x 1,5-4 cm. Aréolas con tomento lanudo amarillento oscuro. Gloquidias de color amarillo pálido, de 0,5-3 mm de longitud. Espinas presentes en la mayoría de las aréolas, muy fuertes, de color plateado, amarillento, rojizo o pálido, con la sección redonda o a veces aplanada en la parte basal, derechas o recurvadas, envueltas en una vaina de plateada a amarilla, de hasta 2 cm de longitud. Flores de color rojizo, rosa oscuro o púrpura. Frutos ovoides, jugosos, amarillentos, inermes, de 2,4-4,5 x 2-4 cm.</t>
+  </si>
+  <si>
+    <t>Opuntia imbricata (Haw.) DC.</t>
+  </si>
+  <si>
+    <t>Cylindropuntia rosea (DC.) Backeb.</t>
+  </si>
+  <si>
+    <t>Cardo (Castellano), Cholla (Castellano), Cardenche (Castellano), Figuera de moro (Catalán), Tuna (Inglés)</t>
+  </si>
+  <si>
+    <t>Mundial DD (Datos insuficientes)</t>
+  </si>
+  <si>
+    <t>Arbusto suculento, de 20-50 cm de altura, ocasionalmente hasta 1,50 m, profusamente ramificado desde la base, con las ramas ascendentes y umbeliformes. Artejos cilíndricos, de color verde grisáceo, provistos de tubérculos longitudinales prominentes muy características, de 10- 15 x 1,6-2,5 (5) cm. Aréolas con tomento lanudo amarillento oscuro. Gloquidias de color amarillo, de 2-5 mm de longitud. Espinas 4-9 por aréola, a veces sólo una, muy punzantes, de color amarillento, rojizo o gris, de 1-4 cm de longitud, recurvadas en la punta, envueltas por una vaina papirácea plateada o blanquecina, aunque no en toda su longitud. Flores de color rosa, de 3,8-4 cm de longitud. Frutos de obcónicos a ovoides, amarillentos, espinosos, de 1,6-1,8 x 1,1-1,4 cm, tuberculados. Difiere de Cylindropuntia imbricata por su hábito más almohadillado, compacto y bajo, por su ramificación más profusa, por su mayor densidad de espinas de color argentado y por sus flores de color rosa suave. El género Cylindropuntia se ha separado de Opuntia para reunir a las especies con los artejos cilíndricos, provistas de una vaina papirácea que envuelve a las espinas y originarias de América del Norte y Central. Posteriores estudios genéticos y citogenéticos han puesto de manifiesto la clara separación de estas especies con respecto al resto de las especies de Opuntia con artejos planos o bien con artejos cilíndricos originarias de América del Sur.</t>
+  </si>
+  <si>
+    <t>Cylindropuntia spinosior (Engelm.) F.M. Knuth</t>
+  </si>
+  <si>
+    <t>Chumbera verrugosa (Castellano), Cholla (Castellano), Figuera de moro (Catalán), Cane Cholla (Inglés), Tuna (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Arbusto suculento compacto, a veces arborescente, de 0,4-2 m de altura, con las ramas verticiladas. Segmentos caulinares cilíndricos, de color verde o ligeramente purpúreo, de 5-23 x 1,3-3,5 cm, cubiertos de tubérculos ovales prominentes. Aréolas con tomento pardusco o amarillento, a menudo elípticas. Gloquidias inconspicuas, amarillas o pardas, de 1-2 mm de longitud. Espinas 1-24 por aréola, de color crema a pardorojizo, entrelazadas, cubiertas por una vaina blanquecina y holgada. Flores de color rosa a rojo-púrpura, amarillo o blanco. Frutos anchamente cilíndricos, jugosos, fuertemente tuberculados, de color verde amarillento teñido de púrpura en la madurez, de 2,5-5 x 1,7-3 cm.</t>
+  </si>
+  <si>
+    <t>Dreissena bugensis Andrusov, 1897</t>
+  </si>
+  <si>
+    <t>Mejillón quagga (Castellano), Quagga Mussel (Inglés), Zebra mussel (Inglés)</t>
+  </si>
+  <si>
+    <t>Molusco bivalvo con una concha de aspecto triangular, de unos 4 cm de longitud. La parte ventral es fuertemente convexa, sin carina o cresta ventrolateral. El margen dorsal de la concha es redondeado y presenta a menudo una extensión en forma de ala. Las valvas son claramente asimétricas: la parte anterior de la valva derecha está curvada a lo largo de la línea medio ventral; la parte más gruesa y antigua, el umbo, es puntiaguda y se sitúa en la parte anterior. El patrón de color va desde el marrón amarillento al negro, con un patrón de color rayado y/o en zig-zag, incluyendo formas intermedias con rayas de distintos tamaños y formas. La parte anterior interna de la valva está cubierta con una pequeña estructura llamada tabique, que sirve como zona de fijación de los músculos anteriores del pie. A lo largo de los bordes dorsales del interior de las valvas hay dos cicatrices alargadas donde se unen los músculos posteriores. Las valvas se unen entre sí a través de un ligamento en su porción dorsal anterior. En la bisagra presenta dientes vestigiales.</t>
+  </si>
+  <si>
+    <t>Dreissena polymorpha (Pallas, 1771)</t>
+  </si>
+  <si>
+    <t>Mejillón cebra (Castellano), Wandering Mussel (Inglés), Zebra mussel (Inglés)</t>
+  </si>
+  <si>
+    <t>Molusco bivalvo que puede llegar a medir 3 cm de longitud, aunque por lo general es más pequeño. “Polymorpha” deriva de las muchas variaciones en color, patrón y forma de la concha. Ésta es triangular con umbos agudos y el borde externo romo, con un patrón irregular de bandas negras y blancas en zig-zag, aunque en ocasiones puede ser lisa. El periostraco (cubierta externa de la concha) está bien pulido. El mióforo (estructura en forma de placa o varilla sobre la cara interna de la concha sobre la que se fija el músculo retractor) es amplio y bien desarrollado, sin dientes laterales. Las valvas aparecen “infladas” en la parte posterior, aplanándose a lo largo de los márgenes ventral y anterior; una cresta aguda recorre los umbos hasta la parte posterior del margen ventral, formando un característico “hombro”; las valvas se unen por un ligamento situado en posición posterior a los umbos.</t>
+  </si>
+  <si>
+    <t>Duttaphrynus melanostictus (Schneider, 1799)</t>
+  </si>
+  <si>
+    <t>Sapo común asiático (Castellano), Asian Common Toad (Inglés), Asian Toad (Inglés), Common Sunda Toad (Inglés), Asian spined toad (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Inglés, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Sapo de tamaño medio, que llega a medir hasta 85 mm de longitud. Su cuerpo es robusto con la cabeza de pequeño tamaño y las patas cortas, con el primer dedo generalmente más largo que el segundo. Los dedos de las extremidades posteriores están palmeados. Su hocico es corto y romo. El tímpano es muy patente, ancho, al menos como dos tercios del diámetro del ojo. La coloración es variable, aunque el más común es el color amarillento o marrón, marcado con vetas más oscuras y manchas. La espalda está cubierta de verrugas espinosas, que suelen ser de color negro. El vientre es de color blanco sucio y carece de manchas. Los machos reproductores tienen la garganta de color amarillo-naranja brillante. Las glándulas parótidas son prominentes, con forma de riñón u ovalada. La piel es seca y presenta varias crestas óseas en la parte superior de la cabeza, una a lo largo del borde del hocico (cresta cantal), en frente del ojo (pre-orbitales), sobre el ojo (supra-orbitales), detrás del ojo (post-orbitales) y otra más corta entre el ojo y el oído (órbito-timpánica). Los juveniles presentan una banda negra en la garganta, carecen de verrugas y tienen el tímpano pequeño. Los renacuajos son pequeños, con el dorso negro y generalmente el vientre oscuro.</t>
+  </si>
+  <si>
+    <t>Anfibios</t>
+  </si>
+  <si>
+    <t>Elodea canadensis Michx.</t>
+  </si>
+  <si>
+    <t>Broza del Canadá (Castellano), Peste de agua (Castellano), Elodea (Catalán), American waterweed (Inglés)</t>
+  </si>
+  <si>
+    <t>Es una planta herbácea acuática, sumergida, perenne, dioica, con raíces blancas, no ramificadas y filiformes. Los tallos son alargados y flexibles, de 20 a 30 cm de largo, ramificados y muy densos. Los entrenudos son largos y las articulaciones (nodos) frágiles. Las hojas se presentan en verticilos de 3 (en la porción inferior del tallo pueden aparecer opuestas), son sésiles, oblongo-lineales, de color verde oscuro translúcido, con el margen muy finamente dentado. Son rígidas pero su textura no es cerosa. Las hojas medias y altas son elípticas, de 2-5 mm de ancho, y una longitud de la hoja en proporción a la anchura de 3:1. El tallo de la flor femenina es de unos 2-15 cm de largo, filiforme; los sépalos y pétalos de unos 2-3 mm de longitud. Los pétalos son blancos o de un púrpura muy pálido, y aparecen en la superficie del agua. Las flores masculinas, pedunculadas, están ausentes en Europa. Los frutos son una cápsula ovoide de menos de 1 cm de largo y 3 mm de ancho que contiene semillas glabras.</t>
+  </si>
+  <si>
+    <t>Elodea nuttallii (Planch.) H. St. John</t>
+  </si>
+  <si>
+    <t>Broza del Canadá (Castellano), Peste de agua (Castellano), Nutall's water-weed (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Es una planta herbácea acuática, sumergida, perenne, dioica, con raíces blancas, no ramifi- cadas y filiformes. Los tallos son alargados y flexibles, redondos en sección transversal, de 20 a 30 cm de largo, ramificados y muy densos. Los entrenudos son largos y las articulaciones (nodos) frágiles. Las hojas, de color verde pálido, se presentan en verticilos de 3 (a veces de 4; en la porción inferior del tallo pueden aparecer opuestas), son sésiles, lineales o estrechamente lanceoladas, a menudo con los márgenes recurvados, de 6-13 mm de largo y 0,7-1,5 mm de ancho, con el ápice agudo, con el margen muy finamente dentado. Son rígidas pero su textura no es cerosa. Las hojas medias y altas son elípticas, de 2-5 mm de ancho, y una longitud de la hoja en proporción a la anchura de 6:1. La flor es pequeña (no más de 8 mm de diámetro), con las flores blancas cerosas producidas sobre pedicelos largos y filiformes; tienen 3 sépalos y 3 pétalos. Las flores masculinas, sésiles, están ausentes en Europa. Los frutos son una cápsula de ovoide a fusiforme de 5-7 mm de largo, que contiene semillas fusiformes con pelos largos en la base.</t>
+  </si>
+  <si>
+    <t>Estrilda astrild (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Estrilda común (Castellano), Pico de coral (astrild) (Castellano), Common Waxbill (Inglés)</t>
+  </si>
+  <si>
+    <t>Se caracteriza por su diminuto tamaño y su peculiar morfología, con cabeza pequeña, alas redondeadas muy cortas y cola en cuña. El plumaje del macho adulto en todas las épocas presenta color pardo mate en las zonas superiores y ocre en las inferiores, aunque ambas partes están finamente franjeadas en pardo oscuro. Tiene la garganta lisa, la parte inferior de la cola negra y la zona central del vientre roja. En la cara destacan su pico y un pequeño antifaz, ambos de un rojo intenso. La hembra, muy similar al macho, está menos rayada en el pecho, que es casi liso; además exhibe color rojo tenue en el antifaz y el pico, y carece de rojo en el vientre. El joven muestra la parte inferior de la cola blanca, posee pico amarillento, tiene el antifaz rojo muy reducido y carece de rayas en el cuerpo. La presencia de grupos compactos de pájaros muy pequeños, con vuelos muy rápidos y directos, súbitos despegues y tendencia a moverse a saltitos en el suelo, resulta muy característica de esta especie. Podría confundirse con otros congéneres similares frecuentes en cautividad y proclives a escapes (Estrilda troglodytes, E. rhodopyga, E. melpoda).</t>
+  </si>
+  <si>
+    <t>Fundulus heteroclitus (Linnaeus, 1766)</t>
+  </si>
+  <si>
+    <t>Pez momia (Castellano), Fúndulo (Castellano), Fúndul (Catalán), Mummichog (Inglés)</t>
+  </si>
+  <si>
+    <t>Especie de pequeño tamaño, que puede alcanzar los 10 cm de longitud. El cuerpo es alargado y cilíndrico. La boca es súpera, con dientes unicúspides dispuestos irregularmente en varias hileras. La línea lateral presenta entre 37 y 42 escamas. Tienen un fuerte dimorfismo sexual, siendo las hembras más grandes que los machos; los machos presentan gruesas bandas transversales a los costados, mientras que las hembras, de color gris, sólo presentan algunas bandas verticales. Fuera de la época de reproducción, los machos presentan el dorso de color azul acero o verdoso, con manchas blancas y amarillas, con barras plateadas irregulares en los laterales o motas formadas por una serie de puntos; el vientre es blanco, amarillo pálido o anaranjado. Las aletas dorsal, anal y caudal suelen ser de color verde oscuro o bien oscuras con motas pálidas; los bordes de la aleta anal y ventrales son amarillos. A veces presentan una pequeña mancha pálida en la parte posterior de la aleta dorsal. En el momento de la reproducción, el colorido se intensifica. Las hembras, por su parte, tienen un colorido más uniforme, verdoso o grisáceo, con los laterales a veces con un suave barrado vertical. Los alevines presentan barras trasversales oscuras en los costados. La aleta dorsal tiene entre 11 y 14 radios, y la anal entre 10 y 11, ambas situadas a la misma altura. La aleta caudal tiene el contorno redondeado, como el resto de las aletas de esta especie, y el pedúnculo caudal es corto.</t>
+  </si>
+  <si>
+    <t>Helianthus tuberosus L.</t>
+  </si>
+  <si>
+    <t>Papa real (Castellano), Aguaturma (Castellano), Bataca (Castellano), Canarias (Castellano), Canarios (Castellano), Castaña de tierra (Castellano), Chufera (Castellano), Papa de caña (Castellano), Papa de sierra (Castellano), Tupinambo (Castellano), Pataca (Castellano), Patacas (Castellano), Pataquera (Castellano), Patata (Castellano), Patata de tierra (Castellano), Patatas dulces (Castellano), Petacas (Castellano), Trunja canaria (Castellano), Alcachofa de Jerusalén (Castellano), Patata de caña (Castellano), Patata de palo (Castellano), Turma de agua (Castellano), Margarita grande (Castellano), Tupinabo (Castellano), Topiñamorr (Euskera), Nyapes (Catalán), Ramons (Catalán), Trumfa nyama (Catalán), Trumfes nyames (Catalán), Nyàmeres (Catalán), Nyàmara (Catalán), Patata de canya (Catalán), Herba pudent (Catalán), Girasol de patata (Catalán), Miqueler (Catalán), Nyama (Catalán), Batata tupinamba (Gallego), Girasole (Inglés), Jerusalem artichoke (Inglés), Earth apple (Inglés), Jerusalem sunflower (Inglés), Fusichoke (Inglés), Canada potato (Inglés), Sunroot (Inglés), Topinambur (Inglés), Sunchoke (Inglés), Patata burba (Mallorquín), Patata de málaga (Mallorquín), Patata moruna (Mallorquín), Setembres (Mallorquín), Patata anglesa (Mallorquín), Dimonis (Mallorquín), Patata bruna (Mallorquín), Patata burgesa (Mallorquín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín</t>
+  </si>
+  <si>
+    <t>Es una herbácea perenne, hirsuta, robusta, que puede crecer hasta 3 m en una estación. Posee hojas ovo-lanceoladas, de borde aserrado, opuestas en la parte baja del tallo y más pequeñas y alternas en la parte superior, de 10-20 cm de largo y con un peciolo de 2-4 cm. Raíces rizomatosas que pueden alcanzar más de 1 m de longitud y desarrollan tubérculos carnosos en los ápices. En condiciones óptimas una planta madura puede producir 75-200 tubérculos cada estación. Las inflorescencias son pseudantios de 5-11 cm de diámetro, con flores fértiles y pequeñas de corola tubular, rodeadas por flores estériles liguladas de color amarillo brillante. A veces produce semillas encapsuladas en una cáscara dura en forma de cuña de 5-7 mm (CABI, 2020; Pacanoski &amp; Mehmeti, 2020). Es una especie muy próxima al girasol (H. annuus), del que se diferencia por ser perenne y ramificada, por sus capítulos más pequeños y brácteas lanceoladas y por tener la mayoría de hojas opuestas. El tiempo de floración, forma y color de los tubérculos, forma de las hojas y vellosidad varían considerablemente en H. tuberosus. Las variedades cultivadas generalmente tienen tubérculos redondeados y gruesos, las invasoras en Europa y las salvajes en Norteamérica tienen tubérculos estrechos y elongados (Wagenitz, 1980).</t>
+  </si>
+  <si>
+    <t>Helianthus esculentus Warsz., Helianthus serotinus Tausch, Helianthus spathulatus Ell., Helianthus strumosus subesp. tomentosus (Michx) Anashchenko, Helianthus subcanescens E.E. Watson, Helianthus tomentosus Michx., Helianthus tuberosus f. moldenkeanus F.W. Oswald, Helianthus tuberosus f. oswaldiae F.W. Oswald, Helianthus tuberosus var. subcanescens A. Gray</t>
+  </si>
+  <si>
+    <t>Hemiechinus auritus (Gmelin, 1770)</t>
+  </si>
+  <si>
+    <t>Erizo egipcio u orejudo (Castellano), Erizo Orejudo (Castellano), Erizo de orejas largas dorado (Castellano), Long-eared Hedgehog (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Erizo de menor tamaño que el europeo, variando su tamaño entre 12 y 27 cm de longitud y un peso que oscila entre los 250 y los 400 gramos. La cara es pálida, de un tono blanco amarillento, con el hocico largo y puntiagudo, que llega a medir hasta 4,5 cm de largo. Presenta unas características orejas grandes y redondeadas, ligeramente apuntadas, flexibles y móviles, cubiertas de pequeños pelos blanquecinos, que le sirven para autorregular su temperatura corporal. El vientre y las patas son de color blanquecino. (A pesar del colorido indicado, a través de la selección se están consiguiendo ejemplares tanto claros como oscuros). Presenta las espinas dorsales con la punta blanca o amarillenta, con una banda más oscura a continuación. Las patas presentan cinco dedos, tanto las anteriores como las posteriores. Las crías al nacer están desnudas, con suaves púas dispersas por el cuerpo. A las dos semanas de vida, las crías ya están totalmente cubiertas de púas.</t>
+  </si>
+  <si>
+    <t>Heracleum mantegazzianum Somm. &amp; Lev.</t>
+  </si>
+  <si>
+    <t>Perejil gigante (Castellano), Giant hogweed (Inglés), Mantegazzi's Cow-Parsnip (Inglés)</t>
+  </si>
+  <si>
+    <t>Herbácea perenne que alcanza un gran tamaño, de 2 a 6 metros de altura. Tiene una gruesa raíz principal de color amarillo. Las hojas son alternas, profundamente divididas e irregularmente dentadas. Antes de florecer presenta una roseta de hojas que aumentan de tamaño cada año, alternas, de hasta 3 metros de largo y 1,7 de ancho. Las hojas superiores del tallo floral van disminuyendo en tamaño. El haz es glabro pero el peciolo y el envés son pubescentes. El tallo floral llega a los 5 metros de alto y 10 cm de diámetro, es hueco, estriado, con manchas de color rojizo-púrpura, con cerdas afiladas que producen una savia fototóxica al tocarlas. La inflorescencia es una umbela principal de gran tamaño (hasta 80 cm de diámetro). con hasta 8 umbelas satélite, más pequeñas. Las flores se disponen sobre pedicelos de 10-20 mm de largo, son blancas o rosadas, con pétalos de hasta 12 mm de largo. Los frutos son numerosos, elípticos y aplanados, de 6-18 mm de largo por 4-10 de ancho, con finas crestas dorsales y crestas laterales aladas; el endospermo es graso y los frutos maduros tienen un fuerte olor a resina. Tienen uncas distintivas rayas oscuras (oleoductos), 2 en un lado y 4 en el reverso. Una vez que florece (a los 3-5 años), la planta muere.</t>
+  </si>
+  <si>
+    <t>Herpestes javanicus (É. Geoffroy Saint-Hilaire, 1818)</t>
+  </si>
+  <si>
+    <t>Mangosta pequeña asiática (Castellano), Mangosta de Java (Catalán), Small Indian mongoose (Inglés), Javan Mongoose (Inglés)</t>
+  </si>
+  <si>
+    <t>Tiene un cuerpo delgado con patas cortas. La cabeza es alargada con un hocico punteado. La cola es robusta. La longitud de la cabeza es de 509-671 mm. Las orejas son cortas y se aprecian solo ligeramente a través del pelaje. Los pies tienen 5 dedos con garras largas y afiladas no retráctiles. El pelo es corto. El pelaje es suave, desde pálido a marrón oscuro moteado con puntos dorados. La parte inferior es más clara que el resto del cuerpo. Los ojos son ámbar/marrones pero son azules verdosos en las crías. Hay dimorfismo sexual. Las hembras tienen una longitud de 509-578 mm con una media de 540 mm. Los machos tienen una cabeza más ancha y el cuerpo más robusto con una longitud de 544-671 mm con una media de 591 mm.</t>
+  </si>
+  <si>
+    <t>Hydrocotyle ranunculoides L. f.</t>
+  </si>
+  <si>
+    <t>Redondita de agua (Castellano), Water pennywort (Inglés)</t>
+  </si>
+  <si>
+    <t>Planta acuática de tallos rastreros y carnosos, rizomatosos y estoloníferos, de finos a robustos, glabros, con nodos en intervalos de 40-150 mm en los que se producen raíces filiformes. Hay tallos acuáticos flotantes pero también rastreros en suelos encharcados. Las hojas son emergentes, alternas, no peltadas, con peciolos delgados, redondeadas o en forma de riñón, con 3-7 lóbulos (las divisiones de los lóbulos se extienden hasta aproximadamente la mitad de la hoja; los lóbulos marginales están superpuestos), no esclerófilas, de menos de 1 mm de espesor, con 5 a 7 nervios. Pueden medir desde 20 a 45 mm a 100 hasta 150 mm, dependiendo de la disponibilidad de nitrato y tienen los bordes estrechamente lobulados. Las estípulas están presentes, son cóncavas, enteras, orbiculares, con estrías pardas. Los escapos (tallos sin hojas con flores en el ápice) son glabros, de 15 a 45 mm de largo, opuestos a las hojas. Las flores son muy pequeñas, poco visibles, de unos 3 mm de diámetro, de color amarillo cremoso, y se presentan en umbelas simples de 4 a 12 flores, con pedicelos de 1-2 mm ascendentes, debajo del dosel de hojas. El involucro tiene brácteas de 1-2 mm de largo con el ápice obtuso. El fruto es suborbicular aplanado dorsalmente, con la base emarginada, de castaño amarillento a pardo rojizo; mericarpos con 3 costillas subiguales.</t>
+  </si>
+  <si>
+    <t>Ictalurus punctatus (Rafinesque, 1818)</t>
+  </si>
+  <si>
+    <t>Bagre de canal (Castellano), Pez gato punteado (Castellano), Peix gat americà (Catalán), Channel Catfish (Inglés)</t>
+  </si>
+  <si>
+    <t>Especie de gran tamaño, de cuerpo robusto y cilíndrico, que puede llegar al metro y medio de longitud y los 25 kg de peso. El cuerpo carece de escamas. La coloración es variable, y parece ser dependiente del agua en la que habita; es azul, oliva, gris o negro por el dorso, con numerosas manchas conspicuas oscuras en los flancos (aunque en los individuos muy grandes o muy pequeños pueden carecer de ellas) y el vientre blanco. La cabeza es ancha y aplanada con una gran boca terminal, en la cual la mandíbula superior sobresale más que la inferior. Tiene 8 barbillones largos y desiguales alrededor de la boca; 4 están en la barbilla, 2 en el hocico y uno en cada esquina de la boca. La aleta dorsal anterior, las pectorales y las ventrales presentan espinas duras. La aleta dorsal posterior es adiposa y se sitúa cercana al inicio de la caudal. La aleta caudal está fuertemente ahorquillada. La aleta anal es rectangular y presenta 25-29 radios blandos.</t>
+  </si>
+  <si>
+    <t>Leiothrix lutea (Scopoli, 1786)</t>
+  </si>
+  <si>
+    <t>Ruiseñor del Japón (Castellano), Leiotrix piquirrojo (Castellano), Rossinyol del Japó (Catalán), Pekin Robin (Inglés), Red-billed Leiothrix (Inglés)</t>
+  </si>
+  <si>
+    <t>Es un pequeño paseriforme de atractivos colores, de 15 cm de largo, con la cabeza grande, el pico estrecho y una corta cola. La corona, nuca y espalda son de color verde oliva opaco, el cuerpo es grisáceo y verde oliva, con el vientre gris y la cola azulada; la garganta es amarilla, el pecho anaranjado o rojizo, y las alas amarillas, rojas y negras. El pico es de color rojo vivo. La cola es negra y está profundamente bifurcada; las coberteras sub-caudales son amarillas. Ambos sexos son muy similares en apariencia, aunque los tonos de las hembras suelen ser algo más apagados. Los juveniles tienen las manchas rojas y amarillas de las alas más apagadas, la garganta de color amarillo con bandas de color óxido en el pecho, y el dorso de color gris pizarra.</t>
+  </si>
+  <si>
+    <t>Linepithema humile (Mayr, 1868)</t>
+  </si>
+  <si>
+    <t>Hormiga argentina (Castellano), Argentine ant (Inglés)</t>
+  </si>
+  <si>
+    <t>Las obreras, de color marrón, son de pequeño tamaño, monomórficos, con una longitud entre los 2.2 y 2.8 mm. La superficie del cuerpo es lisa, brillante, y carece de pelos en el dorso de cabeza y tórax. Las antenas tienen 12 segmentos, con el escapo más corto que el 1.5 de la longitud de la cabeza. Cabeza en forma de lágrima, con la parte más ancha muy por encima de los ojos, los cuales están posicionados relativamente bajos en la cabeza (por debajo de la línea media de la cara). El margen frontal del clípeo tiene una amplia concavidad, poco profunda. Pelos en el margen frontal del clípeo rectos. Las mandíbulas tienen entre 5 y 8 dientes grandes, con 5-13 dentículos pequeños. El primer diente apical es mucho más largo que el segundo. El peciolo es pequeño, en posición vertical, y está compuesto por un único segmento. Cara superior del propodeo generalmente de la misma longitud o más larga que la trasera. Puede tener el abdomen de color miel cuando lo tiene distendido al almacenar líquido. Los machos son pequeños, entre 2.8 y 3 mm de longitud, de color marrón oscuro, alados, con un tórax robusto y elíptico, más grande que la cabeza. Las reinas son más grandes, miden entre 4 y 6 mm., de color marrón oscuro con un gran tórax. Los huevos son elípticos y delicados, de color blanco nacarado, de unos 0.3 mm de largo y 0.2 mm de ancho. La pupa de las obreras es blanca, tornando a color crema y marrón oscuro a medida que se desarrolla; la pupa de los machos es un 50% más grande que la de las obreras, mientras que la de la reina es más del doble del tamaño de la pupa de las obreras.</t>
+  </si>
+  <si>
+    <t>Lithobates catesbeianus (Shaw, 1802)</t>
+  </si>
+  <si>
+    <t>Rana toro (Castellano), Rana toro americana (Castellano), Granota toro (Catalán), American Bullfrog (Inglés), Bullfrog (Inglés), Common Bullfrog (Inglés), Grenouille-taureau (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán, Inglés, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Es una rana de gran tamaño, con una longitud media de 10-17 cm, pudiendo llegar a superar los 40 cm de largo y el kilogramo de peso. La piel es lisa, sin verrugas, picos o arrugas. El cuerpo es robusto de coloración es variable, desde tonos café a distintos tonos de verde, con manchas más oscuras en el dorso, cabeza de color verde más claro y patas posteriores con bandas o manchas oscuras. El vientre es de color blanquecino, con algunas manchas grises. La cabeza es ancha y plana, con un pliegue de piel a cada lado que va desde detrás del ojo hasta el tímpano, visible, al que bordea. En los machos el tímpano es muy grande, varias veces mayor que el diámetro del ojo, con un borde oscuro, mientras que en las hembras no supera el tamaño del ojo. Los dedos de las patas posteriores, excepto el 4º, presentan membranas interdigitales Los renacuajos son excepcionalmente grandes, midiendo entre los 15 y los 18 cm de largo (el cuerpo puede llegar a tener el tamaño de una pelota de golf), de color marrón o verde oliva con pequeños puntos negros en el dorso. Los huevos son muy pequeños, de color negro, a veces con la parte inferior ligeramente más clara.</t>
+  </si>
+  <si>
+    <t>Rana catesbeiana Shaw, 1802</t>
+  </si>
+  <si>
+    <t>Melanoides tuberculatus (Muller, 1774)</t>
+  </si>
+  <si>
+    <t>Caracol trompeta (Castellano)</t>
+  </si>
+  <si>
+    <t>Caracol que mide entre 20 y 40 mm, aunque puede llegar hasta los 8 cm. La concha tiene forma de torre, con espirales redondeadas con las suturas bien marcadas, liras notorias y generalmente con bordes transversales sobre las vueltas de la espira. El color suele ser marrón oscuro o verdoso con franjas rojizas en zigzag hasta las primeras vueltas, donde se vuelve más blancuzca. Sin embargo, las características de la concha (tanto la forma general, como el color de fondo o la ornamentación) pueden variar. La abertura es ovalada y el opérculo es paucispiral (con pocas espirales), con el núcleo cerca de la base. La cabeza se parece a una lengüeta, y está constreñida en su parte ventral para dar lugar al pie. Los tentáculos surgen justo por encima de esta área estrecha, siendo largos y delgados.</t>
+  </si>
+  <si>
+    <t>Misgurnus anguillicaudatus (Cantor, 1842)</t>
+  </si>
+  <si>
+    <t>Misgurno (Castellano), Dojo (Castellano), Weatherfish (Inglés), Dojo loach (Inglés), Weather loach (Inglés), Pond loach (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Inglés, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Especie dulceacuícola de tamaño medio, con aspecto que recuerda al de una anguila, alargado y cilíndrico, y que no suele superar los 28 cm de longitud. La coloración es muy variable, pero generalmente el dorso es marrón claro, con tonalidades amarillentas-verdosas y manchas negras. El vientre es de color marrón grisáceo. La boca es pequeña, estrecha y en posición sub-inferior, presenta labios gruesos, y está rodeada por 6 barbillones largos. La línea lateral es muy corta, no superando la longitud de la aleta pectoral. Posee una fuerte espina suborbital. La aleta dorsal está en posición algo adelantada respecto a las pélvicas, tiene la base corta, y cuenta con 9 radios. Las aletas pectorales son de forma triangular en vez de redondeada, y presentan un radio robusto. Presenta crestas adiposas alargadas y visibles a lo largo de las líneas medias dorsal y ventral del pedúnculo caudal. Las aletas pélvicas tienen entre 6 y 7 radios, y las anales entre 7 y 8. La aleta caudal es redondeada.</t>
+  </si>
+  <si>
+    <t>Misgurnus fossilis</t>
+  </si>
+  <si>
+    <t>Myiopsitta monachus (Boddaert, 1783)</t>
+  </si>
+  <si>
+    <t>Cotorra argentina (Castellano), Papagai argentinarra (Euskera), Cotorreta de pit gris (Catalán), Cata da Argentina (Gallego), Monk Parakeet (Inglés)</t>
+  </si>
+  <si>
+    <t>Robusta cotorra de tamaño medio, de unos 30 cm de longitud total, una envergadura de unos 53 cm y un peso que oscila entre los 90 y los 120 gramos. El color del cuerpo es principalmente verde brillante, con las alas verde azuladas, y la cara, mejillas, garganta y pecho de color gris o blanquecino. Las plumas de cuello y abdomen están bordeadas de un gris más claro, dándole un aspecto festoneado o escamoso. Las plumas del abdomen son de color verde, convirtiéndose en amarillentas en la parte inferior, patas y debajo de la cola. La cola es larga y puntiaguda, con las plumas de color verde. En las alas presenta plumas de color azul-negro. Los ojos son marrones, el pico marrón rosado claro, y las patas de color gris. Los juveniles presentan un colorido similar, con la salvedad de presentar una coloración gris verdosa en la frente.</t>
+  </si>
+  <si>
+    <t>Mytilopsis leucophaeata (Conrad, 1831)</t>
+  </si>
+  <si>
+    <t>Mejillón de agua salobre (Castellano), Dark False Mussel (Inglés), Conrad's False Mussel (Inglés)</t>
+  </si>
+  <si>
+    <t>Molusco bivalvo de 22 a 25 mm de largo, con la concha curvada y alargada estrechándose en el umbo, y su borde anterior deprimido. La concha es más o menos elíptica en la parte posterior, con un pico curvado que termina en una perilla redondeada. La valva derecha es mayor que la izquierda. El periostraco de la concha es muy grueso y rugoso, de color marrón oscuro en adultos y crema en los ejemplares jóvenes, con líneas concéntricas de rugosidad media o fina. Los ejemplares jóvenes suelen mostrar un patrón a rayas en zig-zag similar al mejillón cebra. El interior de la concha suele ser de color gris o blanco, algo nacarado. Presenta un tabique cerca del umbo, en parte cubierto por el mióforo (estructura en forma de placa o varilla sobre la cara interna de la concha sobre la que se fija el músculo retractor) en forma de pequeño diente triangular, que aparece en la esquina dorsal del tabique en el interior del pico de la concha. La placa de la bisagra es baja y ancha, con el margen excavado y los dientes obsoletos. La línea paleal ventral está ligeramente curvada hacia adentro, formando un seno paleal superficial (ausente en Dreissena).</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>Nyctereutes procyonoides (Gray, 1834)</t>
+  </si>
+  <si>
+    <t>Perro mapache (Castellano), Gos viverrí (Catalán), Racoon dog (Inglés), Raccoon Dog (Inglés), Chien Viverrin (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>De tamaño similar al de un zorro, este cánido tiene el cuerpo alargado y robusto, cola corta, con una cabeza pequeña y el hocico corto y puntiagudo. Las orejas son cortas y de perfil redondeado. Las patas son cortas, con garras curvas. El pelaje, denso y suave, varía de amarillento a gris o rojizo. La cara presenta una máscara negra que le cubre los ojos y las mejillas, con el pelo de las mejillas largo; el hocico es blanco. El pecho, garganta, patas y pies son de color marrón negruzco. El vientre es de color marrón claro a bronceado. Presenta pelos negros en el lomo, hombros y parte dorsal de la cola. La cola es gruesa y peluda, negra en la parte dorsal y amarilla en la ventral, con la punta negra.</t>
+  </si>
+  <si>
+    <t>Opuntia maxima Mill.</t>
+  </si>
+  <si>
+    <t>Higochumbo (Castellano), Chumbera (Castellano), Nopal de Castilla (Castellano), Higuera (Castellano), Bardo (Castellano), Chumba (Castellano), Chumbo (Castellano), Chumbos (Castellano), Figues de pala (Castellano), Higo chumbo (Castellano), Higo de pala (Castellano), Higo pico (Castellano), Higuera chumba (Castellano), Higuera chumbera (Castellano), Higuera chumbo (Castellano), Higuera del infierno (Castellano), Jigos chumbos (Castellano), Jiguera chumba (Castellano), Muladar (Castellano), Nopalitos (Castellano), Pala chumba (Castellano), Palas (Castellano), Penca (Castellano), Penca blanca (Castellano), Penca bruja (Castellano), Penca de tunera (Castellano), Penca rabiosa (Castellano), Pencas (Castellano), Porreta (Castellano), Semilla (Castellano), Tunera (Castellano), Tunera blanca (Castellano), Tunera salvaje (Castellano), Tuneras (Castellano), Tuno (Castellano), Indiapico (Euskera), Indipikondoa (Euskera), Figueres de moro (Catalán), Figuera de moro (Catalán), Fulla de moro (Catalán), Figues de moro (Catalán), Figueral (Catalán), Figueral de moro (Catalán), Figuera d'índies (Catalán), Figa de moro (Catalán), Chumbeira (Gallego), Tuna (Inglés), Tuna Cactus (Inglés), Indian-fig (Inglés), Opuntia (Latín), Figa morada (Mallorquín), Figuera de pic (Mallorquín), Figa borda (Mallorquín), Figa de cap blanc (Mallorquín), Figa de moro blanca (Mallorquín), Figa de sang (Mallorquín), Figa groga (Mallorquín), Figa vermella (Mallorquín), Nopal (Valenciano), Palera (Valenciano), Figa de pala (Valenciano), Figa palera (Valenciano), Figuera de pala (Valenciano), Figuera de xumbos (Valenciano), Figuera palera (Valenciano), Figueres de pala (Valenciano), Higos chumbos (Valenciano), Nopalera (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Inglés, Inglés, Inglés, Latín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>Arbusto suculento con un tronco bien desarrollado, de hasta 6 metros de alto, con los tallos transformados en cladodios (palas) carnosos de 30-50 cm, suculentos, estrechamente obovados u oblongos, aplanados, verde-grisáceos. Aréolas evidentes dispersas por las palas, con numerosos gloquidios (pequeñas espinas con ganchitos en su extremo) y espinas; las espinas varían en densidad (de 0 a 6) y en tamaño (de 2 a 40 mm), y son delgadas, rectas y blanquecinas. Las flores son de color amarillo o naranja brillante, grandes, de 5-10 cm de diámetro. Los frutos son pseudo-bayas en forma de tonel, verdes, naranjas o rojos, provistos de gloquidias y a veces de espinas, de 6 a 10 cm de largo, profundamente umbilicados en el ápice (son los higos chumbos), con la pulpa anaranjada comestible. Las semillas, abundantes.</t>
+  </si>
+  <si>
+    <t>Opuntia ficus-indica (L.) Mill.</t>
+  </si>
+  <si>
+    <t>Opuntia stricta (Haw.) Haw.</t>
+  </si>
+  <si>
+    <t>Chumbera (Castellano), Nopal Estricto (Castellano), Chumbera apretada (Castellano), Pera espinosa (Castellano), Figuera de moro (Catalán), Erect Pricklypear (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Arbusto suculento de hasta 2 metros de alto, al principio erecto pero con tendencia a achaparrarse. Los tallos, transformados en cladodios (palas), son de color verde o verde azulado, aplanados, de 10-25 cm de largo y 7,5-15 cm de ancho, glabros, cubiertos de aréolas. Las aréolas (pequeñas protuberancias) presentan gloquidios (pequeñas cerdas espinosas) y pueden tener de 0 a 2 espinas afiladas largas, de 2 a 4 cm de largo. Las flores son de color amarillo brillante, a menudo con marcas rosadas en los “pétalos” exteriores, y aparecen en los márgenes de los cladodios. El fruto tiene forma de pera, más o menos esférico, de color morado en la madurez, con la superficie externa lisa y sin espinas, con la excepción de algunos gloquidios incrustados en las pequeñas aréolas. La pulpa es de color púrpura y sabor agrio, y contiene unas 60 semillas con un revestimiento duro.</t>
+  </si>
+  <si>
+    <t>Opuntia subulata (Muehlenpf.) Engelm.</t>
+  </si>
+  <si>
+    <t>Cacto alesnado (Castellano), Cinamomo (Castellano), Opuntia alesnada (Castellano), Eve's Pin (Inglés)</t>
+  </si>
+  <si>
+    <t>Arbusto o arbolillo de hasta 4 o 5 m de altura, aunque no suele sobrepasar los 2 m, muy ramificado, con los tallos cilíndricos, carnosos, suculentos, de hasta 50 cm de longitud, tuberculados, más bien frágiles. Hojas aleznadas, persistentes, de hasta 12 cm de longitud. Aréolas situadas en la parte superior de los tubérculos. Espinas 1-4 por aréola, erectas, fuertes, rectas, de color blanco grisáceo, de hasta 8 cm de longitud, desprovistas de vaina. Flores de color rojo, de hasta 6 cm de longitud, poco abiertas en la antesis, de hasta 6 cm en la antesis. Pericarpelos alargados, tuberculados, aleznados, con escamas erectas de hasta 2 cm de longitud. Frutos de ovoides a oblongos, de aspecto muy parecido a los tallos, persistentes, algo espinosos, de hasta 10 cm de longitud, a veces prolíferos dando flores al año siguiente lo que hace que entonces se dispongan en cadena. Semillas subtetraédricas, abundantes.</t>
+  </si>
+  <si>
+    <t>CEEEI: Incluido, CEEEI: Incluido</t>
+  </si>
+  <si>
+    <t>Austrocylindropuntia subulata (Mühlenpfordt) Backeb.</t>
+  </si>
+  <si>
+    <t>Orconectes limosus (Rafinesque, 1817)</t>
+  </si>
+  <si>
+    <t>Cangrejo de los canales (Castellano), Spinyvheek crayfish (Inglés), Spinycheek Crayfish (Inglés)</t>
+  </si>
+  <si>
+    <t>Oxyura jamaicensis (Gmelin, JF, 1789)</t>
+  </si>
+  <si>
+    <t>Malvasía canela (Castellano), Ahate (Euskera), Ànec de Jamaica (Catalán), Ruddy duck (Inglés)</t>
+  </si>
+  <si>
+    <t>Pato no muy grande, de aspecto robusto, con una longitud de 35-43 cm y un peso que oscila entre los 550 y 800 gramos en machos y de 300 a 600 en hembras. El pico es de perfil cóncavo, muy abultado en su base. La cola es plana y larga, y generalmente la mantienen levantada. Presenta dimorfismo sexual. Los machos tienen un plumaje castaño rojizo (óxido rojo), y un pico de color azul muy vivo, sobre todo en la época de cría. La parte superior de la cabeza (píleo) está coronada por un capirote negro que llega hasta el ojo. En las mejillas lucen una mancha blanca. El cuello, patas y cola son de color negro. Las hembras tienen la cabeza más marrón, y la mancha de la mejilla dividida por una raya horizontal de color marrón. El cuerpo es de color castaño grisáceo, el vientre marrón claro, el pico gris negruzco, y la garganta y cuello blanco grisáceos con finas bandas oscuras. Los inmaduros son similares a las hembras, con las alas de color marrón uniforme en vuelo.</t>
+  </si>
+  <si>
+    <t>Pacifastacus leniusculus (Dana, 1852)</t>
+  </si>
+  <si>
+    <t>Cangrejo señal (Castellano), Cangrejo de California (Castellano), Cangrejo del Pacífico (Castellano), Karramarro seinaleduna (Euskera), Cranc senyal (Catalán), Siganal crayfish (Inglés), Signal Crayfish (Inglés), Klamath Signal Crayfish (Inglés), Columbia River Signal Crayfish (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Cangrejo de río que llega a alcanzar los 16 cm de longitud y superar los 100 gramos de peso. El caparazón es liso, de color marrón verdoso uniforme o ligeramente azulado, y el abdomen es bastante grueso. Presenta dos pares de crestas postorbitales con una espina apical en el par anterior. El rostro tiene los bordes casi paralelos, bastante rectangular, con un escalón pronunciado hacia la punta. Las suturas o surcos longitudinales del cefalotórax están separadas, al igual que en el cangrejo de río autóctono. Las pinzas están muy desarrolladas, son lisas y de color rojizo en la parte ventral. El nombre de la especie se debe a la mancha blancuzco-turquesa que aparece en la unión de los dedos fijos con los móviles de las pinzas.</t>
+  </si>
+  <si>
+    <t>Pantherophis guttatus Smith, Chiszar, Staley &amp; Tepedelen, 1994</t>
+  </si>
+  <si>
+    <t>Culebra del maizal (Castellano), Serpiente del maíz (Castellano), Serp del blat de moro (Catalán)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán</t>
+  </si>
+  <si>
+    <t>Culebra de tamaño moderado que puede llegar a superar el metro y medio de longitud, de cuerpo fino aunque robusto, cabeza bien diferenciada del cuerpo, de hocico corto y redondeado, con ojos grandes y pupila redonda, y grandes escamas sobre la cabeza. Las escamas dorsales son lisas, mientras que las ventrales presentan una quilla pronunciada. Su patrón de color es muy variable, aunque la coloración más común es color naranja o marrón-amarillo, con manchas ligeramente triangulares rojas con bordes negros, aunque también las hay más pardas, grises, amarillentas, anaranjadas e incluso albinas, con manchas rojizas de intensidad variable. La marca dorsal de la cabeza se afina en una punta (en forma de lanza), y suele presentar una franja roja que atraviesa el hocico pasando por ambos ojos. El vientre es blanco o de color crema, normalmente con marcas negras alternas que le dan un aspecto de tablero de ajedrez, a veces moteadas con naranjas o rojos. La parte inferior de la cola presenta dos rayas negras. Los jóvenes tienen un aspecto similar a los adultos, aunque su colorido suele ser más parduzco.</t>
+  </si>
+  <si>
+    <t>Elaphe guttata (Linnaeus, 1766)</t>
+  </si>
+  <si>
+    <t>Pennisetum clandestinum Hochst. ex Chiov.</t>
+  </si>
+  <si>
+    <t>Quicuyo (Castellano), Peu de gall gruixat (Mallorquín)</t>
+  </si>
+  <si>
+    <t>Castellano, Mallorquín</t>
+  </si>
+  <si>
+    <t>Herbácea perenne que crece en forma de césped, formando un denso entramado de tallos.Tiene entrenudos a intervalos de unos 5 cm, cada uno con una sola vaina foliar y la cuchilla foliar. La hoja es verde brillante, corta, de 3-4 mm de ancho, glabras o suavemente peludas, volviéndose de textura gruesa con la edad. Entre la vaina y la cuchilla está una lígula, corta y ciliada. Las inflorescencias son muy poco visibles, casi totalmente encerradas dentro de las vainas de las hojas, con 2-4 espiguillas.</t>
+  </si>
+  <si>
+    <t>Pennisetum purpureum Schumach.</t>
+  </si>
+  <si>
+    <t>Pasto elefante (Castellano), Hierba bruja (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
-    <t>España NE (No evaluado)</t>
-[...1069 lines deleted...]
-  <si>
     <t>Hierba muy grande y robusta, perenne, con tallos de 2-6 metros de alto, ramificados, con numerosos entrenudos azulados; los nudos jóvenes tienen pelos blancos, volviéndose glabros con el tiempo. Las vainas de las hojas son glabras, más cortas que los entrenudos. La lígula es estrecha, con densos flecos de pelos largos y blancos. Las láminas de las hojas son estrechas, planas, verdes o azuladas, de 1 metro de largo y 3 cm de ancho, pilosas cerca de la base, especialmente en los márgenes. Tienen un nervio medio robusto, blanquecino. La inflorescencia es una espiga terminal, linear, densa, de 7-30 cm de largo y de color verdoso, amarillento o violáceo. El raquis de la semilla es cilíndrico y no es alado. Las espiguillas se agrupan en número de 1-5, encerradas en un involucro de numerosas cerdas ciliadas relativamente largas (8-40 mm). La lema superior tiene el ápice membranoso. Las anteras tienen un mechón de pelos en el ápice.</t>
   </si>
   <si>
     <t>Perca fluviatilis Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Perca de río (Castellano), Perca europea (Castellano), Perca de riu (Catalán), Perch (Inglés)</t>
+    <t>Perca de río (Castellano), Perca europea (Castellano), Perca de riu (Catalán), Perch (Inglés)</t>
   </si>
   <si>
     <t>Pez de agua dulce de tamaño medio, que no suele superar los 30 cm de longitud y 1,2 kg de peso, aunque puede alcanzar los 50 cm y casi los 5 kg. El cuerpo es alto y comprimido lateralmente (los ejemplares grandes desarrollan una protuberancia detrás de la cabeza), cubierto de escamas pequeñas, y áspero al tacto. La coloración depende del hábitat en el que viven; en zonas poco profundas tienden a ser oscuras mientras que en zonas poco iluminadas y sin vegetación están ligeramente coloreados. A veces, por los carotenoides derivados de los crustáceos de su dieta, pueden ser de un color amarillo rojizo. La superficie dorsal suele ser de color verde brillante a oliva con 5-9 bandas estrechas oscuras que no alcanzan el vientre, los flancos amarillos o amarillo-verdosos y el vientre gris o blanquecino. Los ojos son verdes o amarillos, al igual que las aletas caudal y dorsales. En la línea lateral presenta entre 57-62 escamas. La boca es grande y con dientes. El maxilar es largo y su borde posterior está situado a la misma altura que el ojo. El opérculo es grande, alargado en la parte posterior, siendo su borde posterior muy afilado. Presenta dos aletas dorsales, la primera con 13-15 radios espinosos y la segunda con 13-14 radios blandos. La primera espina de la aleta dorsal suele ser negra, al igual que la membrana entre las espinas 1 y 2. La parte posterior de la primera aleta dorsal tiene una mancha oscura. Las aletas pectorales son de color ámbar y translúcidas mientras que las pélvicas y anales son de color plata a amarillo opaco. El pedúnculo caudal es estrecho.</t>
   </si>
   <si>
     <t>Pistia stratiotes L.</t>
   </si>
   <si>
-    <t>prueba_Lechuga de agua (Castellano), Lechuguilla de Agua (Castellano), Repollo de Agua (Castellano), Water Lettuce (Inglés), Tropical duck-weed (Inglés), Laitue d'Eau (Francés), Pistie (Francés), Salade du Nil (Francés), Lletuga d'aigo (Mallorquín)</t>
+    <t>Lechuga de agua (Castellano), Lechuguilla de Agua (Castellano), Repollo de Agua (Castellano), Water Lettuce (Inglés), Tropical duck-weed (Inglés), Laitue d'Eau (Francés), Pistie (Francés), Salade du Nil (Francés), Lletuga d'aigo (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Francés, Francés, Francés, Mallorquín</t>
   </si>
   <si>
     <t>Monocotiledónea perenne, de flotación libre, con estolones y raíces plumosas sumergidas que cuelgan de una roseta de hojas. Las hojas son de color verde pálido, sin peciolos, gruesas y suaves, que forman una roseta superponiéndose entre sí (como una lechuga). Llegan a alcanzar los 14 cm de longitud y su forma es variable, por lo general de espatuladas a ampliamente obovadas con el ápice redondeado. Presentan de 7 a 15 venas prominentes que irradian en forma de abanico desde la base. Tanto el haz como el envés están cubiertos por una densa capa de pelos cortos lanosos blancos, que atrapan burbujas de aire. La inflorescencia es axilar, solitaria, ascendente y blanquecina. Las flores se agrupan en pequeños tallos carnosos casi escondidos en las axilas de las hojas, con una única flor femenina en la parte baja y verticilos de flores masculinas más arriba. El fruto es una baya verde delgada con numerosas semillas cilíndricas.</t>
   </si>
   <si>
     <t>Potamopyrgus antipodarum (J.E.Gray, 1853)</t>
   </si>
   <si>
-    <t>prueba_Caracol del cieno (Castellano), Zeelanda berriko lokatzetako barraskiloa (Euskera), Cargol hidròbid (Catalán), New Zeland mud snail (Inglés), New Zealand Mudsnail (Inglés)</t>
+    <t>Caracol del cieno (Castellano), Zeelanda berriko lokatzetako barraskiloa (Euskera), Cargol hidròbid (Catalán), New Zeland mud snail (Inglés), New Zealand Mudsnail (Inglés)</t>
   </si>
   <si>
     <t>Diminuto caracol acuático de concha estrecha y alargada, de 5 a 10 mm de longitud. El color de la concha varía del gris al marrón claro u oscuro, generalmente translúcido. La concha se compone de 5 a 6 espirales diestras (ocasionalmente 7-8), delimitadas por surcos profundos. Algunos ejemplares tienen una quilla en el centro de cada espiral y/o espinas para defenderse de posibles depredadores. El pié es pegajoso, permitiéndoles seguir adheridos al sustrato a velocidades de flujo altas. La abertura es ovalada, de altura menor que la de la torre. Cuenta con un opérculo delgado y sólido, con un núcleo fuera del centro y paucispiral (con pocas líneas). Cuentan con una bolsa incubadora que contiene los embriones, lo cual es un rasgo distintivo de este género.</t>
   </si>
   <si>
     <t>Procambarus clarkii (Girard, 1852)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo rojo (Castellano), Cangrejo americano (Castellano), Cangrejo de las marismas (Castellano), Cangrejo rojo americano (Castellano), Karramarro amerikarra (Euskera), Cranc americá (Catalán), Cranc vermell dels pantans (Catalán), Red swamp crayfish (Inglés)</t>
+    <t>Cangrejo rojo (Castellano), Cangrejo americano (Castellano), Cangrejo de las marismas (Castellano), Cangrejo rojo americano (Castellano), Karramarro amerikarra (Euskera), Cranc americá (Catalán), Cranc vermell dels pantans (Catalán), Red swamp crayfish (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Inglés</t>
   </si>
   <si>
     <t>La coloración de su caparazón es variable entre rojo intenso (la más común) y gris azulado, presentando numerosas espinas en ambos lados de la sutura cervical. Las suturas longitudinales del caparazón están unidas, al contrario de lo que sucede con el cangrejo señal y autóctono. El rostro es afilado y cóncavo, con forma triangular, y con una espina cervical pequeña y areola reducida. Las antenas primarias son largas. Las pinzas son muy espinosas, dentadas y terminadas en punta. Puede alcanzar un tamaño de 10-12 cm de longitud y unos 50 gramos de peso. El cefalotórax es granular con pequeños tubérculos en la superficie.</t>
   </si>
   <si>
     <t>Procyon lotor (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Mapache (Castellano), Mapachín (Castellano), Zorra Manglera (Castellano), Northern Raccoon (Inglés), Raton Laveur (Francés)</t>
+    <t>Mapache (Castellano), Mapachín (Castellano), Zorra Manglera (Castellano), Northern Raccoon (Inglés), Raton Laveur (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Carnívoro de tamaño medio, con la cabeza corta y ancha, orejas separadas y redondeadas, hocico corto y apuntado, cuerpo rechoncho y cortas patas. La cola peluda presenta un patrón con 5-7 bandas claras y oscuras, en forma de anillos. Las patas tienen 5 dedos alargados y móviles, tanto en manos como en pies, que dejan una huella con cierta semejanza a la humana. Su tamaño oscila entre los 62 cm y el metro, incluyendo la cola, y llega a alcanzar los 16 kg de peso. El pelaje es denso, de color pardo grisáceo uniforme, más claro en los flancos y en las patas.</t>
   </si>
   <si>
     <t>Psammophis schokari (Forskål, 1775)</t>
   </si>
   <si>
-    <t>prueba_Bucerrig (Castellano), Culebra de las arenas de Forskål (Castellano)</t>
+    <t>Bucerrig (Castellano), Culebra de las arenas de Forskål (Castellano)</t>
   </si>
   <si>
     <t>Se trata de una culebra con una forma corporal marcadamente alargada y esbelta. Generalmente suele alcanzar una longitud en torno a los 80-110 o 120 cm (Gruber, 1993; Schleich, 1996; Trape y Mané, 2006). La coloración y librea es muy variable, existiendo individuos con diseño rayado e individuos con diseño liso de diferentes coloraciones, estableciéndose incluso patrones de coloración determinados. Además, normalmente, la coloración de animal le proporciona una muy buena capacidad de camuflaje en el medio en el que habita.</t>
   </si>
   <si>
     <t>Pseudorasbora parva Temminck &amp; Schlegels, 1846</t>
   </si>
   <si>
-    <t>prueba_Pseudorasbora (Castellano), Gobio de boca súpera (Castellano), Rasbora (Catalán), Topmouth gudgeon (Inglés), Rasbora (Latín)</t>
+    <t>Pseudorasbora (Castellano), Gobio de boca súpera (Castellano), Rasbora (Catalán), Topmouth gudgeon (Inglés), Rasbora (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés, Latín</t>
   </si>
   <si>
     <t>Pez de agua dulce de pequeño tamaño, entre los 4 y los 6 cm de longitud, con una talla máxima de 11cm. El cuerpo es alargado y comprimido lateralmente, con una forma semejante al gobio. La boca es transversal, súpera, y carece de barbillones. Los ojos son relativamente grandes. La línea lateral es completa, con 35-38 escamas grandes. El colorido es plateado grisáceo o gris verdoso, a veces con tintes violáceos, más oscuro en la parte posterior; el vientre es de color plateado. Los individuos jóvenes presentan una banda más oscura que recorre los flancos, desde el ojo hasta la aleta caudal, que va perdiéndose con la edad. En la parte caudal, las escamas tienen unas manchas en forma de semiluna. Las aletas son amarillo pálido, y en la aleta dorsal aparece una franja oblicua más oscura. Las aletas dorsal y anal son cortas, mientras que la aleta caudal es larga y muy escotada. Las aletas ventrales se sitúan en posición ligeramente anterior a la aleta dorsal. Carece de aleta adiposa. Aleta anal con 5-6 radios ramificados y aleta dorsal con menos de 14 radios ramificados.</t>
   </si>
   <si>
     <t>Psittacula krameri (Scopoli, 1769)</t>
   </si>
   <si>
-    <t>prueba_Cotorra de Kramer (Castellano), Kramer loroa (Euskera), Catorra de Kramer (Gallego), Rose-ringed Parrakeet (Inglés), Ring-necked Parakeet (Inglés), Rose-ringed Parakeet (Inglés), Perruche à collier (Francés)</t>
+    <t>Cotorra de Kramer (Castellano), Kramer loroa (Euskera), Catorra de Kramer (Gallego), Rose-ringed Parrakeet (Inglés), Ring-necked Parakeet (Inglés), Rose-ringed Parakeet (Inglés), Perruche à collier (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Cotorra de color verde pálido, con la cara y alas de un verde más intenso, la barbilla negra y la nuca un poco azulada. La cola, muy larga y afilada, es de un tono verde más oscuro, con las plumas centrales azuladas y la punta verde amarillento. El pico es corto y ganchudo, con la mandíbula superior de color rojo intenso y la inferior negra. Los machos adultos tienen un característico collar rosáceo o rojizo, con una banda negra. Las hembras carecen de la línea negra en la cara que presentan los machos (aunque portan, en la misma zona, un área sombreada), y de la banda rosada en el pico. Los juveniles carecen de collar. Estas aves pueden llegar a medir hasta 40 cm y pesar unos 140 gramos. El colorido indicado es el original; sin embargo han aparecido mutaciones que han dado ejemplares con tonalidades azuladas, amarillas, blancas, etc.</t>
   </si>
   <si>
     <t>Pterois volitans (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Pez escorpión (Castellano), Pez león. (Castellano), Pez escorpión o león (Castellano), Red lionfish (Inglés)</t>
+    <t>Pez escorpión (Castellano), Pez león. (Castellano), Pez escorpión o león (Castellano), Red lionfish (Inglés)</t>
   </si>
   <si>
     <t>Pez marino tropical que puede alcanzar los 40 cm de longitud, con vistosas bandas blancas, rojas, violetas y marrones. Por encima de los ojos y debajo de la boca sobresalen unos tentáculos carnosos. Tiene 13 espinas dorsales venenosas, 9-11 radios blandos dorsales, y 14 radios pectorales largos parecidos a una pluma. Los dientes son numerosos pero muy pequeños y aparecen en grupos bilaterales en ambas mandíbulas y en la parte superior anterior de la boca. Las aletas pectorales y dorsales están muy desarrolladas y tienen forma de abanico. Las aletas dorsal y anal presentan filas de manchas oscuras sobre un fondo claro. Sin embargo, el color puede variar en función del hábitat, siendo más oscuros los individuos costeros e incluso negros los que habitan en estuarios. La aleta anal tiene 3 espinas y 6-7 radios.</t>
   </si>
   <si>
     <t>Pycnonotus cafer (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Bulbul cafre (Castellano), Red-vented bulbul (Inglés)</t>
+    <t>Bulbul cafre (Castellano), Red-vented bulbul (Inglés)</t>
   </si>
   <si>
     <t>Es un ave de tamaño mediano, de unos 20 cm de longitud y entre 26 y 45 gramos de peso. El macho y la hembra son similares, aunque el macho tiende a ser de mayor tamaño. La cabeza tiene una apariencia cuadrada debido a la corta cresta que luce. El pico y los ojos son negros. El cuerpo es de tonalidades oscuras (marrones, grisáceas o de color humo), la cabeza es casi negra y el abdomen blanco. Presenta una característica y distintiva mancha de color carmesí bajo las plumas de la cola. La cola es de color marrón con la punta blanca. Los juveniles son como los adultos, pero con algún ribete de color marrón en las plumas. Los huevos son de color rosa pálido o rojizo, profundamente marcados con manchas oscuras de tonos marrón violáceo.</t>
   </si>
   <si>
     <t>Pycnonotus jocosus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Bulbul orfeo (Castellano), Bulbul de bigoti vermell (Catalán), Red-whiskered bulbu (Inglés), Red-whiskered Bulbul (Inglés), Red-whiskered BulbulI (Inglés), Bulbul orphée (Francés)</t>
+    <t>Bulbul orfeo (Castellano), Bulbul de bigoti vermell (Catalán), Red-whiskered bulbu (Inglés), Red-whiskered Bulbul (Inglés), Red-whiskered BulbulI (Inglés), Bulbul orphée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Ave paseriforme de 17 a 23 cm de longitud, con una envergadura de unos 28 cm y un peso de 23-42 gramos. La cabeza es negra con una llamativa y puntiaguda cresta y unos distintivos parches rojos en los oídos; las mejillas son blancas y la nuca negra. El pico y los ojos son negros. La barbilla, garganta, pecho y vientre son blanquecinos, los flancos bronceados y la espalda marrón oscuro. La cola es larga y marrón, con los extremos de las plumas externas de color blanco, y presenta una característica mancha carmesí debajo de ella. Las patas son negras y relativamente cortas. Los machos y hembras son iguales en apariencia. Los juveniles son como los adultos, pero carecen de los parches rojos y tienen la corona de color gris oscuro.</t>
   </si>
   <si>
     <t>Python regius (Shaw, 1802)</t>
   </si>
   <si>
-    <t>prueba_Pitón real (Castellano), Pitón bola (Castellano), Royal python (Inglés), Ball python (Inglés)</t>
+    <t>Pitón real (Castellano), Pitón bola (Castellano), Royal python (Inglés), Ball python (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>Es un ofidio que mide 24-43 cm al nacer y alcanza una longitud de 1,8 m. Las hembras adultas son más grandes que los machos. Es de cuerpo robusto, con la cabeza más ancha que el cuello. Típicamente muestra un patrón de grandes marcas marrones con puntos más claros intercalados y el vientre es generalmente blanco (Graf, 2011).Cuando se sienten amenazados se enroscan en forma de bola con la cabeza en el centro. La esperanza de vida media es de 10 años en estado salvaje y 20 en cautividad, aunque existen registros en zoos de ejemplares que han vivido hasta 50 años (Graf, 2011). Las pitones son una especie con riesgo alto de invasión, ya que se trata de depredadores de tamaño medio-grande, capaces de alcanzar grandes densidades en hábitats apropiados, con coloración críptica que les permite pasar desapercibidas incluso en regiones urbanizadas, y que son importadas en gran número (en muchos casos hembras grávidas) (Reed, 2005).</t>
   </si>
   <si>
     <t>Boa regia Shaw, 1802</t>
   </si>
   <si>
     <t>Quelea quelea (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Quelea común (Castellano), Teixidor de bec vermell (Catalán), Red-billed quelea (Inglés), Travailleur à bec rouge (Francés)</t>
+    <t>Quelea común (Castellano), Teixidor de bec vermell (Catalán), Red-billed quelea (Inglés), Travailleur à bec rouge (Francés)</t>
   </si>
   <si>
     <t>Ave de pequeño tamaño, de unos 12 cm de largo y un peso entre 15 y 26 gramos. Presenta dimorfismo sexual. Los machos tienen un plumaje polimórfico, con zonas negras, amarillas, rosadas, moradas o blancas en la cabeza y cuello, y un vientre de diferentes coloraciones en su parte superior, siendo el resto de color marrón claro o blanco con algunas estrías oscuras. Suelen tener una máscara negra, aunque a veces es de color blanco. El pico es rojo. La cola es corta, de color marrón oscuro al igual que la parte superior del ala. El anillo orbital del ojo suele ser rojo, y el iris de color marrón. Las patas son naranjas. El plumaje fuera de la época reproductora no es brillante, y gran parte de la máscara, frente y corona se torna de color marrón grisáceo con rayas oscuras; la barbilla, garganta y ceja blanquecinas y las piernas de color carne. El plumaje nupcial de las hembras es similar al de los machos fuera de la época de cría, pero con el anillo ocular y el pico de color amarillo. Los juveniles tienen un plumaje similar a los machos fuera de la época reproductora, pero con la cabeza gris y las mejillas blanquecinas.</t>
   </si>
   <si>
     <t>Rhinella marina (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Sapo marino (Castellano), Sapo Común (Castellano), Sapo Grande (Castellano), Marine Toad (Inglés), Giant Marine Toad (Inglés), Giant Toad (Inglés), Cane toad (Inglés), Agua Toad (Inglés), Crapaud (Francés)</t>
+    <t>Sapo marino (Castellano), Sapo Común (Castellano), Sapo Grande (Castellano), Marine Toad (Inglés), Giant Marine Toad (Inglés), Giant Toad (Inglés), Cane toad (Inglés), Agua Toad (Inglés), Crapaud (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Sapo robusto de gran tamaño, que llega a alcanzar los 15 cm de longitud, e incluso los supera. El color es variable, desde gris a marrón, pardo-rojizo y o verde oliva. El vientre es de color crema, pudiendo tener manchas marrones o negras. Su piel está surcada de verrugas y es áspera, con protuberancias que comienzan encima de los ojos y llegan al hocico. Las patas son cortas, con dedos en las extremidades posteriores unidos por membranas, de las que carecen lo anteriores, que son libres. Presentan una glándula parótida de gran tamaño detrás de cada ojo. Los ojos son dorados, con la pupila horizontal. El tímpano mide alrededor de la mitad a dos tercios del tamaño del ojo. Los jóvenes suelen ser lisos, de color oscuro a veces rojizo, y carecen de las grandes glándulas parótidas de los adultos. Los renacuajos tienen el dorso negro y el vientre blanco plateado con manchas negras.</t>
   </si>
   <si>
     <t>Bufo marinus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Rousettus aegyptiacus (E. Geoffroy, 1810)</t>
   </si>
   <si>
-    <t>prueba_Murciélago frugívoro egipcio (Castellano), Murciélago egipcio (Castellano), Ratpenat frugívor d'Egipte (Catalán), Egyptian Fruit Bat (Inglés), Egyptian Rousette (Inglés)</t>
+    <t>Murciélago frugívoro egipcio (Castellano), Murciélago egipcio (Castellano), Ratpenat frugívor d'Egipte (Catalán), Egyptian Fruit Bat (Inglés), Egyptian Rousette (Inglés)</t>
   </si>
   <si>
     <t>Es uno de los miembros más pequeños de los llamados megaquirópteros, murciélagos de la fruta o zorros voladores. Los adultos miden entre 14-19 cm de longitud, mientras que la envergadura varía entre los 48 y los 64 cm. Tiene una característica cara de zorro, orejas pequeñas y simples, y de punta roma más oscuras que el pelaje dorsal, y grandes ojos oscuros. El pelaje es de color marrón claro con las alas de color marrón más oscuro. Tienen cinco dedos en las patas posteriores, con garras. En las extremidades anteriores (alas) sólo presentan una garra en el 1er y 2º dígito, mientras que el resto sólo tienen cartílago. Las membranas de las “alas” son de color marrón oscuro, con pelo corto hasta la mitad proximal del antebrazo. Las extremidades posteriores tienen 5 dedos con garras. La cola es muy corta (a veces desaparece), con la membrana reducida considerablemente.</t>
   </si>
   <si>
     <t>Scardinius erythrophthalmus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Gardí (Castellano), Pearl roach (Inglés), Rudd (Inglés)</t>
+    <t>Gardí (Castellano), Pearl roach (Inglés), Rudd (Inglés)</t>
   </si>
   <si>
     <t>Pez de tamaño mediano que no suele superar los 20 cm de longitud en España, aunque en sus zonas de origen pueden llegar a alcanzar los 50 cm y los 2 kg de peso. Presentan un cuerpo alto, alargado y relativamente comprimido lateralmente, con grandes escamas cuyo número en la línea lateral es de 40-45. El color es variable, pero comúnmente suelen ser de color plateado con la base de las aletas pectorales, ventrales, anal y caudal de un tono rojizo. Los ojos son de color anaranjado. La boca es pequeña, arqueada en posición súpera; presenta dos hileras de dientes faríngeos a cada lado, fuertemente aserrados. Las aletas son largas; la dorsal tiene 8-9 radios ramificados y la anal entre 9 y 12. La zona que se encuentra entre las aletas ventrales y la anal presenta una quilla dentada. Las aletas ventrales se sitúan en una posición avanzada respecto a la dorsal. La aleta caudal está profundamente escotada. Carecen de aleta adiposa.</t>
   </si>
   <si>
     <t>Scardinius erythrophtalmus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Sinanodonta woodiana (Lea, 1834)</t>
   </si>
   <si>
-    <t>prueba_Almeja china del cieno (Castellano), Chinese Pond Mussel (Inglés)</t>
+    <t>Almeja china del cieno (Castellano), Chinese Pond Mussel (Inglés)</t>
   </si>
   <si>
     <t>Molusco bivalvo de concha amplia, ovalada y larga, con el margen inferior convexo y un ala triangular en la región dorsal posterior; llega a alcanzar los 30 cm de longitud. El periostraco (capa fina que recubre el exterior de la concha) es de color marrón o negruzco, a veces con tonos verdosos y muestra líneas de diferente color que corren perpendiculares a las líneas de crecimiento. La superficie es irregular, de ondulada a rugosa. Los umbos no son prominentes; las rugosidades umbonales están ampliamente espaciadas, subconcéntricas o ligeramente transversales sin nódulos aparentes. La bisagra carece de diente interior. La cara interior es nacarada con una banda ancha rosada a lo largo del borde exterior; la cicatriz posterior del pie retractor es muy estrecha. Tiene una etapa larval parasitaria (glochidium) de peces de agua dulce.</t>
   </si>
   <si>
     <t>Spartina alterniflora Loisel.</t>
   </si>
   <si>
-    <t>prueba_Borraza (Castellano)</t>
+    <t>Borraza (Castellano)</t>
   </si>
   <si>
     <t>Herbácea perenne, rizomatosa, laxamente cespitosa. Crece de 1 a 1,5 metros de alto, con tallos robustos, huecos y lisos. Las hojas son planas, de 5-10 mm de ancho. Las lígulas están formadas por pelos de hasta 1 mm de largo. Produce flores y semillas sólo a un lado del tallo. Las inflorescencias aparecen en racimo de 5-13 espigas. El raquis de las espigas se prolonga hasta 27 mm por encima de las espiguillas, que miden entre 10 y 15 mm, y están comprimidas lateralmente. La gluma inferior es linear mientas que la superior es ovado-lanceolada, rala, cortamente pubescente y con 3-5 costillas. La lema es ovado-lanceolada, con 1-6 costillas, coriácea, glabra y con el margen membranoso. La pálea es ligeramente más corta que la lema. El fruto es una cariópside.</t>
   </si>
   <si>
     <t>Marino y Terrestre</t>
   </si>
   <si>
     <t>Streptopelia roseogrisea (Sundevall, 1857)</t>
   </si>
   <si>
-    <t>prueba_Tórtola rosígris (Castellano), Usapal lepokoduna (Euskera), Tórtora domèstica (Catalán), Lula da colar (Gallego), Ringed Turtle-Dove (Inglés), African Collared Dove (Inglés), African Collared-dove (Inglés), Barbary Dove (Inglés), Tourterelle rieuse (Francés)</t>
+    <t>Tórtola rosígris (Castellano), Usapal lepokoduna (Euskera), Tórtora domèstica (Catalán), Lula da colar (Gallego), Ringed Turtle-Dove (Inglés), African Collared Dove (Inglés), African Collared-dove (Inglés), Barbary Dove (Inglés), Tourterelle rieuse (Francés)</t>
   </si>
   <si>
     <t>Tórtola con una longitud de unos 26-28 cm y un peso de unos 150 gramos. El plumaje puede variar del blanco al crema pálido o presentar tonalidades oscuras. Tiene un característico semi-collar estrecho de color negro ribeteado de blanco en el cuello. La cabeza es de color crema ligeramente rosada, el pecho de color crema rosado o blanco, cola crema grisácea por el dorso, con la punta y los bordes blancos por debajo y una ancha banda terminal blanca. El dorso y gran parte del ala es de color marrón arena pálido. Bajo las alas la coloración es blanquecina. El ojo es de color rojo oscuro, el pico es grisáceo o negro, y las patas rojizas o gris oscuro. Los juveniles son similares a los adultos, aunque más pálidos, con el collar no tan evidente como en los adultos, el ojo marrón amarillento pálido y las patas marrón grisáceo.</t>
   </si>
   <si>
     <t>Threskiornis aethiopicus (Latham, 1790)</t>
   </si>
   <si>
-    <t>prueba_Ibis sagrado (Castellano), Ibis sakratu (Euskera), Ibis sagrat (Catalán), African Sacred Ibis (Inglés), Sacred Ibis (Inglés)</t>
+    <t>Ibis sagrado (Castellano), Ibis sakratu (Euskera), Ibis sagrat (Catalán), African Sacred Ibis (Inglés), Sacred Ibis (Inglés)</t>
   </si>
   <si>
     <t>Ave de buen tamaño, con una longitud de 65 a 89 cm, una envergadura de 112-124 cm y un peso de aproximadamente 1,5 kg. Las hembras son algo más pequeñas que los machos. El plumaje del cuerpo es muy blanco, contrastando con la cabeza y cuello que son negros y sin plumas. El pico es largo, muy curvado hacia abajo, ancho en la base y de color negro. La punta de las plumas primarias y secundarias de las alas es negra. La cola es corta, y en el dorso cuelga una falsa cola formada por unas largas plumas ornamentales negras. Las patas son negras con tintes rojizos. Los jóvenes carecen de las plumas ornamentales negras, y tienen la garganta y la parte anterior del cuello de color blanco.</t>
   </si>
   <si>
     <t>Trachemys scripta Schoepff, 1792</t>
   </si>
   <si>
-    <t>prueba_Tortuga pintada (Castellano), Galápago americano o de Florida (Castellano), Jicotea elegante (Castellano), Tortuga japonesa o de orejas rojas (Castellano), Apoarmatu (Euskera), Tortuga d'orelles grogues (Catalán), Red-eared Slider Turtle (Inglés), Red-eared slider (Inglés), Slider (Inglés), Cumberland Slider Turtle (Inglés), Yellow-bellied Slider Turtle (Inglés)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés</t>
+    <t>Tortuga pintada (Castellano), Galápago americano o de Florida (Castellano), Jicotea elegante (Castellano), Tortuga japonesa o de orejas rojas (Castellano), Galápago de florida (Castellano), Apoarmatu (Euskera), Tortuga d'orelles grogues (Catalán), Cumberland Slider Turtle (Inglés), Yellow-bellied Slider Turtle (Inglés), Red-eared slider (Inglés), Slider (Inglés), Red-eared Slider Turtle (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Galápago de tamaño mediano, con una mancha prominente a cada lado de la cabeza, cuyo colorido difiere según las subespecies (roja en T. s. elegans, y amarilla en T. s. scripta y T. s. troosti). El color de la piel, tanto de la cabeza como del cuerpo, varía del verde oliváceo al marrón, con numerosas líneas amarillas. En la zona prefrontal se observa un dibujo en forma de flecha formado por la unión de las líneas amarillas supratemporales que convergen con la línea sagital sobre el hocico. El cuello también posee numerosas líneas amarillas que bajo la boca se unen formando una Y. Las patas son también de color oscuro con numerosas líneas amarillas. El caparazón, en los individuos juveniles, es verdoso, con manchas y dibujos amarillos; en los adultos toma un color verde oscuro con líneas amarillas o pardas. La parte ventral (plastrón) es de color amarillento, generalmente con manchas verde oscuro. Su tamaño máximo puede variar entre los 20 y los 60 cm en función de la subespecie. (1) T.s. scripta: presenta una mancha amarilla que recorre la mejilla detrás de los ojos, la cual con frecuencia llega hasta el cuello. En la escama pleural del espaldar tiene una banda transversal amarilla y en los escudos anteriores del plastrón, un ocelo negro. (2) T.s. elegans: su característica banda ancha roja, se extiende desde el ojo hasta la parte superior del tímpano, y las líneas amarillas van desde el mentón al cuello. En la escama pleural tiene una banda transversal amarilla y en cada escudo del plastrón un ocelo negro. (3) T.s. troostii: exhibe una mancha amarilla alargada detrás del ojo, que no está conectada a ninguna línea. En la escama pleural tiene una banda transversal amarilla y en el plastrón pequeños ocelos negros.</t>
   </si>
   <si>
     <t>Chrysemys troostii Boulenger, 1889, Crysemys grayi Fritz &amp; Bienert, 1981, Crysemys scripta Fritz &amp; Bienert, 1981, Emys cumberlandensis Holbrook, 1840, Emys elegans Wied, 1838, Emys holbrooki Gray, 1844, Emys sanguinolenta Gray, 1855, Emys troosti Holbrook, 1836, Emys vittata Gray, 1831, Pseudemys elegans Force, 1928, Pseudemys grayi, Pseudemys scripta Carr, 1937, Testudo scripta Thunberg in Schoepff, 1792, Testudo serrata Daudin, 1802, Trachemys lineata Gray, 1873, Trachemys troosti Gray, 1863</t>
   </si>
   <si>
     <t>Ulex europaeus L.</t>
   </si>
   <si>
-    <t>prueba_Aliaga (Castellano), Árguma (Castellano), Aulaga (Castellano), Tojo (Castellano), Otia (Euskera), ota (Euskera), Otea (Euskera), Gatosa (Catalán), toxo arnal (Gallego), Argoma (Gallego), Toixo (Gallego), Toxo (Gallego), Toxo arnaio (Gallego), Toxo arnelo (Gallego), Toxo macho (Gallego), Gorse (Inglés), Common Gorse (Inglés)</t>
+    <t>Aliaga (Castellano), Árguma (Castellano), Aulaga (Castellano), Tojo (Castellano), Otia (Euskera), ota (Euskera), Otea (Euskera), Gatosa (Catalán), toxo arnal (Gallego), Argoma (Gallego), Toixo (Gallego), Toxo (Gallego), Toxo arnaio (Gallego), Toxo arnelo (Gallego), Toxo macho (Gallego), Gorse (Inglés), Common Gorse (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>Arbusto leñoso y muy espinoso, de hasta 2,5 m de altura, generalmente ascendente (a veces postrado), muy ramificado y enmarañado. Tiene raíces laterales poco profundas, a menudo con muchos nódulos. Los tallos jóvenes tienen una capa de cera y suelen terminar en una espina. Las ramas son de color verde oscuro, asurcadas (con generalmente 8 costillas longitudinales), entrelazadas unas con otras formando una maraña espinosa. Las hojas como tales no existen, pues en las plantas adultas se sustituyen por filodios (acículas espinosas) de sección triangular (las hojas de las plantas jóvenes son generalmente trifoliadas). A medida que el tallo comienza a crecer, se forman espinas primarias en las axilas de las hojas reducidas. Posteriormente aparecen espinas secundarias y terciarias, normalmente formadas en la primaria. Las flores son amarillas, amariposadas, de 12-21 mm, individuales o dispuestas en pequeños racimos en las axilas de las acículas. El cáliz es grande, aplanado lateralmente, por lo general cubierto de pelos y hendido hasta la base en 2 lóbulos rematados en 2-3 dientecillos. Tiene 2 bractéolas redondeadas u ovado-lanceoladas de 2-7,5 mm de anchura. La corola tiene un estandarte oval o redondeado, lampiño por el dorso y generalmente escotado hacia el ápice. Los frutos son legumbres inicialmente verdes y pubescentes, y se vuelven negras al madurar. Las semillas, de 1 a 8 por vaina, son de color marrón oscuro, lisas, brillantes, casi redondas, con un aril amarillo.</t>
   </si>
   <si>
     <t>Xenopus laevis (Daudin, 1802)</t>
   </si>
   <si>
-    <t>prueba_Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
+    <t>Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Especie de tamaño mediano, siendo las hembras bastante más grandes que los machos (las hembras pueden medir 15 cm, mientras que los machos no suelen superar los 7 cm). Los adultos presentan la piel lisa, con abundante mucosidad. La coloración es variable, con manchas gris oliva, café o gris en el dorso, mientras que el vientre puede ser blanquecino o amarillento. El cuerpo es aplanado, hidrodinámico y con la cabeza pequeña. La boca carece de lengua y tiene las mandíbulas dentadas. Los ojos se encuentran en posición dorsal ligeramente frontal. Las extremidades anteriores son pequeñas y carecen de membranas; las posteriores son musculosas y los pies presentan membranas interdigitales bien desarrolladas. Esta especie, a diferencia de otros anuros, no emite cantos, sino unos leves sonidos metálicos.</t>
   </si>
   <si>
     <t>Acacia melanoxylon R.Br. in W.T.Aiton</t>
   </si>
   <si>
-    <t>prueba_Acacia melanoxylon (Castellano), Acacia (Castellano), Acacia negra (Castellano), Acacia de los filodios (Castellano), Acacia de leño negro (Castellano), Acacia de madera negra (Castellano), Arkazia (Euskera), Acàcia de fusta negra (Catalán), Pan de espiño (Gallego), Oliveira de Australia (Gallego), Mimosa moura (Gallego)</t>
+    <t>Acacia melanoxylon (Castellano), Acacia (Castellano), Acacia negra (Castellano), Acacia de los filodios (Castellano), Acacia de leño negro (Castellano), Acacia de madera negra (Castellano), Arkazia (Euskera), Acàcia de fusta negra (Catalán), Pan de espiño (Gallego), Oliveira de Australia (Gallego), Mimosa moura (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Gallego, Gallego</t>
   </si>
   <si>
     <t>Árbol siempreverde de hasta 40 m de altura, aunque en nuestro país no suele rebasar los 15. Las hojas de los ejemplares adultos se encuentran transformadas en filodios elípticos o lanceolados, más o menos curvadas. Flores en cabezuelas de color blanquecino o crema de aproximadamente 1 cm de diámetro, solitarias o agrupadas en racimos. Legumbres de 7-12 cm de longitud, comprimidas, retorcidas, de color pardo rojizo. Semillas elipsoidales, negras, brillantes, de unos 5 mm, rodeadas varias veces del funículo que es de color rosa o anaranjado y tiene pliegues.</t>
   </si>
   <si>
     <t>Achatina fulica (Ferussac, 1821)</t>
   </si>
   <si>
-    <t>prueba_Caracol gigante africano (Castellano), Giant African snail (Inglés)</t>
+    <t>Caracol gigante africano (Castellano), Giant African snail (Inglés)</t>
   </si>
   <si>
     <t>Caracol de gran tamaño que puede llegar a medir 30 cm de longitud y 10 cm de diámetro, y pesar más de 30 gramos. La concha tiene forma de cono y es bastante puntiaguda; es el doble de alta que de ancha, con 6-9 espirales estriadas con suturas moderadamente marcadas. La superficie de la concha es bastante suave, con líneas de crecimiento débiles. El color varía según el medio en el que se encuentren, pero generalmente es marrón claro o rojizo, con vetas marrones o amarillentas, o bien marrón o de un color oscuro con rayas oscuras. La coloración se vuelve más clara hacia la punta de la concha, que suele ser blanca. La abertura es relativamente corta, con forma de media luna (más redondeada o más ovalada) y con un labio exterior fuerte, convexo, liso y uniformemente curvado. El manto es de color marrón oscuro, marrón moteado o más raramente crema pálido, con la piel elástica, húmeda y viscosa. Tiene dos pares de tentáculos en la cabeza; el inferior es corto, y el superior es grande, con los ojos redondos situados en la punta. Los huevos son esféricos o elipsoidales, de 4,5 a 5,5 mm de diámetro, de color amarillo o crema.</t>
   </si>
   <si>
     <t>Acrothamnion preissii (Sonder) Wollaston, 1968</t>
   </si>
   <si>
-    <t>prueba_Harpoon maleza (Inglés)</t>
+    <t>Harpoon maleza (Inglés)</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Alga de color rojo rosado, muy ramificada, que mide entre 0.5 y 1.5 cm de largo. Presenta tallos filamentosos erectos, fijándose al sustrato o a otras algas por medio de rizoides. Son muy característicos los densos mantos que forma, de aspecto algodonoso, que llegan a 1 cm de espesor. Las células centrales son cilíndricas, no corticadas. Las ramas principales miden 150-300 ?m de largo por 40-60 ?m de ancho. Cada célula central suele producir 3 o 4 ramas laterales distales. Al final de la mayoría de las ramas se observan células glandulares terminales, ovoides transversalmente y de 16 a 22 micras de diámetro.</t>
   </si>
   <si>
     <t>Algas</t>
   </si>
   <si>
     <t>Aedes albopictus (Skuse, 1895)</t>
   </si>
   <si>
-    <t>prueba_Mosquito tigre (Castellano), Mosquit tigre (Catalán)</t>
+    <t>Mosquito tigre (Castellano), Mosquit tigre (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán</t>
   </si>
   <si>
     <t>Son insectos pequeños, frágiles, con el cuerpo delgado, un par de estrechas alas y tres pares de patas largas y esbeltas. Los adultos de mosquito tigre reciben este nombre por el patrón corporal de color negro con rayas blancas, tanto en el tórax como en el abdomen. Además, presentan una distintiva franja blanca en la “espalda”. Las patas tienen así mismo, bandas negras y blancas. Las hembras presentan una trompa fina y alargada (probóscide), con la que pican y se alimentan de sangre. Los huevos son romos en la parte anterior y cónicos en la posterior, salpicados de grandes tubérculos redondeados, y con pequeñas células esparcidas por el resto del huevo. Las larvas son de color más claro que la de la mayoría de las especies de mosquitos, con sifones respiratorios que sobresalen de la cabeza. Tanto los huevos como las larvas deben ser examinados al microscopio para poder ser determinadas con exactitud.</t>
   </si>
   <si>
     <t>Agarophyton vermiculophyllum (Ohmi) Gurgel, J.N.Norris et Fredericq, 2018</t>
   </si>
   <si>
     <t>Macroalga pardo-rojiza, a veces verdosa por decoloración. Es un alga cartilaginosa, cilíndrica, de hasta 50 cm de longitud. Está toscamente ramificada (de forma profusa o escasa), con las ramas gruesas y constreñidas en la base de inserción de los ejes.</t>
   </si>
   <si>
     <t>Gracilaria vermiculophylla (Ohmi) Papenfuss, 1967</t>
   </si>
   <si>
     <t>Ageratina adenophora (Spreng.) R.M.King &amp; H.Rob.</t>
   </si>
   <si>
-    <t>prueba_Matoespuma (Castellano), Espuma (Castellano), Espuma de mar (Castellano), Espumas de mar (Castellano), Espumilla (Castellano), Hediondo (Castellano), Jediondo (Castellano), Ramo jediondo (Castellano)</t>
+    <t>Matoespuma (Castellano), Espuma (Castellano), Espuma de mar (Castellano), Espumas de mar (Castellano), Espumilla (Castellano), Hediondo (Castellano), Jediondo (Castellano), Ramo jediondo (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Hierba perenne de 1 a 2 metros de altura. Los tallos son de color verde, rojizo o púrpura cuando son jóvenes, volviéndose más marrones al envejecer; son numerosos, erectos, lisos y cilíndricos, poco ramificados hacia el ápice. Están cubiertos de pelos pegajosos (glandulares) cuando son jóvenes. Surgen de un corto y grueso rizoma de color amarillo pálido y de olor similar al de una zanahoria al partirlo. Las hojas son de color verde oscuro, con forma de diamante o triangular, dispuestas en los tallos de forma opuesta; miden de 5 a 8 cm de largo y de 3 a 7,5 de ancho; tienen los bordes dentados, estrechándose hacia el ápice, glabras o ligeramente pubescentes, dentadas en los márgenes apicales. Los peciolos son de color marrón, de 1 a 6 cm de largo, generalmente cubiertos de pelos pegajosos. Las flores son tubulares, de color blanco, de unos 3,5 mm de largo, agrupadas en capítulos de 5-10 mm de diámetro, dentro de una fila de brácteas verdes y dispuestas en racimos planos de hasta 10 cm de ancho, en el extremo de las ramas. Las semillas son marrón oscuro o negras, delgadas y angulosas, con 4 o 5 costillas ligeras longitudinales, glabras, coronadas por un vilano de 5-10 pelos blancos y finos de unos 4 mm de largo.</t>
   </si>
   <si>
     <t>Ageratina riparia (Regel) R.M.King &amp; H.Rob.</t>
   </si>
   <si>
-    <t>prueba_Matoespuma fino (Castellano), Espuma (Castellano), Espuma de mar (Castellano), Espumas de mar (Castellano), Espumilla (Castellano)</t>
+    <t>Matoespuma fino (Castellano), Espuma (Castellano), Espuma de mar (Castellano), Espumas de mar (Castellano), Espumilla (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Planta perenne que puede alcanzar los 0.5-1 m de altura, y se ramifica desde la base. Los tallos son cilíndricos, numerosos, relativamente débiles, y surgen de raíces rizomatosas; son ascendentes o decumbentes, y a menudo de color púrpura y algo pubescentes. Las hojas son estrechas y lanceoladas, de 3-11 cm de largo y 8-30 cm de ancho, con el margen fuertemente serrado; son en su mayoría glabras, o bien cubiertas de pelos no glandulares. Se disponen de forma opuesta a lo largo de los tallos, y presentan nervios prominentes. Las flores son tubulares, de unos 5 mm de largo, y aparecen en capítulos de 4-5 mm de ancho, reunidos en inflorescencias terminales de color blanco. Las semillas son pequeñas, de color marrón negruzco, delgadas, ligeramente curvadas, con 4-5 crestas longitudinales peludas y están cubiertas por un anillo (vilano) de varios pelos largos blanquecinos que se
 separa fácilmente de la semilla.</t>
   </si>
   <si>
     <t>Ailanthus altissima (Mill.) Swingle</t>
   </si>
   <si>
-    <t>prueba_Gandul de carretera (Castellano), árbol del cielo (Castellano), Alcacia (Castellano), Alianto (Castellano), Arcacia (Castellano), Follón de cochino (Castellano), Noguera loca (Castellano), Oilanto (Castellano), Zumaque falso (Castellano), Ailanto (Castellano), Ailantoa (Euskera), Cornissa (Catalán), Ailant (Catalán), Vernís del Japó (Catalán), Irlando (Catalán), árbore do ceo (Gallego), Ailanto (Gallego), Arbre de carretera (Mallorquín), Arbre del cel (Mallorquín), Arbre pudent (Mallorquín)</t>
+    <t>Gandul de carretera (Castellano), árbol del cielo (Castellano), Alcacia (Castellano), Alianto (Castellano), Arcacia (Castellano), Follón de cochino (Castellano), Noguera loca (Castellano), Oilanto (Castellano), Zumaque falso (Castellano), Ailanto (Castellano), Ailantoa (Euskera), Cornissa (Catalán), Ailant (Catalán), Vernís del Japó (Catalán), Irlando (Catalán), árbore do ceo (Gallego), Ailanto (Gallego), Arbre de carretera (Mallorquín), Arbre del cel (Mallorquín), Arbre pudent (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Árbol caducifolio dioico, de hasta 25 m de altura. El tronco tiene la corteza gris, lisa en ejemplares jóvenes y más rugosa en los adultos. Las hojas son compuestas, pubescentes o casi glabras, imparipinnadas, con 11-25 grandes foliolos ovalados o lanceolados. Los foliolos tienen el ápice acuminado, truncado en la base. Los foliolos inferiores tienen un diente romo junto a una glándula que despide un olor desagradable al frotarla. Las flores son pequeñas, actinomorfas, pentámeras, de color verde o blanco amarillento, dispuestas en panículas de hasta 30 cm de largo. El fruto es una sámara alargada de color verde amarillento a pardo-naranja, cambiando marrón a medida que pasa el tiempo, de hasta 5 cm de longitud, con el ala membranosa escotada en uno de los lados; se disponen en grandes racimos colgantes; las semillas se sitúan en el centro del fruto y son de color amarillento.</t>
   </si>
   <si>
     <t>Alternanthera philoxeroides (Mart.) Griseb.</t>
   </si>
   <si>
-    <t>prueba_Lagunilla (Castellano), Huiro verde (Castellano), Hierba del lagarto (Castellano)</t>
+    <t>Lagunilla (Castellano), Huiro verde (Castellano), Hierba del lagarto (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Planta flotante emergente, perenne, carnosa, que puede llegar al metro de altura; a veces tiene raíces fibrosas que surgen en los nodos. Presenta grandes entrenudos huecos (en tierra son más pequeños y menos huecos). Presenta tallos largos y ramificados, que se hacen huecos al madurar; cuando la plata crece sobre el agua, los tallos crecen hasta 60 cm y presentan grandes entrenudos huecos; cuando crece en tierra, los tallos son más cortos y los entrenudos más pequeños y menos huecos. Las hojas, de color verde oscuro brillante, son simples, lanceoladas, con márgenes lisos y un distintivo nervio central, dispuestas en pares opuestos a lo largo de los tallos, sésiles (sin pedúnculo), de 2 a 7 cm de longitud y 1-2 cm de ancho. La inflorescencia es de color blanco, en forma de bola y parecida al papel, de 8 a 10 mm de diámetro y dispuesta en el extremo de tallos cortos que crecen en las axilas de las hojas.</t>
   </si>
   <si>
     <t>Ambrosia artemisiifolia L.</t>
   </si>
   <si>
-    <t>prueba_Ambrosia (Castellano), Miraguà de jardí (Catalán), Common ragweed (Inglés)</t>
+    <t>Ambrosia (Castellano), Miraguà de jardí (Catalán), Common ragweed (Inglés)</t>
   </si>
   <si>
     <t>Planta anual que llega a medir 80 cm de alto. Los tallos son rojizos, algo acanalados, erguidos y con pelillos. Las hojas son anchas, se 5 a 10 cm de largo, dispuestas de forma opuesta en la base y alterna hacia arriba; son compuestas (generalmente bipinnadas, divididas en dos) y dentadas, y tienen un tacto aterciopelado; la parte superior es verde y peluda, y la inferior presenta pelos blanquecinos. Las flores masculinas son verde-amarillentas, agrupadas en la parte superior de la planta en forma de largas espigas; las femeninas aparecen individuales o en pequeños grupos en las axilas de las hojas superiores y son sésiles y poco visibles. El fruto es un aquenio leñoso, de 3-4 mm de largo y 1-2 de ancho, con 5-8 espinas romas asemejándose a una corona; son de color amarillento o marrón rojizo. Las semillas son alargadas, de hasta 4 mm de longitud.</t>
   </si>
   <si>
     <t>Araujia sericifera Brot.</t>
   </si>
   <si>
-    <t>prueba_Planta cruel (Castellano), Miraguà (Mallorquín), Miraguano (Mallorquín), Pebrot (Mallorquín)</t>
+    <t>Planta cruel (Castellano), Miraguà (Mallorquín), Miraguano (Mallorquín), Pebrot (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Mallorquín, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Planta trepadora perenne, robusta, con tallos flexibles, finamente vellosos, de color verde o gris, que contienen una savia lechosa tóxica. Las hojas son alargadas y más o menos triangulares, relativamente gruesas, de bordes enteros y acabadas en punta; tienen de 3-12 cm de largo y 1-6 cm de ancho, el haz glabro de color verde oscuro y el envés blanquecino y densamente peludo. Se disponen de forma opuesta y están pedunculadas. Las flores son de color blanco, crema o rosa pálido, a veces con rayas más oscuras de color rosa; tienen forma de campana, con 5 sépalos de 8-13 mm de largo y 5 pétalos de 18-20 mm de longitud que se fusionan en la base. Se presentan en grupos de dos a cuatro, y pueden atrapar y matar insectos. El fruto es grande, en forma de pera, profundamente acanalado, de 6 a 12 cm de largo y 3-7 cm de ancho, de color verde azulado o verde grisáceo. Cuando maduran se vuelven leñosos y de color marrón; se divide longitudinalmente para liberar numerosas semillas de color negruzco, de 4 a 8 mm de largo, y terminadas con un mechón de largos pelos blancos sedosos.</t>
   </si>
   <si>
     <t>Armadillidium vulgare (Latreille, 1804)</t>
   </si>
   <si>
-    <t>prueba_Cochinita común (Castellano)</t>
+    <t>Cochinita común (Castellano)</t>
   </si>
   <si>
     <t>Es un isópodo de buen tamaño, llegando a alcanzar los 18 mm de longitud. Como el resto de las “cochinillas”, es de forma ovalada, moderadamente aplanada por su parte dorsal, con el cuerpo aproximadamente el doble de largo que de ancho. La mayoría de los individuos presentan una coloración gris oscuro no brillante (gris pizarra), aunque a veces puede presentar pigmentaciones marrones o rojizas. El escutelo es amplio, pero no se proyecta por encima de la cabeza. Presenta dos pares de antenas, aunque uno de ellos es casi inapreciable. El tórax se divide en 7 segmentos visibles, con siete pares de patas.</t>
   </si>
   <si>
     <t>Asparagopsis armata Harvey, 1855</t>
   </si>
   <si>
-    <t>prueba_Harpoon weed (Inglés)</t>
+    <t>Didymo (Castellano), Moco de roca (Castellano), Harpoon weed (Inglés)</t>
   </si>
   <si>
     <t>Especie anual, que cuenta con dos fases de diferente aspecto: una esporofítica (fase asexual productora de esporas) y una gametofítica (fase sexual productora de gametos). Ambas fases pueden reproducirse vegetativamente. La fase gametofítica es un alga de color rojo pálido de hasta 30 cm de longitud, anual, que se fija al substrato gracias a una maraña de rizoides. Sus estolones principales, delgados, cilíndricos y lisos (1mm de ancho, 200mm de largo) se ramifican de forma irregular. Las ramas presentan multitud de ramitas pequeñas dispuestas en espiral, otorgándole un aspecto cónico. Las ramillas inferiores no están ramificadas, son largas y afiladas, con ganchos similares a arpones. En otros casos, las ramas presentan barbas, espinas o cuernos alternos muy característicos. La fase esporofítica es conocida como Falkenbergia rufolanosa, es de color rosado, y está formada por una maraña de filamentos muy ramificados que forman masas esféricas de hasta 3 cm de diámetro. Estas masas pueden aparecer flotando o bien estar adheridas al substrato por finos rizoides.</t>
   </si>
   <si>
     <t>Asparagopsis taxiformis (Delile) Trevisan, 1845</t>
   </si>
   <si>
-    <t>prueba_Supreme Limu (Inglés)</t>
+    <t>Supreme Limu (Inglés)</t>
   </si>
   <si>
     <t>Especie anual, que cuenta con dos fases de diferente aspecto: una esporofítica (fase asexual productora de esporas) y una gametofítica (fase sexual productora de gametos). Ambas fases pueden reproducirse vegetativamente. Se fija al sustrato por medio de estolones basales y de rizoides. La fase gametofítica llega a medir 30 cm de longitud. Presenta estolones rastreros en la base. La coloración es rojo púrpura o violácea, pálida, con un eje del que surgen multitud de ramitas espesas dispuestas en espiral. El eje, cilíndrico, mide hasta 1 mm de ancho por 200 mm de largo, y emerge de estolones reptantes, lisos. Las ramillas se estrechan, con la parte final en forma de punta lisa. La fase esporofítica, conocida como Falkenbergia hillebrandii, es de color rojo rosado, filamentosas, de unos 15 mm de diámetro y con multitud de ramificaciones, formando una especie de alfombras de aspecto algodonoso. Es prácticamente indistinguible de F. rufolanosa.</t>
   </si>
   <si>
     <t>Asparagus asparagoides (L.) Druce</t>
   </si>
   <si>
-    <t>prueba_Esparraguera africana (Castellano), Espàrec (Catalán), Espareguera de fulla ampla (Mallorquín)</t>
+    <t>Esparraguera africana (Castellano), Espàrec (Catalán), Espareguera de fulla ampla (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Mallorquín</t>
   </si>
   <si>
     <t>Arbusto erecto o decumbente, que produce brotes delgados, nervudos que se enroscan, ligeramente leñosos en la base y hasta de 6 metros de largo cuando tienen un soporte. Presenta falsas hojas (cladodios: tallos modificados aplanados) amplias (de 10 a 70 mm de largo y 4-30 mm de ancho), correosas, ovaladas, sésiles, dispuestas alternativamente, de color verde brillante y con varias vetas paralelas. Las hojas reales se reducen a unas pequeñas brácteas parecidas a escamas en la base de los cladodios. Las inflorescencias son umbelas axilares con 1-3 (a veces 4) flores acampanuladas, perfumadas, con 6 tépalos blanco-verdosos fusionados en un tubo en su mitad inferior, con una mancha verde abaxial, de 1-1,5 mm. Nacen en pedicelos ligeramente doblados axilares (emanan de la base de los cladodios). El fruto es una baya globosa al principio verde y roja al madurar, de 6-8 mm, que contiene de 0 a 4 semillas negras, brillantes, esféricas u ovoides. Genera mucha biomasa subterránea consistente en un rizoma cilíndrico y delgado, de unos 5 mm de ancho, con ramificaciones que crecen en paralelo con la superficie del suelo, y con numerosos tubérculos carnosos. Los rizomas y tubérculos se entrelazan formando una densa capa de hasta 10 cm de espesor.</t>
   </si>
   <si>
     <t>Atriplex semilunaris Aellen.</t>
   </si>
   <si>
-    <t>prueba_Amuelle (Castellano)</t>
+    <t>Amuelle (Castellano)</t>
   </si>
   <si>
     <t>Planta herbácea perenne, de 20 a 70 cm de altura y hasta 110 cm de ancho. Sus tallos son decumbentes o erectos, amarillos, ramificados desde la base. Las hojas se presentan en disposición alterna, con forma ovado-lanceolada, más o menos rómbicas, con los márgenes toscamente dentado-lobulados en la mitad superior. Están largamente cuneadas en la base. La nerviación es de tipo Kranz. Las flores se agrupan en las axilas de las hojas superiores y en largas inflorescencias espiciformes terminales más o menos desnudas, a veces con algunas brácteas basales. Las bractéolas fructíferas de apariencia peltada, rómbico-deltoides y dentado-espinulosas, libres menos en la base, donde aparecen formando un tubo de 1 a 2 mm de largo, con 2 apéndices espinulosos en el dorso, en forma de media luna, que a veces aparecen fusionados entre sí.</t>
   </si>
   <si>
     <t>Azolla filiculoides Lam.</t>
   </si>
   <si>
-    <t>prueba_Azolla (Castellano), Falguera d’aigua (Catalán)</t>
+    <t>Azolla (Castellano), Falguera d’aigua (Catalán)</t>
   </si>
   <si>
     <t>Pequeño helecho acuático, flotante, de hasta 10 cm, con raíces numerosas y tallos muy ramificados. Hojas, bilobuladas, imbricadas, con el lóbulo superior de hasta 2,5 x 1,4 mm, provisto de papilas, con el margen hialino ancho. Soros cortamente pedicelados, sobre el lóbulo inferior de las hojas, envueltos por un indusio. Esporangios de dos tipos: megasporocarpos, con un solo megasporangio, y microsporocarpos, con varios microsporangios. Esporas agrupadas en masas mucilaginosas. Megasporas granulosas, provistas de tres corpúsculos flotadores, con pelos ganchudos o gloquidios.</t>
   </si>
   <si>
     <t>Buddleja davidii Franch.</t>
   </si>
   <si>
-    <t>prueba_Budleya (Castellano), Baileya (Castellano), Arbusto de las mariposas (Castellano), Lilo de verano (Castellano), Lilà foraster (Mallorquín)</t>
+    <t>Budleya (Castellano), Baileya (Castellano), Arbusto de las mariposas (Castellano), Lilo de verano (Castellano), Lilà foraster (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Arbusto caducifolio o semi-caducifolio, leñoso y muy ramificado, que puede alcanzar los 4 metros de altura. En general los tallos tienen cuatro ángulos. Suele presentar estípulas ovadas o sub-orbiculares de 1 a 6 mm de largo. Las hojas son opuestas, ovaladas o lanceoladas, con un corto peciolo, de 5- 20 cm de largo y 1-7 cm de ancho, con el margen finamente dentado. El haz es de color verde oscuro y glabro, mientras que el envés es grisáceo y tomentoso. Las flores son actinomorfas, dispuestas en panículas en el extremo terminal de las ramas, densas y compactas, de hasta 35 cm de longitud. Las flores tienen un agradable olor; el cáliz está estrechamente acampanado, es velloso y suele tener 4 lóbulos y 3 mm de largo. La corola está formada por 4 pétalos que se fusionan en tres cuartas partes de su longitud en un tubo de unos 5-8 mm de largo; los lóbulos de la corola son de color lila o púrpura violáceo (ocasionalmente blancas) y la garganta anaranjada. El fruto es una cápsula alargada, cilíndrica, bivalva, de color marrón y de 5-10 mm de longitud, generalmente estrechada en la base, lisa o con pelos estrellados, y suele tener un periantio muy resistente. Las semillas son pequeñas y numerosas, marrones, muy ligeras, a veces aladas, capaces de dispersarse a grandes distancias.</t>
   </si>
   <si>
     <t>Bursaphelenchus xylophilus</t>
   </si>
   <si>
-    <t>prueba_Nemátodo de la madera del pino (Castellano), Pinewood nematede (Inglés)</t>
+    <t>Nemátodo de la madera del pino (Castellano), Pinewood nematede (Inglés)</t>
   </si>
   <si>
     <t>Es un nematodo xilófago que no puede ser determinado a simple vista, siendo necesarias técnicas moleculares. Las características morfológicas son las siguientes: 1) Hembra: la región cefálica elevada, con 6 labios salientes; en la base del estilete hay nódulos o pequeños hinchazones; el lóbulo de las glándulas esofágicas es estrecho, 3-4 veces más largo que la anchura corporal; la abertura del poro excretor está a la misma altura que la unión del esófago con el intestino; vulva posterior, por encima del orificio vulvar aparece el labio vulvar anterior membranoso; cola subcilíndrica con la punta redondeada; generalmente sin mucrón. 2) Macho: espícula grande y muy arqueada; el ápice es redondeado; rostrum agudo y muy desarrollado; punta distal de la espícula terminada en una estructura en forma de disco; 7 papilas caudales, un par adanal, una pre-anal y dos pares post-anales. Cuando un árbol está afectado (generalmente pinos), se produce un amarilleamiento y posterior marchitamiento de las acículas, sobre todo en las ramas del tercio superior, aunque posteriormente va extendiéndose a todo el árbol. En poco tiempo la copa del árbol muestra las acículas amarillentas dispuestas de forma similar a un plumero lacio, con poco follaje; al tiempo el árbol muere.</t>
   </si>
   <si>
     <t>Cabomba caroliniana Gray</t>
   </si>
   <si>
-    <t>prueba_Ortiga acuática (Castellano)</t>
+    <t>Ortiga acuática (Castellano)</t>
   </si>
   <si>
     <t>Planta acuática perenne que está totalmente sumergida, aunque ocasionalmente produce hojas y flores flotantes. Los rizomas son cortos y las raíces fibrosas. Los tallos ramificados alcanzan los 10 metros de longitud, con pelos blancos o marrón rojizo en su superficie. Tiene hojas sumergidas y flotantes. Las hojas sumergidas, de 3 a 7 cm, están divididas en finos filamentos en forma de abanico, con aspecto plumoso, de color verde intenso. Presenta dos hojas en cada nudo, dispuestas de forma opuesta, sobre peciolos de hasta 4 cm de largo. Segregan una mucosidad pegajosa que cubre las partes sumergidas de la planta. Las hojas flotantes, sin embargo, son pequeñas y en forma de diamante, de borde entero, y crecen en las ramas con flores. Las flores son emergentes, solitarias, con 6 tépalos, y aparecen en la parte apical de los tallos; suelen ser blancas (con el centro amarillo), o de color amarillo pálido, pero a veces son rosas o púrpuras.</t>
   </si>
   <si>
     <t>Carcinus maenas (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo verde (Castellano), Cangrejo común (Castellano), Cangrejo de mar común (Castellano), Cangrejo atlántico (Castellano), Shore crab (Inglés), Crabe vert (Francés), Strandkrabbe (Alemán)</t>
+    <t>Cangrejo verde (Castellano), Cangrejo común (Castellano), Cangrejo de mar común (Castellano), Cangrejo atlántico (Castellano), Shore crab (Inglés), Crabe vert (Francés), Strandkrabbe (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Francés, Alemán</t>
   </si>
   <si>
     <t>Crustáceo de tamaño medio, que llega a alcanzar los 6 cm de largo y los 9 cm de ancho. El caparazón tiene forma de pentágono, algo abombado y liso, con cinco espinas laterales a cada lado del borde frontal. Las pinzas son grandes y asimétricas. Las patas están ensanchadas en forma de paletas salvo el último par de patas, cuyo último dígito es agudo. Es de color marrón o verdoso, con pinzas y patas de amarillento a anaranjado.</t>
   </si>
   <si>
     <t>Carpobrotus acinaciformis (L.) L.Bolus</t>
   </si>
   <si>
-    <t>prueba_Uña de león (Castellano), Bálsamo (Castellano), Hierba del cuchillo (Castellano), Bàlsam (Catalán), Dents de lleó (Catalán), Herba do coitetelo (Gallego), Uña de gato (Valenciano)</t>
+    <t>Uña de león (Castellano), Bálsamo (Castellano), Hierba del cuchillo (Castellano), Bàlsam (Catalán), Dents de lleó (Catalán), Herba do coitetelo (Gallego), Uña de gato (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Catalán, Gallego, Valenciano</t>
   </si>
   <si>
     <t>Es una planta reptante, con tallos largos muy ramificados, sub-cilíndricos, de hasta 3 metros y cortas ramas, dispuestos formando grandes esteras, a veces con raíces en los nudos. Las hojas son suculentas, sésiles, opuestas, de sección triangular, ligeramente adnatas en la base, cerosas, de color verde brillante o ligeramente glauco, a menudo teñidas de rojo a lo largo de los bordes. Las flores son de color rosa o púrpura, grandes, de 7-10 cm de diámetro, solitarias, con 4-5 tépalos. Están provistas de numerosos “pétalos” (estaminodios petaloideos) de color púrpura intenso, lineares o lanceolados, dispuestos en 3-4 verticilos. Tienen numerosos estambres amarillentos. El fruto es una drupa carnosa, subglobosa, indehiscente. Las semillas, de 1-1,5 mm, son de color marrón oscuro, obovoides, ligeramente comprimidas, finamente reticuladas y rodeadas de mucílago.</t>
   </si>
   <si>
     <t>Carpobrotus edulis (L.) N.E.Br. in E.Phillips</t>
   </si>
   <si>
-    <t>prueba_Llorona (Castellano), Uña de león (Castellano), Bálsamo (Castellano), Hierba del cuchillo (Castellano), Calaguala (Catalán), Bàlsam (Catalán), Bàlsam de tall (Catalán), Corre-corre (Catalán), Herba do coitelo (Gallego), Carpobrotus (Latín), Dit (Mallorquín), Ditot (Mallorquín), Ilombrígol de frare (Mallorquín), Patata frita (Mallorquín), Crespinillo (Valenciano), Curatalls (Valenciano), Ditets (Valenciano), Herba de tall (Valenciano), Herba del tall (Valenciano), Uña de gato (Valenciano)</t>
+    <t>Llorona (Castellano), Uña de león (Castellano), Bálsamo (Castellano), Hierba del cuchillo (Castellano), Calaguala (Catalán), Bàlsam (Catalán), Bàlsam de tall (Catalán), Corre-corre (Catalán), Herba do coitelo (Gallego), Carpobrotus (Latín), Dit (Mallorquín), Ditot (Mallorquín), Ilombrígol de frare (Mallorquín), Patata frita (Mallorquín), Crespinillo (Valenciano), Curatalls (Valenciano), Ditets (Valenciano), Herba de tall (Valenciano), Herba del tall (Valenciano), Uña de gato (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Gallego, Latín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Es una planta reptante, con tallos largos muy ramificados, sub-cilíndricos, de hasta 3 metros y cortas ramas, dispuestos formando grandes esteras, a veces con raíces en los nudos. Las hojas son suculentas, sésiles, opuestas, de sección triangular, ligeramente adnatas en la base, cerosas, de color verde brillante o ligeramente glauco, a menudo teñidas de rojo a lo largo de los bordes. Las superficies lateral y adaxial son claramente cóncavas; la quilla está denticulada (a veces sólo en la parte superior). Miden de 4-10 cm de largo 1-1,6 cm de ancho. Las flores son de color amarillo, rosado o púrpura, de 4-9 cm de diámetro, con 5 tépalos, 3 externos (miden de 2 a 4,5 cm, oblongos) y 2 internos (más pequeños y con el margen escarioso). Los “pétalos” (estaminodios petaloideos) son lineares o lanceolados, dispuestos en 3-4 verticilos. Los pedúnculos miden de 1 a 5 cm de largo. Tienen numerosos estambres amarillentos. El fruto es una drupa carnosa, subglobosa, de color amarillento, indehiscente. Las semillas, de 1-1,5 mm, son de color marrón oscuro, obovoides, ligeramente comprimidas, finamente reticuladas y rodeadas de mucílago.</t>
   </si>
   <si>
     <t>Caulerpa racemosa (Forsskål) J. Agardh, 1873</t>
   </si>
   <si>
-    <t>prueba_Alga asesina (Castellano), Sea grapes (Inglés), Caulerpe raisin (Francés)</t>
+    <t>Alga asesina (Castellano), Sea grapes (Inglés), Caulerpe raisin (Francés)</t>
   </si>
   <si>
     <t>Es un alga de pequeño porte, de color verde claro, que presenta varios estolones reptantes de los que surgen múltiples rizoides para fijarse al sustrato. Los frondes (“hojas”), erguidos, van saliendo a pocos centímetros de distancia unos de otros. Miden hasta 11 centímetros de largo, generalmente en torno a los 3 y 7 centímetros de altura, con pequeñas ramas vesiculosas o redondeadas (llamadas rámulas) dispuestas en forma de hélice o dística. Las diferentes morfologías, tamaños y longitud de los frondes varían según la profundidad en la que se desarrolle, la estación del año y la región concreta en la que se encuentre.</t>
   </si>
   <si>
     <t>Caulerpa taxifolia (M. Vahl) C. Agardh, 1817</t>
   </si>
   <si>
-    <t>prueba_Alga asesina (Castellano), Lukay-lukay (Inglés)</t>
+    <t>Alga asesina (Castellano), Lukay-lukay (Inglés)</t>
   </si>
   <si>
     <t>Macroalga de un verde brillante, con frondes erectos, aplanados lateralmente (tienen el aspecto de plumas), y con pequeñas ramitas laterales (pinnulas). Las pinnulas se disponen de forma opuesta, son aplanadas y ligeramente curvadas hacia arriba, estrechándose hacia la punta. El fronde mide entre 3 y 15 cm de longitud, aunque puede llegar a los 60 cm en zonas profundas. Presenta estolones reptantes en la base anclado al sustrato por medio de rizoides. Se reproduce de forma asexual, por fragmentos, aunque en su área nativa se reproduce también sexualmente.</t>
   </si>
   <si>
     <t>Centranthus ruber (L.) DC. in Lam. &amp; DC.</t>
   </si>
   <si>
-    <t>prueba_Alfeñiques (Castellano), Buena mujer (Castellano), Lágrimas de la virgen (Castellano), Milamores (Castellano), Sopas en vino (Castellano), Valeriana roja (Castellano), Hierba de San Jorge (Castellano), Diana (Catalán), Herba de montserrat (Catalán), Milamors (Catalán), Rosa d'espanya (Catalán), Valeriana de jardí (Catalán), Fava borda (Catalán), Alfinete (Gallego), Herba dos muros (Gallego), Valeriana roxa (Gallego), Valeriana (Latín), Herba de bou (Valenciano), Favera borda (Valenciano), Favera (Valenciano), Favar bord (Valenciano)</t>
+    <t>Alfeñiques (Castellano), Buena mujer (Castellano), Lágrimas de la virgen (Castellano), Milamores (Castellano), Sopas en vino (Castellano), Valeriana roja (Castellano), Hierba de San Jorge (Castellano), Diana (Catalán), Herba de montserrat (Catalán), Milamors (Catalán), Rosa d'espanya (Catalán), Valeriana de jardí (Catalán), Fava borda (Catalán), Alfinete (Gallego), Herba dos muros (Gallego), Valeriana roxa (Gallego), Valeriana (Latín), Herba de bou (Valenciano), Favera borda (Valenciano), Favera (Valenciano), Favar bord (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Latín, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Hemicriptófito. Herbácea perenne de 30 a 80 cm. glabra. Tallos erectos simples o ramificados, lisos. Hojas ovales o elípticolanceolada de 8 a 12 cm. de largo y de 2 a 4 de ancho, enteras o un poco dentada, opuestas. Las inferiores pecioladas y las superiores sésiles. Flores muy numerosas, rojas o blancas con espolón, dispuestas en corimbos apretados que se alargan en panícula tricótoma. Fruto en aquenio glabro.</t>
   </si>
   <si>
     <t>Codium fragile (Suringar) Hariot, 1889</t>
   </si>
   <si>
-    <t>prueba_Dedos verdes de mar (Castellano), Green sea fingers (Inglés)</t>
+    <t>Dedos verdes de mar (Castellano), Green sea fingers (Inglés)</t>
   </si>
   <si>
     <t>Alga grande, perenne, de coloración verde oscuro, con frondes erectos de unos 15-20 cm de alto, con abundantes ramas cilíndricas, distribuidas en forma dicotómica o fastigiada. La superficie es vellosa. Se fijan al sustrato por medio de un ancho disco basal esponjoso. Las ramas cilíndricas tienen un diámetro de 0,3-1 cm. Al tacto es un alga blanda y esponjosa.</t>
   </si>
   <si>
     <t>Cordylophora caspia (Pallas, 1771)</t>
   </si>
   <si>
-    <t>prueba_Hidroide esturialino (Castellano)</t>
+    <t>Hidroide esturiano (Castellano), Hidroide esturialino (Castellano)</t>
   </si>
   <si>
     <t>Es un hidroide colonial de color marrón claro o amarillento, cuyas colonias son filamentosas, erectas y pueden alcanzar los 12 cm de alto, ramificándose de vez en cuando en lados alternos (pueden tener un aspecto parecido al musgo o a un pequeño arbusto). Presenta anillos cerca de la base de los tallos y ramas. Las colonias se componen de pólipos, los cuales son de aproximadamente 1 mm de largo y de color blanco o rosa pálido, en forma de huso cuando están relajados y ovoides cuando se contraen; tienen de 12 a 16 tentáculos incoloros repartidos irregularmente sobre la superficie. La boca nace en una probóscide cónica pero truncada. Las ramas están redondeadas en su base y cada una tiene de 1 a 3 órganos reproductivos en forma de pera.</t>
   </si>
   <si>
     <t>Cortaderia selloana (Schult. &amp; Schult.f.) Asch. &amp; Graebn.</t>
   </si>
   <si>
-    <t>prueba_Hierba de la Pampa (Castellano), Plumacho (Castellano), Plumero (Castellano), Carrizo de la Pampa (Castellano), Panpa-lezca (Euskera), Plumeros (Catalán), Plomes (Catalán), Gineri (Catalán), Plomalls (Catalán), Herba de la Pampa (Catalán), Càrritx de jardí (Mallorquín)</t>
+    <t>Hierba de la Pampa (Castellano), Plumacho (Castellano), Plumero (Castellano), Carrizo de la Pampa (Castellano), Panpa-lezca (Euskera), Plumeros (Catalán), Plomes (Catalán), Gineri (Catalán), Plomalls (Catalán), Herba de la Pampa (Catalán), Càrritx de jardí (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Mallorquín</t>
   </si>
   <si>
     <t>Planta herbácea perenne, graminoide, de hasta 3 m de altura, provista de robustas macollas. Hojas planas, laminares, coriáceas, con los bordes aserrados y de tacto áspero, de 1-3 m, glaucas. Lígula reducida a una hilera de pelos. Inflorescencias en panículas de gran tamaño, de (30) 50-100 cm, con un característico color plateado, soportadas por largos pedúnculos, con las ramas erectopatentes en los individuos masculinos y patentes en los femeninos. Espiguillas comprimidas lateralmente, de hasta 15 mm incluida la arista, con las glumas lanceoladas, desiguales y membranosas. Lema membranosa, vellosa, trinerviada, con arista terminal. Raquilla vellosa, desarticulándose en la madurez por encima de las glumas y justo por encima de cada flor. Morfológicamente se trata de una especie ginodioica, es decir, existen plantas con flores hermafroditas y femeninas, pero funcionalmente es dioica, de manera que para la reproducción es preciso que ambos tipos de plantas se encuentren relativamente próximas.</t>
   </si>
   <si>
     <t>Cotula coronopifolia L.</t>
   </si>
   <si>
-    <t>prueba_Cotula (Castellano), Santalina de auga (Gallego)</t>
+    <t>Cotula (Castellano), Santalina de auga (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Gallego</t>
   </si>
   <si>
     <t>Planta herbácea, estolonífera, glabra, decumbente, aromática, con tallos suculentos de hasta 20 cm, muy ramificados desde la base. Las hojas son algo carnosas, en disposición alterna a lo largo de los tallos, planas y glabras, de bordes enteros o irregularmente dentadas o lobuladas, oblongas, de 1,5x5 cm, carecen de peciolo y son envainantes. Las inflorescencias aparecen en capítulos terminales y axilares con forma de disco, pedunculados, sin pétalos, con todos los flósculos tubulares, amarillos y rematados en 4 dientes; los flósculos externos (femeninos) tienen un largo pedicelo, mientras que los internos (hermafroditas o masculinos) están cortamente pedicelados. Las brácteas del involucro son ovadas o lanceoladas, dispuestas en dos filas, con el margen escarioso. El receptáculo es plano y sin escamas. El fruto es un aquenio de 1,5 mm sin vilano; los aquenios periféricos están comprimidos y alados, de 1,5 mm de largo, con 2 costillas laterales y generalmente 1 costilla ventral; los internos son algo menos y no están alados.</t>
   </si>
   <si>
     <t>Crassula helmsii (Kirk) Cockayne</t>
   </si>
   <si>
-    <t>prueba_Australian swamp stonecrop (Inglés)</t>
+    <t>Australian swamp stonecrop (Inglés)</t>
   </si>
   <si>
     <t>Planta herbácea perenne, suculenta, semiterrestre o acuática (emergente, sumergida o terrestre), de 10-130 cm de longitud. La forma sumergida crece de una roseta basal con las raíces ancladas al sustrato y largas hojas. La forma emergente crece generalmente como masas de tallos cortos y densos. La forma terrestre tiene tallos rastreros y/o erectos con hojas verde-amarillentas suculentas. Presenta tallos flotantes y rastreros con nudos enraizantes. Las hojas se disponen de forma opuesta, son sésiles y suculentas, estrechas, con forma de linear-lanceolada a ovado-lanceolada, con el ápice agudo. Miden entre 4-24 mm de largo y 0,7-1,6 mm de ancho. Las flores son pequeñas, de color blanco o rosado, solitarias, y aparecen en largos pedicelos en las axilas de las hojas superiores. Tienen 4 pétalos y miden de 3 a 3,5 mm de diámetro (ligeramente más largos que los sépalos). Los frutos son folículos que contienen 2-5 semillas elípticas, lisas y suaves, de 0,5 mm de largo.</t>
   </si>
   <si>
     <t>Crepidula fornicata (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Lapa zapatilla (Castellano), Slipper shell (Inglés)</t>
+    <t>Lapa zapatilla (Castellano), Slipper shell (Inglés)</t>
   </si>
   <si>
     <t>Caracol de concha ovalada y lisa, con líneas de crecimiento concéntricas irregulares. La concha es de color blanco, crema, amarillo o algo rosado, con puntos o venas marrones o rojos. En el interior tiene una lámina fina (el septo) que va hasta la mitad de la apertura de la concha. Puede llegar a medir hasta 5 cm de longitud y 2.5 cm de altura. Es muy característico de esta especie encontrarlas apiladas unas encima de otras, con el ejemplar más grande en la base, adherido a algún objeto.</t>
   </si>
   <si>
     <t>Cyrtomium falcatum (L.f.) C.Presl.</t>
   </si>
   <si>
-    <t>prueba_Helecho acebo (Castellano), Jelecha (Castellano), Falguera de fulla grossa (Mallorquín)</t>
+    <t>Helecho acebo (Castellano), Jelecha (Castellano), Falguera de fulla grossa (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Helecho perenne provisto de gran rizoma erecto de color marrón claro, cubierto de escamas de ovadas a oblongo-lanceoladas, de ápice acuminado, color marrón oscuro, más pálido cerca del margen (con aspecto de papel), que a menudo cubren parte del estipe. Forma un montículo redondeado con frondes de hasta 80 cm de alto y 1 metro de ancho, con las ramas arqueadas. Las hojas se componen de 4-15 pares de pinnas, coriáceas, ovadas y falcadas, glabras, con nervios anastomosados, y de color verde oscuro brillante por el haz, y verde pálido sin brillo por el envés, con el margen ondulado y puntas afiladas, de aspecto similar a las hojas del acebo. Las superiores llegan a medir medio metro de largo. Los soros son redondeados y están dispuestos en filas irregulares ocupando casi la totalidad de la superficie ventral de las pinnas (en ocasiones sólo en la parte superior del envés); la membrana que cubre cada soro (inducio) es marrón, a veces negruzca, peltada y persistente; las esporas son de color verde claro cuando son jóvenes y oscuras al envejecer.</t>
   </si>
   <si>
     <t>Cytisus scoparius (L.) Link</t>
   </si>
   <si>
-    <t>prueba_Escoba rubia (Castellano), Retama negra (Castellano), Retamón (Castellano), Xesta (Castellano), Ginesta (Castellano), Albareja (Castellano), Ehcoba (Castellano), Ejcoba (Castellano), Escoba amarilla (Castellano), Escoba bermeja (Castellano), Escoba negra (Castellano), Escoba negral (Castellano), Escoba tamariz (Castellano), Escoba verde (Castellano), Escobaeras (Castellano), Escobajera (Castellano), Escobeña (Castellano), Escobeñas (Castellano), Escoberas (Castellano), Escobón (Castellano), Escobones (Castellano), Hiniesta (Castellano), Jiniesta (Castellano), Retama amarilla (Castellano), Retama colorá (Castellano), Retama de escobas (Castellano), Retama fina (Castellano), Retama hiniesta (Castellano), Retama inhiesta (Castellano), Retama colorada (Castellano), isatza (Euskera), erratza (Euskera), irasta (Euskera), Ginesta prima (Catalán), Ginestell (Catalán), Lliroia (Catalán), Xesta de vasoiras (Gallego), Xesta mansa (Gallego), Xesta marela (Gallego), Xesta molar (Gallego), Xesta moura (Gallego), Xesta negra (Gallego), Xesta negral (Gallego), Xesteira (Gallego), Xesta brava (Gallego), Piorno (Gallego), Escoba (Altoaragonés), Retama (Latín), Retama de escoba (Valenciano)</t>
+    <t>Escoba rubia (Castellano), Retama negra (Castellano), Retamón (Castellano), Xesta (Castellano), Ginesta (Castellano), Albareja (Castellano), Ehcoba (Castellano), Ejcoba (Castellano), Escoba amarilla (Castellano), Escoba bermeja (Castellano), Escoba negra (Castellano), Escoba negral (Castellano), Escoba tamariz (Castellano), Escoba verde (Castellano), Escobaeras (Castellano), Escobajera (Castellano), Escobeña (Castellano), Escobeñas (Castellano), Escoberas (Castellano), Escobón (Castellano), Escobones (Castellano), Hiniesta (Castellano), Jiniesta (Castellano), Retama amarilla (Castellano), Retama colorá (Castellano), Retama de escobas (Castellano), Retama fina (Castellano), Retama hiniesta (Castellano), Retama inhiesta (Castellano), Retama colorada (Castellano), isatza (Euskera), erratza (Euskera), irasta (Euskera), Ginesta prima (Catalán), Ginestell (Catalán), Lliroia (Catalán), Xesta de vasoiras (Gallego), Xesta mansa (Gallego), Xesta marela (Gallego), Xesta molar (Gallego), Xesta moura (Gallego), Xesta negra (Gallego), Xesta negral (Gallego), Xesteira (Gallego), Xesta brava (Gallego), Piorno (Gallego), Escoba (Altoaragonés), Retama (Latín), Retama de escoba (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Latín, Valenciano</t>
   </si>
   <si>
     <t>Arbusto perenne muy ramificado, erguido, de hasta 2 metros de alto. Las ramas, angulosas, son de un verde brillante, numerosas, largas, rectas y delgadas, con 5 costillas (estriadas), resistentes y muy flexibles. Las más jóvenes tienen pelos sedosos (son pubescentes) mientras que las más antiguas son glabras. Las hojas son pequeñas, suavemente peludas o glabras, alternas, las inferiores con un corto peciolo y trifoliadas y las superiores sésiles y simples. Son alargadas o elípticas, de márgenes enteros. Algunas ramas pueden aparecer prácticamente sin hojas. Carece de espinas. Las flores son solitarias o en parejas, con 5 sépalos glabros que se fusionan en un tubo. El pétalo superior es más grande y amplio que los dos laterales, y los dos inferiores se fusionan en una quilla algo curvada. Las flores son de color amarillo dorado y se disponen en las axilas de las hojas. El fruto es una legumbre comprimida de 25-45 mm, de color verde a marrón casi negro a medida que madura, con los márgenes vellosos. Contienen de 5 a 22 semillas redondeadas y aplanadas, de color marrón amarillento o amarillo verdoso, con un arilo marrón amarillento.</t>
   </si>
   <si>
     <t>Sarothamnus vulgaris Wimm.</t>
   </si>
   <si>
     <t>Didymosphenia geminata ((Lyngbye) M.Schmidt i A. Schmidt 1899)</t>
   </si>
   <si>
-    <t>prueba_Didymo o moco de roca (Castellano)</t>
+    <t>Didymo o moco de roca (Castellano)</t>
   </si>
   <si>
     <t>Alga diatomea dulceacuícola, unicelular. Presenta las paredes celulares duras compuestas por sílice, con prominentes estrías que forman intrincados dibujos. Didymo produce densas masas mucilaginosas gracias a la fabricación de un polímero extracelular. Los tallos de este mucopolisacárido terminan en una “almohadilla” adhesiva que se adhiere al sustrato (rocas, macrófitos, metales, etc), lo cual es inusual en otras diatomeas. Este material, de un color que varía entre el marrón amarillento y el blanquecino, persiste tras la finalización del ciclo vital de la didymo. Se reproduce vegetativamente (proliferaciones algales) por división celular, en la cual cada valva forma una nueva célula, aunque también puede reproducirse sexualmente.</t>
   </si>
   <si>
     <t>Cromistas y Bacterias</t>
   </si>
   <si>
     <t>Dikerogammarus villosus (Sowinsky, 1894)</t>
   </si>
   <si>
-    <t>prueba_Gamba asesina (Castellano), Killer shrimp (Inglés)</t>
+    <t>Gamba asesina (Castellano), Killer shrimp (Inglés)</t>
   </si>
   <si>
     <t>Anfípodo de agua dulce de buen tamaño, que puede llegar a medir 30 mm de longitud. El cuerpo está arqueado, comprimido lateralmente y es semi-transparente. Tiene dos pares de antenas. La coloración es variable, con rayas, manchas o bandas uniformes. Sus mandíbulas son grandes y poderosas, haciendo de él un eficaz depredador. Presenta largas y densas setas en el flagelo, pero no en otras partes de la antena II. Presenta tubérculos dorsales en los segmentos I y II del urosoma (últimos 3 somitos o segmentos abdominales que llevan apéndices modificados), con 3-5 espinas. Los juveniles son como los adultos, pero mucho más pequeños; por ello su identificación es más difícil, ya que la mayoría de las características morfológicas específicas están poco desarrolladas.</t>
   </si>
   <si>
     <t>Dysdera crocata C. L. Koch, 1838</t>
   </si>
   <si>
-    <t>prueba_Araña roja (Castellano), Disdera invasora (Castellano)</t>
+    <t>Araña roja (Castellano), Disdera invasora (Castellano)</t>
   </si>
   <si>
     <t>Araña de tamaño medio, que oscila entre los 10 y los 15 mm en machos, y los 15-30 mm en las hembras. Tienen 6 ojos agrupados en un estrecho semicírculo. Los quelíceros son desproporcionadamente grandes en relación a su tamaño, y siempre están visibles; los colmillos terminales son casi tan largos como los quelíceros. El cefalotórax y abdomen son prácticamente del mismo tamaño, y ambos brillantes. El abdomen es alargado, ligeramente ovalado. Las patas son delgadas, y cada tarso tiene dos garras y un mechón de pelos que le sirven de ayuda para “escalar”. Tanto las patas como el cefalotórax y los quelíceros son de color rojo oscuro o marrón anaranjado, mientras que el abdomen es de un tono amarillo-marrón brillante (a veces grisáceo o blanquecino) y carece de pelos.</t>
   </si>
   <si>
     <t>Dyspanopeus sayi (Smith, 1869)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo marino americano (Castellano), Say's mud crab (Inglés)</t>
+    <t>Cangrejo marino americano (Castellano), Say's mud crab (Inglés)</t>
   </si>
   <si>
     <t>Pequeño cangrejo que no suele superar un máximo de 2 cm de anchura de caparazón, muy convexo y de forma hexagonal, más ancho que largo. La superficie está finamente granulada, con una ligera capa de pelo, principalmente en la frente y los laterales. El color varía desde el verde oliva al marrón. Las puntas de las uñas son de color negro. Las pinzas son grandes y gruesas, asimétricas, siendo la izquierda más estrecha que la derecha. Tiene un marcado dimorfismo sexual, siendo los machos más grandes que las hembras.</t>
   </si>
   <si>
     <t>Egeria densa Planch.</t>
   </si>
   <si>
-    <t>prueba_Egera (Castellano), Maleza acuática brasileña (Castellano), Elodea (Catalán), Broza del Brasil ()</t>
+    <t>Egera (Castellano), Maleza acuática brasileña (Castellano), Elodea (Catalán), Egeria (Latín), Broza del Brasil ()</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán, Latín</t>
   </si>
   <si>
     <t>Herbácea acuática sumergida, enraizada en el fondo o de libre flotación, con tallos poco ramificados, con entrenudos cortos, delicados y muy foliosos, de hasta 2 metros de largo. Las hojas se disponen regularmente en verticilos; son sésiles, lanceoladas, de 1-4 cm de largo y 2-5 mm de ancho, translúcidas, con el margen algo ondulado, de color verde intenso al recibir luz natural, más pálido en los acuarios. Normalmente presenta 4 hojas por verticilo, pero puede presentar 5 o 6 (normalmente las hojas más bajas son opuestas o en verticilos de 3, mientras que las medias y altas están en verticilos de 4 a 8). La planta está sumergida totalmente excepto las flores, que son de color blanco o púrpura, axilares, con 3 pétalos, dispuestas al final de un largo pedúnculo de 2 a 6 cm de largo. Las flores masculinas se presentan en grupos de 2 a 4, con el periantio formado por un cáliz de 3 sépalos verdes, la corola con 3 pétalos blancos de 10-15 mm de largo y 9 estambres. Las femeninas aparecen solitarias, con el periantio como las masculinas y un ovario tricarpelar. El fruto es una cápsula oblonga de 7-8 mm de largo y 3 mm de ancho, con el pericarpio membranoso y transparente. Las semillas son numerosas, fusiformes con un filamento al final.</t>
   </si>
   <si>
+    <t>Eichhornia crassipes (Mart.) Solms in A.DC.</t>
+  </si>
+  <si>
+    <t>Jacinto de agua (Castellano), Glasto (Castellano), Planta acuática (Castellano), Camalote (Castellano), Jacint d’aigua (Catalán), Jacint d'aigo (Mallorquín)</t>
+  </si>
+  <si>
+    <t>Planta acuática de libre flotación, muy variable en tamaño, con hojas desde pocos centímetros hasta el metro de longitud. Inicialmente las hojas son elongadas, pero en seguida desarrollan una forma espatulada con los peciolos hinchados a modo de flotador. Las raíces son plumosas y se desarrollan en la base de las hojas, formando una densa masa, de color blanco cuando se desarrollan en la oscuridad total o negro violáceo en el campo. Las yemas axilares se desarrollan periódicamente como estolones, creciendo horizontalmente hasta dar lugar a otras plantas. Los estolones son de color púrpura, muy variables en diámetro, pudiendo llegar a más de 50 cm de longitud. Las hojas son gruesas, cerosas y brillantes, y se componen de un peciolo, el istmo (entre el peciolo y la lámina) y la cuchilla. Se disponen en espiral, como en una roseta. El peciolo tiene grandes estípulas membranosas de hasta 6 cm de largo, que forman una vaina alrededor de la siguiente hoja más joven. Los peciolos son esponjosos, alargados, hinchados en el medio o bien en forma de flotador bulboso. La cuchilla es más o menos redonda, ovoide o con forma de riñón. Los nervios son densos, numerosos y finos, longitudinales. La inflorescencia se desarrolla en una espiga terminal con 4-25 flores sésiles de 6 lóbulos de color lavanda, rosado o azul-púrpura. El lóbulo principal tiene un parche amarillo brillante con forma de diamante, rodeado de un púrpura profundo. El fruto es una cápsula de paredes delgadas encerrado en un hipanto de paredes gruesas; contiene hasta 450 pequeñas semillas de base ovalada y ápice cónico, con 12-15 crestas longitudinales.</t>
+  </si>
+  <si>
     <t>Eriocheir sinensis H. Milne-Edwards, 1853</t>
   </si>
   <si>
-    <t>prueba_Cangrejo chino (Castellano)</t>
+    <t>Cangrejo chino (Castellano)</t>
   </si>
   <si>
     <t>Cangrejo de coloración variable, desde el amarillo al marrón, muy raramente púrpura. El caparazón es liso y ligeramente cuadrado, con cuatro espinas laterales, siendo la cuarta más pequeña que el resto. Los adultos llegan a tener una anchura de caparazón de 10 cm, siendo lo más común entre los 5 y los 7 cm. Las patas suelen tener una longitud dos veces mayor que el caparazón, y son de color marrón claro. Presenta densos parches de pelos en sus pinzas a modo de mitones.</t>
   </si>
   <si>
     <t>Eschscholzia californica Cham. in Nees</t>
   </si>
   <si>
-    <t>prueba_Amapola de California (Castellano), Rosella de Califòrnia (Catalán), Flor de califòrnia (Mallorquín)</t>
+    <t>Amapola de California (Castellano), Rosella de Califòrnia (Catalán), Flor de califòrnia (Mallorquín)</t>
   </si>
   <si>
     <t>Hierba de 20-60 cm de altura, con cierta pubescencia, erecta o decumbente, y que secreta un látex acuoso. Las hojas están largamente pecioladas, son de color verde azulado (glauco), con tres lóbulos finamente divididos y casi glabras. Las flores son solitarias, axilares o terminales, grandes, de 5-8 cm de diámetro, hermafroditas, actinomorfas, con 4 pétalos largos y anchos de color amarillo-naranja, con forma de copa y de textura sedosa (satinados), a veces con una mancha oscura en la base, fugaces. Tienen un aroma picante. Responden a los bajos niveles de luz, cerrándose. El cáliz presenta 2 sépalos soldados en forma de capuchón, caedizas dejando un reborde irregular que se mantiene tras caer los pétalos. Los pedicelos son de 1 a 8 cm. El fruto es una cápsula dehiscente estrecha y alargada, de 8 a 10 cm de largo, glabra, con nervios prominentes, que contiene numerosas semillas globosas, de color marrón oscuro o negro, con la superficie reticulada o punteada.</t>
   </si>
   <si>
     <t>Fallopia baldschuanica (Regel) Holub</t>
   </si>
   <si>
-    <t>prueba_Viña del Tíbet (Castellano), Corre que te pillo (Castellano), Vinya del Tíbet (Catalán), Enredadera (Altoaragonés), Dama de día (Mallorquín), Monyaquera de paret (Mallorquín), Porreta de paret (Mallorquín), Ramet de novia (Mallorquín)</t>
+    <t>Viña del Tíbet (Castellano), Corre que te pillo (Castellano), Vinya del Tíbet (Catalán), Enredadera (Altoaragonés), Dama de día (Mallorquín), Monyaquera de paret (Mallorquín), Porreta de paret (Mallorquín), Ramet de novia (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Altoaragonés, Mallorquín, Mallorquín, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Es una planta trepadora leñosa, arbustiva, caducifolia, y vigorosa. La parte inferior del tallo es leñosa, mientras que el resto es voluble; los tallos se envuelven en estructuras de soporte, en lugar de presentar zarcillo. Las hojas son verdes, simples, triangulares, con la base en forma de corazón, de 3 a 6 cm de largo, con un peciolo bien desarrollado y con el margen dentado o festoneado, y se disponen de forma alterna. En el nudo al que se unen al tallo aparece una vaina membranosa llamada ócrea. Las brácteas florales son poco conspicuas, pardo-rojizas, de unos 2 mm de longitud. Las inflorescencias son panículas densas (de hasta 15 cm), axilares o terminales, laxas y colgantes, con fascículos de más de 5 flores pequeñas (de poco menos de 1 cm de largo) de color blanco o rosado. Cada flor tiene 5 lóbulos; las 3 piezas externas, que se mantienen en el fruto, son aquilladas y con un ala ancha. El fruto es un aquenio negro y brillante, liso, con las caras cóncavas y de unos 3-5 mm de longitud, quedando ocultos por las piezas del periantio.</t>
   </si>
   <si>
     <t>Fallopia aubertii (L. Henry) Holub</t>
   </si>
   <si>
     <t>Ficopomatus enigmaticus (Fauvel, 1923)</t>
   </si>
   <si>
-    <t>prueba_Mercierella (Castellano), Tube worm (Inglés), Mercierelle (Francés)</t>
+    <t>Mercierella (Castellano), Tube worm (Inglés), Mercierelle (Francés)</t>
   </si>
   <si>
     <t>Es un poliqueto sésil, de cuerpo simétrico, con 1-2 mm de diámetro y hasta 3 cm de largo. Construye tubos calcáreos de color blanco de unos 2 mm de diámetro y un par de centímetros de largo. Los tubos están algo dilatados en su extremo abierto y presenta anillos o bridas conspicuas, espaciadas irregularmente a lo largo de su longitud. Los tubos de más edad suelen estar teñidos de marrón dorado u oscuro, con los anillos y el extremo abierto generalmente manteniendo el color blanco. El pedúnculo opercular carece de alas distales bien desarrolladas y el pseudopérculo (opérculo rudimentario) está presente. La parte superior del opérculo (“tapón”) presenta numerosas espinas pequeñas de color negro; el collar es simple y toscamente serrado. Cuando se alimenta exhibe una corona de 12-20 plumas branquiales ramificadas de color gris, verde o marrón.</t>
   </si>
   <si>
     <t>Furcraea foetida (L.) Haw.</t>
   </si>
   <si>
-    <t>prueba_Pitera abierta (Castellano)</t>
+    <t>Pitera abierta (Castellano)</t>
   </si>
   <si>
     <t>Planta siempre verde, robusta y leñosa, suculenta con las hojas dispuestas en una gran roseta basal. El tronco es corto, de 0,8-1,3 metros desde la base a la roseta de hojas. Las hojas son grandes, carnosas, de hasta 2,5 metros de largo y 20 cm de ancho, en forma de espada, enteras o con espinas marginales curvadas hacia el ápice cerca de la base de las hojas; están rematadas en una punta marrón. Son de color verde brillante, más o menos pálido. La inflorescencia es terminal, piramidal, muy grande, alcanza los 6-12 metros, con las flores agrupadas en haces de 2-3 flores, colgantes, muy fragantes, de color blanquecino-verdoso, con 6 piezas petaloideas fusionadas entre sí en la base, acampanadas. El fruto es una cápsula elipsoidal de hasta 8 cm de largo, con numerosas semillas negras y planas (aunque rara vez produce frutos fuera de su área de distribución natural).</t>
   </si>
   <si>
     <t>Grateloupia turuturu Yamada, 1941</t>
   </si>
   <si>
-    <t>prueba_Devil's Tongue Weed (Inglés)</t>
+    <t>Devil's Tongue Weed (Inglés)</t>
   </si>
   <si>
     <t>Es un alga de color rojo intenso, burdeos, rosado o rojo-marrón, de textura suave, gelatinosa y resbaladiza, algo viscosa al tacto, y que se fija al sustrato gracias a un disco basal de entre 5 y 15 mm de diámetro. El tallo (estipe) es largo, hasta 2 cm, y va ensanchándose de forma gradual hasta formar una lámina plana, típicamente lanceolada, aguda en su extremo, de hasta 35 cm de longitud. Sin embargo, estas láminas varían mucho en forma y tamaño, desde pequeñas y estrechas hasta anchas y grandes. Los bordes de las láminas suelen presentar muchas proliferaciones marginales. Observando al microscopio a G. turuturu, se ve una transición nítida entre el córtex y la médula, con grandes espacios intercelulares, siendo la médula filamentosa.</t>
   </si>
   <si>
     <t>Harmonia axyridis (Pallas, 1773)</t>
   </si>
   <si>
-    <t>prueba_Mariquita asiática (Castellano), Multicoloured Asian ladybird (Inglés)</t>
+    <t>Mariquita asiática (Castellano), Multicoloured Asian ladybird (Inglés)</t>
   </si>
   <si>
     <t>Mariquita de cuerpo ovalado y convexo, con un tamaño variable entre los 7 y 8 mm de largo y los 4-7 mm de ancho. La cabeza puede ser negra, amarilla, o negra con marcas amarillas. El pronoto es de color crema con manchas negras, las cuales pueden ser 4 puntos negros, 2 líneas curvas, una marca negra en forma de M o un trapecio negro. Los élitros pueden ser rojos, amarillo-anaranjados o incluso totalmente negros. El número de puntos negros del caparazón es variable, pudiendo oscilar entre 0 y 21 en las posiciones ½-2-3-3-1(pueden ser élitros negros con 2-4 manchas naranjas o rojas). Los huevos son ovales, de unos 1,2 mm de largo, al principio de color amarillo pálido que se oscurece con el tiempo. 24 horas antes de su eclosión, se vuelven grises o negros. Las larvas están cubiertas de setas ramificadas, con 3 puntas en la parte dorsal del abdomen, y 2 puntas en la parte dorso-lateral. A medida que pasa el tiempo pasas de ser muy oscuras (negras) a tener más zonas naranjas.</t>
   </si>
   <si>
     <t>Hedychium gardnerianum Shepard ex Ker Gawl.</t>
   </si>
   <si>
-    <t>prueba_Jengibre blanco (Castellano), Kahili ginger (Inglés)</t>
+    <t>Jengibre blanco (Castellano), Kahili ginger (Inglés)</t>
   </si>
   <si>
     <t>Planta herbácea, perenne y rizomatosa, que llega a alcanzar los dos metros de altura. Las hojas son verde brillante, alternas, de lanceoladas a elípticas, grandes, de 25-45 cm de largo y 10-15 cm de ancho, subsésiles, con los márgenes enteros y el ápice acuminado, glabras o escasamente pubescentes a lo largo del nervio central del envés. Los peciolos son muy cortos, de 1-2 cm, con lígulas membranosas. Las flores son vistosas, de color amarillo brillante con un único estambre largo rojo brillante, perfumadas, con 3 grandes “pétalos” (tépalos) que se fusionan en la base en un tubo estrecho de unos 5 cm de largo; están reunidas en inflorescencias erectas, cilíndricas, de 25-40 cm de largo, con las brácteas primarias ampliamente espaciadas, verdes, mucho más cortas que el tubo floral. Los frutos son cápsulas naranjas carnosas que contienen semillas de color marrón con una cubierta carnosa de color rojo brillante.</t>
   </si>
   <si>
     <t>Hedychium gardneranum Shepard ex Ker Gawl.</t>
   </si>
   <si>
     <t>Ipomoea indica (Burm. in Rumph. &amp; Burm.) Merr.</t>
   </si>
   <si>
-    <t>prueba_Campanillas (Castellano), Campanilla morada (Castellano), Batatilla de Indias. (Castellano), Batatilla (Castellano)</t>
+    <t>Campanillas (Castellano), Campanilla morada (Castellano), Batatilla de Indias. (Castellano), Batatilla (Castellano)</t>
   </si>
   <si>
     <t>Planta perenne lianoide, con tallos volubles, cubiertos de pelos cuando son jóvenes; a veces segregar una savia lechosa al romperse. Las hojas son verdes o verde olivo en el haz, más claras en el envés, alternas, pecioladas, de hasta 20 cm, con 3 lóbulos patentes (los basales algo separados), en forma de corazón o de flecha, a veces con pequeños dientecillos en el margen. Suelen ser suavemente pubescentes, sobre todo en el envés. Las flores son relativamente grandes, de 7 a 10 cm de diámetro y más de 5 cm de largo, y tienen los pétalos soldados en toda su longitud, agrupadas de 3 en 3, con la corola en forma de campanilla de color rosa, blanca, azul o violeta, muy vistosas. Nacen en las axilas de las hojas. Tienen 5 sépalos largos y estrechos. El cáliz es verde, lanceolado o cordado, con o sin pelos suaves. El fruto es una cápsula subglobosa con aspecto de papel, trilocular, que contiene 4-6 semillas de color marrón oscuro o negro, puberulentas.</t>
   </si>
   <si>
     <t>Ipomoea acuminata (Vahl) Roemer &amp; Schultes</t>
   </si>
   <si>
     <t>Lasius neglectus Van Loon, Boomsma &amp; Andrásfalvy, 1990</t>
   </si>
   <si>
-    <t>prueba_Hormiga invasora de jardines (Castellano), Garden ant (Inglés)</t>
+    <t>Hormiga invasora de jardines (Castellano), Garden ant (Inglés)</t>
   </si>
   <si>
     <t>Las obreras miden entre 2.5 y 3 mm, las reinas entre 5.5 y 6 mm y los machos 2.5 mm. Las mandíbulas tienen 7 dientes; el primer segmento de la antena carece de pelos, y por lo general las patas también carecen de ellos. El color es amarillo-marrón, con el tórax un poco más pálido. Tienen más de una reina funcional en el hormiguero, por lo que se suele hablar de “supercolonias”, es decir, un sistema de nidos interconectados con muchas reinas. Las reninas se aparean bajo tierra y son incapaces de volar. No construye hormigueros elaborados, instalándose generalmente bajo piedras planas, bajo la hojarasca o, en el caso de entornos urbanos, dentro de dispositivos eléctricos.</t>
   </si>
   <si>
     <t>Leptoglossus occidentalis Heidemann, 1910</t>
   </si>
   <si>
-    <t>prueba_Chinche americana del pino (Castellano)</t>
+    <t>Chinche americana del pino (Castellano)</t>
   </si>
   <si>
     <t>Chinche de 16-20 mm de longitud, con capacidad para volar. Las hembras son más grandes que los machos. Presenta la parte dorsal de color marrón y el abdomen amarillo o naranja amarillento, con 5 manchas transversales. Las antenas están formadas por 4 artejos, de color rojizo. El rostro está formado por 4 segmentos articulados, de aspecto tubular. Esta especie es fácilmente reconocible por tener las tibias de las patas posteriores laminadas (ensanchamiento evidente), siendo las dilataciones interior y exterior de la tibia posterior iguales en longitud. Son características las líneas blancas en zig-zag en la parte interior de los hemélitros. Las tibias son espinosas. Los jóvenes son de color naranja. Los huevos, de color amarillento o anaranjado, son colocados durante la puesta de forma lineal, como cadenas en las acículas de las coníferas, y miden unos 2 mm de longitud cada uno.</t>
   </si>
   <si>
     <t>Leucaena leucocephala (Lam.) de Wit</t>
   </si>
   <si>
-    <t>prueba_Aromo  blanco (Castellano), Aroma mansa (Castellano), Leucaena de cabezuelas blancas (Castellano), Acacia (Castellano), Acacia pálida (Castellano), Aromo blanco (Castellano), Aroma (Castellano), Aromèr blanc (Catalán), Leucaena (Inglés)</t>
+    <t>Aromo  blanco (Castellano), Aroma mansa (Castellano), Leucaena de cabezuelas blancas (Castellano), Acacia (Castellano), Acacia pálida (Castellano), Aromo blanco (Castellano), Aroma (Castellano), Aromèr blanc (Catalán), Leucaena (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>Arbusto o pequeño árbol de 2 a 6 metros de altura, con el tronco leñoso de corteza gris-marrón con fisuras verticales superficiales de color óxido; las ramas jóvenes son pubescentes, y se vuelven glabras con la edad. Las estípulas son triangulares, diminutas y caducas. Las hojas son bipinnadas, con 4-9 pares de pinnas por hoja y 13-21 pares de foliolos por pinna agudos, oblogo-lanceolados, simétricos, que se cierran unos contra otros en ausencia de luz. Tienen glándulas (translúcidas y luego negruzcas) en la base de los raquis secundarios, con el peciolo de unos 5 cm y la hoja de hasta 15 cm. Las flores son de color crema o blanquecino y tornan al rosa salmón al marchitarse; los estambres sobresalen de la corola. Tienen el cáliz pentámero de unos 3 mm y los pétalos de unos 5 mm y pubescentes por el exterior. Se reúnen (100-180 flores por cabeza) en glomérulos globosos compactos en las axilas de las hojas, de 2-3 cm de diámetro, sobre pedúnculos de 4 cm. Los frutos son legumbres rectas y aplanadas, coriáceas, pardas, con un pedicelo pubescente, dehiscentes por 2 suturas longitudinales, de color marrón, y se disponen en racimos de 5 a 20 legumbres por flor. Las semillas, de 6 a 30, se disponen transversalmente y son marrones o negruzcas, brillantes, y con una clara línea fisural ovalada en el tegumento.</t>
   </si>
   <si>
     <t>Lophocladia lallemandii (Montagne) F. Schmitz, 1893</t>
   </si>
   <si>
     <t>Es un alga roja o rosada, filamentosa, de hasta 15 cm de altura, con apariencia de un manto de filamentos rojos, rosados o algo blanquecinos, entrelazados entre sí o con otras algas. Los filamentos surgen de un disco basal y tienen unos 5 mm de diámetro, ramificándose de forma irregular. Se componen de una célula central que está rodeada de 4 células pericentrales, con escasa corticación (capa de cubierta exterior).</t>
   </si>
   <si>
     <t>Maireana brevifolia (R.Br.) P.G.Wilson</t>
   </si>
   <si>
-    <t>prueba_Mato azul (Castellano)</t>
+    <t>Mato azul (Castellano)</t>
   </si>
   <si>
     <t>Arbusto de hasta 1 metro de alto, muy ramificado, con tallos estriados y las ramas jóvenes algo lanudas y carnosas. Las hojas son de color verde azulado, fusiformes o cilíndricas, suculentas, dispuesta de forma alterna en el tallo, con el peciolo corto, glabras, de 2 a 5 (15) mm de largo. Las bractéolas son pequeñas; las axilas de las brácteas tienen un denso tomento algodonoso. Las flores son bisexuales, solitarias, sentadas y axilares, pequeñas (de menos de 3 mm de diámetro), blanco-rosadas, glabras excepto los lóbulos ciliados. El periantio fructífero, mayoritariamente glabro, incluye 5 alas membranosas de color blanquecino, marrón o rosa palo, de igual tamaño y que se estrechan hacia la sabe. Los lóbulos periánticos son verdes, convexos, que se encierran sobre el fruto.</t>
   </si>
   <si>
     <t>Mnemiopsis leidyi A. Agassiz, 1865</t>
   </si>
   <si>
-    <t>prueba_Ctenóforo americano (Castellano), Medusa bombilla (Castellano), Comb jelly (Inglés), Warty comb jelly (Inglés), Cténophore américain (Francés)</t>
+    <t>Ctenóforo americano (Castellano), Medusa bombilla (Castellano), Comb jelly (Inglés), Warty comb jelly (Inglés), Cténophore américain (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Organismo de aspecto gelatinoso, parecido a una medusa, de unos 7-12 cm de longitud y 2.5 cm de diámetro, de forma ovalada, comprimido lateralmente y transparente o translúcido. Tiene 2 grandes lóbulos orales a cada lado que se abren para alimentarse, debajo de los cuales hay 4 lóbulos más pequeños. Tiene 4 surcos profundos y evidentes que caracterizan al género. Cuenta con 8 bandas de pequeños y numerosos peines (cilios) a lo largo del cuerpo, iridiscentes de día y con un brillo verde por la noche (bioluminiscentes).</t>
   </si>
   <si>
     <t>Monomorium destructor (Jerdon, 1851)</t>
   </si>
   <si>
-    <t>prueba_Hormiga de Singapur (Castellano)</t>
+    <t>Hormiga de Singapur (Castellano)</t>
   </si>
   <si>
     <t>Hormiga polimórfica, con un tamaño variable entre los 1.8 y 3 mm de longitud. El color suele ser amarillo claro o parduzco en la cabeza, tórax, patas y parte anterior del gáster, siendo la parte posterior del gáster de color marrón más oscuro o negruzco, generalmente con un área conspicua mediobasal amarilla. La cabeza tiene en su parte superior crestas transversales finas poco visibles. Las antenas tienen 12 segmentos, con un funículo de tres segmentos que aumentan en tamaño hacia el ápice. Los ojos son relativamente pequeños, con 4-6 omatidios en las filas más largas. Las mandíbulas tienen 3 fuertes dientes cada una, con un diminuto 4º diente. El propodeo carece de espinas. Peciolo y post-peciolo presentes. El peciolo es más alto y redondeado que el post-peciolo, y su contorno ventral es menos convexo que en otras especies. La superficie dorsal de la cabeza y cuerpo presenta pelos, aunque no numerosos. Tienen una estriación parcial en el occipucio y una reticulación visible en los costados del propodeo y katepisterno.</t>
   </si>
   <si>
     <t>Myriophyllum aquaticum (Velloso) Verdc.</t>
   </si>
   <si>
-    <t>prueba_Cola de zorro (Castellano), Milenrama brasileño (Castellano)</t>
+    <t>Cola de zorro (Castellano), Milenrama brasileño (Castellano)</t>
   </si>
   <si>
     <t>Planta perenne acuática que crece de forma emergente y sumergida, de color azul verdoso, con los tallos robustos, glabros y con nudos inferiores con capacidad de enraizar (aparecen pequeñas raíces marrones). Las hojas son verde claro brillante o verde azuladas y de tacto suave, pinnadas, de 1,5 a 3,5 cm, y se disponen en verticilos de 4 a 6. Tienen de 20 a 30 divisiones filiformes (con aspecto de plumas) por hoja, otorgándoles un aspecto plumoso; si emerge del agua, tiene menos divisiones (de 6 a 18), y las hojas son más rígidas, de un verde más oscuro. Las flores son difíciles de ver, son muy pequeñas, de unos 2 mm; las femeninas son tetrámeras, con 4 sépalos blancos denticulados, y nacen en las axilas de las hojas superiores emergentes. Las masculinas son tetrámeras, con 4 sépalos, sésiles (o con pedicelos de 4 mm) y tienen 8 estambres</t>
   </si>
   <si>
     <t>Nassella neesiana (Trin. &amp; Rupr.) Barkworth</t>
   </si>
   <si>
     <t>Hierba perenne de hasta 120 cm de alto. Presenta un cepellón compacto con las hojas basales planas y acanaladas, de hasta 40 cm. Las hojas caulinares miden hasta 20 cm, y tienen una lígula casi ausente (solapa membranosa con mechones de pelos a ambos lados). Son anchas, planas y fuertemente nervadas en el haz, con los bordes ásperos al tacto. La inflorescencia es una panoja ramificada, laxa, con espiguillas de flores. Las espiguillas de flores son relativamente grandes (de 10 a 22 mm de largo), están largamente pedunculadas, de 14-18 mm de largo. Las glumas (brácteas) son lanceoladas, hialinas, profundamente teñidas de púrpura o de color violáceo, la inferior de 11-22 mm y la superior de 10-19mm. La lema, peluda y con callo punzante (afilada punta), es de 7,5 a 14,5 mm; las aristas, relativamente largas, tienen una columna pubescente y el limbo escábrido, con una corona de pelos alrededor de la base.</t>
   </si>
   <si>
     <t>Stipa neesiana Trin. &amp; Rupr.</t>
   </si>
   <si>
     <t>Nicotiana glauca Graham</t>
   </si>
   <si>
-    <t>prueba_Tabaco moruno (Castellano), Chupera (Castellano), Artabaca (Castellano), Bobo (Castellano), Calentón (Castellano), Calenturero (Castellano), Galán (Castellano), Gigante (Castellano), Hediondo (Castellano), Jediondo (Castellano), Leñero (Castellano), Mimo (Castellano), Rebusto (Castellano), Venenario (Castellano), Venenero (Castellano), Venenillo (Castellano), Venenón (Castellano), Tabaco moro (Castellano), Tabaco negro (Castellano), Aciculito (Castellano), Arboltonto (Castellano), Tabac de jardí (Catalán), Tabac moro (Catalán), Curalotodo (Catalán), Tabac fulla d'espasa (Catalán), Tobacco plant (Inglés), Tobacco bush (Inglés), Tree tobacco (Inglés), Mustard tree (Inglés), Wild tobacco (Inglés), Tobacco tree (Inglés), Tabac d'espasa (Mallorquín), Tabac d'alger (Mallorquín), Mostassa (Mallorquín), Tabaquera (Valenciano), Curatodo (Valenciano), Gandul (Valenciano), Tabaco (Valenciano)</t>
+    <t>Tabaco moruno (Castellano), Chupera (Castellano), Artabaca (Castellano), Bobo (Castellano), Calentón (Castellano), Calenturero (Castellano), Galán (Castellano), Gigante (Castellano), Hediondo (Castellano), Jediondo (Castellano), Leñero (Castellano), Mimo (Castellano), Rebusto (Castellano), Venenario (Castellano), Venenero (Castellano), Venenillo (Castellano), Venenón (Castellano), Tabaco moro (Castellano), Tabaco negro (Castellano), Aciculito (Castellano), Arboltonto (Castellano), Tabac de jardí (Catalán), Tabac moro (Catalán), Curalotodo (Catalán), Tabac fulla d'espasa (Catalán), Tobacco plant (Inglés), Tobacco bush (Inglés), Tree tobacco (Inglés), Mustard tree (Inglés), Wild tobacco (Inglés), Tobacco tree (Inglés), Tabac d'espasa (Mallorquín), Tabac d'alger (Mallorquín), Mostassa (Mallorquín), Tabaquera (Valenciano), Curatodo (Valenciano), Gandul (Valenciano), Tabaco (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Arbusto o pequeño árbol perennifolio generalmente de unos 3 m, aunque puede alcanzar hasta 7 m de altura. Es completamente glabro (no pubescente), con hojas gruesas de forma ovada a lanceolada de 5-25 cm de longitud, margen entero y color verde glauco, pecioladas y en disposición alterna. Las flores son amarillas y tubulares, de 3-4 cm de longitud, en panícula terminal. Frutos en cápsula de dos valvas, ovoides, de 7-10 mm de longitud. Producen numerosas semillas muy pequeñas, de color negro (Sanz et al., 2004, Ntelios et al., 2013, Swearingen &amp; Bargeron, 2016; Lusweti et al., 2011; GISD, 2020, CABI, 2020). Pertenece al mismo género que la planta del tabaco (N. tabacum), de la que se distingue por sus hojas glabras y sus flores amarillas (Ntelios et al., 2013; Bogdanovic et al., 2006, CABI, 2020). Todas sus partes son extremadamente venenosas y se han descrito numerosos usos medicinales, antifúngicos e insecticidas (Ntelios et al., 2013, Swearingen &amp; Bargeron, 2016; Rinez et al., 2012; Steenkamp et al., 2002). Es una popular planta ornamental (Ollerton et al., 2012) y tiene potencial para ser usada como biocombustible (Mortimer et al., 2012) y en fitorremediación, ya que puede crecer en tierra contaminada y acumular metales pesados (Barazani et al., 2004). Sin embargo, estos usos no pueden compensar los impactos negativos de la planta (Lusweti et al., 2011).</t>
   </si>
   <si>
     <t>Nicotiana glauca f. lateritia Lillo, Nicotiana glauca var. angustifolia Comes, Nicotiana glauca var. decurrens Comes, Nicotiana glauca var. grandiflora Comes, Nicotidendron glauca (Graham) Griseb., Siphaulax glabra Raf.</t>
   </si>
   <si>
     <t>Nymphaea mexicana Zucc.</t>
   </si>
   <si>
-    <t>prueba_Lirio Amarillo (Castellano)</t>
+    <t>Lirio Amarillo (Castellano), Nenúfar mejicano (Castellano)</t>
   </si>
   <si>
     <t>Planta acuática flotante con espesos y gruesos rizomas, y largos y esponjosos estolones que soportan pequeños racimos de raíces curvas, carnosas y amarillas, parecidas a plátanos en miniatura. Tiene grandes hojas flotantes, de hasta 25 cm de largo, verdes y planas, glabras, de ovadas a elípticas, con un patrón púrpura o marrón. Tienen una capa cerosa gruesa, el margen es entero o sinuoso y los nervios irradian del centro. Nacen de rizomas erectos y cilíndricos. Las flores de loto son solitarias, y tienen de 12 a 30 pétalos amarillos lanceolados o estrechamente elípticos, numerosos estambres amarillos y sépalos amarillo-verdosos (a veces algo teñidos de rojo). Los frutos son unas bayas verdes que crecen bajo el agua y que contienen las semillas (aunque no suelen producirse fuera de su área de distribución natural).</t>
   </si>
   <si>
     <t>Ommatoiulus moreletii (Lucas, 1860)</t>
   </si>
   <si>
-    <t>prueba_Milpiés portugués (Castellano), Milpiés cardador (Castellano), Milpiés invasor (Castellano)</t>
+    <t>Milpiés portugués (Castellano), Milpiés cardador (Castellano), Milpiés invasor (Castellano)</t>
   </si>
   <si>
     <t>Miriápodo robusto, de cuerpo cilíndrico y alargado, de color negro o gris negruzco, de 20-45 mm de largo, con el cuerpo compuesto de numerosos segmentos con dos pares de patas cada uno (unos 50 segmentos en estado maduro), aunque los primeros segmentos pueden portar sólo un par de patas. Huevos de color blanco amarillento. Los juveniles solo poseen 3 pares de patas, aumentado en cada muda el número de segmentos y pares de patas, de color marrón claro o grises, y con una línea lateral oscura a cada lado.</t>
   </si>
   <si>
     <t>Opuntia dillenii (Ker Gawl.) Haw.</t>
   </si>
   <si>
-    <t>prueba_Higo del mar (Castellano), Tuna brava (Castellano), Higo pico (Castellano), Higo tinto (Castellano), Higos machos (Castellano), Higos tintos (Castellano), Penca (Castellano), Penca bruja (Castellano), Penca rabiosa (Castellano), Penca tinta (Castellano), Pencas tintas (Castellano), Tunera de indias (Castellano), Tunera picona (Castellano), Tunera salvaje (Castellano), Chumbera (Castellano), Tuna (Inglés)</t>
+    <t>Higo del mar (Castellano), Tuna brava (Castellano), Higo pico (Castellano), Higo tinto (Castellano), Higos machos (Castellano), Higos tintos (Castellano), Penca (Castellano), Penca bruja (Castellano), Penca rabiosa (Castellano), Penca tinta (Castellano), Pencas tintas (Castellano), Tunera de indias (Castellano), Tunera picona (Castellano), Tunera salvaje (Castellano), Chumbera (Castellano), Tuna (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Arbusto de hasta 3 metros de alto (aunque no suele superar el metro), algo achaparrado, muy ramificado, con los tallos transformados en cladodios (palas), carnosos, suculentos, a menudo con los márgenes ondulados, de color verde-azulado, a veces gris verdoso. Miden de 7 a 40 cm de largo y de 6 a 9 de grosor. Las aréolas (pequeñas protuberancias) son numerosas y llamativas, ligeramente elevadas, con gloquidios (pequeñas cerdas espinosas) de color amarillo. Tienen entre 1 y 5 grandes espinas de hasta 5 cm de largo, aunque a veces pueden faltar. Las flores son variables, de color amarillo limón a naranja, e incluso rojizas, con numerosos “pétalos” y estambres, y se sitúan en los márgenes de los cladodios. Los frutos son piriformes o casi globosos, con una depresión poco profunda en la parte superior, de color púrpura, sin espinas pero con gloquidios, jugosos y comestibles, con la pulpa rojiza. Las semillas son abundantes, de color amarillo o marrón pálido, y en forma de disco.</t>
   </si>
   <si>
     <t>Oxalis pes-caprae L.</t>
   </si>
   <si>
-    <t>prueba_Matapán (Castellano), Agreta (Castellano), Agrio (Castellano), Agrios (Castellano), Alegría (Castellano), Aleluya (Castellano), Canario (Castellano), Canarios (Castellano), Matacañas (Castellano), Prados (Castellano), Talle (Castellano), Trebina (Castellano), Trebolín (Castellano), Trebolín salvaje (Castellano), Trinina (Castellano), Vinagreras (Castellano), Vinagreta (Castellano), Vinagrillo (Castellano), Vinagrito (Castellano), Yerba pajiza (Castellano), Trévol de jardí (Catalán), Canari (Catalán), Avellanetes (Catalán), Flor d’avellana (Catalán), Mamellera (Catalán), Pixacà (Catalán), Trébol (Catalán), Trebo acedo (Gallego), Flor do sono (Gallego), Trebo (Gallego), Trevo acedo vinagreta (Gallego), Pan d’o cuco (Gallego), Vinagrera (Altoaragonés), Caramella (Mallorquín), Fel i vinagre (Mallorquín), Vinagrella (Mallorquín), Aspra (Mallorquín), Agretes (Valenciano), Flor d'avellana (Valenciano), Magret (Valenciano), Trèvols (Valenciano), Agret (Valenciano)</t>
+    <t>Matapán (Castellano), Agreta (Castellano), Agrio (Castellano), Agrios (Castellano), Alegría (Castellano), Aleluya (Castellano), Canario (Castellano), Canarios (Castellano), Matacañas (Castellano), Prados (Castellano), Talle (Castellano), Trebina (Castellano), Trebolín (Castellano), Trebolín salvaje (Castellano), Trinina (Castellano), Vinagreras (Castellano), Vinagreta (Castellano), Vinagrillo (Castellano), Vinagrito (Castellano), Yerba pajiza (Castellano), Trévol de jardí (Catalán), Canari (Catalán), Avellanetes (Catalán), Flor d’avellana (Catalán), Mamellera (Catalán), Pixacà (Catalán), Trébol (Catalán), Trebo acedo (Gallego), Flor do sono (Gallego), Trebo (Gallego), Trevo acedo vinagreta (Gallego), Pan d’o cuco (Gallego), Vinagrera (Altoaragonés), Caramella (Mallorquín), Fel i vinagre (Mallorquín), Vinagrella (Mallorquín), Aspra (Mallorquín), Agretes (Valenciano), Flor d'avellana (Valenciano), Magret (Valenciano), Trèvols (Valenciano), Agret (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Planta herbácea perenne, cespitosa, que crece cada año a partir de un bulbo (en general menor de 2,5 cm) profundamente enterrado del que emerge un rizoma anual, ascendente, portador bulbillos y que acaba en una roseta basal de hojas situada al nivel del suelo. Las hojas tienen el limbo trifoliado (como un trébol), con foliolos verdes (a veces con una marca marrón o púrpura) de 8-20 x 12-30 mm, en forma de corazón, profundamente emarginados. Tienen largos peciolos de hasta 20 cm de longitud. Las flores son de color amarillo brillante, relativamente grandes, y nacen en racimos sueltos (cada uno con 3-25 flores) sobre un pedúnculo erecto y cilíndrico de 10-30 cm, ligeramente pubescente. El cáliz está formado por 5 sépalos libres, oblongos o lanceolados, de 6-7 mm. La corola es dialipétala (perianto doble y pétalos separados o libres entre sí), en forma de embudo, con 5 pétalos de 2-3 cm, a veces dobles, 10 estambres y un ovario con 5 estilos. El fruto es una cápsula oblonga, corta, que raramente llega a madurar, pero que si lo hace se abre expulsando violentamente las semillas.</t>
   </si>
   <si>
     <t>Paratrechina longicornis (Latreille, 1802)</t>
   </si>
   <si>
-    <t>prueba_Hormiga loca (Castellano)</t>
+    <t>Hormiga loca (Castellano)</t>
   </si>
   <si>
     <t>Es una especie monomórfica. Las obreras son relativamente pequeñas, de 2.3 a 3 mm de longitud. La cabeza, tórax, peciolo y gáster son de color marrón oscuro o negruzco, y el cuerpo presenta a menudo una débil irisación azulada. La cabeza es alargada y las mandíbulas estrechas, cada una de las cuales tiene 5 dientes. Los ojos son grandes, elípticos, muy convexos, colocados cerca del borde posterior de la cabeza. Las antenas tienen 12 segmentos, sin funículo; el segmento basal de la antena es extraordinariamente largo, superando el ápice el borde posterior de la cabeza. El clípeo carece de carena longitudinal. El cuerpo presenta largas, gruesas, dispersas y erectas o suberectas setas (“pelos”), de color grisáceo o blanquecino. El peciolo tiene forma de cuña, con la base amplia y una ligera inclinación hacia delante. Las patas son extraordinariamente largas, al igual que las antenas.</t>
   </si>
   <si>
     <t>Paysandisia archon (Burmeister, 1880)</t>
   </si>
   <si>
-    <t>prueba_Oruga perforadora de palmeras (Castellano)</t>
+    <t>Oruga perforadora de palmeras (Castellano)</t>
   </si>
   <si>
     <t>Los adultos son mariposas grandes (entre 8 y 11 cm de envergadura alar), con las alas anteriores de color marrón oliva y las posteriores rojo-anaranjadas con una banda transversal amplia negro brillante que contiene 5-6 manchas más o menos circulares de color crema o blanco. Las antenas, filiformes, terminan en maza. Los machos son mucho más pequeños que las hembras, con las alas anteriores más acuminadas. Los huevos son pequeños, blanquecinos o rosa cremoso, fusiformes, parecidos a un grano de arroz, con 7 características aristas longitudinales (a veces 6). Las larvas, al nacer, son pequeñas, de menos de 1 cm de longitud, de color rosado y con largas sedas, pero sin espinas cuticulares. Tras la primera muda se tornan en blancuzcas y las sedas se acortan y van apareciendo espinas cuticulares. Al principio presentan pequeñas patas que van desapareciendo a medida que la larva se desarrolla. Con el tiempo llegan a medir hasta 9 cm de largo y 1.5 cm de ancho, con una cápsula cefálica y un escudo protorácico bien esclerotizados. Las pupas son al principio, amarillentas, oscureciéndose y pasando a un color marrón rojizo a los dos días aproximadamente, tras el endurecimiento de la cutícula. Presentan muchos peines armados con dientes en los segmentos abdominales y miden entre 4.5 y 6 cm. El capullo que las envuelve es fusiforme, con una longitud media de 5.8 cm, y está compuesto por serrín, fibras de la palmera y excrementos.</t>
   </si>
   <si>
     <t>Pennisetum villosum R.Br. ex Fresen.</t>
   </si>
   <si>
-    <t>prueba_Cola de zorro (Castellano)</t>
+    <t>Cola de zorro (Castellano)</t>
   </si>
   <si>
     <t>Gramínea perenne que por lo general crece de 15 a 70 cm de altura, que forma densas matas de hojas alargadas de color verde claro, angostas, planas o plegadas, con márgenes irregulares (finamente dentados). Las vainas y las láminas foliares son en su mayoría glabras, pero presentan una densa línea de pelos (lígula ciliada) donde se encuentran. A veces, alrededor de la lígula hay pubescencia. Los tallos florales son delgados, glabros, a menudo ramificados cerca de la base de la planta. Las inflorescencias aparecen en espigas alargadas de hasta 15 cm, muy densas, de color verde blanquecino o blanco casi puro y erizadas de largos pelos. El involucro de las espiguillas tiene cerdas blanquecinas largas, de 3 a 7 cm, que dan a la cabeza de la semilla un aspecto plumoso. El raquis es angular. Las semillas son oblongas y se desprenden encerradas en el involucro de cerdas; son de color amarillento, a veces algo púrpuras.</t>
   </si>
   <si>
     <t>Percnon gibbesi (H. Milne-Edwards, 1853)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo araña (Castellano), Sea urchin crab (Inglés), Sally-pied-léger (Francés), Algenfressende Krabbe (Alemán)</t>
+    <t>Cangrejo araña (Castellano), Sea urchin crab (Inglés), Sally-pied-léger (Francés), Algenfressende Krabbe (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés, Alemán</t>
   </si>
   <si>
     <t>Cangrejo mimético, relativamente pequeño, de hasta 3 cm de ancho. El caparazón es delgado, plano, en forma de disco, con la superficie lisa, de color marrón verdoso moteado, con una franja longitudinal medial blanca o azul pálido, y con pelos cortos en algunas zonas. Los márgenes antero-laterales del caparazón tienen 4 dientes agudos. El margen entre las antenas está armado con dos espinas y una discreta fila de espínulas. La zona ventral es de color pálido. Los pedúnculos de los ojos y las pinzas son de color naranja. Las patas son largas y aplanadas, con anillos de color amarillo dorado en las articulaciones. Las patas ambulatorias tienen una fila de espinas a los largo del borde delantero. Presenta dimorfismo sexual pues las hembras tienen pinzas pequeñas y las de los machos son grandes y desiguales.</t>
   </si>
   <si>
     <t>Phoenix dactylifera L.</t>
   </si>
   <si>
-    <t>prueba_Palmera datilera (Castellano), Palmera (Castellano), Escobas de palma (Castellano), Hoja de palmera (Castellano), Palma tamarera (Castellano), Palmera datilífera (Castellano), Palmeras (Castellano), Parma (Castellano), Parmito (Castellano), Dàtil (Catalán), Dàtil de fasser (Catalán), Datiler (Catalán), Dàtils (Catalán), Palma beneïda (Catalán), Palmes (Catalán), Pauma (Catalán), Paumera (Catalán), Fas (Mallorquín), Fasser (Mallorquín), Fasser femella (Mallorquín), Fasser mascle (Mallorquín), Palmer (Mallorquín), Palmera de dàtils (Mallorquín), Palmera femella (Mallorquín), Palmera mascle (Mallorquín), Palmó (Mallorquín), Datilera (Valenciano), Palma (Valenciano), Palma datilera (Valenciano)</t>
+    <t>Palmera datilera (Castellano), Palmera (Castellano), Escobas de palma (Castellano), Hoja de palmera (Castellano), Palma tamarera (Castellano), Palmera datilífera (Castellano), Palmeras (Castellano), Parma (Castellano), Parmito (Castellano), Dàtil (Catalán), Dàtil de fasser (Catalán), Datiler (Catalán), Dàtils (Catalán), Palma beneïda (Catalán), Palmes (Catalán), Pauma (Catalán), Paumera (Catalán), Fas (Mallorquín), Fasser (Mallorquín), Fasser femella (Mallorquín), Fasser mascle (Mallorquín), Palmer (Mallorquín), Palmera de dàtils (Mallorquín), Palmera femella (Mallorquín), Palmera mascle (Mallorquín), Palmó (Mallorquín), Datilera (Valenciano), Palma (Valenciano), Palma datilera (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Palmera dioica con un tronco único o ramificado en su base, de hasta 20 metros de altura y 30-40 cm de diámetro, cubierto con los restos de las hojas secas. Las hojas son pinnadas, espinosas, grandes, de 6-7 metros, con foliolos de unos 45 cm, de color glauco. La inflorescencia aparece muy ramificada, emergiendo de unas espatas bivalvas de color pardo entre las hojas. Las flores, bracteadas, tienen 3 sépalos y 3 pétalos; las masculinas son de color crema, y las femeninas amarillas o verde-amarillentas y olorosas, volviéndose pendulares tras la fructificación. Los frutos (dátiles) son bayas amarillo-anaranjadas al principio, tornado al castaño rojizo, con un profundo surco longitudinal, de pulpa carnosa y dulce y un solo hueso muy duro y alargado.</t>
   </si>
   <si>
-    <t>Pontederia crassipes Mart.</t>
-[...10 lines deleted...]
-  <si>
     <t>Potamocorbula amurensis (Schrenck, 1861)</t>
   </si>
   <si>
-    <t>prueba_Almeja asiática (Castellano), Marine clamb (Inglés), Asian clam (Inglés), Nordpazifik-Venusmuschel (Alemán)</t>
+    <t>Almeja asiática (Castellano), Marine clamb (Inglés), Asian clam (Inglés), Nordpazifik-Venusmuschel (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Alemán</t>
   </si>
   <si>
     <t>Almeja de 2-3 cm de longitud, de forma ovada, delgada y color blanquecino amarillento (puede aparecer teñida de marrón), tanto en la parte externa como en el interior, con las valvas sin marcas (puede tener una débil escultura concéntrica; los especímenes viejos pueden parecer arrugados), delgadas y suaves (aunque el periostraco puede ser grueso). La forma de cada valva es como un triángulo isósceles amplio con las esquinas redondeadas; la valva derecha es ligeramente más larga que la izquierda, por lo que se superpone un poco al margen, distinguiendo a esta especie de otras similares. Presenta una quilla externa prominente en la parte superior izquierda de la valva, que se extiende ligeramente hacia la parte baja de la concha. El extremo anterior y la parte final posterior están fuertemente redondeados. La valva derecha tiene un diente estrecho; la izquierda tiene un largo condróforo (proyección de la placa de la charnela en forma de triángulo donde se inserta el ligamento interno) conspicuamente dividido y con un diminuto diente en su extremo posterior; presenta un evidente quilla posterior exterior. La parte interna de la concha es blanca y el seno paleal es superficial. La cicatriz del músculo retractor pedal no es incisa.</t>
   </si>
   <si>
     <t>Reynoutria japonica Houtt.</t>
   </si>
   <si>
-    <t>prueba_Hierba nudosa japonesa (Castellano), Japanese knotweed (Inglés)</t>
+    <t>Hierba nudosa japonesa (Castellano), Japanese knotweed (Inglés)</t>
   </si>
   <si>
     <t>Planta herbácea, perenne, rizomatosa, con tallos de hasta 3 m de altura. Los tallos son huecos y de color verde con tintes rojizos. Los nudos están rodeados por una vaina membranosa. Las hojas son alternas, pecioladas, de margen entero, anchamente ovaladas, apuntadas en el extremo y truncadas en la base, llegando a medir hasta 15 cm de longitud. En la base de cada hoja está presente una pequeña glándula que funciona como un nectario extra-floral. Los rizomas son largos, gruesos, fuertes y leñosos, con estructuras en forma de anillo cada 2-4 cm, y de color amarillo-naranja. Las inflorescencias aparecen en racimos laxos, con flores pentámeras, unisexuales, con el pedicelo articulado en su mitad superior y de color blanco verdoso. Tienen 5 sépalos, los 3 externos alados. El androceo se compone de 8 estambres. Gineceo con 3 estilos largos y los estigmas fimbriados. El fruto es un aquenio trígono de color marrón oscuro o negro, brillante, de unos 4 mm de longitud; las semillas tienen forma triangular, brillantes, de unos 2-3 mm de largo.</t>
   </si>
   <si>
     <t>Fallopia japonica (Houtt.)</t>
   </si>
   <si>
     <t>Rhithropanopeus harrisii (Gould, 1841)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo del fango americano (Castellano), American mud crab (Inglés), Xanthe (Francés), Zwart krabbetje (Alemán)</t>
+    <t>Cangrejo del fango americano (Castellano), American mud crab (Inglés), Xanthe (Francés), Zwart krabbetje (Alemán)</t>
   </si>
   <si>
     <t>Pequeño cangrejo que suele alcanzar los 23 mm de longitud de ancho de caparazón. El caparazón es plano, cuadrangular, con la parte frontal casi recta, algo dentada (muescas) y con una acanaladura frontal transversal (parece doble cuando se observa por la parte delantera). Tiene 4 espinas anterolaterales alineadas a los lados, poco prominentes, entre los pedúnculos y la parte más ancha del caparazón, estando fusionadas la primera y la segunda. Las pinzas son asimétricas, con el diente superior móvil, curvado y alargado, y el inferior fijo y robusto. El carpo (muñeca) tiene un diente interno moderadamente desarrollado. Las pinzas presentan líneas y son más granulosas en los juveniles, mientras que en los adultos son casi lisas. Las patas marchadoras son largas, delgadas, comprimidas y algo peludas, de colores claros respecto al cuerpo, que presenta tonos desde el marrón al verde oliva.</t>
   </si>
   <si>
     <t>Rhopilema nomadica Galil, 1990</t>
   </si>
   <si>
-    <t>prueba_Medusa del mar rojo (Castellano), Nomad jellyfish (Inglés)</t>
+    <t>Medusa del mar rojo (Castellano), Nomad jellyfish (Inglés)</t>
   </si>
   <si>
     <t>Medusa de tamaño mediano, cuya umbela es semiesférica, más gruesa en el centro; puede medir entre 10 y 90 cm de diámetro, aunque normalmente oscila entre os 40 y 60 cm. Es de color azul claro, con gránulos pequeños en la umbela. El margen de la umbela se divide en 64 orejeras velares redondeadas. Del centro salen 8 brazos orales, grandes, divididos a la mitad de su longitud en dos ramificaciones con numerosos filamentos largos. El extremo inferior tiene un apéndice vermicular que termina en un delgado filamento. La cavidad del estómago es casi octogonal.</t>
   </si>
   <si>
     <t>Rhynchophorus ferrugineus Olivier, 1790</t>
   </si>
   <si>
-    <t>prueba_Picudo rojo (Castellano), Gorgojo de las palmeras (Castellano), Red palm weevil (Inglés)</t>
+    <t>Picudo rojo (Castellano), Gorgojo de las palmeras (Castellano), Red palm weevil (Inglés)</t>
   </si>
   <si>
     <t>Huevos de color blanco cremoso o amarillento, ovalado, brillante, de unos 2.6 mm de largo y 1.12 mm de ancho. Antes de que eclosionen, es posible ver a través de la cáscara las mandíbulas marrones de las larvas. Las larvas son piriformes, ápodas, blancas o blanco cremoso, con la cápsula cefálica marrón rojizo oscuro; miden hasta 35 mm de largo; su cuerpo está compuesto por 13 segmentos y aparece ligeramente curvado; las piezas bucales están bien desarrolladas y quitinizadas. El capullo es ovalado, de entre 4-6 cm de longitud, formado por fibras de la palmera. Las pupas son de color crema al principio, volviéndose marrones con el tiempo, con la superficie brillante, arrugada y reticulada. Los adultos tienen el cuerpo ovalado, de unos 19-42 mm de largo y de 8 a 16 mm de ancho, con un rostro largo y curvado que en los machos está cubierto por un cepillo de setas mientras que en las hembras es liso. El submentón está encorvado. Presenta manchas oscuras en la parte superior del cuerpo. La coloración es variable, desde pardo anaranjado claro a rojo ferruginoso, opaco o brillante, con o sin manchas negras en el pronoto, de forma y número variable.</t>
   </si>
   <si>
     <t>Ricinus communis L.</t>
   </si>
   <si>
-    <t>prueba_Venenero (Castellano), Catapucia mayor (Castellano), Tartaguero (Castellano), Árbol del demonio (Castellano), Hiera del demonio (Castellano), Tartago (Castellano), Tártago (Castellano), Higuerillo (Castellano), Higuera del demonio (Castellano), Higuera del infierno (Castellano), Mosquitera (Castellano), Rezino (Castellano), Ricina (Castellano), Ricino (Castellano), Errizinu (Euskera), Akain-belar (Euskera), Mugera (Catalán), Ricí (Catalán), Gallaret (Catalán), Olàde regina (Catalán), Oli de ricina (Catalán), Oli de ricino (Catalán), Resiner (Catalán), Figuera del diable (Catalán), Riciner (Catalán), Rícino (Gallego), Figuira do inferno (Gallego), Bafureira (Gallego), Catapúcia (Gallego), Mongeta d'enfiter (Mallorquín), Enfit (Mallorquín), Enfiter (Mallorquín), Mongeta d'enfit (Mallorquín), Figuera borda (Valenciano), Ricino (Valenciano), Higuera infernal (Valenciano), Cagamutxo (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano</t>
+    <t>Tartaguero (Castellano), Catapucia mayor (Castellano), Árbol del demonio (Castellano), Hiera del demonio (Castellano), Higuera del demonio (Castellano), Higuera del infierno (Castellano), Mosquitera (Castellano), Rezino (Castellano), Ricina (Castellano), Ricino (Castellano), Tartago (Castellano), Tártago (Castellano), Venenero (Castellano), Higuerillo (Castellano), Tartero (Castellano), Errizinu (Euskera), Akain-belar (Euskera), Olàde regina (Catalán), Oli de ricina (Catalán), Oli de ricino (Catalán), Resiner (Catalán), Mugera (Catalán), Gallaret (Catalán), Ricí (Catalán), Figuera del diable (Catalán), Riciner (Catalán), Rícino (Gallego), Figuira do inferno (Gallego), Bafureira (Gallego), Catapúcia (Gallego), Enfiter (Mallorquín), Mongeta d'enfit (Mallorquín), Mongeta d'enfiter (Mallorquín), Enfit (Mallorquín), Cagamutxo (Valenciano), Ricino (Valenciano), Higuera infernal (Valenciano), Figuera borda (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Arbusto o pequeño arbolillo robusto, glabro, de hasta 3 metros de alto, con el tallo hueco, generalmente glauco o de color púrpura, cubierto de pruína. Las hojas son grandes, de 10-50 cm de diámetro, de color verde oscuro o glaucas (cuando son jóvenes suelen ser de color rojo oscuro), glabras, palmeadas, con (5)7-9 lóbulos desiguales de bordes irregularmente dentados con el ápice agudo. Cada lóbulo tiene un nervio centra prominente. Los peciolos son rojizos, y tienen glándulas apicales de unos 2 mm. Las inflorescencias aparecen en cimas bracteadas reunidas en panículas terminales. Las flores son unisexuales, las masculinas con 5 tépalos soldados de color amarillento, situadas en la parte inferior de la inflorescencia, y las femeninas, en la parte superior, con 3 o 5 tépalos linear-lanceolados de color rojizo. El fruto es una cápsula globosa trilobulada, de color verdoso que se torna a rojo al madurar, cubierta de abundantes espinas romas y suaves, glabra, que contiene las semillas elipsoidales, lisas, lustrosas y jaspeadas, provistas de una excrecencia apical.</t>
   </si>
   <si>
     <t>Salvelinus fontinalis (Mitchill, 1814)</t>
   </si>
   <si>
-    <t>prueba_Salvelino (Castellano), Salvelino o trucha de arroyo (Castellano), Trucha de arroyo (Castellano), Amuarrian (Euskera), Amuarrian kanadiarra (Euskera), Truita de fontana (Catalán), Salvelí (Catalán), American brook trout (Inglés)</t>
+    <t>Salvelino (Castellano), Salvelino o trucha de arroyo (Castellano), Trucha de arroyo (Castellano), Amuarrian (Euskera), Amuarrian kanadiarra (Euskera), Truita de fontana (Catalán), Salvelí (Catalán), American brook trout (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Inglés</t>
   </si>
   <si>
     <t>El salvelino es un pez dulceacuícola de tamaño mediano, parecido a una trucha, que no suele superar los 20-35 cm de longitud, ni el medio kilogramo de peso. La cabeza está provista de una potente boca con dientes curvos; es muy particular el epitelio de la cavidad bucal que es de color negruzco. Las mandíbulas se ensamblan sobrepasando el premaxilar la parte posterior del ojo. El vómer (hueso situado en la parte delantera del paladar) es corto y grueso. Tiene dos aletas dorsales, la primera provista de 10-14 radios, mientras que la segunda es adiposa. La aleta anal cuenta con 9-13 radios. La aleta caudal es amplia, muy escotada en los jóvenes y sólo ligeramente cóncava en adultos. La parte externa de las aletas inferiores es de color blanco ribeteadas en negro, al igual que la aleta caudal. El cuerpo está cubierto de pequeñas escamas con unas 230 en la línea lateral. La parte dorsal es de color verde oliva (a veces azul grisáceo o marrón oscuro) con manchas blancas sinuosas muy características. Los flancos son más claros, con muchas manchas rojizas que en ocasiones presentan ocelos (“halos” azules). El vientre es de tonalidades claras, color crema o rosado. Durante la temporada de cría, los machos adquieren un vistoso color rojo-naranja a lo largo de los flancos.</t>
   </si>
   <si>
     <t>Sargassum muticum (Yendo) Fensholt, 1955</t>
   </si>
   <si>
-    <t>prueba_Sargado (Castellano), Japweed (Inglés), Wireweed (Inglés)</t>
+    <t>Sargado (Castellano), Japweed (Inglés), Wireweed (Inglés)</t>
   </si>
   <si>
     <t>Alga parda, pseudoperenne, de gran tamaño, pudiendo alcanzar los 2 metros de altura. El color varía del marrón amarillento al verde oliva. La parte más baja presenta un disco basal adhesivo, con el cual se fija al sustrato, y del que salen generalmente un corto tallo principal (a veces varios). Las ramas principales se disponen en espiral, con ramificación alterna, formando una intrincada maraña. Las hojas son pequeñas, de bordes lisos o dentados (en este caso, se asemejan a pequeñas hojas de acebo). Los órganos reproductores tienen forma de maza. Presenta pequeñas y numerosas vesículas esféricas de flotación de 2-3 mm.</t>
   </si>
   <si>
     <t>Senecio inaequidens DC.</t>
   </si>
   <si>
-    <t>prueba_Senecio del Cabo (Castellano), Seneci del cap (Catalán)</t>
+    <t>Senecio del Cabo (Castellano), Seneci del cap (Catalán)</t>
   </si>
   <si>
     <t>Planta herbácea, algo leñosa en la base, de hasta 1 metro de altura, que surge de una raíz profunda. Los tallos son erectos, generalmente glabros (a veces escasamente pilosos), estriados, a menudo muy ramificados desde la base. Los tallos tienen pocas hojas y éstas son lineares o sub-lineares, de 3-8 x 0,1-0,3 cm. Las hojas son alternas (las inferiores a veces dispuestas en fascículos), angostas, con el ápice agudo o acuminado, brillantes, ocasionalmente pecioladas, de color verde brillante, con los márgenes enteros o irregularmente dentados, frecuentemente revoluto. La inflorescencia es corimbosa, compuestas por numerosos capítulos de color amarillo de 10-15 cm de diámetro. Tienen de 10 a 15 flores liguladas en la periferia, mientras que el resto de ellas son tubulares y también amarillas. El involucro es acampanulado o subcilíndrico, mide de 6-8 cm de diámetro, y tiene las brácteas inferiores escariosas. El fruto es un aquenio de 2-2,5 mm de largo, subcilíndrico, de color café o negruzco, pubescente entre las costillas (9-10), con un vilano de abundantes cerdas de hasta 7 mm de largo.</t>
   </si>
   <si>
     <t>Spartina densiflora Brongn.</t>
   </si>
   <si>
-    <t>prueba_Espartillo (Castellano), Barrón (Castellano), Barrón salado (Castellano), Esparto (Valenciano)</t>
+    <t>Espartillo (Castellano), Barrón (Castellano), Barrón salado (Castellano), Esparto (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Valenciano</t>
   </si>
   <si>
     <t>Especie perenne, que crece erecta en masas densas y cespitosas hasta 150 cm de altura. Carece de rizomas. Los tallos son glabros, al igual que las hojas. Las láminas de las hojas son angostas, de 5 a 9 mm, y semi-envainadas, de color verde grisáceo, enrolladas sobre sí mismas. Presenta una lígula ciliada. La inflorescencia es una espiga muy angosta, de 6 a 30 cm de largo, con flores diminutas, densas y compactas.</t>
   </si>
   <si>
     <t>Spartina patens (Ait.) Muhl</t>
   </si>
   <si>
     <t>Planta herbácea, perenne y rizomatosa, esbelta, laxamente cespitosa, con tallos tendidos (por la acción del viento y el agua, creando un campo de remolinos y mechones) de 30- 100 cm, rígidos y delgados, tenues y huecos. Las hojas son verdes (púrpura cuando son jóvenes), de 1-4 mm de ancho y hasta 30 cm de longitud, enrolladas sobre sí mismas, largas y finas. La vaina de la hoja carece de pelos. La lígula presenta pelos de unos 0,2 mm de longitud. Produce flores moradas y semillas en un solo lado del tallo. Las inflorescencias son de unos 6-12 cm, formadas por 2-7 espigas ascendentes de 1,5-5 cm, con el raquis no prolongado encima de las espiguillas. Las espiguillas están imbricadas; miden de 5-7 cm, escábrido-ciliadas sobre las costillas. La gluma inferior es linear y mucronada, de 2 a 6 mm, y la superior es trinerviada, lanceolada, acuminada o casi aristada, de 7,5 a 13 mm. La lema es glabra, obtusa, ovado-lanceolada, de 5,5 a 8 mm.</t>
   </si>
   <si>
     <t>Spartina juncea (Michx.) Willd.</t>
   </si>
   <si>
     <t>Spartium junceum L.</t>
   </si>
   <si>
-    <t>prueba_Retama macho (Castellano), Retama de olor (Castellano), Ginesta (Castellano), Algayumba (Castellano), Arballón (Castellano), Arbayón (Castellano), Argayumba (Castellano), Escobón (Castellano), Escobones (Castellano), Gallumba (Castellano), Gatuna (Castellano), Gayomba (Castellano), Gayumba (Castellano), Gayumbas (Castellano), Retama amarilla (Castellano), gai-on-bat (Euskera), Ginesta de llei (Catalán), Ginesteres (Catalán), Lliroia (Catalán), retrama fina (Gallego), Escoba (Altoaragonés), Retama (Latín), Genesta (Mallorquín), Siprella (Mallorquín), Ginesta vera (Valenciano), Ginestera (Valenciano)</t>
+    <t>Retama macho (Castellano), Retama de olor (Castellano), Ginesta (Castellano), Algayumba (Castellano), Arballón (Castellano), Arbayón (Castellano), Argayumba (Castellano), Escobón (Castellano), Escobones (Castellano), Gallumba (Castellano), Gatuna (Castellano), Gayomba (Castellano), Gayumba (Castellano), Gayumbas (Castellano), Retama amarilla (Castellano), gai-on-bat (Euskera), Ginesta de llei (Catalán), Ginesteres (Catalán), Lliroia (Catalán), retrama fina (Gallego), Escoba (Altoaragonés), Retama (Latín), Genesta (Mallorquín), Siprella (Mallorquín), Ginesta vera (Valenciano), Ginestera (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Gallego, Altoaragonés, Latín, Mallorquín, Mallorquín, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Planta arbustiva de 1-3 metros de alto, con el tallo muy ramificado, ramas largas, cilíndricas y estriadas (con 20-35 costillas poco marcadas), que pierden pronto las hojas, las más jóvenes algo afiladas y fáciles de aplastar. Las hojas son aparentemente simples, alternas (a veces opuestas), fácilmente caedizas, lanceoladas o estrechamente elípticas, enteras, lampiñas por el haz y sedosas por el envés. Miden hasta 3,5 cm de largo, tienen los márgenes enteros, y son de color verde-azuloso. Las flores son grandes, de 2 cm o más de largo, de color amarillo vistoso, muy olorosas, y se disponen en racimos laxos en las puntas de las ramas. La corola es amariposada, con el estandarte ancho, rematado en un piquito; la quilla es casi tan larga como el estandarte y termina en un pico algo curvo. Los frutos son una legumbre comprimida de hasta 7 cm de largo, con los bordes gruesos y paralelos, que contiene 10-18 semillas ovoides, de color café rojizo y con la superficie porosa.</t>
   </si>
   <si>
     <t>Stypopodium schimperi (Buchinger ex Kützing) Verlaque et Boudouresque, 1991</t>
   </si>
   <si>
     <t>Alga parda laminar y delicada, membranosa, con apéndices delgados en forma de abanico.Mide entre 5-13 cm de alto (aunque puede llegar a los 30 cm) y 5-16 de ancho. Su apariencia es casi transparente con una coloración parda. El margen superior de los apéndices es entero o bien desgarrado longitudinalmente, no doblado ni enrollado, y presentan filas concéntricas de pelos sin ningún tipo de calcificación. El número de células corticales varía de 4 a 5. Las frondes son más anchos cerca de sus ápices flabelados, estrechándose a continuación, con una fila marginal de células de crecimiento apical. Se fija al sustrato por medio de rizoides.</t>
   </si>
   <si>
     <t>Sus scrofa var. domestica</t>
   </si>
   <si>
-    <t>prueba_Cerdo vietnamita (Castellano), Vietnamese pot-bellied pig (Inglés), Chinese house pig (Inglés)</t>
+    <t>Cerdo vietnamita (Castellano), Vietnamese pot-bellied pig (Inglés), Chinese house pig (Inglés)</t>
   </si>
   <si>
     <t>Existen alrededor de 16 subespecies de Sus scrofa (McAnulty et al., 2011), como el cerdo doméstico comercial (Sus scrofa domestica), y al menos 45 razas o cruces de cerdos de bajo porte alrededor del mundo (Smith &amp; Swindle, 2006). Estos se denominan cerdos miniatura o minipigs de forma genérica y presentan gran variabilidad de características raciales como tamaño, peso, color y morfología (Dorado-Montengro &amp; Vásquez-Vargas, 2019). Son criados para estudios de investigación o como mascota, ya que son inteligentes, limpios, sociales y afectivos y su pequeño tamaño (12-45 kg alrededor de la edad de madurez sexual, frente a los 100 kg de los cerdos domésticos) los convierte en una mascota ideal para interiores (McAnulty et al., 2011; Swindle &amp; Smith, 2015). Los cerdos vietnamitas adultos (2-3 años) pueden mostrar un peso de 75-100 kg y una altura de 40-60 cm (Dorado-Montengro &amp; Vásquez-Vargas, 2019). Son cerdos de orejas cortas y rectas con un hocico de talla corta a mediana. El cuerpo es robusto, con pliegues en la piel, una papada característica y cortas extremidades (Gobierno de Aragón, 2020).</t>
   </si>
   <si>
     <t>Tapinoma melanocephalum Fabricius, 1793</t>
   </si>
   <si>
-    <t>prueba_Hormiga fantasma (Castellano)</t>
+    <t>Hormiga fantasma (Castellano)</t>
   </si>
   <si>
     <t>Pequeña hormiga de alrededor de 1.3-1.5 mm de largo. Es una especie monomórfica, con un característico colorido bicolor: la cabeza (incluyendo las antenas, a excepción de los 2 primeros segmentos) y parte superior del tórax son marrón negruzco, mientras que la parte inferior del tórax y las patas son de color amarillo pálido. El abdomen es pálido, ocasionalmente con manchas de color café. Los ojos son grandes, con 9-10 omatidios en la fila más larga. Las antenas tienen 12 segmentos que van engrosándose hacia la punta; el primero es largo, y sobrepasa el borde posterior de la cabeza. Cada mandíbula tiene 3 dientes grandes y unos 7 dentículos pequeños. El clípeo carece de carenas longitudinales. El propodeo carece de espinas, y la parte superior es más corta que la posterior. Tiene un peciolo (“cintura”) rudimentario, con la parte superior más corta que la trasera, y visto desde arriba queda casi o totalmente oculto por la proyección hacia delante del primer segmento del gáster. El gáster (parte final del abdomen) tiene 4 segmentos en la parte dorsal.</t>
   </si>
   <si>
     <t>Tradescantia fluminensis Vell.</t>
   </si>
   <si>
-    <t>prueba_Oreja de gato (Castellano), Amor de caballero (Castellano), Amor de hombre (Castellano), Amor del hombre (Castellano), Judío (Castellano), Erva da fortuna (Gallego), Coa de moix (Mallorquín), Fulla d'ombra (Mallorquín), Fulla d'ombra retxada (Mallorquín), Mostatxos del rei (Mallorquín)</t>
+    <t>Oreja de gato (Castellano), Amor de caballero (Castellano), Amor de hombre (Castellano), Amor del hombre (Castellano), Judío (Castellano), Erva da fortuna (Gallego), Coa de moix (Mallorquín), Fulla d'ombra (Mallorquín), Fulla d'ombra retxada (Mallorquín), Mostatxos del rei (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Gallego, Mallorquín, Mallorquín, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Es una planta herbácea, perenne, rizomatosa, con tallos decumbentes y enraizantes en los nudos. Los tallos están muy ramificados. Las hojas son ovado-lanceoladas y acuminadas, glabras, carnosas y de un color verde oscuro muy lustroso; presentan en general de 5 a 7 nervios; tienen el margen ondulado, están sentadas, y tienen una vaina membranosa en la base. Se disponen de forma alterna en una fila. Las inflorescencias son terminales, con 3 sépalos y 3 pétalos blancos, sostenidas por 1-3 brácteas foliáceas. Tiene 6 estambres, y el gineceo es tricarpelar sincárpico con el ovario súpero. El fruto es una cápsula con 3 lóculos; las semillas son negras con la testa ahoyada y dispuestas en fila.</t>
   </si>
   <si>
     <t>Triops longicaudatus (Le Conte, 1846)</t>
   </si>
   <si>
-    <t>prueba_Triops de cola larga (Castellano), Tortuguita colilarga (Castellano), Gambas Dinosaurio (Castellano), Gambas Renacuajo (Castellano), O Mini Tortugas (Castellano)</t>
+    <t>Triops de cola larga (Castellano), Tortuguita colilarga (Castellano), Gambas Dinosaurio (Castellano), Gambas Renacuajo (Castellano), O Mini Tortugas (Castellano)</t>
   </si>
   <si>
     <t>Pequeño crustáceo considerado un fósil viviente. Es de agua dulce, muy pequeño (llega a alcanzar los 75 mm de largo, incluyendo los largos filamentos de la “cola”, llamados cercópodos), caracterizado por un cuerpo segmentado y alargado, un caparazón en forma de escudo protector de tonos marrones cubriendo dos tercios del tórax y dos largos filamentos en el abdomen. El colorido varía desde el marrón al gris amarillento, aunque existen ejemplares rojos en cautividad. Tiene muchos apéndices pequeños (unos 60) similares a pelos en la parte proximal del abdomen. Es muy característica la presencia de un ojo medial, además de los dos ojos fijos. Los huevos tienen una “cáscara” gruesa, y son estructuras de resistencia a la sequía, a las altas temperaturas e incluso a la congelación, pudiendo permanecer en estado de diapausa hasta 20 años. Para que eclosionen, deben secarse completamente antes de ser sumergidos nuevamente en agua.</t>
   </si>
   <si>
     <t>Undaria pinnatifida (Harvey) Suringar</t>
   </si>
   <si>
-    <t>prueba_Wakame (Castellano), Precious sea grass (Inglés), Sea mustard (Inglés), Asian kelp (Inglés), Japanese kelp (Inglés)</t>
+    <t>Wakame (Castellano), Precious sea grass (Inglés), Sea mustard (Inglés), Asian kelp (Inglés), Japanese kelp (Inglés)</t>
   </si>
   <si>
     <t>Es un alga parda que puede llegar a medir 1-3 m de longitud, con un nervio central en forma de correa de 1-3 cm de ancho cuyos bordes se expanden en forma de lámina dividida en pinnas de 50-80 cm de largo. En su base se origina un estipe a cada lado del cual, al alcanzar la madurez, se forma un esporófilo ondulado (InvasIBER; GISD, 2020; Sewell, 2019). La morfología de esta especie varía a lo largo de su área de distribución (CABI, 2020).</t>
   </si>
   <si>
     <t>Alaria pinnatifida Harvey 1880, Ulopteryx pinnatifida (Harvey) Kjellman 1885</t>
   </si>
   <si>
     <t>Womersleyella setacea (Hollenberg) R.E. Norris, 1992</t>
   </si>
   <si>
     <t>Alga filamentosa, de color rojo-rosado a parda, normalmente epifita y formando densas alfombras con apariencia de algodón de 1 cm de altura, perennes y extensas. Los filamentos tendidos anclan el talo al sustrato por medio de rizoides, y los filamentos erectos suelen ser muy poco ramificados y compuestos de segmentos de 50–100 μm de diámetro. Los filamentos no son corticados y contienen una célula central rodeada por cuatro células pericentrales.
 La identificación precisa puede necesitar la verificación con un especialista en este grupo ya que solo puede ser identificada bajo el microscopio binocular.  Puede confundirse fácilmente en el campo con otras especies de algas rojas de estructura similar (ej. Acrothamnion preissii).</t>
   </si>
   <si>
     <t>Xenostrobus securis (Lamarck, 1819)</t>
   </si>
   <si>
-    <t>prueba_Mejillón pequeño marrón (Castellano), Small brown mussel (Inglés)</t>
+    <t>Mejillón pequeño marrón (Castellano), Small brown mussel (Inglés)</t>
   </si>
   <si>
     <t>Mejillón de unos 30 mm de longitud, de concha alargada y triangular, con valvas subcilíndricas, con el periostraco liso y brillante (con estrías de crecimiento visibles solo al microscopio). El color de la concha es marrón, más oscuro a más edad, con pálidas líneas en zigzag de color amarillo en los ejemplares jóvenes (a veces es blanco en los umbos). El interior es nacarado, de color púrpura por encima y blanco por debajo de la quilla umbonal. El margen dorsal generalmente es recto, y el ventral recto o ligeramente arqueado (en los ejemplares de mayor edad es claramente arqueado) con el extremo posterior claramente redondeado. Los umbos son casi terminales, y sobresalen ligeramente en la parte frontal. El margen interno es suave.</t>
   </si>
   <si>
     <t>Limnoperna securis (Lamarck, 1819)</t>
   </si>
   <si>
     <t>Macroprotodon cucullatus (Geoffroy-Saint-Hilaire, 1827)</t>
   </si>
   <si>
-    <t>prueba_Culebra de cogulla oriental (Castellano), Culebra de cogulla (Castellano), Culebra de cogulla occidental (Castellano), Serp de caputxó (Catalán), Cobra de capuz (Gallego), False Smooth Snake (Inglés)</t>
+    <t>Culebra de cogulla oriental (Castellano), Culebra de cogulla (Castellano), Culebra de cogulla occidental (Castellano), Serp de caputxó (Catalán), Cobra de capuz (Gallego), False Smooth Snake (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Acridotheres fuscus (Wagler, 1827)</t>
   </si>
   <si>
     <t>Acridotheres tristis (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Common Myna (Inglés), Martin triste (Francés)</t>
+    <t>Common Myna (Inglés), Martin triste (Francés)</t>
   </si>
   <si>
     <t>Inglés, Francés</t>
   </si>
   <si>
     <t>Austrocylindropuntia cylindrica (Lam.) Backeb.</t>
   </si>
   <si>
-    <t>prueba_Cacto cilíndrico (Castellano)</t>
+    <t>Cacto cilíndrico (Castellano)</t>
   </si>
   <si>
     <t>Cylindropuntia cylindrica (Lam.) F.M.Knuth, Opuntia cylindrica (Lam.) DC.</t>
   </si>
   <si>
     <t>Austrocylindropuntia exaltata (Berg) Backeb.</t>
   </si>
   <si>
-    <t>prueba_Tunera de jardín (Castellano)</t>
+    <t>Tunera de jardín (Castellano)</t>
   </si>
   <si>
     <t>Austrocylindropuntia subulata subsp. exaltata (A.Berger) D.R.Hunt, Cylindropuntia exaltata (A.Berger) Backeb.</t>
   </si>
   <si>
     <t>Austrocylindropuntia floccosa (Salm-Dyck) F.Ritter</t>
   </si>
   <si>
     <t>Austrocylindropuntia pachypus (K.Schum.) Backeb.</t>
   </si>
   <si>
     <t>Austrocylindropuntia shaferi (Britton &amp; Rose) Backeb.</t>
   </si>
   <si>
     <t>Austrocylindropuntia vestita (Salm-Dyck) Backeb.</t>
   </si>
   <si>
     <t>Boiga cyanea (Duméril, Bibron &amp; Duméril, 1854)</t>
   </si>
   <si>
     <t>Boiga cynodon (Boie, 1827)</t>
   </si>
   <si>
     <t>Callosciurus erythraeus Pallas, 1779</t>
   </si>
   <si>
-    <t>prueba_Ardilla de Pallas (Castellano)</t>
+    <t>Ardilla de Pallas (Castellano)</t>
   </si>
   <si>
     <t>Callosciurus finlaysonii (Horsfield, 1823)</t>
   </si>
   <si>
     <t>Callosciurus prevostii (Desmarest, 1822)</t>
   </si>
   <si>
-    <t>prueba_Ardilla de Prevost (Castellano)</t>
+    <t>Ardilla de Prevost (Castellano)</t>
   </si>
   <si>
     <t>Channa micropeltes (Cuvier, 1831)</t>
   </si>
   <si>
     <t>Cylindropuntia bigelovii (Engelm.) F.M. Knuth</t>
   </si>
   <si>
     <t>Cylindropuntia fulgida (Engelm.) F.M. Knuth</t>
   </si>
   <si>
     <t>Cylindropuntia prolifera (Engelm.) F.M. Knuth</t>
   </si>
   <si>
     <t>Cylindropuntia tunicata (Lehm.) F.M.Knuth</t>
   </si>
   <si>
     <t>Cynictis penicillata (G.[Baron] Cuvier, 1829)</t>
   </si>
   <si>
-    <t>prueba_Mangosta de cola amarilla (Castellano)</t>
+    <t>Mangosta de cola amarilla (Castellano)</t>
   </si>
   <si>
     <t>Cynomys ludovicianus (Ord, 1815)</t>
   </si>
   <si>
-    <t>prueba_Perrito de la pradera de cola negra (Castellano), Perrito de las praderas (Castellano)</t>
+    <t>Perrito de la pradera de cola negra (Castellano), Perrito de las praderas (Castellano)</t>
   </si>
   <si>
     <t>Dasypeltis scabra Boettger, 1893</t>
   </si>
   <si>
     <t>Elaphe taeniura</t>
   </si>
   <si>
     <t>Estrilda melpoda (Vieillot, 1817)</t>
   </si>
   <si>
-    <t>prueba_Estrilda carinaranja (Castellano), Orange-cheeked Waxbill (Inglés), Astrild à joues oranges (Francés)</t>
+    <t>Estrilda carinaranja (Castellano), Orange-cheeked Waxbill (Inglés), Astrild à joues oranges (Francés)</t>
   </si>
   <si>
     <t>Estrilda troglodytes (Lichtenstein, MHK, 1823)</t>
   </si>
   <si>
-    <t>prueba_Estrilda culinegra (Castellano), Black-rumped Waxbill (Inglés), Bec de corail cendré (Francés)</t>
+    <t>Estrilda culinegra (Castellano), Black-rumped Waxbill (Inglés), Bec de corail cendré (Francés)</t>
   </si>
   <si>
     <t>Euplectes afer (Gmelin, JF, 1789)</t>
   </si>
   <si>
-    <t>prueba_Obispo coronigualdo (Castellano), Euplectes amarillo (Castellano), Yellow-crowned Bishop (Inglés), Travailleur à tête jaune (Francés)</t>
+    <t>Obispo coronigualdo (Castellano), Euplectes amarillo (Castellano), Yellow-crowned Bishop (Inglés), Travailleur à tête jaune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Euplectes ardens (Boddaert, 1783)</t>
   </si>
   <si>
     <t>Euplectes diadematus Fischer &amp; Reichenow, 1878</t>
   </si>
   <si>
     <t>Euplectes franciscanus (Isert, 1789)</t>
   </si>
   <si>
     <t>Euplectes hordeaceus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Euplectes nigroventris Cassin, 1848</t>
   </si>
   <si>
     <t>Euplectes orix (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Red Bishop (Inglés), Southern Red Bishop (Inglés), Ignicolore (Francés)</t>
+    <t>Red Bishop (Inglés), Southern Red Bishop (Inglés), Ignicolore (Francés)</t>
   </si>
   <si>
     <t>Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Eutamias sibiricus</t>
   </si>
   <si>
     <t>Helogale parvula (Sundevall, 1847)</t>
   </si>
   <si>
     <t>Heterodon nasicus Baird &amp; Girard, 1852</t>
   </si>
   <si>
     <t>Hypostomus plecostomus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Pleco (Castellano)</t>
+    <t>Pleco (Castellano)</t>
   </si>
   <si>
     <t>Lampropeltis californiae (Blainville, 1855)</t>
   </si>
   <si>
-    <t>prueba_Serpiente rey de California (Castellano), Culebra real de California (Castellano)</t>
+    <t>Serpiente rey de California (Castellano), Culebra real de California (Castellano)</t>
   </si>
   <si>
     <t>Lampropeltis getula (Linnaeus, 1766)</t>
   </si>
   <si>
     <t>Lampropeltis holbrooki Stejneger, 1902</t>
   </si>
   <si>
     <t>Lampropeltis mexicana Webb, 1961</t>
   </si>
   <si>
     <t>Lampropeltis pyromelana Tanner, 1953</t>
   </si>
   <si>
     <t>Lampropeltis ruthveni Blanchard, 1920</t>
   </si>
   <si>
     <t>Lampropeltis splendida (Baird &amp; Girard, 1853)</t>
   </si>
   <si>
     <t>Lampropeltis triangulum (Lacépède, 1789)</t>
   </si>
   <si>
     <t>Langaha madagascariensis Bonaterre, 1790</t>
   </si>
   <si>
     <t>Leioheterodon madagascariensis (Duméril &amp; Bibron, 1854)</t>
   </si>
   <si>
     <t>Ludwigia repens J.R.Forst.</t>
   </si>
   <si>
+    <t>Duraznillo de agua (Castellano)</t>
+  </si>
+  <si>
     <t>Mauremys annamensis (Siebenrock, 1903)</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico)</t>
   </si>
   <si>
     <t>Annamemys annamensis Savage, 1953, Annamemys merkleni Bourret, 1939, Cyclemys annamensis Siebenrock, 1903</t>
   </si>
   <si>
     <t>Mauremys mutica (Cantor, 1842)</t>
   </si>
   <si>
     <t>Annamemys grochovskiae Tien, 1957, Cathaiemys mutica Lindholm, 1932, Clemmys mutica Siebenrock, 1910, Clemmys nigricans Strauch, 1862, Clemmys schmackeri Boettger, 1894, Damonia mutica Boulenger, 1889, Emys mutica Gray, 1844, Emys muticus Cantor, 1842, Geoclemmys mutica Siebenrock, 1909, Mauremys guangxiensis Obst, 2003, Mauremys mutica Mcdowell, 1964</t>
   </si>
   <si>
     <t>Mauremys sinensis (Gray, 1834)</t>
   </si>
   <si>
     <t>Emys bennettii Gray, 1844, Emys chinensis Gray, 1870, Emys sinensis Gray, 1834, Ocadia sinensis Tao, 1988, Testudo anyangensis Ping, 1930</t>
   </si>
   <si>
     <t>Mungos mungo (Gmelin, 1788)</t>
   </si>
   <si>
     <t>Nasua narica (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Coatí de nariz blanca (Castellano)</t>
+    <t>Coatí de nariz blanca (Castellano)</t>
   </si>
   <si>
     <t>Nasua nasua (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Coatí rojo (Castellano), Coatí de cola anillada (Castellano)</t>
+    <t>Coatí rojo (Castellano), Coatí de cola anillada (Castellano)</t>
   </si>
   <si>
     <t>Paramisgurnus dabryanus Dabry de Thiersant, 1872</t>
   </si>
   <si>
+    <t>Locha china (Castellano)</t>
+  </si>
+  <si>
     <t>Pituophis melanoleucus Stebbins, 1985</t>
   </si>
   <si>
     <t>Ploceus cucullatus (Müller, 1776)</t>
   </si>
   <si>
-    <t>prueba_Village Weaver (Inglés), Tisserin gendarme (Francés)</t>
+    <t>Village Weaver (Inglés), Tisserin gendarme (Francés)</t>
   </si>
   <si>
     <t>Ploceus jacksoni Shelley, 1888</t>
   </si>
   <si>
     <t>Ploceus melanocephalus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Tejedor cabecinegro (Castellano)</t>
+    <t>Tejedor cabecinegro (Castellano)</t>
   </si>
   <si>
     <t>Ploceus velatus Vieillot, 1819</t>
   </si>
   <si>
     <t>Pomacea bridgesii (Reeve, 1856)</t>
   </si>
   <si>
     <t>Pomacea canaliculata (Lamarck, 1822)</t>
   </si>
   <si>
-    <t>prueba_Caracol Manzana (Castellano)</t>
+    <t>Caracol Manzana (Castellano)</t>
   </si>
   <si>
     <t>Pseudemys concinna (Le Conte, 1830)</t>
   </si>
   <si>
-    <t>prueba_Suwannee Cooter (Inglés)</t>
+    <t>Suwannee Cooter (Inglés)</t>
   </si>
   <si>
     <t>Chrysemys concinna Boulenger, 1889, Chrysemys hieroglyphica, Boulenger 1889, Chrysemys mobilensis Boulenger, 1889, Emys annulifera Gray, 1831, Emys concinna Dúmeril &amp; Bibron, 1835, Emys hieroglyphica Holbrook, 1836, Emys labyrinthica Duméril, Bibron &amp; Duméril, 1851, Emys mobilensis Holbrook, 1838, Emys orthonyx Wied, 1865, Pseudemys elonae Brimley, 1928, Pseudemys suwanniensis Carr, 1937, Pseudemys vioscana Brimley, 1928, Ptychemys hoyi Agassiz, 1857, Testudo concinna Le Conte, 1830</t>
   </si>
   <si>
     <t>Pseudemys nelsoni</t>
   </si>
   <si>
-    <t>prueba_Florida Red-bellied Cooter (Inglés), Florida Redbelly Turtle (Inglés)</t>
+    <t>Florida Red-bellied Cooter (Inglés), Florida Redbelly Turtle (Inglés)</t>
   </si>
   <si>
     <t>Inglés, Inglés</t>
   </si>
   <si>
     <t>Chrysemys nelsoni Jackson, 1978</t>
   </si>
   <si>
     <t>Pseudemys peninsularis Carr, 1938</t>
   </si>
   <si>
-    <t>prueba_Tortuga de la península (Castellano)</t>
+    <t>Tortuga de la península (Castellano)</t>
   </si>
   <si>
     <t>Pteromys volans (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Ardilla voladora de Siberia (Castellano)</t>
+    <t>Ardilla voladora de Siberia (Castellano)</t>
   </si>
   <si>
     <t>Salvinia natans (L.) All.</t>
   </si>
   <si>
-    <t>prueba_salvínia (Catalán), Salvinia nageante (Francés)</t>
+    <t>salvínia (Catalán), Salvinia nageante (Francés)</t>
   </si>
   <si>
     <t>Catalán, Francés</t>
   </si>
   <si>
     <t>Sciurus carolinensis Gmelin, 1788</t>
   </si>
   <si>
-    <t>prueba_Ardilla gris (Castellano)</t>
+    <t>Ardilla gris (Castellano)</t>
   </si>
   <si>
     <t>Sciurus lis Temminck, 1844</t>
   </si>
   <si>
-    <t>prueba_Ardilla de Japón (Castellano)</t>
+    <t>Ardilla de Japón (Castellano)</t>
   </si>
   <si>
     <t>Sciurus niger Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Ardilla zorro oriental (Castellano)</t>
+    <t>Ardilla zorro oriental (Castellano)</t>
   </si>
   <si>
     <t>Spilotes pullatus Cope, 1861</t>
   </si>
   <si>
     <t>Suricata suricatta (Schreber, 1776)</t>
   </si>
   <si>
-    <t>prueba_Suricato (Castellano)</t>
+    <t>Suricato (Castellano)</t>
   </si>
   <si>
     <t>Tamias sibiricus Laxmann, 1769</t>
   </si>
   <si>
-    <t>prueba_Ardilla listada de Siberia (Castellano)</t>
+    <t>Ardilla listada de Siberia (Castellano)</t>
   </si>
   <si>
     <t>Tephrocactus verschaffeltii (Cels ex F.A.C.Weber) D.R.Hunt &amp; Ritz</t>
   </si>
   <si>
     <t>Austrocylindropuntia verschaffeltii (Cels ex F.A.C.Weber) Backeb.</t>
   </si>
   <si>
     <t>Varanus exanthematicus (Bosc, 1792)</t>
   </si>
   <si>
-    <t>prueba_Varano de sabana (Castellano), Varano terrestre-africano (Castellano)</t>
+    <t>Varano de sabana (Castellano), Varano terrestre-africano (Castellano)</t>
   </si>
   <si>
     <t>Zamenis lineatus (Camerano, 1891)</t>
   </si>
   <si>
     <t>Azolla caroliniana Willd.</t>
   </si>
   <si>
-    <t>prueba_Arzolla (Castellano), Falguera d'aigo (Mallorquín), Verdet d'aigo (Mallorquín)</t>
+    <t>Arzolla (Castellano), Falguera d'aigo (Mallorquín), Verdet d'aigo (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Batrachochytrium dendrobatidis Longcore, Pessier &amp; D.K. Nichols</t>
   </si>
   <si>
+    <t>Quitridio (Castellano)</t>
+  </si>
+  <si>
     <t>Hongos</t>
   </si>
   <si>
     <t>Callosciurus prevostii rafflesii (Vigors and Horsfield, 1828)</t>
   </si>
   <si>
     <t>Cortaderia jubata (Lemoine ex Carrière) Stapf</t>
   </si>
   <si>
     <t>Cydalima perspectalis</t>
   </si>
   <si>
-    <t>prueba_Polilla del boj (Castellano)</t>
+    <t>Polilla del boj (Castellano)</t>
   </si>
   <si>
     <t>Cylindropuntia pallida (Rose) F.M. Knuth</t>
   </si>
   <si>
     <t>Diocalandra frumenti (Fabricius, 1801)</t>
   </si>
   <si>
-    <t>prueba_Picudo de las cuatro manchas (Castellano), Picudo de las palmeras (Castellano), Picudo de las cuatro manchas del cocotero (Castellano)</t>
+    <t>Picudo de las cuatro manchas (Castellano), Picudo de las palmeras (Castellano), Picudo de las cuatro manchas del cocotero (Castellano)</t>
   </si>
   <si>
     <t>Elaphe obsoleta</t>
   </si>
   <si>
     <t>Estrilda caerulescens (Vieillot, 1817)</t>
   </si>
   <si>
     <t>Euplectes macrourus (Gmelin, 1789)</t>
   </si>
   <si>
     <t>Gonyosoma oxycephala</t>
   </si>
   <si>
     <t>Lampropeltis doliata</t>
   </si>
   <si>
     <t>Lampropeltis getulus Taylor, 1952</t>
   </si>
   <si>
     <t>Ludwigia grandiflora (Michx.) Greuter &amp; Burdet</t>
   </si>
   <si>
     <t>Ludwigia uruguayensis (Cambess.) H. Hara</t>
   </si>
@@ -2794,123 +2803,123 @@
   <si>
     <t>Monochamus marmorator</t>
   </si>
   <si>
     <t>Monochamus mutador</t>
   </si>
   <si>
     <t>Monochamus nitens</t>
   </si>
   <si>
     <t>Monochamus notatus</t>
   </si>
   <si>
     <t>Monochamus obtusus</t>
   </si>
   <si>
     <t>Monochamus scutellatus</t>
   </si>
   <si>
     <t>Monochamus titillator</t>
   </si>
   <si>
     <t>Monomorium pharaonis (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Hormiga faraón (Castellano)</t>
+    <t>Hormiga faraón (Castellano)</t>
   </si>
   <si>
     <t>Myoporum laetum G.Forst.</t>
   </si>
   <si>
-    <t>prueba_Brillante (Castellano), Transparente (Castellano), Mioporo (Castellano), Siempreverde (Castellano), Gandul (Valenciano)</t>
+    <t>Brillante (Castellano), Transparente (Castellano), Mioporo (Castellano), Siempreverde (Castellano), Gandul (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Valenciano</t>
   </si>
   <si>
     <t>Myoporum acuminatum auct. , non R. Br., Myoporum tenuifolium auct. , non G. Forst.</t>
   </si>
   <si>
     <t>Natrix astreptophora (López-Seoane, 1884)</t>
   </si>
   <si>
-    <t>prueba_Culebra de collar mediterránea (Castellano)</t>
+    <t>Culebra de collar mediterránea (Castellano)</t>
   </si>
   <si>
     <t>Natrix helvetica (Lacépède, 1789)</t>
   </si>
   <si>
-    <t>prueba_Culebra de collar (Castellano), Suge gorbataduna (Euskera), Serp de collaret (Catalán), Cobra de colar (Gallego), Grass Snake (Inglés), Couleuvre à collier (Francés)</t>
+    <t>Culebra de collar (Castellano), Suge gorbataduna (Euskera), Serp de collaret (Catalán), Cobra de colar (Gallego), Grass Snake (Inglés), Couleuvre à collier (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Natrix natrix (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Nylanderia jaegerskioeldi (Mayr, 1904)</t>
   </si>
   <si>
     <t>Pomacea maculata Perry, 1810</t>
   </si>
   <si>
     <t>Pomacea insularum (d'Orbigni, 1835)</t>
   </si>
   <si>
     <t>Pseudemys floridana</t>
   </si>
   <si>
     <t>Chrysemys floridana Fritz, 1981, Emys floridana Dúmeril &amp; Bibron, 1835, Testudo floridana Le Conte, 1830</t>
   </si>
   <si>
     <t>Pseudemys rubriventris (Le Conte, 1830)</t>
   </si>
   <si>
     <t>Emys irrigata Bell, 1835, Emys rivulata Gray, 1844, Testudo rubriventris Le Conte, 1830</t>
   </si>
   <si>
     <t>Reticulitermes flavipes (Kollar, 1837)</t>
   </si>
   <si>
     <t>Rugulopteryx okamurae  (E.Y. Dawson) I.K. Hwang, W.J. Lee et H.S. Kim</t>
   </si>
   <si>
     <t>Salvinia molesta D.Mitch.</t>
   </si>
   <si>
     <t>Solenopsis invicta (Buren, 1972)</t>
   </si>
   <si>
-    <t>prueba_Hormiga roja de fuego (Castellano)</t>
+    <t>Hormiga roja de fuego (Castellano)</t>
   </si>
   <si>
     <t>Vespa orientalis Linnaeus, 1771</t>
   </si>
   <si>
-    <t>prueba_Avispón oriental (Castellano)</t>
+    <t>Avispón oriental (Castellano)</t>
   </si>
   <si>
     <t>Vespa velutina</t>
   </si>
   <si>
     <t>Vespa velutina nigrithorax de Buysson, 1905</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3230,51 +3239,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="2036.074" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="2027.791" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="936.628" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2255.449" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="1328.247" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -4113,580 +4122,580 @@
       <c r="K19"/>
       <c r="L19" t="s">
         <v>26</v>
       </c>
       <c r="M19" t="s">
         <v>40</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
         <v>16237</v>
       </c>
       <c r="B20" t="s">
         <v>111</v>
       </c>
       <c r="C20" t="s">
         <v>112</v>
       </c>
       <c r="D20" t="s">
+        <v>61</v>
+      </c>
+      <c r="E20" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F20" t="s">
         <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>46</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
         <v>26</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="Q20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
         <v>10593</v>
       </c>
       <c r="B21" t="s">
+        <v>116</v>
+      </c>
+      <c r="C21" t="s">
         <v>117</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E21" t="s">
         <v>54</v>
       </c>
       <c r="F21" t="s">
         <v>33</v>
       </c>
       <c r="G21" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="H21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
         <v>46</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21"/>
       <c r="L21" t="s">
         <v>26</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>10594</v>
       </c>
       <c r="B22" t="s">
+        <v>120</v>
+      </c>
+      <c r="C22" t="s">
         <v>121</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E22" t="s">
         <v>54</v>
       </c>
       <c r="F22" t="s">
         <v>33</v>
       </c>
       <c r="G22" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>46</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22"/>
       <c r="L22" t="s">
         <v>26</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
         <v>10599</v>
       </c>
       <c r="B23" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D23" t="s">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
       <c r="G23" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23"/>
       <c r="L23" t="s">
         <v>26</v>
       </c>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
         <v>10602</v>
       </c>
       <c r="B24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" t="s">
         <v>128</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>33</v>
       </c>
       <c r="G24" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="H24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
         <v>26</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="Q24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
         <v>10606</v>
       </c>
       <c r="B25" t="s">
+        <v>132</v>
+      </c>
+      <c r="C25" t="s">
         <v>133</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>32</v>
       </c>
       <c r="F25" t="s">
         <v>33</v>
       </c>
       <c r="G25" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="H25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25"/>
       <c r="L25" t="s">
         <v>26</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
         <v>33095</v>
       </c>
       <c r="B26" t="s">
+        <v>136</v>
+      </c>
+      <c r="C26" t="s">
         <v>137</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
       <c r="G26" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="H26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>56</v>
       </c>
       <c r="J26" t="s">
         <v>57</v>
       </c>
       <c r="K26" t="s">
         <v>58</v>
       </c>
       <c r="L26" t="s">
         <v>26</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="Q26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
         <v>10913</v>
       </c>
       <c r="B27" t="s">
+        <v>141</v>
+      </c>
+      <c r="C27" t="s">
         <v>142</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>143</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>144</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>145</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G27" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>56</v>
       </c>
       <c r="J27" t="s">
         <v>57</v>
       </c>
       <c r="K27" t="s">
         <v>58</v>
       </c>
       <c r="L27" t="s">
         <v>26</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="Q27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
         <v>11616</v>
       </c>
       <c r="B28" t="s">
+        <v>148</v>
+      </c>
+      <c r="C28" t="s">
         <v>149</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>150</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>151</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>152</v>
       </c>
-      <c r="F28" t="s">
+      <c r="G28" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>56</v>
       </c>
       <c r="J28" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="K28" t="s">
         <v>58</v>
       </c>
       <c r="L28" t="s">
         <v>26</v>
       </c>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="Q28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
         <v>10718</v>
       </c>
       <c r="B29" t="s">
+        <v>157</v>
+      </c>
+      <c r="C29" t="s">
         <v>158</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>159</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>160</v>
       </c>
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>161</v>
       </c>
-      <c r="F29" t="s">
+      <c r="G29" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>56</v>
       </c>
       <c r="J29" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="K29" t="s">
         <v>58</v>
       </c>
       <c r="L29" t="s">
         <v>26</v>
       </c>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
         <v>11448</v>
       </c>
       <c r="B30" t="s">
+        <v>163</v>
+      </c>
+      <c r="C30" t="s">
         <v>164</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>165</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>166</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>167</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>56</v>
       </c>
       <c r="J30" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="K30" t="s">
         <v>58</v>
       </c>
       <c r="L30" t="s">
         <v>26</v>
       </c>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O30"/>
       <c r="P30" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="Q30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
         <v>12402</v>
       </c>
       <c r="B31" t="s">
+        <v>170</v>
+      </c>
+      <c r="C31" t="s">
         <v>171</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E31" t="s">
         <v>173</v>
       </c>
       <c r="F31" t="s">
         <v>174</v>
       </c>
       <c r="G31" t="s">
         <v>175</v>
       </c>
       <c r="H31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>56</v>
       </c>
       <c r="J31" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="K31" t="s">
         <v>58</v>
       </c>
       <c r="L31" t="s">
         <v>26</v>
       </c>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
         <v>176</v>
       </c>
       <c r="Q31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
         <v>1906</v>
       </c>
       <c r="B32" t="s">
         <v>177</v>
       </c>
       <c r="C32" t="s">
         <v>178</v>
       </c>
       <c r="D32" t="s">
         <v>179</v>
       </c>
       <c r="E32" t="s">
         <v>180</v>
       </c>
@@ -4837,51 +4846,51 @@
         <v>25</v>
       </c>
       <c r="K35"/>
       <c r="L35" t="s">
         <v>26</v>
       </c>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
         <v>11017</v>
       </c>
       <c r="B36" t="s">
         <v>196</v>
       </c>
       <c r="C36" t="s">
         <v>197</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>180</v>
       </c>
       <c r="F36" t="s">
         <v>181</v>
       </c>
       <c r="G36" t="s">
         <v>198</v>
       </c>
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>199</v>
       </c>
       <c r="J36" t="s">
         <v>39</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>40</v>
@@ -5101,1858 +5110,1858 @@
       <c r="K41"/>
       <c r="L41" t="s">
         <v>26</v>
       </c>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
         <v>221</v>
       </c>
       <c r="Q41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
         <v>1078</v>
       </c>
       <c r="B42" t="s">
         <v>222</v>
       </c>
       <c r="C42" t="s">
         <v>223</v>
       </c>
       <c r="D42" t="s">
-        <v>224</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>180</v>
       </c>
       <c r="F42" t="s">
         <v>181</v>
       </c>
       <c r="G42" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>183</v>
       </c>
       <c r="J42" t="s">
         <v>39</v>
       </c>
       <c r="K42"/>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>40</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
         <v>10489</v>
       </c>
       <c r="B43" t="s">
+        <v>225</v>
+      </c>
+      <c r="C43" t="s">
         <v>226</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="E43" t="s">
         <v>180</v>
       </c>
       <c r="F43" t="s">
         <v>181</v>
       </c>
       <c r="G43" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>199</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43"/>
       <c r="L43" t="s">
         <v>26</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
         <v>1523</v>
       </c>
       <c r="B44" t="s">
+        <v>229</v>
+      </c>
+      <c r="C44" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="D44" t="s">
         <v>78</v>
       </c>
       <c r="E44" t="s">
         <v>180</v>
       </c>
       <c r="F44" t="s">
         <v>181</v>
       </c>
       <c r="G44" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>183</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44"/>
       <c r="L44" t="s">
         <v>26</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
         <v>10093</v>
       </c>
       <c r="B45" t="s">
+        <v>232</v>
+      </c>
+      <c r="C45" t="s">
         <v>233</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>224</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>180</v>
       </c>
       <c r="F45" t="s">
         <v>181</v>
       </c>
       <c r="G45" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>183</v>
       </c>
       <c r="J45" t="s">
         <v>39</v>
       </c>
       <c r="K45"/>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="Q45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
         <v>10501</v>
       </c>
       <c r="B46" t="s">
+        <v>237</v>
+      </c>
+      <c r="C46" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="D46" t="s">
         <v>219</v>
       </c>
       <c r="E46" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F46" t="s">
         <v>181</v>
       </c>
       <c r="G46" t="s">
+        <v>240</v>
+      </c>
+      <c r="H46" t="s">
+        <v>23</v>
+      </c>
+      <c r="I46" t="s">
         <v>241</v>
-      </c>
-[...4 lines deleted...]
-        <v>242</v>
       </c>
       <c r="J46" t="s">
         <v>39</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>40</v>
       </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
         <v>10502</v>
       </c>
       <c r="B47" t="s">
+        <v>242</v>
+      </c>
+      <c r="C47" t="s">
         <v>243</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E47" t="s">
         <v>180</v>
       </c>
       <c r="F47" t="s">
         <v>181</v>
       </c>
       <c r="G47" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>56</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47"/>
       <c r="L47" t="s">
         <v>26</v>
       </c>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
         <v>10504</v>
       </c>
       <c r="B48" t="s">
+        <v>246</v>
+      </c>
+      <c r="C48" t="s">
         <v>247</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D48" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="E48" t="s">
         <v>180</v>
       </c>
       <c r="F48" t="s">
         <v>181</v>
       </c>
       <c r="G48" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s">
         <v>26</v>
       </c>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
         <v>10507</v>
       </c>
       <c r="B49" t="s">
+        <v>249</v>
+      </c>
+      <c r="C49" t="s">
         <v>250</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>251</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F49" t="s">
         <v>181</v>
       </c>
       <c r="G49" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>199</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49"/>
       <c r="L49" t="s">
         <v>26</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
         <v>16240</v>
       </c>
       <c r="B50" t="s">
+        <v>254</v>
+      </c>
+      <c r="C50" t="s">
         <v>255</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="E50" t="s">
         <v>180</v>
       </c>
       <c r="F50" t="s">
         <v>181</v>
       </c>
       <c r="G50" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>183</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s">
         <v>26</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="Q50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
         <v>16241</v>
       </c>
       <c r="B51" t="s">
+        <v>259</v>
+      </c>
+      <c r="C51" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D51" t="s">
         <v>215</v>
       </c>
       <c r="E51" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F51" t="s">
         <v>181</v>
       </c>
       <c r="G51" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>183</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51"/>
       <c r="L51" t="s">
         <v>26</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
         <v>16242</v>
       </c>
       <c r="B52" t="s">
+        <v>263</v>
+      </c>
+      <c r="C52" t="s">
         <v>264</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="E52" t="s">
         <v>180</v>
       </c>
       <c r="F52" t="s">
         <v>181</v>
       </c>
       <c r="G52" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>183</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52"/>
       <c r="L52" t="s">
         <v>26</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
         <v>10513</v>
       </c>
       <c r="B53" t="s">
+        <v>267</v>
+      </c>
+      <c r="C53" t="s">
         <v>268</v>
       </c>
-      <c r="C53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E53" t="s">
         <v>180</v>
       </c>
       <c r="F53" t="s">
         <v>181</v>
       </c>
       <c r="G53" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53"/>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
         <v>10514</v>
       </c>
       <c r="B54" t="s">
+        <v>270</v>
+      </c>
+      <c r="C54" t="s">
         <v>271</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E54" t="s">
         <v>180</v>
       </c>
       <c r="F54" t="s">
         <v>181</v>
       </c>
       <c r="G54" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s">
         <v>26</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
         <v>10515</v>
       </c>
       <c r="B55" t="s">
+        <v>273</v>
+      </c>
+      <c r="C55" t="s">
         <v>274</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="E55" t="s">
         <v>180</v>
       </c>
       <c r="F55" t="s">
         <v>181</v>
       </c>
       <c r="G55" t="s">
+        <v>276</v>
+      </c>
+      <c r="H55" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>278</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55"/>
       <c r="L55" t="s">
         <v>26</v>
       </c>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
         <v>4292</v>
       </c>
       <c r="B56" t="s">
+        <v>278</v>
+      </c>
+      <c r="C56" t="s">
         <v>279</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E56" t="s">
         <v>180</v>
       </c>
       <c r="F56" t="s">
         <v>181</v>
       </c>
       <c r="G56" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>183</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56"/>
       <c r="L56" t="s">
         <v>26</v>
       </c>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
         <v>10520</v>
       </c>
       <c r="B57" t="s">
+        <v>281</v>
+      </c>
+      <c r="C57" t="s">
         <v>282</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E57" t="s">
         <v>180</v>
       </c>
       <c r="F57" t="s">
         <v>181</v>
       </c>
       <c r="G57" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>183</v>
       </c>
       <c r="J57" t="s">
         <v>39</v>
       </c>
       <c r="K57"/>
       <c r="L57" t="s">
         <v>26</v>
       </c>
       <c r="M57" t="s">
         <v>40</v>
       </c>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
         <v>10775</v>
       </c>
       <c r="B58" t="s">
+        <v>285</v>
+      </c>
+      <c r="C58" t="s">
         <v>286</v>
       </c>
-      <c r="C58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E58" t="s">
         <v>180</v>
       </c>
       <c r="F58" t="s">
         <v>181</v>
       </c>
       <c r="G58" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>199</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58"/>
       <c r="L58" t="s">
         <v>26</v>
       </c>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
         <v>10530</v>
       </c>
       <c r="B59" t="s">
+        <v>288</v>
+      </c>
+      <c r="C59" t="s">
         <v>289</v>
       </c>
-      <c r="C59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E59" t="s">
         <v>180</v>
       </c>
       <c r="F59" t="s">
         <v>181</v>
       </c>
       <c r="G59" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59" t="s">
         <v>39</v>
       </c>
       <c r="K59"/>
       <c r="L59" t="s">
         <v>26</v>
       </c>
       <c r="M59" t="s">
         <v>40</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>1090</v>
       </c>
       <c r="B60" t="s">
+        <v>291</v>
+      </c>
+      <c r="C60" t="s">
         <v>292</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E60" t="s">
         <v>180</v>
       </c>
       <c r="F60" t="s">
         <v>181</v>
       </c>
       <c r="G60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>183</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="Q60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
         <v>10536</v>
       </c>
       <c r="B61" t="s">
+        <v>296</v>
+      </c>
+      <c r="C61" t="s">
         <v>297</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
       <c r="E61" t="s">
         <v>180</v>
       </c>
       <c r="F61" t="s">
         <v>181</v>
       </c>
       <c r="G61" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>46</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61"/>
       <c r="L61" t="s">
         <v>26</v>
       </c>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
         <v>10537</v>
       </c>
       <c r="B62" t="s">
+        <v>300</v>
+      </c>
+      <c r="C62" t="s">
         <v>301</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E62" t="s">
         <v>180</v>
       </c>
       <c r="F62" t="s">
         <v>181</v>
       </c>
       <c r="G62" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>183</v>
       </c>
       <c r="J62" t="s">
         <v>39</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s">
         <v>26</v>
       </c>
       <c r="M62" t="s">
         <v>40</v>
       </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
         <v>10538</v>
       </c>
       <c r="B63" t="s">
+        <v>303</v>
+      </c>
+      <c r="C63" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="D63" t="s">
         <v>49</v>
       </c>
       <c r="E63" t="s">
         <v>180</v>
       </c>
       <c r="F63" t="s">
         <v>181</v>
       </c>
       <c r="G63" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>46</v>
       </c>
       <c r="J63" t="s">
         <v>39</v>
       </c>
       <c r="K63"/>
       <c r="L63" t="s">
         <v>26</v>
       </c>
       <c r="M63" t="s">
         <v>40</v>
       </c>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
         <v>10539</v>
       </c>
       <c r="B64" t="s">
+        <v>306</v>
+      </c>
+      <c r="C64" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D64" t="s">
         <v>219</v>
       </c>
       <c r="E64" t="s">
         <v>180</v>
       </c>
       <c r="F64" t="s">
         <v>181</v>
       </c>
       <c r="G64" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>183</v>
       </c>
       <c r="J64" t="s">
         <v>39</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>40</v>
       </c>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
         <v>10540</v>
       </c>
       <c r="B65" t="s">
+        <v>309</v>
+      </c>
+      <c r="C65" t="s">
         <v>310</v>
       </c>
-      <c r="C65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E65" t="s">
         <v>180</v>
       </c>
       <c r="F65" t="s">
         <v>181</v>
       </c>
       <c r="G65" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
         <v>10543</v>
       </c>
       <c r="B66" t="s">
+        <v>312</v>
+      </c>
+      <c r="C66" t="s">
         <v>313</v>
       </c>
-      <c r="C66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D66" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E66" t="s">
         <v>180</v>
       </c>
       <c r="F66" t="s">
         <v>181</v>
       </c>
       <c r="G66" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>199</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
         <v>10547</v>
       </c>
       <c r="B67" t="s">
+        <v>315</v>
+      </c>
+      <c r="C67" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="D67" t="s">
         <v>219</v>
       </c>
       <c r="E67" t="s">
         <v>180</v>
       </c>
       <c r="F67" t="s">
         <v>181</v>
       </c>
       <c r="G67" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67"/>
       <c r="L67" t="s">
         <v>26</v>
       </c>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>10548</v>
       </c>
       <c r="B68" t="s">
+        <v>318</v>
+      </c>
+      <c r="C68" t="s">
         <v>319</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="E68" t="s">
         <v>180</v>
       </c>
       <c r="F68" t="s">
         <v>181</v>
       </c>
       <c r="G68" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J68" t="s">
         <v>39</v>
       </c>
       <c r="K68"/>
       <c r="L68" t="s">
         <v>26</v>
       </c>
       <c r="M68" t="s">
         <v>40</v>
       </c>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="Q68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
         <v>10552</v>
       </c>
       <c r="B69" t="s">
+        <v>323</v>
+      </c>
+      <c r="C69" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="D69" t="s">
         <v>78</v>
       </c>
       <c r="E69" t="s">
         <v>180</v>
       </c>
       <c r="F69" t="s">
         <v>181</v>
       </c>
       <c r="G69" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69"/>
       <c r="L69" t="s">
         <v>26</v>
       </c>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
         <v>10554</v>
       </c>
       <c r="B70" t="s">
+        <v>326</v>
+      </c>
+      <c r="C70" t="s">
         <v>327</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="E70" t="s">
         <v>180</v>
       </c>
       <c r="F70" t="s">
         <v>181</v>
       </c>
       <c r="G70" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>39</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s">
         <v>26</v>
       </c>
       <c r="M70" t="s">
         <v>40</v>
       </c>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="Q70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
         <v>10468</v>
       </c>
       <c r="B71" t="s">
+        <v>331</v>
+      </c>
+      <c r="C71" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="D71" t="s">
         <v>53</v>
       </c>
       <c r="E71" t="s">
         <v>180</v>
       </c>
       <c r="F71" t="s">
         <v>181</v>
       </c>
       <c r="G71" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>199</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71"/>
       <c r="L71" t="s">
         <v>26</v>
       </c>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
         <v>10561</v>
       </c>
       <c r="B72" t="s">
+        <v>334</v>
+      </c>
+      <c r="C72" t="s">
         <v>335</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E72" t="s">
         <v>180</v>
       </c>
       <c r="F72" t="s">
         <v>181</v>
       </c>
       <c r="G72" t="s">
+        <v>336</v>
+      </c>
+      <c r="H72" t="s">
         <v>337</v>
       </c>
-      <c r="H72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I72" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72"/>
       <c r="L72" t="s">
         <v>26</v>
       </c>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
         <v>10564</v>
       </c>
       <c r="B73" t="s">
+        <v>338</v>
+      </c>
+      <c r="C73" t="s">
         <v>339</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="E73" t="s">
         <v>180</v>
       </c>
       <c r="F73" t="s">
         <v>181</v>
       </c>
       <c r="G73" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>46</v>
       </c>
       <c r="J73" t="s">
         <v>39</v>
       </c>
       <c r="K73"/>
       <c r="L73" t="s">
         <v>26</v>
       </c>
       <c r="M73" t="s">
         <v>40</v>
       </c>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
         <v>6759</v>
       </c>
       <c r="B74" t="s">
+        <v>342</v>
+      </c>
+      <c r="C74" t="s">
         <v>343</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>344</v>
       </c>
-      <c r="D74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F74" t="s">
         <v>181</v>
       </c>
       <c r="G74" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="H74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>183</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74"/>
       <c r="L74" t="s">
         <v>26</v>
       </c>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="Q74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
         <v>6761</v>
       </c>
       <c r="B75" t="s">
+        <v>347</v>
+      </c>
+      <c r="C75" t="s">
         <v>348</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E75" t="s">
         <v>180</v>
       </c>
       <c r="F75" t="s">
         <v>181</v>
       </c>
       <c r="G75" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>183</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75"/>
       <c r="L75" t="s">
         <v>26</v>
       </c>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
         <v>6762</v>
       </c>
       <c r="B76" t="s">
+        <v>351</v>
+      </c>
+      <c r="C76" t="s">
         <v>352</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="E76" t="s">
         <v>180</v>
       </c>
       <c r="F76" t="s">
         <v>181</v>
       </c>
       <c r="G76" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>183</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="Q76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
         <v>10570</v>
       </c>
       <c r="B77" t="s">
+        <v>356</v>
+      </c>
+      <c r="C77" t="s">
         <v>357</v>
       </c>
-      <c r="C77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E77" t="s">
         <v>180</v>
       </c>
       <c r="F77" t="s">
         <v>181</v>
       </c>
       <c r="G77" t="s">
         <v>110</v>
       </c>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J77" t="s">
         <v>39</v>
       </c>
       <c r="K77"/>
       <c r="L77" t="s">
         <v>26</v>
       </c>
       <c r="M77" t="s">
         <v>40</v>
       </c>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>10572</v>
       </c>
       <c r="B78" t="s">
+        <v>358</v>
+      </c>
+      <c r="C78" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="D78" t="s">
         <v>37</v>
       </c>
       <c r="E78" t="s">
         <v>180</v>
       </c>
       <c r="F78" t="s">
         <v>181</v>
       </c>
       <c r="G78" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>199</v>
       </c>
       <c r="J78" t="s">
         <v>39</v>
       </c>
       <c r="K78"/>
       <c r="L78" t="s">
         <v>26</v>
       </c>
       <c r="M78" t="s">
         <v>40</v>
       </c>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>10573</v>
       </c>
       <c r="B79" t="s">
+        <v>361</v>
+      </c>
+      <c r="C79" t="s">
         <v>362</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E79" t="s">
         <v>180</v>
       </c>
       <c r="F79" t="s">
         <v>181</v>
       </c>
       <c r="G79" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J79" t="s">
         <v>39</v>
       </c>
       <c r="K79"/>
       <c r="L79" t="s">
         <v>26</v>
       </c>
       <c r="M79" t="s">
         <v>40</v>
       </c>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
         <v>29658</v>
       </c>
       <c r="B80" t="s">
+        <v>365</v>
+      </c>
+      <c r="C80" t="s">
         <v>366</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="E80" t="s">
         <v>180</v>
       </c>
       <c r="F80" t="s">
         <v>181</v>
       </c>
       <c r="G80" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>56</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="Q80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
         <v>10576</v>
       </c>
       <c r="B81" t="s">
+        <v>370</v>
+      </c>
+      <c r="C81" t="s">
         <v>371</v>
       </c>
-      <c r="C81" t="s">
+      <c r="D81" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E81" t="s">
         <v>180</v>
       </c>
       <c r="F81" t="s">
         <v>181</v>
       </c>
       <c r="G81" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>183</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81"/>
       <c r="L81" t="s">
         <v>26</v>
       </c>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
         <v>9652</v>
       </c>
       <c r="B82" t="s">
+        <v>374</v>
+      </c>
+      <c r="C82" t="s">
         <v>375</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>181</v>
       </c>
       <c r="G82" t="s">
         <v>377</v>
       </c>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>183</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s">
         <v>26</v>
       </c>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
         <v>10579</v>
       </c>
       <c r="B83" t="s">
         <v>378</v>
       </c>
       <c r="C83" t="s">
         <v>379</v>
       </c>
       <c r="D83" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E83" t="s">
         <v>180</v>
       </c>
       <c r="F83" t="s">
         <v>181</v>
       </c>
       <c r="G83" t="s">
         <v>380</v>
       </c>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83"/>
       <c r="L83" t="s">
         <v>26</v>
       </c>
       <c r="M83"/>
       <c r="N83"/>
@@ -6996,109 +7005,109 @@
       <c r="K84"/>
       <c r="L84" t="s">
         <v>26</v>
       </c>
       <c r="M84" t="s">
         <v>40</v>
       </c>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
         <v>10584</v>
       </c>
       <c r="B85" t="s">
         <v>385</v>
       </c>
       <c r="C85" t="s">
         <v>386</v>
       </c>
       <c r="D85" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="E85" t="s">
         <v>180</v>
       </c>
       <c r="F85" t="s">
         <v>181</v>
       </c>
       <c r="G85" t="s">
         <v>387</v>
       </c>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85"/>
       <c r="L85" t="s">
         <v>26</v>
       </c>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
         <v>10585</v>
       </c>
       <c r="B86" t="s">
         <v>388</v>
       </c>
       <c r="C86" t="s">
         <v>389</v>
       </c>
       <c r="D86" t="s">
         <v>390</v>
       </c>
       <c r="E86" t="s">
         <v>180</v>
       </c>
       <c r="F86" t="s">
         <v>181</v>
       </c>
       <c r="G86" t="s">
         <v>391</v>
       </c>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J86" t="s">
         <v>39</v>
       </c>
       <c r="K86"/>
       <c r="L86" t="s">
         <v>26</v>
       </c>
       <c r="M86" t="s">
         <v>40</v>
       </c>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
         <v>10586</v>
       </c>
       <c r="B87" t="s">
         <v>392</v>
       </c>
@@ -7129,51 +7138,51 @@
       <c r="K87"/>
       <c r="L87" t="s">
         <v>26</v>
       </c>
       <c r="M87" t="s">
         <v>40</v>
       </c>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
         <v>12167</v>
       </c>
       <c r="B88" t="s">
         <v>396</v>
       </c>
       <c r="C88" t="s">
         <v>397</v>
       </c>
       <c r="D88" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E88" t="s">
         <v>180</v>
       </c>
       <c r="F88" t="s">
         <v>181</v>
       </c>
       <c r="G88" t="s">
         <v>398</v>
       </c>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>56</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88"/>
       <c r="L88" t="s">
         <v>26</v>
       </c>
       <c r="M88"/>
       <c r="N88"/>
@@ -7260,63 +7269,63 @@
         <v>25</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
         <v>26</v>
       </c>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
         <v>10589</v>
       </c>
       <c r="B91" t="s">
         <v>407</v>
       </c>
       <c r="C91" t="s">
         <v>408</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="E91" t="s">
         <v>180</v>
       </c>
       <c r="F91" t="s">
         <v>181</v>
       </c>
       <c r="G91" t="s">
         <v>409</v>
       </c>
       <c r="H91" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
         <v>10590</v>
       </c>
       <c r="B92" t="s">
         <v>410</v>
@@ -7396,51 +7405,51 @@
       </c>
       <c r="M93" t="s">
         <v>40</v>
       </c>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
         <v>29985</v>
       </c>
       <c r="B94" t="s">
         <v>417</v>
       </c>
       <c r="C94" t="s">
         <v>418</v>
       </c>
       <c r="D94" t="s">
         <v>419</v>
       </c>
       <c r="E94" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F94" t="s">
         <v>181</v>
       </c>
       <c r="G94" t="s">
         <v>420</v>
       </c>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>56</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s">
         <v>26</v>
       </c>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
         <v>421</v>
@@ -7496,124 +7505,124 @@
       <c r="A96">
         <v>24210</v>
       </c>
       <c r="B96" t="s">
         <v>425</v>
       </c>
       <c r="C96" t="s">
         <v>426</v>
       </c>
       <c r="D96" t="s">
         <v>427</v>
       </c>
       <c r="E96" t="s">
         <v>180</v>
       </c>
       <c r="F96" t="s">
         <v>181</v>
       </c>
       <c r="G96" t="s">
         <v>428</v>
       </c>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J96" t="s">
         <v>25</v>
       </c>
       <c r="K96"/>
       <c r="L96" t="s">
         <v>26</v>
       </c>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>429</v>
       </c>
       <c r="Q96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
         <v>10598</v>
       </c>
       <c r="B97" t="s">
         <v>430</v>
       </c>
       <c r="C97" t="s">
         <v>431</v>
       </c>
       <c r="D97" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E97" t="s">
         <v>180</v>
       </c>
       <c r="F97" t="s">
         <v>181</v>
       </c>
       <c r="G97" t="s">
         <v>432</v>
       </c>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>46</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97"/>
       <c r="L97" t="s">
         <v>26</v>
       </c>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
         <v>10604</v>
       </c>
       <c r="B98" t="s">
         <v>433</v>
       </c>
       <c r="C98" t="s">
         <v>434</v>
       </c>
       <c r="D98" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E98" t="s">
         <v>180</v>
       </c>
       <c r="F98" t="s">
         <v>181</v>
       </c>
       <c r="G98" t="s">
         <v>435</v>
       </c>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98"/>
       <c r="L98" t="s">
         <v>26</v>
       </c>
       <c r="M98"/>
       <c r="N98"/>
@@ -7629,51 +7638,51 @@
       <c r="A99">
         <v>10607</v>
       </c>
       <c r="B99" t="s">
         <v>437</v>
       </c>
       <c r="C99" t="s">
         <v>438</v>
       </c>
       <c r="D99" t="s">
         <v>219</v>
       </c>
       <c r="E99" t="s">
         <v>180</v>
       </c>
       <c r="F99" t="s">
         <v>181</v>
       </c>
       <c r="G99" t="s">
         <v>439</v>
       </c>
       <c r="H99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99"/>
       <c r="L99" t="s">
         <v>26</v>
       </c>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100">
         <v>989</v>
       </c>
       <c r="B100" t="s">
         <v>440</v>
       </c>
       <c r="C100" t="s">
         <v>441</v>
@@ -7700,94 +7709,94 @@
         <v>25</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
         <v>26</v>
       </c>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101">
         <v>10601</v>
       </c>
       <c r="B101" t="s">
         <v>444</v>
       </c>
       <c r="C101" t="s">
         <v>445</v>
       </c>
       <c r="D101" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="E101" t="s">
         <v>180</v>
       </c>
       <c r="F101" t="s">
         <v>181</v>
       </c>
       <c r="G101" t="s">
         <v>446</v>
       </c>
       <c r="H101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>199</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101"/>
       <c r="L101" t="s">
         <v>26</v>
       </c>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102">
         <v>10510</v>
       </c>
       <c r="B102" t="s">
         <v>447</v>
       </c>
       <c r="C102" t="s">
         <v>448</v>
       </c>
       <c r="D102" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="E102" t="s">
         <v>180</v>
       </c>
       <c r="F102" t="s">
         <v>181</v>
       </c>
       <c r="G102" t="s">
         <v>449</v>
       </c>
       <c r="H102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>199</v>
       </c>
       <c r="J102" t="s">
         <v>39</v>
       </c>
       <c r="K102"/>
       <c r="L102" t="s">
         <v>26</v>
       </c>
       <c r="M102" t="s">
         <v>40</v>
@@ -7893,51 +7902,51 @@
       <c r="A105">
         <v>10471</v>
       </c>
       <c r="B105" t="s">
         <v>459</v>
       </c>
       <c r="C105" t="s">
         <v>460</v>
       </c>
       <c r="D105" t="s">
         <v>461</v>
       </c>
       <c r="E105" t="s">
         <v>180</v>
       </c>
       <c r="F105" t="s">
         <v>181</v>
       </c>
       <c r="G105" t="s">
         <v>462</v>
       </c>
       <c r="H105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="J105" t="s">
         <v>39</v>
       </c>
       <c r="K105"/>
       <c r="L105" t="s">
         <v>26</v>
       </c>
       <c r="M105" t="s">
         <v>40</v>
       </c>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106">
         <v>1912</v>
       </c>
       <c r="B106" t="s">
         <v>463</v>
       </c>
@@ -7973,161 +7982,161 @@
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107">
         <v>10470</v>
       </c>
       <c r="B107" t="s">
         <v>467</v>
       </c>
       <c r="C107" t="s">
         <v>468</v>
       </c>
       <c r="D107" t="s">
         <v>219</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>469</v>
       </c>
       <c r="H107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108">
         <v>10472</v>
       </c>
       <c r="B108" t="s">
         <v>470</v>
       </c>
       <c r="C108" t="s">
         <v>471</v>
       </c>
       <c r="D108" t="s">
         <v>472</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
         <v>473</v>
       </c>
       <c r="H108" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I108" t="s">
         <v>474</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109">
         <v>10473</v>
       </c>
       <c r="B109" t="s">
         <v>475</v>
       </c>
       <c r="C109" t="s">
         <v>476</v>
       </c>
       <c r="D109" t="s">
         <v>477</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
         <v>478</v>
       </c>
       <c r="H109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109"/>
       <c r="L109" t="s">
         <v>26</v>
       </c>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110">
         <v>34258</v>
       </c>
       <c r="B110" t="s">
         <v>479</v>
       </c>
       <c r="C110"/>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
         <v>480</v>
       </c>
       <c r="H110" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I110" t="s">
         <v>474</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110" t="s">
         <v>481</v>
       </c>
       <c r="Q110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111">
         <v>1075</v>
       </c>
@@ -8276,51 +8285,51 @@
       <c r="K114"/>
       <c r="L114" t="s">
         <v>26</v>
       </c>
       <c r="M114" t="s">
         <v>40</v>
       </c>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115">
         <v>1076</v>
       </c>
       <c r="B115" t="s">
         <v>498</v>
       </c>
       <c r="C115" t="s">
         <v>499</v>
       </c>
       <c r="D115" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
         <v>500</v>
       </c>
       <c r="H115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>183</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115"/>
       <c r="L115" t="s">
         <v>26</v>
       </c>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115" t="s">
         <v>28</v>
@@ -8365,126 +8374,126 @@
         <v>28</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117">
         <v>10482</v>
       </c>
       <c r="B117" t="s">
         <v>505</v>
       </c>
       <c r="C117" t="s">
         <v>506</v>
       </c>
       <c r="D117" t="s">
         <v>78</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
         <v>507</v>
       </c>
       <c r="H117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117"/>
       <c r="L117" t="s">
         <v>26</v>
       </c>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118">
         <v>13367</v>
       </c>
       <c r="B118" t="s">
         <v>508</v>
       </c>
       <c r="C118" t="s">
         <v>509</v>
       </c>
       <c r="D118" t="s">
-        <v>472</v>
+        <v>283</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
         <v>510</v>
       </c>
       <c r="H118" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I118" t="s">
         <v>474</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118"/>
       <c r="L118" t="s">
         <v>26</v>
       </c>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
       <c r="Q118" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119">
         <v>13368</v>
       </c>
       <c r="B119" t="s">
         <v>511</v>
       </c>
       <c r="C119" t="s">
         <v>512</v>
       </c>
       <c r="D119" t="s">
         <v>472</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
         <v>513</v>
       </c>
       <c r="H119" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I119" t="s">
         <v>474</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119"/>
       <c r="L119" t="s">
         <v>26</v>
       </c>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
       <c r="Q119" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120">
         <v>2382</v>
       </c>
       <c r="B120" t="s">
         <v>514</v>
@@ -8638,51 +8647,51 @@
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124">
         <v>10492</v>
       </c>
       <c r="B124" t="s">
         <v>528</v>
       </c>
       <c r="C124" t="s">
         <v>529</v>
       </c>
       <c r="D124" t="s">
         <v>219</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
         <v>530</v>
       </c>
       <c r="H124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124"/>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125">
         <v>10493</v>
       </c>
       <c r="B125" t="s">
         <v>531</v>
       </c>
       <c r="C125" t="s">
         <v>532</v>
@@ -8715,54 +8724,54 @@
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126">
         <v>18874</v>
       </c>
       <c r="B126" t="s">
         <v>534</v>
       </c>
       <c r="C126" t="s">
         <v>535</v>
       </c>
       <c r="D126" t="s">
         <v>536</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
         <v>537</v>
       </c>
       <c r="H126" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I126" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126"/>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:17">
       <c r="A127">
         <v>3172</v>
       </c>
       <c r="B127" t="s">
         <v>538</v>
       </c>
       <c r="C127" t="s">
         <v>539</v>
@@ -8824,98 +8833,98 @@
         <v>25</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129">
         <v>12472</v>
       </c>
       <c r="B129" t="s">
         <v>546</v>
       </c>
       <c r="C129" t="s">
         <v>547</v>
       </c>
       <c r="D129" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
         <v>548</v>
       </c>
       <c r="H129" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I129" t="s">
         <v>474</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129"/>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130">
         <v>12475</v>
       </c>
       <c r="B130" t="s">
         <v>549</v>
       </c>
       <c r="C130" t="s">
         <v>550</v>
       </c>
       <c r="D130" t="s">
         <v>219</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
         <v>551</v>
       </c>
       <c r="H130" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I130" t="s">
         <v>474</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131">
         <v>3374</v>
       </c>
       <c r="B131" t="s">
         <v>552</v>
@@ -8949,93 +8958,93 @@
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132">
         <v>12486</v>
       </c>
       <c r="B132" t="s">
         <v>556</v>
       </c>
       <c r="C132" t="s">
         <v>557</v>
       </c>
       <c r="D132" t="s">
         <v>219</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
         <v>558</v>
       </c>
       <c r="H132" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I132" t="s">
         <v>474</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132"/>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
       <c r="Q132" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133">
         <v>20421</v>
       </c>
       <c r="B133" t="s">
         <v>559</v>
       </c>
       <c r="C133" t="s">
         <v>560</v>
       </c>
       <c r="D133" t="s">
-        <v>78</v>
+        <v>376</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" t="s">
         <v>561</v>
       </c>
       <c r="H133" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I133" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133"/>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134">
         <v>1085</v>
       </c>
       <c r="B134" t="s">
         <v>562</v>
       </c>
       <c r="C134" t="s">
         <v>563</v>
@@ -9146,54 +9155,54 @@
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137">
         <v>22502</v>
       </c>
       <c r="B137" t="s">
         <v>573</v>
       </c>
       <c r="C137" t="s">
         <v>574</v>
       </c>
       <c r="D137" t="s">
         <v>219</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
         <v>575</v>
       </c>
       <c r="H137" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I137" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137"/>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138">
         <v>1524</v>
       </c>
       <c r="B138" t="s">
         <v>576</v>
       </c>
       <c r="C138" t="s">
         <v>577</v>
@@ -9307,1348 +9316,1348 @@
         <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141">
         <v>10512</v>
       </c>
       <c r="B141" t="s">
         <v>589</v>
       </c>
       <c r="C141" t="s">
         <v>590</v>
       </c>
       <c r="D141" t="s">
         <v>219</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
         <v>591</v>
       </c>
       <c r="H141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141"/>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
       <c r="Q141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142">
         <v>10516</v>
       </c>
       <c r="B142" t="s">
         <v>592</v>
       </c>
       <c r="C142" t="s">
         <v>593</v>
       </c>
       <c r="D142" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" t="s">
         <v>594</v>
       </c>
       <c r="H142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142"/>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143">
         <v>19151</v>
       </c>
       <c r="B143" t="s">
         <v>595</v>
       </c>
       <c r="C143" t="s">
         <v>596</v>
       </c>
       <c r="D143" t="s">
         <v>219</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143" t="s">
         <v>597</v>
       </c>
       <c r="H143" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I143" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143"/>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144">
         <v>4258</v>
       </c>
       <c r="B144" t="s">
         <v>598</v>
       </c>
       <c r="C144" t="s">
         <v>599</v>
       </c>
       <c r="D144" t="s">
-        <v>368</v>
+        <v>600</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="H144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>183</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144"/>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:17">
       <c r="A145">
-        <v>19289</v>
+        <v>4260</v>
       </c>
       <c r="B145" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="C145" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D145" t="s">
-        <v>78</v>
+        <v>186</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="H145" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I145" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J145" t="s">
         <v>39</v>
       </c>
       <c r="K145"/>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
-        <v>40</v>
+        <v>235</v>
       </c>
       <c r="N145"/>
       <c r="O145"/>
-      <c r="P145"/>
+      <c r="P145" t="s">
+        <v>602</v>
+      </c>
       <c r="Q145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:17">
       <c r="A146">
-        <v>4442</v>
+        <v>19289</v>
       </c>
       <c r="B146" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C146" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D146" t="s">
-        <v>516</v>
+        <v>78</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H146" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I146" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J146" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="K146"/>
       <c r="L146" t="s">
         <v>26</v>
       </c>
-      <c r="M146"/>
+      <c r="M146" t="s">
+        <v>40</v>
+      </c>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:17">
       <c r="A147">
-        <v>4570</v>
+        <v>4442</v>
       </c>
       <c r="B147" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="C147" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="D147" t="s">
-        <v>609</v>
+        <v>516</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147" t="s">
         <v>610</v>
       </c>
       <c r="H147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>183</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147"/>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147"/>
       <c r="N147"/>
       <c r="O147"/>
-      <c r="P147" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P147"/>
       <c r="Q147" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148">
-        <v>10529</v>
+        <v>4570</v>
       </c>
       <c r="B148" t="s">
+        <v>611</v>
+      </c>
+      <c r="C148" t="s">
         <v>612</v>
       </c>
-      <c r="C148" t="s">
+      <c r="D148" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
         <v>614</v>
       </c>
       <c r="H148" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I148" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148"/>
       <c r="N148"/>
       <c r="O148"/>
-      <c r="P148"/>
+      <c r="P148" t="s">
+        <v>615</v>
+      </c>
       <c r="Q148" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:17">
       <c r="A149">
-        <v>9745</v>
+        <v>10529</v>
       </c>
       <c r="B149" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C149" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D149" t="s">
-        <v>78</v>
+        <v>143</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="H149" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I149" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:17">
       <c r="A150">
-        <v>13852</v>
+        <v>9745</v>
       </c>
       <c r="B150" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C150" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D150" t="s">
-        <v>472</v>
+        <v>78</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H150" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I150" t="s">
-        <v>474</v>
+        <v>183</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
       <c r="Q150" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:17">
       <c r="A151">
-        <v>10534</v>
+        <v>13852</v>
       </c>
       <c r="B151" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C151" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D151" t="s">
-        <v>219</v>
+        <v>472</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="H151" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I151" t="s">
-        <v>242</v>
+        <v>474</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151"/>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152">
-        <v>10535</v>
+        <v>10534</v>
       </c>
       <c r="B152" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="C152" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="D152" t="s">
         <v>219</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="H152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152"/>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152"/>
       <c r="N152"/>
       <c r="O152"/>
-      <c r="P152" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P152"/>
       <c r="Q152" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:17">
       <c r="A153">
-        <v>5375</v>
+        <v>10535</v>
       </c>
       <c r="B153" t="s">
         <v>628</v>
       </c>
       <c r="C153" t="s">
         <v>629</v>
       </c>
       <c r="D153" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153" t="s">
         <v>630</v>
       </c>
       <c r="H153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>183</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153"/>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153"/>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153" t="s">
         <v>631</v>
       </c>
       <c r="Q153" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="154" spans="1:17">
       <c r="A154">
-        <v>10542</v>
+        <v>5375</v>
       </c>
       <c r="B154" t="s">
         <v>632</v>
       </c>
       <c r="C154" t="s">
         <v>633</v>
       </c>
       <c r="D154" t="s">
-        <v>219</v>
+        <v>19</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154" t="s">
         <v>634</v>
       </c>
       <c r="H154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154"/>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154"/>
       <c r="N154"/>
       <c r="O154"/>
-      <c r="P154"/>
+      <c r="P154" t="s">
+        <v>635</v>
+      </c>
       <c r="Q154" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:17">
       <c r="A155">
-        <v>10545</v>
+        <v>10542</v>
       </c>
       <c r="B155" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C155" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="D155" t="s">
-        <v>78</v>
+        <v>219</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="H155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155"/>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155"/>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:17">
       <c r="A156">
-        <v>9616</v>
+        <v>10545</v>
       </c>
       <c r="B156" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C156" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="D156" t="s">
-        <v>640</v>
+        <v>78</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156" t="s">
         <v>641</v>
       </c>
       <c r="H156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156"/>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
       <c r="Q156" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:17">
       <c r="A157">
-        <v>13572</v>
+        <v>9616</v>
       </c>
       <c r="B157" t="s">
         <v>642</v>
       </c>
-      <c r="C157"/>
-      <c r="D157"/>
+      <c r="C157" t="s">
+        <v>643</v>
+      </c>
+      <c r="D157" t="s">
+        <v>644</v>
+      </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="H157" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I157" t="s">
-        <v>474</v>
+        <v>183</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157"/>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158">
-        <v>512</v>
+        <v>13572</v>
       </c>
       <c r="B158" t="s">
-        <v>644</v>
-[...6 lines deleted...]
-      </c>
+        <v>646</v>
+      </c>
+      <c r="C158"/>
+      <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="H158" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I158" t="s">
-        <v>183</v>
+        <v>474</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158"/>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158"/>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
       <c r="Q158" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:17">
       <c r="A159">
-        <v>10555</v>
+        <v>512</v>
       </c>
       <c r="B159" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="C159" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="D159" t="s">
-        <v>649</v>
+        <v>78</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159" t="s">
         <v>650</v>
       </c>
       <c r="H159" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I159" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159"/>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159"/>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:17">
       <c r="A160">
-        <v>10557</v>
+        <v>10555</v>
       </c>
       <c r="B160" t="s">
         <v>651</v>
       </c>
       <c r="C160" t="s">
         <v>652</v>
       </c>
       <c r="D160" t="s">
-        <v>78</v>
+        <v>653</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H160" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I160" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160"/>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160"/>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:17">
       <c r="A161">
-        <v>6488</v>
+        <v>10557</v>
       </c>
       <c r="B161" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C161" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D161" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="H161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J161" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K161"/>
       <c r="L161" t="s">
         <v>26</v>
       </c>
-      <c r="M161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M161"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:17">
       <c r="A162">
-        <v>9766</v>
+        <v>6488</v>
       </c>
       <c r="B162" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-      <c r="D162"/>
+        <v>658</v>
+      </c>
+      <c r="C162" t="s">
+        <v>659</v>
+      </c>
+      <c r="D162" t="s">
+        <v>376</v>
+      </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>183</v>
       </c>
       <c r="J162" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="K162"/>
       <c r="L162" t="s">
         <v>26</v>
       </c>
-      <c r="M162"/>
+      <c r="M162" t="s">
+        <v>40</v>
+      </c>
       <c r="N162"/>
       <c r="O162"/>
-      <c r="P162" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P162"/>
       <c r="Q162" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:17">
       <c r="A163">
-        <v>6569</v>
+        <v>9766</v>
       </c>
       <c r="B163" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="C163" t="s">
         <v>661</v>
       </c>
-      <c r="D163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C163"/>
+      <c r="D163"/>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="H163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>183</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163"/>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="Q163" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:17">
       <c r="A164">
-        <v>1525</v>
+        <v>6569</v>
       </c>
       <c r="B164" t="s">
+        <v>664</v>
+      </c>
+      <c r="C164" t="s">
         <v>665</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164" t="s">
         <v>667</v>
       </c>
       <c r="H164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>183</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164"/>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164"/>
       <c r="N164"/>
       <c r="O164"/>
-      <c r="P164"/>
+      <c r="P164" t="s">
+        <v>668</v>
+      </c>
       <c r="Q164" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:17">
       <c r="A165">
-        <v>10565</v>
+        <v>1525</v>
       </c>
       <c r="B165" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C165" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D165" t="s">
-        <v>496</v>
+        <v>376</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="H165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165"/>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:17">
       <c r="A166">
-        <v>6757</v>
+        <v>10565</v>
       </c>
       <c r="B166" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C166" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D166" t="s">
-        <v>673</v>
+        <v>496</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
         <v>674</v>
       </c>
       <c r="H166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166"/>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:17">
       <c r="A167">
-        <v>6897</v>
+        <v>6757</v>
       </c>
       <c r="B167" t="s">
         <v>675</v>
       </c>
       <c r="C167" t="s">
         <v>676</v>
       </c>
       <c r="D167" t="s">
         <v>677</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167" t="s">
         <v>678</v>
       </c>
       <c r="H167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>183</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167"/>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:17">
       <c r="A168">
-        <v>10574</v>
+        <v>6897</v>
       </c>
       <c r="B168" t="s">
         <v>679</v>
       </c>
       <c r="C168" t="s">
         <v>680</v>
       </c>
       <c r="D168" t="s">
-        <v>78</v>
+        <v>681</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168"/>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:17">
       <c r="A169">
-        <v>10575</v>
+        <v>10574</v>
       </c>
       <c r="B169" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C169" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D169" t="s">
         <v>78</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169"/>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:17">
       <c r="A170">
-        <v>9654</v>
+        <v>10575</v>
       </c>
       <c r="B170" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C170" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D170" t="s">
         <v>78</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="H170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170"/>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:17">
       <c r="A171">
-        <v>19182</v>
+        <v>9654</v>
       </c>
       <c r="B171" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="C171" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="D171" t="s">
-        <v>690</v>
+        <v>78</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171" t="s">
         <v>691</v>
       </c>
       <c r="H171" t="s">
-        <v>338</v>
+        <v>23</v>
       </c>
       <c r="I171" t="s">
-        <v>242</v>
+        <v>183</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171"/>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:17">
       <c r="A172">
-        <v>7089</v>
+        <v>19182</v>
       </c>
       <c r="B172" t="s">
         <v>692</v>
       </c>
       <c r="C172" t="s">
         <v>693</v>
       </c>
       <c r="D172" t="s">
         <v>694</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172" t="s">
         <v>695</v>
       </c>
       <c r="H172" t="s">
-        <v>23</v>
+        <v>337</v>
       </c>
       <c r="I172" t="s">
-        <v>183</v>
+        <v>241</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172"/>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:17">
       <c r="A173">
-        <v>4260</v>
+        <v>7089</v>
       </c>
       <c r="B173" t="s">
         <v>696</v>
       </c>
       <c r="C173" t="s">
         <v>697</v>
       </c>
       <c r="D173" t="s">
-        <v>186</v>
+        <v>698</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="H173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>183</v>
       </c>
       <c r="J173" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="K173"/>
       <c r="L173" t="s">
         <v>26</v>
       </c>
-      <c r="M173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M173"/>
       <c r="N173"/>
       <c r="O173"/>
-      <c r="P173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P173"/>
       <c r="Q173" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:17">
       <c r="A174">
         <v>10583</v>
       </c>
       <c r="B174" t="s">
         <v>700</v>
       </c>
       <c r="C174" t="s">
         <v>701</v>
       </c>
       <c r="D174" t="s">
         <v>702</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174" t="s">
         <v>703</v>
       </c>
       <c r="H174" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I174" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174"/>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174"/>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:17">
       <c r="A175">
         <v>7682</v>
       </c>
       <c r="B175" t="s">
         <v>704</v>
       </c>
       <c r="C175" t="s">
         <v>705</v>
@@ -10675,140 +10684,140 @@
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>40</v>
       </c>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175" t="s">
         <v>707</v>
       </c>
       <c r="Q175" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:17">
       <c r="A176">
         <v>10595</v>
       </c>
       <c r="B176" t="s">
         <v>708</v>
       </c>
       <c r="C176" t="s">
         <v>709</v>
       </c>
       <c r="D176" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
         <v>710</v>
       </c>
       <c r="H176" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I176" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176"/>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176"/>
       <c r="N176"/>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:17">
       <c r="A177">
         <v>10596</v>
       </c>
       <c r="B177" t="s">
         <v>711</v>
       </c>
       <c r="C177" t="s">
         <v>712</v>
       </c>
       <c r="D177" t="s">
         <v>219</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177" t="s">
         <v>713</v>
       </c>
       <c r="H177" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I177" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177"/>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177"/>
       <c r="N177"/>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:17">
       <c r="A178">
         <v>10597</v>
       </c>
       <c r="B178" t="s">
         <v>714</v>
       </c>
       <c r="C178" t="s">
         <v>715</v>
       </c>
       <c r="D178" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
         <v>716</v>
       </c>
       <c r="H178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:17">
       <c r="A179">
         <v>7788</v>
       </c>
       <c r="B179" t="s">
         <v>717</v>
       </c>
       <c r="C179" t="s">
         <v>718</v>
@@ -10870,59 +10879,59 @@
         <v>25</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181">
         <v>10603</v>
       </c>
       <c r="B181" t="s">
         <v>725</v>
       </c>
       <c r="C181" t="s">
         <v>726</v>
       </c>
       <c r="D181" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181" t="s">
         <v>727</v>
       </c>
       <c r="H181" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I181" t="s">
         <v>588</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181"/>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:17">
       <c r="A182">
         <v>10605</v>
       </c>
       <c r="B182" t="s">
         <v>728</v>
@@ -11067,132 +11076,132 @@
         <v>26</v>
       </c>
       <c r="M185"/>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:17">
       <c r="A186">
         <v>12917</v>
       </c>
       <c r="B186" t="s">
         <v>742</v>
       </c>
       <c r="C186"/>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186" t="s">
         <v>743</v>
       </c>
       <c r="H186" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I186" t="s">
         <v>588</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186"/>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186"/>
       <c r="N186"/>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="187" spans="1:17">
       <c r="A187">
         <v>30173</v>
       </c>
       <c r="B187" t="s">
         <v>744</v>
       </c>
       <c r="C187" t="s">
         <v>745</v>
       </c>
       <c r="D187" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187" t="s">
         <v>746</v>
       </c>
       <c r="H187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>46</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187"/>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:17">
       <c r="A188">
         <v>10528</v>
       </c>
       <c r="B188" t="s">
         <v>747</v>
       </c>
       <c r="C188" t="s">
         <v>748</v>
       </c>
       <c r="D188" t="s">
         <v>78</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188" t="s">
         <v>749</v>
       </c>
       <c r="H188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188"/>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188"/>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="189" spans="1:17">
       <c r="A189">
         <v>9029</v>
       </c>
       <c r="B189" t="s">
         <v>750</v>
       </c>
       <c r="C189" t="s">
         <v>751</v>
@@ -11226,166 +11235,166 @@
         <v>28</v>
       </c>
     </row>
     <row r="190" spans="1:17">
       <c r="A190">
         <v>10582</v>
       </c>
       <c r="B190" t="s">
         <v>754</v>
       </c>
       <c r="C190" t="s">
         <v>755</v>
       </c>
       <c r="D190" t="s">
         <v>488</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190" t="s">
         <v>756</v>
       </c>
       <c r="H190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190"/>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190"/>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:17">
       <c r="A191">
         <v>13128</v>
       </c>
       <c r="B191" t="s">
         <v>757</v>
       </c>
       <c r="C191" t="s">
         <v>758</v>
       </c>
       <c r="D191" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
         <v>759</v>
       </c>
       <c r="H191" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I191" t="s">
         <v>588</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191"/>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191"/>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191" t="s">
         <v>760</v>
       </c>
       <c r="Q191" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:17">
       <c r="A192">
         <v>13664</v>
       </c>
       <c r="B192" t="s">
         <v>761</v>
       </c>
       <c r="C192"/>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
         <v>762</v>
       </c>
       <c r="H192" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I192" t="s">
         <v>474</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192"/>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:17">
       <c r="A193">
         <v>21365</v>
       </c>
       <c r="B193" t="s">
         <v>763</v>
       </c>
       <c r="C193" t="s">
         <v>764</v>
       </c>
       <c r="D193" t="s">
         <v>219</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
         <v>765</v>
       </c>
       <c r="H193" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I193" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193"/>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193"/>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193" t="s">
         <v>766</v>
       </c>
       <c r="Q193" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:17">
       <c r="A194">
         <v>23752</v>
       </c>
       <c r="B194" t="s">
         <v>767</v>
       </c>
@@ -11495,68 +11504,68 @@
       </c>
       <c r="M196" t="s">
         <v>40</v>
       </c>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:17">
       <c r="A197">
         <v>89</v>
       </c>
       <c r="B197" t="s">
         <v>775</v>
       </c>
       <c r="C197" t="s">
         <v>776</v>
       </c>
       <c r="D197" t="s">
         <v>78</v>
       </c>
       <c r="E197" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F197" t="s">
         <v>181</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>183</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197"/>
       <c r="L197" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M197"/>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197" t="s">
         <v>777</v>
       </c>
       <c r="Q197" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="198" spans="1:17">
       <c r="A198">
         <v>90</v>
       </c>
       <c r="B198" t="s">
         <v>778</v>
       </c>
       <c r="C198" t="s">
         <v>779</v>
       </c>
       <c r="D198" t="s">
         <v>78</v>
       </c>
       <c r="E198" t="s">
@@ -11594,162 +11603,162 @@
         <v>79193</v>
       </c>
       <c r="B199" t="s">
         <v>781</v>
       </c>
       <c r="C199"/>
       <c r="D199"/>
       <c r="E199" t="s">
         <v>180</v>
       </c>
       <c r="F199" t="s">
         <v>181</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>183</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199"/>
       <c r="L199" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M199"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:17">
       <c r="A200">
         <v>79194</v>
       </c>
       <c r="B200" t="s">
         <v>782</v>
       </c>
       <c r="C200"/>
       <c r="D200"/>
       <c r="E200" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F200" t="s">
         <v>181</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>183</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200"/>
       <c r="L200" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M200"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:17">
       <c r="A201">
         <v>79195</v>
       </c>
       <c r="B201" t="s">
         <v>783</v>
       </c>
       <c r="C201"/>
       <c r="D201"/>
       <c r="E201" t="s">
         <v>180</v>
       </c>
       <c r="F201" t="s">
         <v>181</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>183</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201"/>
       <c r="L201" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M201"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="202" spans="1:17">
       <c r="A202">
         <v>79197</v>
       </c>
       <c r="B202" t="s">
         <v>784</v>
       </c>
       <c r="C202"/>
       <c r="D202"/>
       <c r="E202" t="s">
         <v>180</v>
       </c>
       <c r="F202" t="s">
         <v>181</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>183</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202"/>
       <c r="L202" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M202"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:17">
       <c r="A203">
         <v>28375</v>
       </c>
       <c r="B203" t="s">
         <v>785</v>
       </c>
       <c r="C203"/>
       <c r="D203"/>
       <c r="E203" t="s">
         <v>180</v>
       </c>
       <c r="F203" t="s">
         <v>181</v>
       </c>
       <c r="G203"/>
@@ -12149,51 +12158,51 @@
         <v>25</v>
       </c>
       <c r="K213"/>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213"/>
       <c r="N213"/>
       <c r="O213"/>
       <c r="P213"/>
       <c r="Q213" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="214" spans="1:17">
       <c r="A214">
         <v>30961</v>
       </c>
       <c r="B214" t="s">
         <v>799</v>
       </c>
       <c r="C214" t="s">
         <v>800</v>
       </c>
       <c r="D214" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E214" t="s">
         <v>180</v>
       </c>
       <c r="F214" t="s">
         <v>181</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>46</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214"/>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214"/>
       <c r="N214"/>
       <c r="O214"/>
       <c r="P214"/>
@@ -12226,130 +12235,130 @@
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215"/>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215"/>
       <c r="N215"/>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="216" spans="1:17">
       <c r="A216">
         <v>79492</v>
       </c>
       <c r="B216" t="s">
         <v>802</v>
       </c>
       <c r="C216"/>
       <c r="D216"/>
       <c r="E216" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F216" t="s">
         <v>181</v>
       </c>
       <c r="G216"/>
       <c r="H216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>56</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216"/>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217">
         <v>11710</v>
       </c>
       <c r="B217" t="s">
         <v>803</v>
       </c>
       <c r="C217" t="s">
         <v>804</v>
       </c>
       <c r="D217" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E217" t="s">
         <v>180</v>
       </c>
       <c r="F217" t="s">
         <v>181</v>
       </c>
       <c r="G217"/>
       <c r="H217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>199</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217"/>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="218" spans="1:17">
       <c r="A218">
         <v>12339</v>
       </c>
       <c r="B218" t="s">
         <v>805</v>
       </c>
       <c r="C218" t="s">
         <v>806</v>
       </c>
       <c r="D218" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E218" t="s">
         <v>180</v>
       </c>
       <c r="F218" t="s">
         <v>181</v>
       </c>
       <c r="G218"/>
       <c r="H218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>199</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218"/>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
@@ -12765,51 +12774,51 @@
         <v>25</v>
       </c>
       <c r="K229"/>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229"/>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229"/>
       <c r="Q229" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="230" spans="1:17">
       <c r="A230">
         <v>36636</v>
       </c>
       <c r="B230" t="s">
         <v>823</v>
       </c>
       <c r="C230" t="s">
         <v>824</v>
       </c>
       <c r="D230" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E230" t="s">
         <v>180</v>
       </c>
       <c r="F230" t="s">
         <v>181</v>
       </c>
       <c r="G230"/>
       <c r="H230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>56</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230"/>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230"/>
       <c r="N230"/>
       <c r="O230"/>
       <c r="P230"/>
@@ -12955,51 +12964,51 @@
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234"/>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234"/>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="235" spans="1:17">
       <c r="A235">
         <v>29327</v>
       </c>
       <c r="B235" t="s">
         <v>829</v>
       </c>
       <c r="C235"/>
       <c r="D235"/>
       <c r="E235" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="F235" t="s">
         <v>181</v>
       </c>
       <c r="G235"/>
       <c r="H235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>56</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235"/>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235"/>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235" t="s">
         <v>28</v>
       </c>
@@ -13137,2673 +13146,2693 @@
       <c r="I239" t="s">
         <v>56</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239"/>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239"/>
       <c r="N239"/>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="240" spans="1:17">
       <c r="A240">
         <v>6079</v>
       </c>
       <c r="B240" t="s">
         <v>834</v>
       </c>
-      <c r="C240"/>
-      <c r="D240"/>
+      <c r="C240" t="s">
+        <v>835</v>
+      </c>
+      <c r="D240" t="s">
+        <v>78</v>
+      </c>
       <c r="E240" t="s">
         <v>180</v>
       </c>
       <c r="F240" t="s">
         <v>181</v>
       </c>
       <c r="G240"/>
       <c r="H240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
         <v>183</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240"/>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240"/>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="241" spans="1:17">
       <c r="A241">
         <v>29442</v>
       </c>
       <c r="B241" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C241"/>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F241" t="s">
         <v>181</v>
       </c>
       <c r="G241"/>
       <c r="H241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>56</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241"/>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="Q241" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="242" spans="1:17">
       <c r="A242">
         <v>29443</v>
       </c>
       <c r="B242" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C242"/>
       <c r="D242"/>
       <c r="E242" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F242" t="s">
         <v>181</v>
       </c>
       <c r="G242"/>
       <c r="H242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>56</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242"/>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="Q242" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="243" spans="1:17">
       <c r="A243">
         <v>31234</v>
       </c>
       <c r="B243" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="C243"/>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F243" t="s">
         <v>181</v>
       </c>
       <c r="G243"/>
       <c r="H243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>56</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243"/>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="Q243" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="244" spans="1:17">
       <c r="A244">
         <v>29496</v>
       </c>
       <c r="B244" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C244"/>
       <c r="D244"/>
       <c r="E244" t="s">
         <v>180</v>
       </c>
       <c r="F244" t="s">
         <v>181</v>
       </c>
       <c r="G244"/>
       <c r="H244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>46</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244"/>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244"/>
       <c r="N244"/>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="245" spans="1:17">
       <c r="A245">
         <v>32249</v>
       </c>
       <c r="B245" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C245" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D245" t="s">
         <v>78</v>
       </c>
       <c r="E245" t="s">
         <v>180</v>
       </c>
       <c r="F245" t="s">
         <v>181</v>
       </c>
       <c r="G245"/>
       <c r="H245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>46</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245"/>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="246" spans="1:17">
       <c r="A246">
         <v>29544</v>
       </c>
       <c r="B246" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C246" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D246" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E246" t="s">
         <v>180</v>
       </c>
       <c r="F246" t="s">
         <v>181</v>
       </c>
       <c r="G246"/>
       <c r="H246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>46</v>
       </c>
       <c r="J246" t="s">
         <v>39</v>
       </c>
       <c r="K246"/>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>40</v>
       </c>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="247" spans="1:17">
       <c r="A247">
         <v>79270</v>
       </c>
       <c r="B247" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-      <c r="D247"/>
+        <v>848</v>
+      </c>
+      <c r="C247" t="s">
+        <v>849</v>
+      </c>
+      <c r="D247" t="s">
+        <v>78</v>
+      </c>
       <c r="E247" t="s">
         <v>180</v>
       </c>
       <c r="F247" t="s">
         <v>181</v>
       </c>
       <c r="G247"/>
       <c r="H247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
         <v>24</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247"/>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247"/>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
       <c r="Q247" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:17">
       <c r="A248">
         <v>29766</v>
       </c>
       <c r="B248" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C248"/>
       <c r="D248"/>
       <c r="E248" t="s">
         <v>180</v>
       </c>
       <c r="F248" t="s">
         <v>181</v>
       </c>
       <c r="G248"/>
       <c r="H248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>56</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248"/>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248"/>
       <c r="N248"/>
       <c r="O248"/>
       <c r="P248"/>
       <c r="Q248" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="249" spans="1:17">
       <c r="A249">
         <v>11106</v>
       </c>
       <c r="B249" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C249" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D249" t="s">
         <v>774</v>
       </c>
       <c r="E249" t="s">
         <v>180</v>
       </c>
       <c r="F249" t="s">
         <v>181</v>
       </c>
       <c r="G249"/>
       <c r="H249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>199</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249"/>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249"/>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
       <c r="Q249" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="250" spans="1:17">
       <c r="A250">
         <v>29797</v>
       </c>
       <c r="B250" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="C250"/>
       <c r="D250"/>
       <c r="E250" t="s">
         <v>180</v>
       </c>
       <c r="F250" t="s">
         <v>181</v>
       </c>
       <c r="G250"/>
       <c r="H250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>199</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250"/>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250"/>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="251" spans="1:17">
       <c r="A251">
         <v>29798</v>
       </c>
       <c r="B251" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="C251" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="D251" t="s">
         <v>78</v>
       </c>
       <c r="E251" t="s">
         <v>180</v>
       </c>
       <c r="F251" t="s">
         <v>181</v>
       </c>
       <c r="G251"/>
       <c r="H251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>199</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251"/>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251"/>
       <c r="N251"/>
       <c r="O251"/>
       <c r="P251"/>
       <c r="Q251" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="252" spans="1:17">
       <c r="A252">
         <v>29799</v>
       </c>
       <c r="B252" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="C252"/>
       <c r="D252"/>
       <c r="E252" t="s">
         <v>180</v>
       </c>
       <c r="F252" t="s">
         <v>181</v>
       </c>
       <c r="G252"/>
       <c r="H252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>199</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252"/>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252"/>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:17">
       <c r="A253">
         <v>79330</v>
       </c>
       <c r="B253" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="C253"/>
       <c r="D253"/>
       <c r="E253" t="s">
         <v>180</v>
       </c>
       <c r="F253" t="s">
         <v>181</v>
       </c>
       <c r="G253"/>
       <c r="H253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253"/>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253"/>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="254" spans="1:17">
       <c r="A254">
         <v>68016</v>
       </c>
       <c r="B254" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="C254" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="D254" t="s">
         <v>78</v>
       </c>
       <c r="E254" t="s">
         <v>180</v>
       </c>
       <c r="F254" t="s">
         <v>181</v>
       </c>
       <c r="G254"/>
       <c r="H254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254"/>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
       <c r="Q254" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="255" spans="1:17">
       <c r="A255">
         <v>11065</v>
       </c>
       <c r="B255" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="C255" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="D255" t="s">
         <v>472</v>
       </c>
       <c r="E255" t="s">
         <v>180</v>
       </c>
       <c r="F255" t="s">
         <v>181</v>
       </c>
       <c r="G255"/>
       <c r="H255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>56</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255"/>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="Q255" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="256" spans="1:17">
       <c r="A256">
         <v>11830</v>
       </c>
       <c r="B256" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C256" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D256" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E256" t="s">
         <v>180</v>
       </c>
       <c r="F256" t="s">
         <v>181</v>
       </c>
       <c r="G256"/>
       <c r="H256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>56</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256"/>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256"/>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="Q256" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:17">
       <c r="A257">
         <v>32342</v>
       </c>
       <c r="B257" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="C257" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="D257" t="s">
         <v>78</v>
       </c>
       <c r="E257" t="s">
         <v>180</v>
       </c>
       <c r="F257" t="s">
         <v>181</v>
       </c>
       <c r="G257"/>
       <c r="H257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
         <v>56</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257"/>
       <c r="L257" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M257"/>
       <c r="N257"/>
       <c r="O257"/>
       <c r="P257"/>
       <c r="Q257" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="258" spans="1:17">
       <c r="A258">
         <v>32250</v>
       </c>
       <c r="B258" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="C258" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="D258" t="s">
         <v>78</v>
       </c>
       <c r="E258" t="s">
         <v>180</v>
       </c>
       <c r="F258" t="s">
         <v>181</v>
       </c>
       <c r="G258"/>
       <c r="H258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
         <v>46</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258"/>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258"/>
       <c r="N258"/>
       <c r="O258"/>
       <c r="P258"/>
       <c r="Q258" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="259" spans="1:17">
       <c r="A259">
         <v>7945</v>
       </c>
       <c r="B259" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C259" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D259" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="E259" t="s">
         <v>180</v>
       </c>
       <c r="F259" t="s">
         <v>181</v>
       </c>
       <c r="G259"/>
       <c r="H259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
         <v>183</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259"/>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259"/>
       <c r="N259"/>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="260" spans="1:17">
       <c r="A260">
         <v>31443</v>
       </c>
       <c r="B260" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="C260" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="D260" t="s">
         <v>78</v>
       </c>
       <c r="E260" t="s">
         <v>180</v>
       </c>
       <c r="F260" t="s">
         <v>181</v>
       </c>
       <c r="G260"/>
       <c r="H260" t="s">
         <v>23</v>
       </c>
       <c r="I260" t="s">
         <v>46</v>
       </c>
       <c r="J260" t="s">
         <v>39</v>
       </c>
       <c r="K260"/>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
         <v>40</v>
       </c>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="261" spans="1:17">
       <c r="A261">
         <v>28325</v>
       </c>
       <c r="B261" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="C261" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="D261" t="s">
         <v>78</v>
       </c>
       <c r="E261" t="s">
         <v>180</v>
       </c>
       <c r="F261" t="s">
         <v>181</v>
       </c>
       <c r="G261"/>
       <c r="H261" t="s">
         <v>23</v>
       </c>
       <c r="I261" t="s">
         <v>46</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261"/>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="262" spans="1:17">
       <c r="A262">
         <v>31444</v>
       </c>
       <c r="B262" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="C262" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="D262" t="s">
         <v>78</v>
       </c>
       <c r="E262" t="s">
         <v>180</v>
       </c>
       <c r="F262" t="s">
         <v>181</v>
       </c>
       <c r="G262"/>
       <c r="H262" t="s">
         <v>23</v>
       </c>
       <c r="I262" t="s">
         <v>46</v>
       </c>
       <c r="J262" t="s">
         <v>39</v>
       </c>
       <c r="K262"/>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>40</v>
       </c>
       <c r="N262"/>
       <c r="O262"/>
       <c r="P262"/>
       <c r="Q262" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="263" spans="1:17">
       <c r="A263">
         <v>30138</v>
       </c>
       <c r="B263" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="C263"/>
       <c r="D263"/>
       <c r="E263" t="s">
         <v>180</v>
       </c>
       <c r="F263" t="s">
         <v>181</v>
       </c>
       <c r="G263"/>
       <c r="H263" t="s">
         <v>23</v>
       </c>
       <c r="I263" t="s">
         <v>56</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263"/>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263"/>
       <c r="N263"/>
       <c r="O263"/>
       <c r="P263"/>
       <c r="Q263" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="264" spans="1:17">
       <c r="A264">
         <v>30172</v>
       </c>
       <c r="B264" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="C264" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="D264" t="s">
         <v>78</v>
       </c>
       <c r="E264" t="s">
         <v>180</v>
       </c>
       <c r="F264" t="s">
         <v>181</v>
       </c>
       <c r="G264"/>
       <c r="H264" t="s">
         <v>23</v>
       </c>
       <c r="I264" t="s">
         <v>46</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264"/>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264"/>
       <c r="N264"/>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="265" spans="1:17">
       <c r="A265">
         <v>26376</v>
       </c>
       <c r="B265" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C265" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D265" t="s">
         <v>78</v>
       </c>
       <c r="E265" t="s">
         <v>180</v>
       </c>
       <c r="F265" t="s">
         <v>181</v>
       </c>
       <c r="G265"/>
       <c r="H265" t="s">
         <v>23</v>
       </c>
       <c r="I265" t="s">
         <v>46</v>
       </c>
       <c r="J265" t="s">
         <v>39</v>
       </c>
       <c r="K265"/>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="N265"/>
       <c r="O265"/>
       <c r="P265"/>
       <c r="Q265" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="266" spans="1:17">
       <c r="A266">
         <v>79196</v>
       </c>
       <c r="B266" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="C266"/>
       <c r="D266"/>
       <c r="E266" t="s">
         <v>180</v>
       </c>
       <c r="F266" t="s">
         <v>181</v>
       </c>
       <c r="G266"/>
       <c r="H266" t="s">
         <v>23</v>
       </c>
       <c r="I266" t="s">
         <v>183</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266"/>
       <c r="L266" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M266"/>
       <c r="N266"/>
       <c r="O266"/>
       <c r="P266" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="Q266" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:17">
       <c r="A267">
         <v>30349</v>
       </c>
       <c r="B267" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C267" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D267" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="E267" t="s">
         <v>180</v>
       </c>
       <c r="F267" t="s">
         <v>181</v>
       </c>
       <c r="G267"/>
       <c r="H267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>56</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267"/>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267"/>
       <c r="N267"/>
       <c r="O267"/>
       <c r="P267"/>
       <c r="Q267" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="268" spans="1:17">
       <c r="A268">
         <v>80215</v>
       </c>
       <c r="B268" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="C268"/>
       <c r="D268"/>
       <c r="E268" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F268" t="s">
         <v>181</v>
       </c>
       <c r="G268"/>
       <c r="H268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
         <v>56</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268"/>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268"/>
       <c r="N268"/>
       <c r="O268"/>
       <c r="P268"/>
       <c r="Q268" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="269" spans="1:17">
       <c r="A269">
         <v>2726</v>
       </c>
       <c r="B269" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="C269" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="D269" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>183</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269"/>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269"/>
       <c r="N269"/>
       <c r="O269"/>
       <c r="P269"/>
       <c r="Q269" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="270" spans="1:17">
       <c r="A270">
         <v>26890</v>
       </c>
       <c r="B270" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-      <c r="D270"/>
+        <v>893</v>
+      </c>
+      <c r="C270" t="s">
+        <v>894</v>
+      </c>
+      <c r="D270" t="s">
+        <v>78</v>
+      </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
         <v>23</v>
       </c>
       <c r="I270" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270"/>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270"/>
       <c r="N270"/>
       <c r="O270"/>
       <c r="P270"/>
       <c r="Q270" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="271" spans="1:17">
       <c r="A271">
         <v>28500</v>
       </c>
       <c r="B271" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C271"/>
       <c r="D271"/>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
         <v>23</v>
       </c>
       <c r="I271" t="s">
         <v>46</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271"/>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271"/>
       <c r="N271"/>
       <c r="O271"/>
       <c r="P271"/>
       <c r="Q271" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="272" spans="1:17">
       <c r="A272">
         <v>32251</v>
       </c>
       <c r="B272" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C272"/>
       <c r="D272"/>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
         <v>23</v>
       </c>
       <c r="I272" t="s">
         <v>183</v>
       </c>
       <c r="J272" t="s">
         <v>39</v>
       </c>
       <c r="K272"/>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>40</v>
       </c>
       <c r="N272"/>
       <c r="O272"/>
       <c r="P272"/>
       <c r="Q272" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="273" spans="1:17">
       <c r="A273">
         <v>79262</v>
       </c>
       <c r="B273" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="C273" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D273" t="s">
         <v>78</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
         <v>23</v>
       </c>
       <c r="I273" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273"/>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273"/>
       <c r="N273"/>
       <c r="O273"/>
       <c r="P273"/>
       <c r="Q273" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="274" spans="1:17">
       <c r="A274">
         <v>37405</v>
       </c>
       <c r="B274" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C274"/>
       <c r="D274"/>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
         <v>23</v>
       </c>
       <c r="I274" t="s">
         <v>183</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274"/>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274"/>
       <c r="N274"/>
       <c r="O274"/>
       <c r="P274"/>
       <c r="Q274" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="275" spans="1:17">
       <c r="A275">
         <v>62583</v>
       </c>
       <c r="B275" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="C275" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="D275" t="s">
         <v>496</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
         <v>23</v>
       </c>
       <c r="I275" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275"/>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275"/>
       <c r="N275"/>
       <c r="O275"/>
       <c r="P275"/>
       <c r="Q275" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="276" spans="1:17">
       <c r="A276">
         <v>79491</v>
       </c>
       <c r="B276" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C276"/>
       <c r="D276"/>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>56</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276"/>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276"/>
       <c r="N276"/>
       <c r="O276"/>
       <c r="P276"/>
       <c r="Q276" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="277" spans="1:17">
       <c r="A277">
         <v>29010</v>
       </c>
       <c r="B277" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C277"/>
       <c r="D277"/>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
         <v>23</v>
       </c>
       <c r="I277" t="s">
         <v>199</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277"/>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277"/>
       <c r="N277"/>
       <c r="O277"/>
       <c r="P277"/>
       <c r="Q277" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="278" spans="1:17">
       <c r="A278">
         <v>29034</v>
       </c>
       <c r="B278" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="C278"/>
       <c r="D278"/>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
         <v>23</v>
       </c>
       <c r="I278" t="s">
         <v>199</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278"/>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278"/>
       <c r="N278"/>
       <c r="O278"/>
       <c r="P278"/>
       <c r="Q278" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="279" spans="1:17">
       <c r="A279">
         <v>31083</v>
       </c>
       <c r="B279" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C279"/>
       <c r="D279"/>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
         <v>23</v>
       </c>
       <c r="I279" t="s">
         <v>56</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279"/>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279"/>
       <c r="N279"/>
       <c r="O279"/>
       <c r="P279"/>
       <c r="Q279" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:17">
       <c r="A280">
         <v>79520</v>
       </c>
       <c r="B280" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>56</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280"/>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280"/>
       <c r="N280"/>
       <c r="O280"/>
       <c r="P280"/>
       <c r="Q280" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:17">
       <c r="A281">
         <v>29323</v>
       </c>
       <c r="B281" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
         <v>23</v>
       </c>
       <c r="I281" t="s">
         <v>56</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281"/>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281"/>
       <c r="N281"/>
       <c r="O281"/>
       <c r="P281"/>
       <c r="Q281" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="282" spans="1:17">
       <c r="A282">
         <v>6076</v>
       </c>
       <c r="B282" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-      <c r="D282"/>
+        <v>909</v>
+      </c>
+      <c r="C282" t="s">
+        <v>835</v>
+      </c>
+      <c r="D282" t="s">
+        <v>78</v>
+      </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
         <v>183</v>
       </c>
       <c r="J282" t="s">
         <v>39</v>
       </c>
       <c r="K282"/>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
         <v>40</v>
       </c>
       <c r="N282"/>
       <c r="O282"/>
       <c r="P282" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="Q282" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="283" spans="1:17">
       <c r="A283">
         <v>26887</v>
       </c>
       <c r="B283" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-      <c r="D283"/>
+        <v>911</v>
+      </c>
+      <c r="C283" t="s">
+        <v>835</v>
+      </c>
+      <c r="D283" t="s">
+        <v>78</v>
+      </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>183</v>
       </c>
       <c r="J283" t="s">
         <v>39</v>
       </c>
       <c r="K283"/>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>40</v>
       </c>
       <c r="N283"/>
       <c r="O283"/>
       <c r="P283"/>
       <c r="Q283" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="284" spans="1:17">
       <c r="A284">
         <v>29431</v>
       </c>
       <c r="B284" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C284"/>
       <c r="D284"/>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>56</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284"/>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284"/>
       <c r="N284"/>
       <c r="O284"/>
       <c r="P284"/>
       <c r="Q284" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="285" spans="1:17">
       <c r="A285">
         <v>31211</v>
       </c>
       <c r="B285" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="C285"/>
       <c r="D285"/>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
         <v>23</v>
       </c>
       <c r="I285" t="s">
         <v>56</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285"/>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285"/>
       <c r="N285"/>
       <c r="O285"/>
       <c r="P285" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="Q285" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="286" spans="1:17">
       <c r="A286">
         <v>97945</v>
       </c>
       <c r="B286" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C286"/>
       <c r="D286"/>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>56</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286"/>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286"/>
       <c r="N286"/>
       <c r="O286"/>
       <c r="P286" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="Q286" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="287" spans="1:17">
       <c r="A287">
         <v>31212</v>
       </c>
       <c r="B287" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="C287"/>
       <c r="D287"/>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
         <v>56</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287"/>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287"/>
       <c r="N287"/>
       <c r="O287"/>
       <c r="P287" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="Q287" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="288" spans="1:17">
       <c r="A288">
         <v>79198</v>
       </c>
       <c r="B288" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="C288"/>
       <c r="D288"/>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
         <v>23</v>
       </c>
       <c r="I288" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288"/>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288"/>
       <c r="N288"/>
       <c r="O288"/>
       <c r="P288"/>
       <c r="Q288" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="289" spans="1:17">
       <c r="A289">
         <v>79199</v>
       </c>
       <c r="B289" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C289"/>
       <c r="D289"/>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
         <v>23</v>
       </c>
       <c r="I289" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289"/>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289"/>
       <c r="N289"/>
       <c r="O289"/>
       <c r="P289"/>
       <c r="Q289" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="290" spans="1:17">
       <c r="A290">
         <v>79200</v>
       </c>
       <c r="B290" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="C290"/>
       <c r="D290"/>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
         <v>23</v>
       </c>
       <c r="I290" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290"/>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290"/>
       <c r="N290"/>
       <c r="O290"/>
       <c r="P290"/>
       <c r="Q290" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:17">
       <c r="A291">
         <v>79201</v>
       </c>
       <c r="B291" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="C291"/>
       <c r="D291"/>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291"/>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291"/>
       <c r="N291"/>
       <c r="O291"/>
       <c r="P291"/>
       <c r="Q291" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="292" spans="1:17">
       <c r="A292">
         <v>79202</v>
       </c>
       <c r="B292" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C292"/>
       <c r="D292"/>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292"/>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292"/>
       <c r="N292"/>
       <c r="O292"/>
       <c r="P292"/>
       <c r="Q292" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="293" spans="1:17">
       <c r="A293">
         <v>79203</v>
       </c>
       <c r="B293" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C293"/>
       <c r="D293"/>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
         <v>23</v>
       </c>
       <c r="I293" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293"/>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293"/>
       <c r="N293"/>
       <c r="O293"/>
       <c r="P293"/>
       <c r="Q293" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="294" spans="1:17">
       <c r="A294">
         <v>79204</v>
       </c>
       <c r="B294" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
         <v>23</v>
       </c>
       <c r="I294" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294"/>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294"/>
       <c r="N294"/>
       <c r="O294"/>
       <c r="P294"/>
       <c r="Q294" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="295" spans="1:17">
       <c r="A295">
         <v>79205</v>
       </c>
       <c r="B295" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
         <v>23</v>
       </c>
       <c r="I295" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295"/>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295"/>
       <c r="N295"/>
       <c r="O295"/>
       <c r="P295"/>
       <c r="Q295" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="296" spans="1:17">
       <c r="A296">
         <v>79206</v>
       </c>
       <c r="B296" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C296"/>
       <c r="D296"/>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
         <v>23</v>
       </c>
       <c r="I296" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296"/>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296"/>
       <c r="N296"/>
       <c r="O296"/>
       <c r="P296"/>
       <c r="Q296" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="297" spans="1:17">
       <c r="A297">
         <v>61287</v>
       </c>
       <c r="B297" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="C297" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D297" t="s">
         <v>78</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
         <v>23</v>
       </c>
       <c r="I297" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297"/>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297"/>
       <c r="N297"/>
       <c r="O297"/>
       <c r="P297"/>
       <c r="Q297" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="298" spans="1:17">
       <c r="A298">
         <v>6312</v>
       </c>
       <c r="B298" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C298" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D298" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
         <v>23</v>
       </c>
       <c r="I298" t="s">
         <v>183</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298"/>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298"/>
       <c r="N298"/>
       <c r="O298"/>
       <c r="P298" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="Q298" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="299" spans="1:17">
       <c r="A299">
         <v>36637</v>
       </c>
       <c r="B299" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C299" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D299" t="s">
         <v>78</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
         <v>23</v>
       </c>
       <c r="I299" t="s">
         <v>56</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299"/>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299"/>
       <c r="N299"/>
       <c r="O299"/>
       <c r="P299"/>
       <c r="Q299" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="300" spans="1:17">
       <c r="A300">
         <v>81375</v>
       </c>
       <c r="B300" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C300" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="D300" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
         <v>23</v>
       </c>
       <c r="I300" t="s">
         <v>56</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300"/>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300"/>
       <c r="N300"/>
       <c r="O300"/>
       <c r="P300" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="Q300" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="301" spans="1:17">
       <c r="A301">
         <v>60574</v>
       </c>
       <c r="B301" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C301" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D301" t="s">
         <v>78</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
         <v>23</v>
       </c>
       <c r="I301" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301"/>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301"/>
       <c r="N301"/>
       <c r="O301"/>
       <c r="P301"/>
       <c r="Q301" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="302" spans="1:17">
       <c r="A302">
         <v>68003</v>
       </c>
       <c r="B302" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="C302"/>
       <c r="D302"/>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
         <v>23</v>
       </c>
       <c r="I302" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302"/>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302"/>
       <c r="N302"/>
       <c r="O302"/>
       <c r="P302" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="Q302" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="303" spans="1:17">
       <c r="A303">
         <v>11285</v>
       </c>
       <c r="B303" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="C303"/>
       <c r="D303"/>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
         <v>23</v>
       </c>
       <c r="I303" t="s">
         <v>56</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303"/>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303"/>
       <c r="N303"/>
       <c r="O303"/>
       <c r="P303" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="Q303" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="304" spans="1:17">
       <c r="A304">
         <v>98010</v>
       </c>
       <c r="B304" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="C304"/>
       <c r="D304"/>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
         <v>56</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304"/>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304"/>
       <c r="N304"/>
       <c r="O304"/>
       <c r="P304" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="Q304" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="305" spans="1:17">
       <c r="A305">
         <v>36578</v>
       </c>
       <c r="B305" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="C305"/>
       <c r="D305"/>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
         <v>23</v>
       </c>
       <c r="I305" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305"/>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305"/>
       <c r="N305"/>
       <c r="O305"/>
       <c r="P305"/>
       <c r="Q305" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="306" spans="1:17">
       <c r="A306">
         <v>36127</v>
       </c>
       <c r="B306" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="I306" t="s">
         <v>588</v>
       </c>
       <c r="J306" t="s">
         <v>39</v>
       </c>
       <c r="K306"/>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
         <v>40</v>
       </c>
       <c r="N306"/>
       <c r="O306"/>
       <c r="P306"/>
       <c r="Q306" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="307" spans="1:17">
       <c r="A307">
         <v>27543</v>
       </c>
       <c r="B307" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="C307"/>
       <c r="D307"/>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
         <v>23</v>
       </c>
       <c r="I307" t="s">
         <v>183</v>
       </c>
       <c r="J307" t="s">
         <v>39</v>
       </c>
       <c r="K307"/>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>40</v>
       </c>
       <c r="N307"/>
       <c r="O307"/>
       <c r="P307"/>
       <c r="Q307" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="308" spans="1:17">
       <c r="A308">
         <v>79269</v>
       </c>
       <c r="B308" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C308" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D308" t="s">
         <v>78</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
         <v>23</v>
       </c>
       <c r="I308" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J308" t="s">
         <v>39</v>
       </c>
       <c r="K308"/>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>40</v>
       </c>
       <c r="N308"/>
       <c r="O308"/>
       <c r="P308"/>
       <c r="Q308" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="309" spans="1:17">
       <c r="A309">
         <v>75328</v>
       </c>
       <c r="B309" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C309" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D309" t="s">
         <v>78</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309"/>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309"/>
       <c r="N309"/>
       <c r="O309"/>
       <c r="P309"/>
       <c r="Q309" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="310" spans="1:17">
       <c r="A310">
         <v>32484</v>
       </c>
       <c r="B310" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
         <v>23</v>
       </c>
       <c r="I310" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310"/>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310"/>
       <c r="N310"/>
       <c r="O310"/>
       <c r="P310"/>
       <c r="Q310" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="311" spans="1:17">
       <c r="A311">
         <v>26888</v>
       </c>
       <c r="B311" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C311"/>
       <c r="D311"/>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
         <v>23</v>
       </c>
       <c r="I311" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="J311" t="s">
         <v>39</v>
       </c>
       <c r="K311"/>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>40</v>
       </c>
       <c r="N311"/>
       <c r="O311"/>
       <c r="P311"/>
       <c r="Q311" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>