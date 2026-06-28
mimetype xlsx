--- v1 (2026-05-13)
+++ v2 (2026-06-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="956">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="959">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -632,66 +632,66 @@
   <si>
     <t>Ave de unos 70 cm de longitud, 2-2,5 kg de peso y una envergadura alar de hasta 1,5 metros. Casi sin dimorfismo sexual, salvo que los machos son ligeramente más grandes que las hembras. El plumaje es marrón rojizo en el dorso y alas; el pecho es castaño rojizo o beige finamente vermiculado de color gris parduzco. Los flancos son de color gris claro finamente vermiculado de color gris parduzco. La base del cuello presenta una franja estrecha castaño rojizo oscuro, a modo de collar. El vientre es claro salvo la zona caudal inferior que es beige. El píleo es gris blanquecino. La cara y cuello son de color gris-crema claro, con unas características manchas grandes alrededor de los ojos de color pardo rojizo. El pico es rosáceo o rojizo con la base y la punta negruzca y un gran orificio nasal oscuro en el centro. Los ojos son amarillos con una gran pupila negra. Cola corta, ancha y de color negro. Las alas son grandes, de color pardo rojizo con una gran zona blanca en las coberteras; las plumas primarias son negras mientras que las secundarias son negras pero con una mancha verde metalizado en la mitad anterior. Las patas son robustas, rosáceas o rojizas, y con los dedos palmeados. Los juveniles carecen de la mancha oscura que presentan los adultos en el pecho y en los ojos; la cabeza tiene un capirote pardo siendo el resto de la cara de color blanquecino con una mancha pardo grisácea en las mejillas; el pico es gris oscuro, los ojos marrones y las patas de color carne grisáceo.</t>
   </si>
   <si>
     <t>Aves</t>
   </si>
   <si>
     <t>Alopochen aegyptiacus (Linnaeus, 1766), Alopochen aegyptiacus (Linnaeus, 1766)</t>
   </si>
   <si>
     <t>Amandava amandava (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Bengalí rojo (Castellano), Múnia roig (Catalán), Red Avadavat (Inglés), Bengali amandava (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>Son aves de pequeño tamaño, de unos 10 cm de longitud y 10 gramos de peso. Durante la temporada de cría los machos ostentan un plumaje llamativo, de color rojo intenso con tintes verdosos en la corona y la espalda y con rayas blancas debajo de los ojos (que son de color rojo). El pico, igualmente rojo, es fuerte, grueso y cónico, con una zona negruzca en la base del culmen. Los lados de la cabeza, garganta y parte ventral son de color escarlata. Las alas y flancos, de color rojo oscuro, presentan puntos blancos. La cola es corta y redondeada, con las plumas negras. Las hembras, en la época de reproducción, lucen el pecho y vientre de color amarillo anaranjado brillante. Fuera de la temporada de cría, los machos y hembras son similares; las hembras tienen el dorso marrón liso, el vientre de color amarillo, pardo grisáceo o bronceado crema, obispillo rojo, pico rojo apagado y rayas negras debajo de los ojos a modo de antifaz; las alas y los flancos puede estar salpicado de manchas blancas. Las hembras, fuera de la temporada de reproducción, son similares a los machos, aunque con las manchas blancas más pequeñas y menos numerosas. Los juveniles son similares a las hembras, pero carecen del color rojo en el obispillo y el pico es negro.</t>
   </si>
   <si>
     <t>Arbutus unedo L.</t>
   </si>
   <si>
-    <t>Agarullo (Castellano), Borto (Castellano), Burrubiote (Castellano), Campanita (Castellano), Madroña (Castellano), Madroñal (Castellano), Madroñera (Castellano), Madroños (Castellano), Mairoñera (Castellano), Modrollera (Castellano), Modroño (Castellano), Abis (Castellano), Madroño (Castellano), Alboriu (Castellano), Albornial (Castellano), Alborniu (Castellano), Alborza (Castellano), Alborzas (Castellano), Alborzera (Castellano), Arbetón (Castellano), Árbol de los borrachinos (Castellano), Armoniu (Castellano), Bordo (Castellano), Borrachinal (Castellano), Burbuxe (Euskera), Purpuxea (Euskera), aagorri (Euskera), burbuxa (Euskera), Arbousier (Catalán), Cirera d'arboiç (Catalán), Cireres d'arboc (Catalán), Cireres d'arboiç (Catalán), Çireretes de arboç (Catalán), Llipoter (Catalán), cirerer de llop (Catalán), Arbocera (Catalán), Arboiç (Catalán), Erbedo (Gallego), Ameixois (Gallego), Érbedos (Gallego), Meisueiro (Gallego), albedro (Gallego), érbedo (Gallego), Arboça (Mallorquín), Arbocer vermell (Mallorquín), Arbocer blau (Mallorquín), Alborsos (Valenciano), Alborzo (Valenciano), Arboç (Valenciano), Arbocer (Valenciano), Arborçer (Valenciano), Arborsos (Valenciano), Arborzo (Valenciano), Auborc (Valenciano), Auborcer (Valenciano), Boç (Valenciano), Borç (Valenciano), Borser (Valenciano), Bosser (Valenciano), Hierba alborçera (Valenciano), Hierba arborçera (Valenciano), Madronyer (Valenciano), Madronyera (Valenciano), Madronyo (Valenciano), Madroñero (Valenciano), Madroño (Valenciano), Alboç (Valenciano), Alborç (Valenciano), Albocer (Valenciano), Alborcer (Valenciano), Alborçer (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
+    <t>Albornial (Castellano), Alboriu (Castellano), Agarullo (Castellano), Abis (Castellano), Albornio (Castellano), Alborniu (Castellano), Alborza (Castellano), Alborzas (Castellano), Alborzera (Castellano), Arbetón (Castellano), Árbol de los borrachinos (Castellano), Armoniu (Castellano), Bordo (Castellano), Borrachinal (Castellano), Borto (Castellano), Burrubiote (Castellano), Campanita (Castellano), Madroña (Castellano), Madroñal (Castellano), Madroñera (Castellano), Madroños (Castellano), Mairoñera (Castellano), Modrollera (Castellano), Modroño (Castellano), Aborio (Castellano), Madroñera (Castellano), Modrollo (Castellano), Madroño (Castellano), Purpuxea (Euskera), burbuxa (Euskera), aagorri (Euskera), Burbuxe (Euskera), Kurkuxa (Euskera), Gurgusa (Euskera), Çireretes de arboç (Catalán), Llipoter (Catalán), Cirera d'arboiç (Catalán), Cirera (Catalán), Arbousier (Catalán), Arboiç (Catalán), Arbocera (Catalán), Arboç (Catalán), Alborcer (Catalán), Madronyo (Catalán), Madronyer (Catalán), cirerer de llop (Catalán), Alborcera (Catalán), Cirereta d’arboç (Catalán), Cireres d'arboc (Catalán), Cireres d'arboiç (Catalán), Purpuxa (Gallego), Ameixois (Gallego), Erbedo (Gallego), Érbedos (Gallego), Meisueiro (Gallego), albedro (Gallego), érbedo (Gallego), Arbocer vermell (Mallorquín), Arboça (Mallorquín), Arbocer blau (Mallorquín), Bosser (Valenciano), Hierba alborçera (Valenciano), Hierba arborçera (Valenciano), Madronyer (Valenciano), Madronyera (Valenciano), Madronyo (Valenciano), Madroñero (Valenciano), Madroño (Valenciano), Arborzo (Valenciano), Arborsos (Valenciano), Arborçer (Valenciano), Arbocer (Valenciano), Arboç (Valenciano), Alborzo (Valenciano), Alborsos (Valenciano), Alborçer (Valenciano), Alborcer (Valenciano), Alborç (Valenciano), Albocer (Valenciano), Alboç (Valenciano), Auborc (Valenciano), Boç (Valenciano), Auborcer (Valenciano), Borç (Valenciano), Borser (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Arbolillo perennifolio, generalmente de porte arbustivo pero que llega a los 4-5 metros de altura, con el tronco de corteza delgada, pardo-rojiza y agrietada; tiende a ramificarse desde la base o a poca altura del suelo. Las ramas jóvenes son a menudo pilosas. La copa es densa y redondeada. Las hojas son lanceoladas o elípticas, de color verde oscuro brillante por el haz y más pálidas por el envés, con el ápice agudo y el margen serrado, coriáceas, pecioladas (peciolo corto y rojizo de 0,2-1 cm de largo) y dispuestas de forma alterna. Las inflorescencias, con flores pentámeras en forma de campanilla (la corola se divide en 5 pequeños lóbulos con la punta revoluta), de color crema o blanco rosadas, aparecen en panículas bracteadas colgantes y terminales. Presentan pedúnculos rojos. El fruto (madroño) es una baya esférica y tuberculada, de color amarillento que torna a rojizo al madurar, con semillas pequeñas, pardas y angulosas, dispuestas en el centro del fruto.</t>
   </si>
   <si>
     <t>Arundo donax L.</t>
   </si>
   <si>
-    <t>Licera (Castellano), Lisera (Castellano), Carda (Castellano), Jopo (Castellano), Caña silvestre (Castellano), Huiro verde (Castellano), Raíz de caña (Castellano), Bardiza (Castellano), Caña común (Castellano), Caña licera (Castellano), Caña rueca (Castellano), Cañales (Castellano), Cañas (Castellano), Cañavera (Castellano), Cañera (Castellano), Cañero (Castellano), Cañiz (Castellano), Cañizo (Castellano), Gomilla (Castellano), Kañabera (Euskera), Cana (Euskera), Canabela (Euskera), Canaberra (Euskera), Garritz (Euskera), Garriza (Euskera), Kana (Euskera), Canyer (Catalán), Canyes (Catalán), Canya verda (Catalán), Canya mallorquina (Catalán), Canya de torrent (Catalán), Canya (Catalán), Canivela (Gallego), Canavela (Gallego), Canaveira (Gallego), Giant reed (Inglés), Canne de Provence (Francés), Canya blanca (Mallorquín), Canyís (Mallorquín), Canyeta (Mallorquín), Canya de riu (Mallorquín), Plomall (Valenciano), Caña (Valenciano), Xim (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Inglés, Francés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano</t>
+    <t>Huiro verde (Castellano), Carda (Castellano), Cañifecha (Castellano), Jopo (Castellano), Caña silvestre (Castellano), Mata de caña (Castellano), Caña gomera (Castellano), Bardiza (Castellano), Cana (Castellano), Caña (Castellano), Caña común (Castellano), Caña licera (Castellano), Caña rueca (Castellano), Cañales (Castellano), Cañas (Castellano), Cañavera (Castellano), Cañera (Castellano), Cañero (Castellano), Cañiz (Castellano), Cañizo (Castellano), Gomilla (Castellano), Guisopo (Castellano), Licera (Castellano), Lisera (Castellano), Raíz de caña (Castellano), Caña de cañal (Castellano), Caña basta (Castellano), Caña amarga (Castellano), Kana (Euskera), Cana (Euskera), Canabela (Euskera), Canaberra (Euskera), Garritz (Euskera), Garriza (Euskera), Kañabera (Euskera), Canya de torrent (Catalán), Canya blanca (Catalán), Canya de riu (Catalán), Canyaverda (Catalán), Canya verda (Catalán), Canya mallorquina (Catalán), Canyís (Catalán), Canya (Catalán), Canyer (Catalán), Canyeta (Catalán), Gim (Catalán), Plomall (Catalán), Canyes (Catalán), Xim (Catalán), falla (Catalán), Canaveira (Gallego), Canavela (Gallego), Canivela (Gallego), Giant reed (Inglés), Canne de Provence (Francés), Canyeta (Mallorquín), Canya blanca (Mallorquín), Canya de riu (Mallorquín), Canyís (Mallorquín), Xim (Valenciano), Plomall (Valenciano), Caña (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Inglés, Francés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Planta herbácea, perenne, erecta, con raíces fuertes y carnosas. Tiene el tallo grueso y robusto, hueco; alcanza los 2-6 metros de altura y hasta 4 cm de diámetro. Es suave y glabro, brillante, simple o algo ramificado en los nudos; las cañas se dividen por tabiques en los nudos (como el bambú). Las hojas son largas y acintadas (similares a las del maíz), azul-verdosas, dispuestas en dos filas conspicuamente opuestas a lo largo del tallo, al que “abrazan”; tienen en la base mechones de pelos; llegan a medir unos 60 centímetros de largo y 6 de ancho. Los márgenes son afilados al tacto, pudiendo llegar a cortar. Las flores nacen en grandes panículas apicales, de 30-65 dm de largo. Las espiguillas, comprimidas lateralmente, presentan tonos violáceos o amarillentos, generalmente, con tres flores bisexuales. Las glumas son subiguales y membranosas; la lema es bífida y pelosa en su parte dorsal, y más larga que la pálea. El fruto es una cariópside oblanceolada y estriada, que no parece producir semillas viables fuera de su rango nativo de distribución. El embrión ocupa más o menos un tercio de la longitud.</t>
   </si>
   <si>
     <t>Atelerix albiventris (Wagner, 1841)</t>
   </si>
   <si>
     <t>Erizo pigmeo africano (Castellano), Erizo africano de vientre blanco (Castellano), Erizo de vientre blanco (Castellano), Eriçó de panxa blanca (Catalán), Four-toed Hedgehog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>Pequeño erizo de entre 15 y 25 cm de longitud y un peso que oscila entre los 350 y los 700 gramos, aunque lo más normal es que ronde los 350. El hocico es puntiagudo, las orejas grandes y los ojos pequeños y negros. Las patas son cortas y peludas. De coloración variable, la más común es marrón o gris con las púas blancas o de color crema, siendo el rostro más oscuro (gris o negro) y el vientre blanco.</t>
   </si>
   <si>
     <t>Australoheros facetus (Jenyns, 1842)</t>
   </si>
   <si>
     <t>Chanchito (Castellano), Chameleon cichlid (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
@@ -1079,93 +1079,93 @@
   <si>
     <t>Opuntia stricta (Haw.) Haw.</t>
   </si>
   <si>
     <t>Chumbera (Castellano), Nopal Estricto (Castellano), Chumbera apretada (Castellano), Pera espinosa (Castellano), Figuera de moro (Catalán), Erect Pricklypear (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>Arbusto suculento de hasta 2 metros de alto, al principio erecto pero con tendencia a achaparrarse. Los tallos, transformados en cladodios (palas), son de color verde o verde azulado, aplanados, de 10-25 cm de largo y 7,5-15 cm de ancho, glabros, cubiertos de aréolas. Las aréolas (pequeñas protuberancias) presentan gloquidios (pequeñas cerdas espinosas) y pueden tener de 0 a 2 espinas afiladas largas, de 2 a 4 cm de largo. Las flores son de color amarillo brillante, a menudo con marcas rosadas en los “pétalos” exteriores, y aparecen en los márgenes de los cladodios. El fruto tiene forma de pera, más o menos esférico, de color morado en la madurez, con la superficie externa lisa y sin espinas, con la excepción de algunos gloquidios incrustados en las pequeñas aréolas. La pulpa es de color púrpura y sabor agrio, y contiene unas 60 semillas con un revestimiento duro.</t>
   </si>
   <si>
     <t>Opuntia subulata (Muehlenpf.) Engelm.</t>
   </si>
   <si>
     <t>Cacto alesnado (Castellano), Cinamomo (Castellano), Opuntia alesnada (Castellano), Eve's Pin (Inglés)</t>
   </si>
   <si>
     <t>Arbusto o arbolillo de hasta 4 o 5 m de altura, aunque no suele sobrepasar los 2 m, muy ramificado, con los tallos cilíndricos, carnosos, suculentos, de hasta 50 cm de longitud, tuberculados, más bien frágiles. Hojas aleznadas, persistentes, de hasta 12 cm de longitud. Aréolas situadas en la parte superior de los tubérculos. Espinas 1-4 por aréola, erectas, fuertes, rectas, de color blanco grisáceo, de hasta 8 cm de longitud, desprovistas de vaina. Flores de color rojo, de hasta 6 cm de longitud, poco abiertas en la antesis, de hasta 6 cm en la antesis. Pericarpelos alargados, tuberculados, aleznados, con escamas erectas de hasta 2 cm de longitud. Frutos de ovoides a oblongos, de aspecto muy parecido a los tallos, persistentes, algo espinosos, de hasta 10 cm de longitud, a veces prolíferos dando flores al año siguiente lo que hace que entonces se dispongan en cadena. Semillas subtetraédricas, abundantes.</t>
   </si>
   <si>
     <t>CEEEI: Incluido, CEEEI: Incluido</t>
   </si>
   <si>
-    <t>Austrocylindropuntia subulata (Mühlenpfordt) Backeb.</t>
+    <t>Austrocylindropuntia subulata (Mühlenpfordt) Backeb., Cylindropuntia subulata (Muehlenpf.) F.M.Knuth</t>
   </si>
   <si>
     <t>Orconectes limosus (Rafinesque, 1817)</t>
   </si>
   <si>
     <t>Cangrejo de los canales (Castellano), Spinyvheek crayfish (Inglés), Spinycheek Crayfish (Inglés)</t>
   </si>
   <si>
     <t>Oxyura jamaicensis (Gmelin, JF, 1789)</t>
   </si>
   <si>
     <t>Malvasía canela (Castellano), Ahate (Euskera), Ànec de Jamaica (Catalán), Ruddy duck (Inglés)</t>
   </si>
   <si>
     <t>Pato no muy grande, de aspecto robusto, con una longitud de 35-43 cm y un peso que oscila entre los 550 y 800 gramos en machos y de 300 a 600 en hembras. El pico es de perfil cóncavo, muy abultado en su base. La cola es plana y larga, y generalmente la mantienen levantada. Presenta dimorfismo sexual. Los machos tienen un plumaje castaño rojizo (óxido rojo), y un pico de color azul muy vivo, sobre todo en la época de cría. La parte superior de la cabeza (píleo) está coronada por un capirote negro que llega hasta el ojo. En las mejillas lucen una mancha blanca. El cuello, patas y cola son de color negro. Las hembras tienen la cabeza más marrón, y la mancha de la mejilla dividida por una raya horizontal de color marrón. El cuerpo es de color castaño grisáceo, el vientre marrón claro, el pico gris negruzco, y la garganta y cuello blanco grisáceos con finas bandas oscuras. Los inmaduros son similares a las hembras, con las alas de color marrón uniforme en vuelo.</t>
   </si>
   <si>
     <t>Pacifastacus leniusculus (Dana, 1852)</t>
   </si>
   <si>
     <t>Cangrejo señal (Castellano), Cangrejo de California (Castellano), Cangrejo del Pacífico (Castellano), Karramarro seinaleduna (Euskera), Cranc senyal (Catalán), Siganal crayfish (Inglés), Signal Crayfish (Inglés), Klamath Signal Crayfish (Inglés), Columbia River Signal Crayfish (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Cangrejo de río que llega a alcanzar los 16 cm de longitud y superar los 100 gramos de peso. El caparazón es liso, de color marrón verdoso uniforme o ligeramente azulado, y el abdomen es bastante grueso. Presenta dos pares de crestas postorbitales con una espina apical en el par anterior. El rostro tiene los bordes casi paralelos, bastante rectangular, con un escalón pronunciado hacia la punta. Las suturas o surcos longitudinales del cefalotórax están separadas, al igual que en el cangrejo de río autóctono. Las pinzas están muy desarrolladas, son lisas y de color rojizo en la parte ventral. El nombre de la especie se debe a la mancha blancuzco-turquesa que aparece en la unión de los dedos fijos con los móviles de las pinzas.</t>
   </si>
   <si>
     <t>Pantherophis guttatus Smith, Chiszar, Staley &amp; Tepedelen, 1994</t>
   </si>
   <si>
     <t>Culebra del maizal (Castellano), Serpiente del maíz (Castellano), Serp del blat de moro (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>Culebra de tamaño moderado que puede llegar a superar el metro y medio de longitud, de cuerpo fino aunque robusto, cabeza bien diferenciada del cuerpo, de hocico corto y redondeado, con ojos grandes y pupila redonda, y grandes escamas sobre la cabeza. Las escamas dorsales son lisas, mientras que las ventrales presentan una quilla pronunciada. Su patrón de color es muy variable, aunque la coloración más común es color naranja o marrón-amarillo, con manchas ligeramente triangulares rojas con bordes negros, aunque también las hay más pardas, grises, amarillentas, anaranjadas e incluso albinas, con manchas rojizas de intensidad variable. La marca dorsal de la cabeza se afina en una punta (en forma de lanza), y suele presentar una franja roja que atraviesa el hocico pasando por ambos ojos. El vientre es blanco o de color crema, normalmente con marcas negras alternas que le dan un aspecto de tablero de ajedrez, a veces moteadas con naranjas o rojos. La parte inferior de la cola presenta dos rayas negras. Los jóvenes tienen un aspecto similar a los adultos, aunque su colorido suele ser más parduzco.</t>
   </si>
   <si>
-    <t>Elaphe guttata (Linnaeus, 1766)</t>
+    <t>Elaphe guttata (Linnaeus, 1766), Elaphe guttata Stebbins, 1985</t>
   </si>
   <si>
     <t>Pennisetum clandestinum Hochst. ex Chiov.</t>
   </si>
   <si>
     <t>Quicuyo (Castellano), Peu de gall gruixat (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Herbácea perenne que crece en forma de césped, formando un denso entramado de tallos.Tiene entrenudos a intervalos de unos 5 cm, cada uno con una sola vaina foliar y la cuchilla foliar. La hoja es verde brillante, corta, de 3-4 mm de ancho, glabras o suavemente peludas, volviéndose de textura gruesa con la edad. Entre la vaina y la cuchilla está una lígula, corta y ciliada. Las inflorescencias son muy poco visibles, casi totalmente encerradas dentro de las vainas de las hojas, con 2-4 espiguillas.</t>
   </si>
   <si>
     <t>Pennisetum purpureum Schumach.</t>
   </si>
   <si>
     <t>Pasto elefante (Castellano), Hierba bruja (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
     <t>Hierba muy grande y robusta, perenne, con tallos de 2-6 metros de alto, ramificados, con numerosos entrenudos azulados; los nudos jóvenes tienen pelos blancos, volviéndose glabros con el tiempo. Las vainas de las hojas son glabras, más cortas que los entrenudos. La lígula es estrecha, con densos flecos de pelos largos y blancos. Las láminas de las hojas son estrechas, planas, verdes o azuladas, de 1 metro de largo y 3 cm de ancho, pilosas cerca de la base, especialmente en los márgenes. Tienen un nervio medio robusto, blanquecino. La inflorescencia es una espiga terminal, linear, densa, de 7-30 cm de largo y de color verdoso, amarillento o violáceo. El raquis de la semilla es cilíndrico y no es alado. Las espiguillas se agrupan en número de 1-5, encerradas en un involucro de numerosas cerdas ciliadas relativamente largas (8-40 mm). La lema superior tiene el ápice membranoso. Las anteras tienen un mechón de pelos en el ápice.</t>
   </si>
@@ -1569,50 +1569,53 @@
   <si>
     <t>Especie anual, que cuenta con dos fases de diferente aspecto: una esporofítica (fase asexual productora de esporas) y una gametofítica (fase sexual productora de gametos). Ambas fases pueden reproducirse vegetativamente. La fase gametofítica es un alga de color rojo pálido de hasta 30 cm de longitud, anual, que se fija al substrato gracias a una maraña de rizoides. Sus estolones principales, delgados, cilíndricos y lisos (1mm de ancho, 200mm de largo) se ramifican de forma irregular. Las ramas presentan multitud de ramitas pequeñas dispuestas en espiral, otorgándole un aspecto cónico. Las ramillas inferiores no están ramificadas, son largas y afiladas, con ganchos similares a arpones. En otros casos, las ramas presentan barbas, espinas o cuernos alternos muy característicos. La fase esporofítica es conocida como Falkenbergia rufolanosa, es de color rosado, y está formada por una maraña de filamentos muy ramificados que forman masas esféricas de hasta 3 cm de diámetro. Estas masas pueden aparecer flotando o bien estar adheridas al substrato por finos rizoides.</t>
   </si>
   <si>
     <t>Asparagopsis taxiformis (Delile) Trevisan, 1845</t>
   </si>
   <si>
     <t>Supreme Limu (Inglés)</t>
   </si>
   <si>
     <t>Especie anual, que cuenta con dos fases de diferente aspecto: una esporofítica (fase asexual productora de esporas) y una gametofítica (fase sexual productora de gametos). Ambas fases pueden reproducirse vegetativamente. Se fija al sustrato por medio de estolones basales y de rizoides. La fase gametofítica llega a medir 30 cm de longitud. Presenta estolones rastreros en la base. La coloración es rojo púrpura o violácea, pálida, con un eje del que surgen multitud de ramitas espesas dispuestas en espiral. El eje, cilíndrico, mide hasta 1 mm de ancho por 200 mm de largo, y emerge de estolones reptantes, lisos. Las ramillas se estrechan, con la parte final en forma de punta lisa. La fase esporofítica, conocida como Falkenbergia hillebrandii, es de color rojo rosado, filamentosas, de unos 15 mm de diámetro y con multitud de ramificaciones, formando una especie de alfombras de aspecto algodonoso. Es prácticamente indistinguible de F. rufolanosa.</t>
   </si>
   <si>
     <t>Asparagus asparagoides (L.) Druce</t>
   </si>
   <si>
     <t>Esparraguera africana (Castellano), Espàrec (Catalán), Espareguera de fulla ampla (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Mallorquín</t>
   </si>
   <si>
     <t>Arbusto erecto o decumbente, que produce brotes delgados, nervudos que se enroscan, ligeramente leñosos en la base y hasta de 6 metros de largo cuando tienen un soporte. Presenta falsas hojas (cladodios: tallos modificados aplanados) amplias (de 10 a 70 mm de largo y 4-30 mm de ancho), correosas, ovaladas, sésiles, dispuestas alternativamente, de color verde brillante y con varias vetas paralelas. Las hojas reales se reducen a unas pequeñas brácteas parecidas a escamas en la base de los cladodios. Las inflorescencias son umbelas axilares con 1-3 (a veces 4) flores acampanuladas, perfumadas, con 6 tépalos blanco-verdosos fusionados en un tubo en su mitad inferior, con una mancha verde abaxial, de 1-1,5 mm. Nacen en pedicelos ligeramente doblados axilares (emanan de la base de los cladodios). El fruto es una baya globosa al principio verde y roja al madurar, de 6-8 mm, que contiene de 0 a 4 semillas negras, brillantes, esféricas u ovoides. Genera mucha biomasa subterránea consistente en un rizoma cilíndrico y delgado, de unos 5 mm de ancho, con ramificaciones que crecen en paralelo con la superficie del suelo, y con numerosos tubérculos carnosos. Los rizomas y tubérculos se entrelazan formando una densa capa de hasta 10 cm de espesor.</t>
   </si>
   <si>
+    <t>Asparagus asparagoides W.Wight</t>
+  </si>
+  <si>
     <t>Atriplex semilunaris Aellen.</t>
   </si>
   <si>
     <t>Amuelle (Castellano)</t>
   </si>
   <si>
     <t>Planta herbácea perenne, de 20 a 70 cm de altura y hasta 110 cm de ancho. Sus tallos son decumbentes o erectos, amarillos, ramificados desde la base. Las hojas se presentan en disposición alterna, con forma ovado-lanceolada, más o menos rómbicas, con los márgenes toscamente dentado-lobulados en la mitad superior. Están largamente cuneadas en la base. La nerviación es de tipo Kranz. Las flores se agrupan en las axilas de las hojas superiores y en largas inflorescencias espiciformes terminales más o menos desnudas, a veces con algunas brácteas basales. Las bractéolas fructíferas de apariencia peltada, rómbico-deltoides y dentado-espinulosas, libres menos en la base, donde aparecen formando un tubo de 1 a 2 mm de largo, con 2 apéndices espinulosos en el dorso, en forma de media luna, que a veces aparecen fusionados entre sí.</t>
   </si>
   <si>
     <t>Azolla filiculoides Lam.</t>
   </si>
   <si>
     <t>Azolla (Castellano), Falguera d’aigua (Catalán)</t>
   </si>
   <si>
     <t>Pequeño helecho acuático, flotante, de hasta 10 cm, con raíces numerosas y tallos muy ramificados. Hojas, bilobuladas, imbricadas, con el lóbulo superior de hasta 2,5 x 1,4 mm, provisto de papilas, con el margen hialino ancho. Soros cortamente pedicelados, sobre el lóbulo inferior de las hojas, envueltos por un indusio. Esporangios de dos tipos: megasporocarpos, con un solo megasporangio, y microsporocarpos, con varios microsporangios. Esporas agrupadas en masas mucilaginosas. Megasporas granulosas, provistas de tres corpúsculos flotadores, con pelos ganchudos o gloquidios.</t>
   </si>
   <si>
     <t>Buddleja davidii Franch.</t>
   </si>
   <si>
     <t>Budleya (Castellano), Baileya (Castellano), Arbusto de las mariposas (Castellano), Lilo de verano (Castellano), Lilà foraster (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Mallorquín</t>
@@ -1674,68 +1677,71 @@
   <si>
     <t>Es una planta reptante, con tallos largos muy ramificados, sub-cilíndricos, de hasta 3 metros y cortas ramas, dispuestos formando grandes esteras, a veces con raíces en los nudos. Las hojas son suculentas, sésiles, opuestas, de sección triangular, ligeramente adnatas en la base, cerosas, de color verde brillante o ligeramente glauco, a menudo teñidas de rojo a lo largo de los bordes. Las superficies lateral y adaxial son claramente cóncavas; la quilla está denticulada (a veces sólo en la parte superior). Miden de 4-10 cm de largo 1-1,6 cm de ancho. Las flores son de color amarillo, rosado o púrpura, de 4-9 cm de diámetro, con 5 tépalos, 3 externos (miden de 2 a 4,5 cm, oblongos) y 2 internos (más pequeños y con el margen escarioso). Los “pétalos” (estaminodios petaloideos) son lineares o lanceolados, dispuestos en 3-4 verticilos. Los pedúnculos miden de 1 a 5 cm de largo. Tienen numerosos estambres amarillentos. El fruto es una drupa carnosa, subglobosa, de color amarillento, indehiscente. Las semillas, de 1-1,5 mm, son de color marrón oscuro, obovoides, ligeramente comprimidas, finamente reticuladas y rodeadas de mucílago.</t>
   </si>
   <si>
     <t>Caulerpa racemosa (Forsskål) J. Agardh, 1873</t>
   </si>
   <si>
     <t>Alga asesina (Castellano), Sea grapes (Inglés), Caulerpe raisin (Francés)</t>
   </si>
   <si>
     <t>Es un alga de pequeño porte, de color verde claro, que presenta varios estolones reptantes de los que surgen múltiples rizoides para fijarse al sustrato. Los frondes (“hojas”), erguidos, van saliendo a pocos centímetros de distancia unos de otros. Miden hasta 11 centímetros de largo, generalmente en torno a los 3 y 7 centímetros de altura, con pequeñas ramas vesiculosas o redondeadas (llamadas rámulas) dispuestas en forma de hélice o dística. Las diferentes morfologías, tamaños y longitud de los frondes varían según la profundidad en la que se desarrolle, la estación del año y la región concreta en la que se encuentre.</t>
   </si>
   <si>
     <t>Caulerpa taxifolia (M. Vahl) C. Agardh, 1817</t>
   </si>
   <si>
     <t>Alga asesina (Castellano), Lukay-lukay (Inglés)</t>
   </si>
   <si>
     <t>Macroalga de un verde brillante, con frondes erectos, aplanados lateralmente (tienen el aspecto de plumas), y con pequeñas ramitas laterales (pinnulas). Las pinnulas se disponen de forma opuesta, son aplanadas y ligeramente curvadas hacia arriba, estrechándose hacia la punta. El fronde mide entre 3 y 15 cm de longitud, aunque puede llegar a los 60 cm en zonas profundas. Presenta estolones reptantes en la base anclado al sustrato por medio de rizoides. Se reproduce de forma asexual, por fragmentos, aunque en su área nativa se reproduce también sexualmente.</t>
   </si>
   <si>
     <t>Centranthus ruber (L.) DC. in Lam. &amp; DC.</t>
   </si>
   <si>
-    <t>Alfeñiques (Castellano), Buena mujer (Castellano), Lágrimas de la virgen (Castellano), Milamores (Castellano), Sopas en vino (Castellano), Valeriana roja (Castellano), Hierba de San Jorge (Castellano), Diana (Catalán), Herba de montserrat (Catalán), Milamors (Catalán), Rosa d'espanya (Catalán), Valeriana de jardí (Catalán), Fava borda (Catalán), Alfinete (Gallego), Herba dos muros (Gallego), Valeriana roxa (Gallego), Valeriana (Latín), Herba de bou (Valenciano), Favera borda (Valenciano), Favera (Valenciano), Favar bord (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Latín, Valenciano, Valenciano, Valenciano, Valenciano</t>
+    <t>Valeriana roja (Castellano), Hierba de San Jorge (Castellano), Lágrimas de la virgen (Castellano), Alfeñiques (Castellano), Milamores (Castellano), Sopas en vino (Castellano), Valeriana (Castellano), Buena mujer (Castellano), Rosa d’espanya (Catalán), Valeriana de jardí (Catalán), Herba de bou (Catalán), Favera (Catalán), Favar bord (Catalán), Diana (Catalán), Fava borda (Catalán), Favera borda (Catalán), Herba de montserrat (Catalán), Milamors (Catalán), Rosa d'espanya (Catalán), Valeriana (Catalán), Herba dos muros (Gallego), Alfinete (Gallego), Valeriana roxa (Gallego), Valeriana (Latín), Herba de bou (Valenciano), Favera borda (Valenciano), Favera (Valenciano), Favar bord (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Latín, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Hemicriptófito. Herbácea perenne de 30 a 80 cm. glabra. Tallos erectos simples o ramificados, lisos. Hojas ovales o elípticolanceolada de 8 a 12 cm. de largo y de 2 a 4 de ancho, enteras o un poco dentada, opuestas. Las inferiores pecioladas y las superiores sésiles. Flores muy numerosas, rojas o blancas con espolón, dispuestas en corimbos apretados que se alargan en panícula tricótoma. Fruto en aquenio glabro.</t>
   </si>
   <si>
     <t>Codium fragile (Suringar) Hariot, 1889</t>
   </si>
   <si>
     <t>Dedos verdes de mar (Castellano), Green sea fingers (Inglés)</t>
   </si>
   <si>
     <t>Alga grande, perenne, de coloración verde oscuro, con frondes erectos de unos 15-20 cm de alto, con abundantes ramas cilíndricas, distribuidas en forma dicotómica o fastigiada. La superficie es vellosa. Se fijan al sustrato por medio de un ancho disco basal esponjoso. Las ramas cilíndricas tienen un diámetro de 0,3-1 cm. Al tacto es un alga blanda y esponjosa.</t>
   </si>
   <si>
+    <t>Codium fragile subsp. fragile, Codium fragile subsp. tomentosoides (Goor) P.C.Silva</t>
+  </si>
+  <si>
     <t>Cordylophora caspia (Pallas, 1771)</t>
   </si>
   <si>
     <t>Hidroide esturiano (Castellano), Hidroide esturialino (Castellano)</t>
   </si>
   <si>
     <t>Es un hidroide colonial de color marrón claro o amarillento, cuyas colonias son filamentosas, erectas y pueden alcanzar los 12 cm de alto, ramificándose de vez en cuando en lados alternos (pueden tener un aspecto parecido al musgo o a un pequeño arbusto). Presenta anillos cerca de la base de los tallos y ramas. Las colonias se componen de pólipos, los cuales son de aproximadamente 1 mm de largo y de color blanco o rosa pálido, en forma de huso cuando están relajados y ovoides cuando se contraen; tienen de 12 a 16 tentáculos incoloros repartidos irregularmente sobre la superficie. La boca nace en una probóscide cónica pero truncada. Las ramas están redondeadas en su base y cada una tiene de 1 a 3 órganos reproductivos en forma de pera.</t>
   </si>
   <si>
     <t>Cortaderia selloana (Schult. &amp; Schult.f.) Asch. &amp; Graebn.</t>
   </si>
   <si>
     <t>Hierba de la Pampa (Castellano), Plumacho (Castellano), Plumero (Castellano), Carrizo de la Pampa (Castellano), Panpa-lezca (Euskera), Plumeros (Catalán), Plomes (Catalán), Gineri (Catalán), Plomalls (Catalán), Herba de la Pampa (Catalán), Càrritx de jardí (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Mallorquín</t>
   </si>
   <si>
     <t>Planta herbácea perenne, graminoide, de hasta 3 m de altura, provista de robustas macollas. Hojas planas, laminares, coriáceas, con los bordes aserrados y de tacto áspero, de 1-3 m, glaucas. Lígula reducida a una hilera de pelos. Inflorescencias en panículas de gran tamaño, de (30) 50-100 cm, con un característico color plateado, soportadas por largos pedúnculos, con las ramas erectopatentes en los individuos masculinos y patentes en los femeninos. Espiguillas comprimidas lateralmente, de hasta 15 mm incluida la arista, con las glumas lanceoladas, desiguales y membranosas. Lema membranosa, vellosa, trinerviada, con arista terminal. Raquilla vellosa, desarticulándose en la madurez por encima de las glumas y justo por encima de cada flor. Morfológicamente se trata de una especie ginodioica, es decir, existen plantas con flores hermafroditas y femeninas, pero funcionalmente es dioica, de manera que para la reproducción es preciso que ambos tipos de plantas se encuentren relativamente próximas.</t>
   </si>
   <si>
     <t>Cotula coronopifolia L.</t>
   </si>
   <si>
     <t>Cotula (Castellano), Santalina de auga (Gallego)</t>
@@ -1758,54 +1764,54 @@
   <si>
     <t>Crepidula fornicata (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Lapa zapatilla (Castellano), Slipper shell (Inglés)</t>
   </si>
   <si>
     <t>Caracol de concha ovalada y lisa, con líneas de crecimiento concéntricas irregulares. La concha es de color blanco, crema, amarillo o algo rosado, con puntos o venas marrones o rojos. En el interior tiene una lámina fina (el septo) que va hasta la mitad de la apertura de la concha. Puede llegar a medir hasta 5 cm de longitud y 2.5 cm de altura. Es muy característico de esta especie encontrarlas apiladas unas encima de otras, con el ejemplar más grande en la base, adherido a algún objeto.</t>
   </si>
   <si>
     <t>Cyrtomium falcatum (L.f.) C.Presl.</t>
   </si>
   <si>
     <t>Helecho acebo (Castellano), Jelecha (Castellano), Falguera de fulla grossa (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Helecho perenne provisto de gran rizoma erecto de color marrón claro, cubierto de escamas de ovadas a oblongo-lanceoladas, de ápice acuminado, color marrón oscuro, más pálido cerca del margen (con aspecto de papel), que a menudo cubren parte del estipe. Forma un montículo redondeado con frondes de hasta 80 cm de alto y 1 metro de ancho, con las ramas arqueadas. Las hojas se componen de 4-15 pares de pinnas, coriáceas, ovadas y falcadas, glabras, con nervios anastomosados, y de color verde oscuro brillante por el haz, y verde pálido sin brillo por el envés, con el margen ondulado y puntas afiladas, de aspecto similar a las hojas del acebo. Las superiores llegan a medir medio metro de largo. Los soros son redondeados y están dispuestos en filas irregulares ocupando casi la totalidad de la superficie ventral de las pinnas (en ocasiones sólo en la parte superior del envés); la membrana que cubre cada soro (inducio) es marrón, a veces negruzca, peltada y persistente; las esporas son de color verde claro cuando son jóvenes y oscuras al envejecer.</t>
   </si>
   <si>
     <t>Cytisus scoparius (L.) Link</t>
   </si>
   <si>
-    <t>Escoba rubia (Castellano), Retama negra (Castellano), Retamón (Castellano), Xesta (Castellano), Ginesta (Castellano), Albareja (Castellano), Ehcoba (Castellano), Ejcoba (Castellano), Escoba amarilla (Castellano), Escoba bermeja (Castellano), Escoba negra (Castellano), Escoba negral (Castellano), Escoba tamariz (Castellano), Escoba verde (Castellano), Escobaeras (Castellano), Escobajera (Castellano), Escobeña (Castellano), Escobeñas (Castellano), Escoberas (Castellano), Escobón (Castellano), Escobones (Castellano), Hiniesta (Castellano), Jiniesta (Castellano), Retama amarilla (Castellano), Retama colorá (Castellano), Retama de escobas (Castellano), Retama fina (Castellano), Retama hiniesta (Castellano), Retama inhiesta (Castellano), Retama colorada (Castellano), isatza (Euskera), erratza (Euskera), irasta (Euskera), Ginesta prima (Catalán), Ginestell (Catalán), Lliroia (Catalán), Xesta de vasoiras (Gallego), Xesta mansa (Gallego), Xesta marela (Gallego), Xesta molar (Gallego), Xesta moura (Gallego), Xesta negra (Gallego), Xesta negral (Gallego), Xesteira (Gallego), Xesta brava (Gallego), Piorno (Gallego), Escoba (Altoaragonés), Retama (Latín), Retama de escoba (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Latín, Valenciano</t>
+    <t>Escobaeras (Castellano), Retama negra (Castellano), Retamón (Castellano), Xesta (Castellano), Ginesta (Castellano), Albareja (Castellano), Ehcoba (Castellano), Ejcoba (Castellano), Escoba (Castellano), Escoba amarilla (Castellano), Escoba bermeja (Castellano), Escoba negra (Castellano), Escoba negral (Castellano), Escoba rubia (Castellano), Escoba tamariz (Castellano), Escoba verde (Castellano), Hiniesta (Castellano), Hiniestra (Castellano), Jiniesta (Castellano), Piorno (Castellano), Ramón (Castellano), Retama amarilla (Castellano), Retama colorá (Castellano), Retama de escobas (Castellano), Retama fina (Castellano), Retama hiniesta (Castellano), Retama inhiesta (Castellano), Siniestra (Castellano), Zapaterinos (Castellano), Retama colorada (Castellano), Escoba portuguesa (Castellano), Chamosca (Castellano), Escoba de flor amarilla (Castellano), Escoba rubial (Castellano), Escobadera (Castellano), Hillesta (Castellano), Retama (Castellano), Escobajera (Castellano), Escobal (Castellano), Escobeña (Castellano), Escobeñas (Castellano), Escobera (Castellano), Escoberas (Castellano), Escobón (Castellano), Escobones (Castellano), Gorbiñu (Castellano), irasta (Euskera), erratza (Euskera), isatza (Euskera), Ginesta prima (Catalán), Ginesta (Catalán), Ginestell (Catalán), Lliroia (Catalán), Xesta moura (Gallego), Xesta negra (Gallego), Xesta negral (Gallego), Xesteira (Gallego), Xesta de vasoiras (Gallego), Piorno (Gallego), Xesta (Gallego), Xesta brava (Gallego), Xesta mansa (Gallego), Xesta marela (Gallego), Xesta molar (Gallego), Escoba (Altoaragonés), Retama (Latín), Retama de escoba (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Latín, Valenciano</t>
   </si>
   <si>
     <t>Arbusto perenne muy ramificado, erguido, de hasta 2 metros de alto. Las ramas, angulosas, son de un verde brillante, numerosas, largas, rectas y delgadas, con 5 costillas (estriadas), resistentes y muy flexibles. Las más jóvenes tienen pelos sedosos (son pubescentes) mientras que las más antiguas son glabras. Las hojas son pequeñas, suavemente peludas o glabras, alternas, las inferiores con un corto peciolo y trifoliadas y las superiores sésiles y simples. Son alargadas o elípticas, de márgenes enteros. Algunas ramas pueden aparecer prácticamente sin hojas. Carece de espinas. Las flores son solitarias o en parejas, con 5 sépalos glabros que se fusionan en un tubo. El pétalo superior es más grande y amplio que los dos laterales, y los dos inferiores se fusionan en una quilla algo curvada. Las flores son de color amarillo dorado y se disponen en las axilas de las hojas. El fruto es una legumbre comprimida de 25-45 mm, de color verde a marrón casi negro a medida que madura, con los márgenes vellosos. Contienen de 5 a 22 semillas redondeadas y aplanadas, de color marrón amarillento o amarillo verdoso, con un arilo marrón amarillento.</t>
   </si>
   <si>
     <t>Sarothamnus vulgaris Wimm.</t>
   </si>
   <si>
     <t>Didymosphenia geminata ((Lyngbye) M.Schmidt i A. Schmidt 1899)</t>
   </si>
   <si>
     <t>Didymo o moco de roca (Castellano)</t>
   </si>
   <si>
     <t>Alga diatomea dulceacuícola, unicelular. Presenta las paredes celulares duras compuestas por sílice, con prominentes estrías que forman intrincados dibujos. Didymo produce densas masas mucilaginosas gracias a la fabricación de un polímero extracelular. Los tallos de este mucopolisacárido terminan en una “almohadilla” adhesiva que se adhiere al sustrato (rocas, macrófitos, metales, etc), lo cual es inusual en otras diatomeas. Este material, de un color que varía entre el marrón amarillento y el blanquecino, persiste tras la finalización del ciclo vital de la didymo. Se reproduce vegetativamente (proliferaciones algales) por división celular, en la cual cada valva forma una nueva célula, aunque también puede reproducirse sexualmente.</t>
   </si>
   <si>
     <t>Cromistas y Bacterias</t>
   </si>
   <si>
     <t>Dikerogammarus villosus (Sowinsky, 1894)</t>
   </si>
   <si>
     <t>Gamba asesina (Castellano), Killer shrimp (Inglés)</t>
   </si>
@@ -2232,54 +2238,54 @@
   <si>
     <t>Spartina densiflora Brongn.</t>
   </si>
   <si>
     <t>Espartillo (Castellano), Barrón (Castellano), Barrón salado (Castellano), Esparto (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Valenciano</t>
   </si>
   <si>
     <t>Especie perenne, que crece erecta en masas densas y cespitosas hasta 150 cm de altura. Carece de rizomas. Los tallos son glabros, al igual que las hojas. Las láminas de las hojas son angostas, de 5 a 9 mm, y semi-envainadas, de color verde grisáceo, enrolladas sobre sí mismas. Presenta una lígula ciliada. La inflorescencia es una espiga muy angosta, de 6 a 30 cm de largo, con flores diminutas, densas y compactas.</t>
   </si>
   <si>
     <t>Spartina patens (Ait.) Muhl</t>
   </si>
   <si>
     <t>Planta herbácea, perenne y rizomatosa, esbelta, laxamente cespitosa, con tallos tendidos (por la acción del viento y el agua, creando un campo de remolinos y mechones) de 30- 100 cm, rígidos y delgados, tenues y huecos. Las hojas son verdes (púrpura cuando son jóvenes), de 1-4 mm de ancho y hasta 30 cm de longitud, enrolladas sobre sí mismas, largas y finas. La vaina de la hoja carece de pelos. La lígula presenta pelos de unos 0,2 mm de longitud. Produce flores moradas y semillas en un solo lado del tallo. Las inflorescencias son de unos 6-12 cm, formadas por 2-7 espigas ascendentes de 1,5-5 cm, con el raquis no prolongado encima de las espiguillas. Las espiguillas están imbricadas; miden de 5-7 cm, escábrido-ciliadas sobre las costillas. La gluma inferior es linear y mucronada, de 2 a 6 mm, y la superior es trinerviada, lanceolada, acuminada o casi aristada, de 7,5 a 13 mm. La lema es glabra, obtusa, ovado-lanceolada, de 5,5 a 8 mm.</t>
   </si>
   <si>
     <t>Spartina juncea (Michx.) Willd.</t>
   </si>
   <si>
     <t>Spartium junceum L.</t>
   </si>
   <si>
-    <t>Retama macho (Castellano), Retama de olor (Castellano), Ginesta (Castellano), Algayumba (Castellano), Arballón (Castellano), Arbayón (Castellano), Argayumba (Castellano), Escobón (Castellano), Escobones (Castellano), Gallumba (Castellano), Gatuna (Castellano), Gayomba (Castellano), Gayumba (Castellano), Gayumbas (Castellano), Retama amarilla (Castellano), gai-on-bat (Euskera), Ginesta de llei (Catalán), Ginesteres (Catalán), Lliroia (Catalán), retrama fina (Gallego), Escoba (Altoaragonés), Retama (Latín), Genesta (Mallorquín), Siprella (Mallorquín), Ginesta vera (Valenciano), Ginestera (Valenciano)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Gallego, Altoaragonés, Latín, Mallorquín, Mallorquín, Valenciano, Valenciano</t>
+    <t>Retama macho (Castellano), Retama de olor (Castellano), Ginesta (Castellano), Algayumba (Castellano), Arballón (Castellano), Arbayón (Castellano), Argayumba (Castellano), Escoba (Castellano), Escobón (Castellano), Escobones (Castellano), Gallumba (Castellano), Gatuna (Castellano), Gayomba (Castellano), Gayumba (Castellano), Gayumbas (Castellano), Retama (Castellano), Retama amarilla (Castellano), gai-on-bat (Euskera), Ginesta (Catalán), Ginesta de llei (Catalán), Ginesta vera (Catalán), Ginestera (Catalán), Ginesteres (Catalán), Lliroia (Catalán), retrama fina (Gallego), Escoba (Altoaragonés), Retama (Latín), Genesta (Mallorquín), Siprella (Mallorquín), Ginesta vera (Valenciano), Ginestera (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Altoaragonés, Latín, Mallorquín, Mallorquín, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Planta arbustiva de 1-3 metros de alto, con el tallo muy ramificado, ramas largas, cilíndricas y estriadas (con 20-35 costillas poco marcadas), que pierden pronto las hojas, las más jóvenes algo afiladas y fáciles de aplastar. Las hojas son aparentemente simples, alternas (a veces opuestas), fácilmente caedizas, lanceoladas o estrechamente elípticas, enteras, lampiñas por el haz y sedosas por el envés. Miden hasta 3,5 cm de largo, tienen los márgenes enteros, y son de color verde-azuloso. Las flores son grandes, de 2 cm o más de largo, de color amarillo vistoso, muy olorosas, y se disponen en racimos laxos en las puntas de las ramas. La corola es amariposada, con el estandarte ancho, rematado en un piquito; la quilla es casi tan larga como el estandarte y termina en un pico algo curvo. Los frutos son una legumbre comprimida de hasta 7 cm de largo, con los bordes gruesos y paralelos, que contiene 10-18 semillas ovoides, de color café rojizo y con la superficie porosa.</t>
   </si>
   <si>
     <t>Stypopodium schimperi (Buchinger ex Kützing) Verlaque et Boudouresque, 1991</t>
   </si>
   <si>
     <t>Alga parda laminar y delicada, membranosa, con apéndices delgados en forma de abanico.Mide entre 5-13 cm de alto (aunque puede llegar a los 30 cm) y 5-16 de ancho. Su apariencia es casi transparente con una coloración parda. El margen superior de los apéndices es entero o bien desgarrado longitudinalmente, no doblado ni enrollado, y presentan filas concéntricas de pelos sin ningún tipo de calcificación. El número de células corticales varía de 4 a 5. Las frondes son más anchos cerca de sus ápices flabelados, estrechándose a continuación, con una fila marginal de células de crecimiento apical. Se fija al sustrato por medio de rizoides.</t>
   </si>
   <si>
     <t>Sus scrofa var. domestica</t>
   </si>
   <si>
     <t>Cerdo vietnamita (Castellano), Vietnamese pot-bellied pig (Inglés), Chinese house pig (Inglés)</t>
   </si>
   <si>
     <t>Existen alrededor de 16 subespecies de Sus scrofa (McAnulty et al., 2011), como el cerdo doméstico comercial (Sus scrofa domestica), y al menos 45 razas o cruces de cerdos de bajo porte alrededor del mundo (Smith &amp; Swindle, 2006). Estos se denominan cerdos miniatura o minipigs de forma genérica y presentan gran variabilidad de características raciales como tamaño, peso, color y morfología (Dorado-Montengro &amp; Vásquez-Vargas, 2019). Son criados para estudios de investigación o como mascota, ya que son inteligentes, limpios, sociales y afectivos y su pequeño tamaño (12-45 kg alrededor de la edad de madurez sexual, frente a los 100 kg de los cerdos domésticos) los convierte en una mascota ideal para interiores (McAnulty et al., 2011; Swindle &amp; Smith, 2015). Los cerdos vietnamitas adultos (2-3 años) pueden mostrar un peso de 75-100 kg y una altura de 40-60 cm (Dorado-Montengro &amp; Vásquez-Vargas, 2019). Son cerdos de orejas cortas y rectas con un hocico de talla corta a mediana. El cuerpo es robusto, con pliegues en la piel, una papada característica y cortas extremidades (Gobierno de Aragón, 2020).</t>
   </si>
   <si>
     <t>Tapinoma melanocephalum Fabricius, 1793</t>
   </si>
   <si>
     <t>Hormiga fantasma (Castellano)</t>
   </si>
@@ -2489,50 +2495,53 @@
     <t>Red Bishop (Inglés), Southern Red Bishop (Inglés), Ignicolore (Francés)</t>
   </si>
   <si>
     <t>Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Eutamias sibiricus</t>
   </si>
   <si>
     <t>Helogale parvula (Sundevall, 1847)</t>
   </si>
   <si>
     <t>Heterodon nasicus Baird &amp; Girard, 1852</t>
   </si>
   <si>
     <t>Hypostomus plecostomus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Pleco (Castellano)</t>
   </si>
   <si>
     <t>Lampropeltis californiae (Blainville, 1855)</t>
   </si>
   <si>
     <t>Serpiente rey de California (Castellano), Culebra real de California (Castellano)</t>
+  </si>
+  <si>
+    <t>Lampropeltis getula californiae Crother, 2000</t>
   </si>
   <si>
     <t>Lampropeltis getula (Linnaeus, 1766)</t>
   </si>
   <si>
     <t>Lampropeltis holbrooki Stejneger, 1902</t>
   </si>
   <si>
     <t>Lampropeltis mexicana Webb, 1961</t>
   </si>
   <si>
     <t>Lampropeltis pyromelana Tanner, 1953</t>
   </si>
   <si>
     <t>Lampropeltis ruthveni Blanchard, 1920</t>
   </si>
   <si>
     <t>Lampropeltis splendida (Baird &amp; Girard, 1853)</t>
   </si>
   <si>
     <t>Lampropeltis triangulum (Lacépède, 1789)</t>
   </si>
   <si>
     <t>Langaha madagascariensis Bonaterre, 1790</t>
   </si>
@@ -3239,52 +3248,52 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="89.55" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="2027.791" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="936.628" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="2253.164" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="1099.446" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="232.229" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="82.408" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2255.449" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="1328.247" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -8503,7325 +8512,7331 @@
       </c>
       <c r="D120" t="s">
         <v>516</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>517</v>
       </c>
       <c r="H120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>183</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120"/>
       <c r="L120" t="s">
         <v>26</v>
       </c>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120"/>
-      <c r="P120"/>
+      <c r="P120" t="s">
+        <v>518</v>
+      </c>
       <c r="Q120" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121">
         <v>10486</v>
       </c>
       <c r="B121" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C121" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D121" t="s">
         <v>78</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="H121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>183</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121"/>
       <c r="L121" t="s">
         <v>26</v>
       </c>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="122" spans="1:17">
       <c r="A122">
         <v>2727</v>
       </c>
       <c r="B122" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C122" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D122" t="s">
         <v>477</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="H122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>183</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122"/>
       <c r="L122" t="s">
         <v>26</v>
       </c>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123">
         <v>2804</v>
       </c>
       <c r="B123" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C123" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D123" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="H123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>183</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123"/>
       <c r="L123" t="s">
         <v>26</v>
       </c>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124">
         <v>10492</v>
       </c>
       <c r="B124" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C124" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D124" t="s">
         <v>219</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="H124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>241</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124"/>
       <c r="L124" t="s">
         <v>26</v>
       </c>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125">
         <v>10493</v>
       </c>
       <c r="B125" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="C125" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="D125" t="s">
         <v>78</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="H125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>183</v>
       </c>
       <c r="J125" t="s">
         <v>39</v>
       </c>
       <c r="K125"/>
       <c r="L125" t="s">
         <v>26</v>
       </c>
       <c r="M125" t="s">
         <v>40</v>
       </c>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126">
         <v>18874</v>
       </c>
       <c r="B126" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C126" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="D126" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H126" t="s">
         <v>337</v>
       </c>
       <c r="I126" t="s">
         <v>241</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126"/>
       <c r="L126" t="s">
         <v>26</v>
       </c>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="127" spans="1:17">
       <c r="A127">
         <v>3172</v>
       </c>
       <c r="B127" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="C127" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D127" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>183</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127"/>
       <c r="L127" t="s">
         <v>26</v>
       </c>
       <c r="M127"/>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128">
         <v>3174</v>
       </c>
       <c r="B128" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C128" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="D128" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="H128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
         <v>183</v>
       </c>
       <c r="J128" t="s">
         <v>25</v>
       </c>
       <c r="K128"/>
       <c r="L128" t="s">
         <v>26</v>
       </c>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129">
         <v>12472</v>
       </c>
       <c r="B129" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="C129" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="D129" t="s">
         <v>143</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="H129" t="s">
         <v>337</v>
       </c>
       <c r="I129" t="s">
         <v>474</v>
       </c>
       <c r="J129" t="s">
         <v>25</v>
       </c>
       <c r="K129"/>
       <c r="L129" t="s">
         <v>26</v>
       </c>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130">
         <v>12475</v>
       </c>
       <c r="B130" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="C130" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D130" t="s">
         <v>219</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H130" t="s">
         <v>337</v>
       </c>
       <c r="I130" t="s">
         <v>474</v>
       </c>
       <c r="J130" t="s">
         <v>25</v>
       </c>
       <c r="K130"/>
       <c r="L130" t="s">
         <v>26</v>
       </c>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131">
         <v>3374</v>
       </c>
       <c r="B131" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="C131" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="D131" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="H131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>183</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131"/>
       <c r="L131" t="s">
         <v>26</v>
       </c>
       <c r="M131"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132">
         <v>12486</v>
       </c>
       <c r="B132" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C132" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D132" t="s">
         <v>219</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H132" t="s">
         <v>337</v>
       </c>
       <c r="I132" t="s">
         <v>474</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132"/>
       <c r="L132" t="s">
         <v>26</v>
       </c>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132"/>
-      <c r="P132"/>
+      <c r="P132" t="s">
+        <v>560</v>
+      </c>
       <c r="Q132" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133">
         <v>20421</v>
       </c>
       <c r="B133" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C133" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="D133" t="s">
         <v>376</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="H133" t="s">
         <v>337</v>
       </c>
       <c r="I133" t="s">
         <v>241</v>
       </c>
       <c r="J133" t="s">
         <v>25</v>
       </c>
       <c r="K133"/>
       <c r="L133" t="s">
         <v>26</v>
       </c>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134">
         <v>1085</v>
       </c>
       <c r="B134" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C134" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="D134" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="H134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>183</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134"/>
       <c r="L134" t="s">
         <v>26</v>
       </c>
       <c r="M134"/>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135">
         <v>1086</v>
       </c>
       <c r="B135" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C135" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="D135" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="H135" t="s">
         <v>23</v>
       </c>
       <c r="I135" t="s">
         <v>183</v>
       </c>
       <c r="J135" t="s">
         <v>25</v>
       </c>
       <c r="K135"/>
       <c r="L135" t="s">
         <v>26</v>
       </c>
       <c r="M135"/>
       <c r="N135"/>
       <c r="O135"/>
       <c r="P135"/>
       <c r="Q135" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136">
         <v>10508</v>
       </c>
       <c r="B136" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="C136" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D136" t="s">
         <v>472</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="H136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>183</v>
       </c>
       <c r="J136" t="s">
         <v>39</v>
       </c>
       <c r="K136"/>
       <c r="L136" t="s">
         <v>26</v>
       </c>
       <c r="M136" t="s">
         <v>40</v>
       </c>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137">
         <v>22502</v>
       </c>
       <c r="B137" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C137" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="D137" t="s">
         <v>219</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="H137" t="s">
         <v>337</v>
       </c>
       <c r="I137" t="s">
         <v>241</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137"/>
       <c r="L137" t="s">
         <v>26</v>
       </c>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138">
         <v>1524</v>
       </c>
       <c r="B138" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C138" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D138" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="H138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>183</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s">
         <v>26</v>
       </c>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
       <c r="Q138" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="139" spans="1:17">
       <c r="A139">
         <v>3942</v>
       </c>
       <c r="B139" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C139" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="D139" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="H139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>183</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139"/>
       <c r="L139" t="s">
         <v>26</v>
       </c>
       <c r="M139"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="Q139" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="140" spans="1:17">
       <c r="A140">
         <v>10511</v>
       </c>
       <c r="B140" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C140" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="D140" t="s">
         <v>78</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="H140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140"/>
       <c r="L140" t="s">
         <v>26</v>
       </c>
       <c r="M140"/>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
       <c r="Q140" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141">
         <v>10512</v>
       </c>
       <c r="B141" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C141" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D141" t="s">
         <v>219</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="H141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>241</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141"/>
       <c r="L141" t="s">
         <v>26</v>
       </c>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
       <c r="Q141" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142">
         <v>10516</v>
       </c>
       <c r="B142" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C142" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="D142" t="s">
         <v>376</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="H142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>241</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142"/>
       <c r="L142" t="s">
         <v>26</v>
       </c>
       <c r="M142"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143">
         <v>19151</v>
       </c>
       <c r="B143" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C143" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="D143" t="s">
         <v>219</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="H143" t="s">
         <v>337</v>
       </c>
       <c r="I143" t="s">
         <v>241</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143"/>
       <c r="L143" t="s">
         <v>26</v>
       </c>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144">
         <v>4258</v>
       </c>
       <c r="B144" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C144" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D144" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="H144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>183</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144"/>
       <c r="L144" t="s">
         <v>26</v>
       </c>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="145" spans="1:17">
       <c r="A145">
         <v>4260</v>
       </c>
       <c r="B145" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="C145" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D145" t="s">
         <v>186</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>183</v>
       </c>
       <c r="J145" t="s">
         <v>39</v>
       </c>
       <c r="K145"/>
       <c r="L145" t="s">
         <v>26</v>
       </c>
       <c r="M145" t="s">
         <v>235</v>
       </c>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="Q145" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="146" spans="1:17">
       <c r="A146">
         <v>19289</v>
       </c>
       <c r="B146" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="C146" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="D146" t="s">
         <v>78</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="H146" t="s">
         <v>337</v>
       </c>
       <c r="I146" t="s">
         <v>241</v>
       </c>
       <c r="J146" t="s">
         <v>39</v>
       </c>
       <c r="K146"/>
       <c r="L146" t="s">
         <v>26</v>
       </c>
       <c r="M146" t="s">
         <v>40</v>
       </c>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="147" spans="1:17">
       <c r="A147">
         <v>4442</v>
       </c>
       <c r="B147" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="C147" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="D147" t="s">
         <v>516</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="H147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>183</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147"/>
       <c r="L147" t="s">
         <v>26</v>
       </c>
       <c r="M147"/>
       <c r="N147"/>
       <c r="O147"/>
       <c r="P147"/>
       <c r="Q147" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148">
         <v>4570</v>
       </c>
       <c r="B148" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="C148" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D148" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="H148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>183</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148"/>
       <c r="L148" t="s">
         <v>26</v>
       </c>
       <c r="M148"/>
       <c r="N148"/>
       <c r="O148"/>
       <c r="P148" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="Q148" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="149" spans="1:17">
       <c r="A149">
         <v>10529</v>
       </c>
       <c r="B149" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C149" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="D149" t="s">
         <v>143</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="H149" t="s">
         <v>337</v>
       </c>
       <c r="I149" t="s">
         <v>241</v>
       </c>
       <c r="J149" t="s">
         <v>25</v>
       </c>
       <c r="K149"/>
       <c r="L149" t="s">
         <v>26</v>
       </c>
       <c r="M149"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="150" spans="1:17">
       <c r="A150">
         <v>9745</v>
       </c>
       <c r="B150" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="C150" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="D150" t="s">
         <v>78</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="H150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>183</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
         <v>26</v>
       </c>
       <c r="M150"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
       <c r="Q150" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="151" spans="1:17">
       <c r="A151">
         <v>13852</v>
       </c>
       <c r="B151" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="C151" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="D151" t="s">
         <v>472</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="H151" t="s">
         <v>337</v>
       </c>
       <c r="I151" t="s">
         <v>474</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151"/>
       <c r="L151" t="s">
         <v>26</v>
       </c>
       <c r="M151"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152">
         <v>10534</v>
       </c>
       <c r="B152" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="C152" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="D152" t="s">
         <v>219</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="H152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>241</v>
       </c>
       <c r="J152" t="s">
         <v>25</v>
       </c>
       <c r="K152"/>
       <c r="L152" t="s">
         <v>26</v>
       </c>
       <c r="M152"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="153" spans="1:17">
       <c r="A153">
         <v>10535</v>
       </c>
       <c r="B153" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="C153" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="D153" t="s">
         <v>219</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="H153" t="s">
         <v>23</v>
       </c>
       <c r="I153" t="s">
         <v>183</v>
       </c>
       <c r="J153" t="s">
         <v>25</v>
       </c>
       <c r="K153"/>
       <c r="L153" t="s">
         <v>26</v>
       </c>
       <c r="M153"/>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="Q153" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="154" spans="1:17">
       <c r="A154">
         <v>5375</v>
       </c>
       <c r="B154" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C154" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="D154" t="s">
         <v>19</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="H154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>183</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154"/>
       <c r="L154" t="s">
         <v>26</v>
       </c>
       <c r="M154"/>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="Q154" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="155" spans="1:17">
       <c r="A155">
         <v>10542</v>
       </c>
       <c r="B155" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C155" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D155" t="s">
         <v>219</v>
       </c>
       <c r="E155"/>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="H155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>241</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155"/>
       <c r="L155" t="s">
         <v>26</v>
       </c>
       <c r="M155"/>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="156" spans="1:17">
       <c r="A156">
         <v>10545</v>
       </c>
       <c r="B156" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C156" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D156" t="s">
         <v>78</v>
       </c>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="H156" t="s">
         <v>23</v>
       </c>
       <c r="I156" t="s">
         <v>241</v>
       </c>
       <c r="J156" t="s">
         <v>25</v>
       </c>
       <c r="K156"/>
       <c r="L156" t="s">
         <v>26</v>
       </c>
       <c r="M156"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
       <c r="Q156" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="157" spans="1:17">
       <c r="A157">
         <v>9616</v>
       </c>
       <c r="B157" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C157" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D157" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="H157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>183</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157"/>
       <c r="L157" t="s">
         <v>26</v>
       </c>
       <c r="M157"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158">
         <v>13572</v>
       </c>
       <c r="B158" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="C158"/>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="H158" t="s">
         <v>337</v>
       </c>
       <c r="I158" t="s">
         <v>474</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158"/>
       <c r="L158" t="s">
         <v>26</v>
       </c>
       <c r="M158"/>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
       <c r="Q158" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="159" spans="1:17">
       <c r="A159">
         <v>512</v>
       </c>
       <c r="B159" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C159" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D159" t="s">
         <v>78</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="H159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>183</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159"/>
       <c r="L159" t="s">
         <v>26</v>
       </c>
       <c r="M159"/>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="160" spans="1:17">
       <c r="A160">
         <v>10555</v>
       </c>
       <c r="B160" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C160" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D160" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="H160" t="s">
         <v>337</v>
       </c>
       <c r="I160" t="s">
         <v>241</v>
       </c>
       <c r="J160" t="s">
         <v>25</v>
       </c>
       <c r="K160"/>
       <c r="L160" t="s">
         <v>26</v>
       </c>
       <c r="M160"/>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
       <c r="Q160" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="161" spans="1:17">
       <c r="A161">
         <v>10557</v>
       </c>
       <c r="B161" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="C161" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="D161" t="s">
         <v>78</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="H161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>241</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161"/>
       <c r="L161" t="s">
         <v>26</v>
       </c>
       <c r="M161"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="162" spans="1:17">
       <c r="A162">
         <v>6488</v>
       </c>
       <c r="B162" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="C162" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="D162" t="s">
         <v>376</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="H162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>183</v>
       </c>
       <c r="J162" t="s">
         <v>39</v>
       </c>
       <c r="K162"/>
       <c r="L162" t="s">
         <v>26</v>
       </c>
       <c r="M162" t="s">
         <v>40</v>
       </c>
       <c r="N162"/>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="163" spans="1:17">
       <c r="A163">
         <v>9766</v>
       </c>
       <c r="B163" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="C163"/>
       <c r="D163"/>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="H163" t="s">
         <v>23</v>
       </c>
       <c r="I163" t="s">
         <v>183</v>
       </c>
       <c r="J163" t="s">
         <v>25</v>
       </c>
       <c r="K163"/>
       <c r="L163" t="s">
         <v>26</v>
       </c>
       <c r="M163"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="Q163" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="164" spans="1:17">
       <c r="A164">
         <v>6569</v>
       </c>
       <c r="B164" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="C164" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="D164" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="H164" t="s">
         <v>23</v>
       </c>
       <c r="I164" t="s">
         <v>183</v>
       </c>
       <c r="J164" t="s">
         <v>25</v>
       </c>
       <c r="K164"/>
       <c r="L164" t="s">
         <v>26</v>
       </c>
       <c r="M164"/>
       <c r="N164"/>
       <c r="O164"/>
       <c r="P164" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="Q164" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="165" spans="1:17">
       <c r="A165">
         <v>1525</v>
       </c>
       <c r="B165" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="C165" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D165" t="s">
         <v>376</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="H165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>183</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165"/>
       <c r="L165" t="s">
         <v>26</v>
       </c>
       <c r="M165"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="166" spans="1:17">
       <c r="A166">
         <v>10565</v>
       </c>
       <c r="B166" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C166" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="D166" t="s">
         <v>496</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="H166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>241</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166"/>
       <c r="L166" t="s">
         <v>26</v>
       </c>
       <c r="M166"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="167" spans="1:17">
       <c r="A167">
         <v>6757</v>
       </c>
       <c r="B167" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="C167" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="D167" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="H167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>183</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167"/>
       <c r="L167" t="s">
         <v>26</v>
       </c>
       <c r="M167"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="168" spans="1:17">
       <c r="A168">
         <v>6897</v>
       </c>
       <c r="B168" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C168" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="D168" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="H168" t="s">
         <v>23</v>
       </c>
       <c r="I168" t="s">
         <v>183</v>
       </c>
       <c r="J168" t="s">
         <v>25</v>
       </c>
       <c r="K168"/>
       <c r="L168" t="s">
         <v>26</v>
       </c>
       <c r="M168"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="169" spans="1:17">
       <c r="A169">
         <v>10574</v>
       </c>
       <c r="B169" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C169" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D169" t="s">
         <v>78</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="H169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>241</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169"/>
       <c r="L169" t="s">
         <v>26</v>
       </c>
       <c r="M169"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="170" spans="1:17">
       <c r="A170">
         <v>10575</v>
       </c>
       <c r="B170" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C170" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D170" t="s">
         <v>78</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H170" t="s">
         <v>23</v>
       </c>
       <c r="I170" t="s">
         <v>241</v>
       </c>
       <c r="J170" t="s">
         <v>25</v>
       </c>
       <c r="K170"/>
       <c r="L170" t="s">
         <v>26</v>
       </c>
       <c r="M170"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
       <c r="Q170" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="171" spans="1:17">
       <c r="A171">
         <v>9654</v>
       </c>
       <c r="B171" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C171" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D171" t="s">
         <v>78</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="H171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>183</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171"/>
       <c r="L171" t="s">
         <v>26</v>
       </c>
       <c r="M171"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="172" spans="1:17">
       <c r="A172">
         <v>19182</v>
       </c>
       <c r="B172" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C172" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D172" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="H172" t="s">
         <v>337</v>
       </c>
       <c r="I172" t="s">
         <v>241</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172"/>
       <c r="L172" t="s">
         <v>26</v>
       </c>
       <c r="M172"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="173" spans="1:17">
       <c r="A173">
         <v>7089</v>
       </c>
       <c r="B173" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="C173" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="D173" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="H173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>183</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173"/>
       <c r="L173" t="s">
         <v>26</v>
       </c>
       <c r="M173"/>
       <c r="N173"/>
       <c r="O173"/>
       <c r="P173"/>
       <c r="Q173" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="174" spans="1:17">
       <c r="A174">
         <v>10583</v>
       </c>
       <c r="B174" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="C174" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="D174" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="H174" t="s">
         <v>337</v>
       </c>
       <c r="I174" t="s">
         <v>241</v>
       </c>
       <c r="J174" t="s">
         <v>25</v>
       </c>
       <c r="K174"/>
       <c r="L174" t="s">
         <v>26</v>
       </c>
       <c r="M174"/>
       <c r="N174"/>
       <c r="O174"/>
       <c r="P174"/>
       <c r="Q174" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="175" spans="1:17">
       <c r="A175">
         <v>7682</v>
       </c>
       <c r="B175" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C175" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D175" t="s">
         <v>219</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="H175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>183</v>
       </c>
       <c r="J175" t="s">
         <v>39</v>
       </c>
       <c r="K175"/>
       <c r="L175" t="s">
         <v>26</v>
       </c>
       <c r="M175" t="s">
         <v>40</v>
       </c>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="Q175" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="176" spans="1:17">
       <c r="A176">
         <v>10595</v>
       </c>
       <c r="B176" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C176" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="D176" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="H176" t="s">
         <v>337</v>
       </c>
       <c r="I176" t="s">
         <v>241</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176"/>
       <c r="L176" t="s">
         <v>26</v>
       </c>
       <c r="M176"/>
       <c r="N176"/>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="177" spans="1:17">
       <c r="A177">
         <v>10596</v>
       </c>
       <c r="B177" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C177" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="D177" t="s">
         <v>219</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="H177" t="s">
         <v>337</v>
       </c>
       <c r="I177" t="s">
         <v>241</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177"/>
       <c r="L177" t="s">
         <v>26</v>
       </c>
       <c r="M177"/>
       <c r="N177"/>
       <c r="O177"/>
       <c r="P177"/>
       <c r="Q177" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="178" spans="1:17">
       <c r="A178">
         <v>10597</v>
       </c>
       <c r="B178" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C178" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="D178" t="s">
         <v>283</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="H178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>241</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s">
         <v>26</v>
       </c>
       <c r="M178"/>
       <c r="N178"/>
       <c r="O178"/>
       <c r="P178"/>
       <c r="Q178" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:17">
       <c r="A179">
         <v>7788</v>
       </c>
       <c r="B179" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C179" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="D179" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H179" t="s">
         <v>23</v>
       </c>
       <c r="I179" t="s">
         <v>183</v>
       </c>
       <c r="J179" t="s">
         <v>25</v>
       </c>
       <c r="K179"/>
       <c r="L179" t="s">
         <v>26</v>
       </c>
       <c r="M179"/>
       <c r="N179"/>
       <c r="O179"/>
       <c r="P179"/>
       <c r="Q179" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="180" spans="1:17">
       <c r="A180">
         <v>10600</v>
       </c>
       <c r="B180" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C180" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D180" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>24</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
         <v>26</v>
       </c>
       <c r="M180"/>
       <c r="N180"/>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181">
         <v>10603</v>
       </c>
       <c r="B181" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C181" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D181" t="s">
         <v>244</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="H181" t="s">
         <v>337</v>
       </c>
       <c r="I181" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181"/>
       <c r="L181" t="s">
         <v>26</v>
       </c>
       <c r="M181"/>
       <c r="N181"/>
       <c r="O181"/>
       <c r="P181"/>
       <c r="Q181" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="182" spans="1:17">
       <c r="A182">
         <v>10605</v>
       </c>
       <c r="B182" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C182" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D182" t="s">
         <v>477</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>183</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182"/>
       <c r="L182" t="s">
         <v>26</v>
       </c>
       <c r="M182"/>
       <c r="N182"/>
       <c r="O182"/>
       <c r="P182"/>
       <c r="Q182" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="183" spans="1:17">
       <c r="A183">
         <v>765</v>
       </c>
       <c r="B183" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C183" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D183" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="H183" t="s">
         <v>443</v>
       </c>
       <c r="I183" t="s">
         <v>183</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183"/>
       <c r="L183" t="s">
         <v>26</v>
       </c>
       <c r="M183"/>
       <c r="N183"/>
       <c r="O183"/>
       <c r="P183"/>
       <c r="Q183" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="184" spans="1:17">
       <c r="A184">
         <v>10608</v>
       </c>
       <c r="B184" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="C184"/>
       <c r="D184"/>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="H184" t="s">
         <v>443</v>
       </c>
       <c r="I184" t="s">
         <v>183</v>
       </c>
       <c r="J184" t="s">
         <v>25</v>
       </c>
       <c r="K184"/>
       <c r="L184" t="s">
         <v>26</v>
       </c>
       <c r="M184"/>
       <c r="N184"/>
       <c r="O184"/>
       <c r="P184" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="Q184" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="185" spans="1:17">
       <c r="A185">
         <v>8574</v>
       </c>
       <c r="B185" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C185" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D185" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="H185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>183</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185"/>
       <c r="L185" t="s">
         <v>26</v>
       </c>
       <c r="M185"/>
       <c r="N185"/>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="186" spans="1:17">
       <c r="A186">
         <v>12917</v>
       </c>
       <c r="B186" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C186"/>
       <c r="D186"/>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="H186" t="s">
         <v>337</v>
       </c>
       <c r="I186" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186"/>
       <c r="L186" t="s">
         <v>26</v>
       </c>
       <c r="M186"/>
       <c r="N186"/>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="187" spans="1:17">
       <c r="A187">
         <v>30173</v>
       </c>
       <c r="B187" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="C187" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D187" t="s">
         <v>244</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="H187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>46</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187"/>
       <c r="L187" t="s">
         <v>26</v>
       </c>
       <c r="M187"/>
       <c r="N187"/>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="188" spans="1:17">
       <c r="A188">
         <v>10528</v>
       </c>
       <c r="B188" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C188" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D188" t="s">
         <v>78</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="H188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>241</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188"/>
       <c r="L188" t="s">
         <v>26</v>
       </c>
       <c r="M188"/>
       <c r="N188"/>
       <c r="O188"/>
       <c r="P188"/>
       <c r="Q188" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="189" spans="1:17">
       <c r="A189">
         <v>9029</v>
       </c>
       <c r="B189" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="C189" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="D189" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="H189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>183</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189"/>
       <c r="L189" t="s">
         <v>26</v>
       </c>
       <c r="M189"/>
       <c r="N189"/>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="190" spans="1:17">
       <c r="A190">
         <v>10582</v>
       </c>
       <c r="B190" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C190" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D190" t="s">
         <v>488</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="H190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>241</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190"/>
       <c r="L190" t="s">
         <v>26</v>
       </c>
       <c r="M190"/>
       <c r="N190"/>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="191" spans="1:17">
       <c r="A191">
         <v>13128</v>
       </c>
       <c r="B191" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C191" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="D191" t="s">
         <v>275</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="H191" t="s">
         <v>337</v>
       </c>
       <c r="I191" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191"/>
       <c r="L191" t="s">
         <v>26</v>
       </c>
       <c r="M191"/>
       <c r="N191"/>
       <c r="O191"/>
       <c r="P191" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="Q191" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="192" spans="1:17">
       <c r="A192">
         <v>13664</v>
       </c>
       <c r="B192" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C192"/>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="H192" t="s">
         <v>337</v>
       </c>
       <c r="I192" t="s">
         <v>474</v>
       </c>
       <c r="J192" t="s">
         <v>25</v>
       </c>
       <c r="K192"/>
       <c r="L192" t="s">
         <v>26</v>
       </c>
       <c r="M192"/>
       <c r="N192"/>
       <c r="O192"/>
       <c r="P192"/>
       <c r="Q192" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="193" spans="1:17">
       <c r="A193">
         <v>21365</v>
       </c>
       <c r="B193" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C193" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D193" t="s">
         <v>219</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="H193" t="s">
         <v>337</v>
       </c>
       <c r="I193" t="s">
         <v>241</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193"/>
       <c r="L193" t="s">
         <v>26</v>
       </c>
       <c r="M193"/>
       <c r="N193"/>
       <c r="O193"/>
       <c r="P193" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="Q193" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="194" spans="1:17">
       <c r="A194">
         <v>23752</v>
       </c>
       <c r="B194" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="C194" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="D194" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="E194" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="F194" t="s">
         <v>33</v>
       </c>
       <c r="G194"/>
       <c r="H194" t="s">
         <v>23</v>
       </c>
       <c r="I194" t="s">
         <v>56</v>
       </c>
       <c r="J194" t="s">
         <v>25</v>
       </c>
       <c r="K194"/>
       <c r="L194" t="s">
         <v>26</v>
       </c>
       <c r="M194"/>
       <c r="N194"/>
       <c r="O194"/>
       <c r="P194"/>
       <c r="Q194" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="195" spans="1:17">
       <c r="A195">
         <v>28046</v>
       </c>
       <c r="B195" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="C195"/>
       <c r="D195"/>
       <c r="E195" t="s">
         <v>180</v>
       </c>
       <c r="F195" t="s">
         <v>181</v>
       </c>
       <c r="G195"/>
       <c r="H195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>199</v>
       </c>
       <c r="J195" t="s">
         <v>25</v>
       </c>
       <c r="K195"/>
       <c r="L195" t="s">
         <v>26</v>
       </c>
       <c r="M195"/>
       <c r="N195"/>
       <c r="O195"/>
       <c r="P195"/>
       <c r="Q195" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="196" spans="1:17">
       <c r="A196">
         <v>12335</v>
       </c>
       <c r="B196" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="C196" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="D196" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E196" t="s">
         <v>180</v>
       </c>
       <c r="F196" t="s">
         <v>181</v>
       </c>
       <c r="G196"/>
       <c r="H196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>199</v>
       </c>
       <c r="J196" t="s">
         <v>39</v>
       </c>
       <c r="K196"/>
       <c r="L196" t="s">
         <v>26</v>
       </c>
       <c r="M196" t="s">
         <v>40</v>
       </c>
       <c r="N196"/>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="197" spans="1:17">
       <c r="A197">
         <v>89</v>
       </c>
       <c r="B197" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="C197" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="D197" t="s">
         <v>78</v>
       </c>
       <c r="E197" t="s">
         <v>252</v>
       </c>
       <c r="F197" t="s">
         <v>181</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>183</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197"/>
       <c r="L197" t="s">
         <v>354</v>
       </c>
       <c r="M197"/>
       <c r="N197"/>
       <c r="O197"/>
       <c r="P197" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="Q197" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="198" spans="1:17">
       <c r="A198">
         <v>90</v>
       </c>
       <c r="B198" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="C198" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="D198" t="s">
         <v>78</v>
       </c>
       <c r="E198" t="s">
         <v>180</v>
       </c>
       <c r="F198" t="s">
         <v>181</v>
       </c>
       <c r="G198"/>
       <c r="H198" t="s">
         <v>23</v>
       </c>
       <c r="I198" t="s">
         <v>183</v>
       </c>
       <c r="J198" t="s">
         <v>25</v>
       </c>
       <c r="K198"/>
       <c r="L198" t="s">
         <v>26</v>
       </c>
       <c r="M198"/>
       <c r="N198"/>
       <c r="O198"/>
       <c r="P198" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="Q198" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="199" spans="1:17">
       <c r="A199">
         <v>79193</v>
       </c>
       <c r="B199" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C199"/>
       <c r="D199"/>
       <c r="E199" t="s">
         <v>180</v>
       </c>
       <c r="F199" t="s">
         <v>181</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
         <v>23</v>
       </c>
       <c r="I199" t="s">
         <v>183</v>
       </c>
       <c r="J199" t="s">
         <v>25</v>
       </c>
       <c r="K199"/>
       <c r="L199" t="s">
         <v>354</v>
       </c>
       <c r="M199"/>
       <c r="N199"/>
       <c r="O199"/>
       <c r="P199"/>
       <c r="Q199" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:17">
       <c r="A200">
         <v>79194</v>
       </c>
       <c r="B200" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C200"/>
       <c r="D200"/>
       <c r="E200" t="s">
         <v>252</v>
       </c>
       <c r="F200" t="s">
         <v>181</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
         <v>23</v>
       </c>
       <c r="I200" t="s">
         <v>183</v>
       </c>
       <c r="J200" t="s">
         <v>25</v>
       </c>
       <c r="K200"/>
       <c r="L200" t="s">
         <v>354</v>
       </c>
       <c r="M200"/>
       <c r="N200"/>
       <c r="O200"/>
       <c r="P200"/>
       <c r="Q200" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="201" spans="1:17">
       <c r="A201">
         <v>79195</v>
       </c>
       <c r="B201" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="C201"/>
       <c r="D201"/>
       <c r="E201" t="s">
         <v>180</v>
       </c>
       <c r="F201" t="s">
         <v>181</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>183</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201"/>
       <c r="L201" t="s">
         <v>354</v>
       </c>
       <c r="M201"/>
       <c r="N201"/>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="202" spans="1:17">
       <c r="A202">
         <v>79197</v>
       </c>
       <c r="B202" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="C202"/>
       <c r="D202"/>
       <c r="E202" t="s">
         <v>180</v>
       </c>
       <c r="F202" t="s">
         <v>181</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>183</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202"/>
       <c r="L202" t="s">
         <v>354</v>
       </c>
       <c r="M202"/>
       <c r="N202"/>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="203" spans="1:17">
       <c r="A203">
         <v>28375</v>
       </c>
       <c r="B203" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="C203"/>
       <c r="D203"/>
       <c r="E203" t="s">
         <v>180</v>
       </c>
       <c r="F203" t="s">
         <v>181</v>
       </c>
       <c r="G203"/>
       <c r="H203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>56</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203"/>
       <c r="L203" t="s">
         <v>26</v>
       </c>
       <c r="M203"/>
       <c r="N203"/>
       <c r="O203"/>
       <c r="P203"/>
       <c r="Q203" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="204" spans="1:17">
       <c r="A204">
         <v>28376</v>
       </c>
       <c r="B204" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
       <c r="C204"/>
       <c r="D204"/>
       <c r="E204" t="s">
         <v>180</v>
       </c>
       <c r="F204" t="s">
         <v>181</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>56</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204"/>
       <c r="L204" t="s">
         <v>26</v>
       </c>
       <c r="M204"/>
       <c r="N204"/>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="205" spans="1:17">
       <c r="A205">
         <v>31429</v>
       </c>
       <c r="B205" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="C205" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="D205" t="s">
         <v>78</v>
       </c>
       <c r="E205" t="s">
         <v>180</v>
       </c>
       <c r="F205" t="s">
         <v>181</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
         <v>23</v>
       </c>
       <c r="I205" t="s">
         <v>46</v>
       </c>
       <c r="J205" t="s">
         <v>39</v>
       </c>
       <c r="K205"/>
       <c r="L205" t="s">
         <v>26</v>
       </c>
       <c r="M205" t="s">
         <v>40</v>
       </c>
       <c r="N205"/>
       <c r="O205"/>
       <c r="P205"/>
       <c r="Q205" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="206" spans="1:17">
       <c r="A206">
         <v>79332</v>
       </c>
       <c r="B206" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="C206"/>
       <c r="D206"/>
       <c r="E206" t="s">
         <v>180</v>
       </c>
       <c r="F206" t="s">
         <v>181</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>46</v>
       </c>
       <c r="J206" t="s">
         <v>39</v>
       </c>
       <c r="K206"/>
       <c r="L206" t="s">
         <v>26</v>
       </c>
       <c r="M206" t="s">
         <v>40</v>
       </c>
       <c r="N206"/>
       <c r="O206"/>
       <c r="P206"/>
       <c r="Q206" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="207" spans="1:17">
       <c r="A207">
         <v>28499</v>
       </c>
       <c r="B207" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="C207" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="D207" t="s">
         <v>78</v>
       </c>
       <c r="E207" t="s">
         <v>180</v>
       </c>
       <c r="F207" t="s">
         <v>181</v>
       </c>
       <c r="G207"/>
       <c r="H207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>46</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207"/>
       <c r="L207" t="s">
         <v>26</v>
       </c>
       <c r="M207"/>
       <c r="N207"/>
       <c r="O207"/>
       <c r="P207"/>
       <c r="Q207" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="208" spans="1:17">
       <c r="A208">
         <v>28653</v>
       </c>
       <c r="B208" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C208"/>
       <c r="D208"/>
       <c r="E208" t="s">
         <v>180</v>
       </c>
       <c r="F208" t="s">
         <v>181</v>
       </c>
       <c r="G208"/>
       <c r="H208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>24</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208"/>
       <c r="L208" t="s">
         <v>26</v>
       </c>
       <c r="M208"/>
       <c r="N208"/>
       <c r="O208"/>
       <c r="P208"/>
       <c r="Q208" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="209" spans="1:17">
       <c r="A209">
         <v>37403</v>
       </c>
       <c r="B209" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="C209"/>
       <c r="D209"/>
       <c r="E209" t="s">
         <v>180</v>
       </c>
       <c r="F209" t="s">
         <v>181</v>
       </c>
       <c r="G209"/>
       <c r="H209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>183</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209"/>
       <c r="L209" t="s">
         <v>26</v>
       </c>
       <c r="M209"/>
       <c r="N209"/>
       <c r="O209"/>
       <c r="P209"/>
       <c r="Q209" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="210" spans="1:17">
       <c r="A210">
         <v>37404</v>
       </c>
       <c r="B210" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C210"/>
       <c r="D210"/>
       <c r="E210" t="s">
         <v>180</v>
       </c>
       <c r="F210" t="s">
         <v>181</v>
       </c>
       <c r="G210"/>
       <c r="H210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>183</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210"/>
       <c r="L210" t="s">
         <v>26</v>
       </c>
       <c r="M210"/>
       <c r="N210"/>
       <c r="O210"/>
       <c r="P210"/>
       <c r="Q210" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="211" spans="1:17">
       <c r="A211">
         <v>37406</v>
       </c>
       <c r="B211" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="C211"/>
       <c r="D211"/>
       <c r="E211" t="s">
         <v>180</v>
       </c>
       <c r="F211" t="s">
         <v>181</v>
       </c>
       <c r="G211"/>
       <c r="H211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>183</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211"/>
       <c r="L211" t="s">
         <v>26</v>
       </c>
       <c r="M211"/>
       <c r="N211"/>
       <c r="O211"/>
       <c r="P211"/>
       <c r="Q211" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="212" spans="1:17">
       <c r="A212">
         <v>32252</v>
       </c>
       <c r="B212" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C212"/>
       <c r="D212"/>
       <c r="E212" t="s">
         <v>180</v>
       </c>
       <c r="F212" t="s">
         <v>181</v>
       </c>
       <c r="G212"/>
       <c r="H212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>183</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212"/>
       <c r="L212" t="s">
         <v>26</v>
       </c>
       <c r="M212"/>
       <c r="N212"/>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:17">
       <c r="A213">
         <v>28868</v>
       </c>
       <c r="B213" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C213" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
       <c r="D213" t="s">
         <v>78</v>
       </c>
       <c r="E213" t="s">
         <v>180</v>
       </c>
       <c r="F213" t="s">
         <v>181</v>
       </c>
       <c r="G213"/>
       <c r="H213" t="s">
         <v>23</v>
       </c>
       <c r="I213" t="s">
         <v>46</v>
       </c>
       <c r="J213" t="s">
         <v>25</v>
       </c>
       <c r="K213"/>
       <c r="L213" t="s">
         <v>26</v>
       </c>
       <c r="M213"/>
       <c r="N213"/>
       <c r="O213"/>
       <c r="P213"/>
       <c r="Q213" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="214" spans="1:17">
       <c r="A214">
         <v>30961</v>
       </c>
       <c r="B214" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="C214" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="D214" t="s">
         <v>376</v>
       </c>
       <c r="E214" t="s">
         <v>180</v>
       </c>
       <c r="F214" t="s">
         <v>181</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
         <v>23</v>
       </c>
       <c r="I214" t="s">
         <v>46</v>
       </c>
       <c r="J214" t="s">
         <v>25</v>
       </c>
       <c r="K214"/>
       <c r="L214" t="s">
         <v>26</v>
       </c>
       <c r="M214"/>
       <c r="N214"/>
       <c r="O214"/>
       <c r="P214"/>
       <c r="Q214" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="215" spans="1:17">
       <c r="A215">
         <v>28891</v>
       </c>
       <c r="B215" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C215"/>
       <c r="D215"/>
       <c r="E215" t="s">
         <v>180</v>
       </c>
       <c r="F215" t="s">
         <v>181</v>
       </c>
       <c r="G215"/>
       <c r="H215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>56</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215"/>
       <c r="L215" t="s">
         <v>26</v>
       </c>
       <c r="M215"/>
       <c r="N215"/>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="216" spans="1:17">
       <c r="A216">
         <v>79492</v>
       </c>
       <c r="B216" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C216"/>
       <c r="D216"/>
       <c r="E216" t="s">
         <v>239</v>
       </c>
       <c r="F216" t="s">
         <v>181</v>
       </c>
       <c r="G216"/>
       <c r="H216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>56</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216"/>
       <c r="L216" t="s">
         <v>26</v>
       </c>
       <c r="M216"/>
       <c r="N216"/>
       <c r="O216"/>
       <c r="P216"/>
       <c r="Q216" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217">
         <v>11710</v>
       </c>
       <c r="B217" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="C217" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D217" t="s">
         <v>143</v>
       </c>
       <c r="E217" t="s">
         <v>180</v>
       </c>
       <c r="F217" t="s">
         <v>181</v>
       </c>
       <c r="G217"/>
       <c r="H217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>199</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217"/>
       <c r="L217" t="s">
         <v>26</v>
       </c>
       <c r="M217"/>
       <c r="N217"/>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="218" spans="1:17">
       <c r="A218">
         <v>12339</v>
       </c>
       <c r="B218" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="C218" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="D218" t="s">
         <v>143</v>
       </c>
       <c r="E218" t="s">
         <v>180</v>
       </c>
       <c r="F218" t="s">
         <v>181</v>
       </c>
       <c r="G218"/>
       <c r="H218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>199</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218"/>
       <c r="L218" t="s">
         <v>26</v>
       </c>
       <c r="M218"/>
       <c r="N218"/>
       <c r="O218"/>
       <c r="P218"/>
       <c r="Q218" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="219" spans="1:17">
       <c r="A219">
         <v>11028</v>
       </c>
       <c r="B219" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C219" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="D219" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E219" t="s">
         <v>180</v>
       </c>
       <c r="F219" t="s">
         <v>181</v>
       </c>
       <c r="G219"/>
       <c r="H219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>199</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219"/>
       <c r="L219" t="s">
         <v>26</v>
       </c>
       <c r="M219"/>
       <c r="N219"/>
       <c r="O219"/>
       <c r="P219"/>
       <c r="Q219" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="220" spans="1:17">
       <c r="A220">
         <v>29030</v>
       </c>
       <c r="B220" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="C220"/>
       <c r="D220"/>
       <c r="E220" t="s">
         <v>180</v>
       </c>
       <c r="F220" t="s">
         <v>181</v>
       </c>
       <c r="G220"/>
       <c r="H220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>199</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220"/>
       <c r="L220" t="s">
         <v>26</v>
       </c>
       <c r="M220"/>
       <c r="N220"/>
       <c r="O220"/>
       <c r="P220"/>
       <c r="Q220" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="221" spans="1:17">
       <c r="A221">
         <v>29031</v>
       </c>
       <c r="B221" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="C221"/>
       <c r="D221"/>
       <c r="E221" t="s">
         <v>180</v>
       </c>
       <c r="F221" t="s">
         <v>181</v>
       </c>
       <c r="G221"/>
       <c r="H221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>199</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221"/>
       <c r="L221" t="s">
         <v>26</v>
       </c>
       <c r="M221"/>
       <c r="N221"/>
       <c r="O221"/>
       <c r="P221"/>
       <c r="Q221" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="222" spans="1:17">
       <c r="A222">
         <v>29032</v>
       </c>
       <c r="B222" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="C222"/>
       <c r="D222"/>
       <c r="E222" t="s">
         <v>180</v>
       </c>
       <c r="F222" t="s">
         <v>181</v>
       </c>
       <c r="G222"/>
       <c r="H222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
         <v>199</v>
       </c>
       <c r="J222" t="s">
         <v>25</v>
       </c>
       <c r="K222"/>
       <c r="L222" t="s">
         <v>26</v>
       </c>
       <c r="M222"/>
       <c r="N222"/>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="223" spans="1:17">
       <c r="A223">
         <v>29033</v>
       </c>
       <c r="B223" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="C223"/>
       <c r="D223"/>
       <c r="E223" t="s">
         <v>180</v>
       </c>
       <c r="F223" t="s">
         <v>181</v>
       </c>
       <c r="G223"/>
       <c r="H223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>199</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223"/>
       <c r="L223" t="s">
         <v>26</v>
       </c>
       <c r="M223"/>
       <c r="N223"/>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="224" spans="1:17">
       <c r="A224">
         <v>36648</v>
       </c>
       <c r="B224" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C224"/>
       <c r="D224"/>
       <c r="E224" t="s">
         <v>180</v>
       </c>
       <c r="F224" t="s">
         <v>181</v>
       </c>
       <c r="G224"/>
       <c r="H224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>199</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224"/>
       <c r="L224" t="s">
         <v>26</v>
       </c>
       <c r="M224"/>
       <c r="N224"/>
       <c r="O224"/>
       <c r="P224"/>
       <c r="Q224" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="225" spans="1:17">
       <c r="A225">
         <v>11912</v>
       </c>
       <c r="B225" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C225" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="D225" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="E225" t="s">
         <v>180</v>
       </c>
       <c r="F225" t="s">
         <v>181</v>
       </c>
       <c r="G225"/>
       <c r="H225" t="s">
         <v>23</v>
       </c>
       <c r="I225" t="s">
         <v>199</v>
       </c>
       <c r="J225" t="s">
         <v>25</v>
       </c>
       <c r="K225"/>
       <c r="L225" t="s">
         <v>26</v>
       </c>
       <c r="M225"/>
       <c r="N225"/>
       <c r="O225"/>
       <c r="P225"/>
       <c r="Q225" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="226" spans="1:17">
       <c r="A226">
         <v>31052</v>
       </c>
       <c r="B226" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C226"/>
       <c r="D226"/>
       <c r="E226" t="s">
         <v>180</v>
       </c>
       <c r="F226" t="s">
         <v>181</v>
       </c>
       <c r="G226"/>
       <c r="H226" t="s">
         <v>23</v>
       </c>
       <c r="I226" t="s">
         <v>46</v>
       </c>
       <c r="J226" t="s">
         <v>25</v>
       </c>
       <c r="K226"/>
       <c r="L226" t="s">
         <v>26</v>
       </c>
       <c r="M226"/>
       <c r="N226"/>
       <c r="O226"/>
       <c r="P226"/>
       <c r="Q226" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="227" spans="1:17">
       <c r="A227">
         <v>29195</v>
       </c>
       <c r="B227" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C227"/>
       <c r="D227"/>
       <c r="E227" t="s">
         <v>180</v>
       </c>
       <c r="F227" t="s">
         <v>181</v>
       </c>
       <c r="G227"/>
       <c r="H227" t="s">
         <v>23</v>
       </c>
       <c r="I227" t="s">
         <v>46</v>
       </c>
       <c r="J227" t="s">
         <v>25</v>
       </c>
       <c r="K227"/>
       <c r="L227" t="s">
         <v>26</v>
       </c>
       <c r="M227"/>
       <c r="N227"/>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="228" spans="1:17">
       <c r="A228">
         <v>31115</v>
       </c>
       <c r="B228" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="C228"/>
       <c r="D228"/>
       <c r="E228" t="s">
         <v>180</v>
       </c>
       <c r="F228" t="s">
         <v>181</v>
       </c>
       <c r="G228"/>
       <c r="H228" t="s">
         <v>23</v>
       </c>
       <c r="I228" t="s">
         <v>56</v>
       </c>
       <c r="J228" t="s">
         <v>25</v>
       </c>
       <c r="K228"/>
       <c r="L228" t="s">
         <v>26</v>
       </c>
       <c r="M228"/>
       <c r="N228"/>
       <c r="O228"/>
       <c r="P228"/>
       <c r="Q228" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="229" spans="1:17">
       <c r="A229">
         <v>29278</v>
       </c>
       <c r="B229" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C229" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="D229" t="s">
         <v>78</v>
       </c>
       <c r="E229" t="s">
         <v>180</v>
       </c>
       <c r="F229" t="s">
         <v>181</v>
       </c>
       <c r="G229"/>
       <c r="H229" t="s">
         <v>23</v>
       </c>
       <c r="I229" t="s">
         <v>24</v>
       </c>
       <c r="J229" t="s">
         <v>25</v>
       </c>
       <c r="K229"/>
       <c r="L229" t="s">
         <v>26</v>
       </c>
       <c r="M229"/>
       <c r="N229"/>
       <c r="O229"/>
       <c r="P229"/>
       <c r="Q229" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="230" spans="1:17">
       <c r="A230">
         <v>36636</v>
       </c>
       <c r="B230" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="C230" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="D230" t="s">
         <v>376</v>
       </c>
       <c r="E230" t="s">
         <v>180</v>
       </c>
       <c r="F230" t="s">
         <v>181</v>
       </c>
       <c r="G230"/>
       <c r="H230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>56</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230"/>
       <c r="L230" t="s">
         <v>26</v>
       </c>
       <c r="M230"/>
       <c r="N230"/>
       <c r="O230"/>
-      <c r="P230"/>
+      <c r="P230" t="s">
+        <v>827</v>
+      </c>
       <c r="Q230" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="231" spans="1:17">
       <c r="A231">
         <v>79337</v>
       </c>
       <c r="B231" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="C231"/>
       <c r="D231"/>
       <c r="E231" t="s">
         <v>180</v>
       </c>
       <c r="F231" t="s">
         <v>181</v>
       </c>
       <c r="G231"/>
       <c r="H231" t="s">
         <v>23</v>
       </c>
       <c r="I231" t="s">
         <v>56</v>
       </c>
       <c r="J231" t="s">
         <v>39</v>
       </c>
       <c r="K231"/>
       <c r="L231" t="s">
         <v>26</v>
       </c>
       <c r="M231" t="s">
         <v>40</v>
       </c>
       <c r="N231"/>
       <c r="O231"/>
       <c r="P231"/>
       <c r="Q231" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="232" spans="1:17">
       <c r="A232">
         <v>29324</v>
       </c>
       <c r="B232" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="C232"/>
       <c r="D232"/>
       <c r="E232" t="s">
         <v>180</v>
       </c>
       <c r="F232" t="s">
         <v>181</v>
       </c>
       <c r="G232"/>
       <c r="H232" t="s">
         <v>23</v>
       </c>
       <c r="I232" t="s">
         <v>56</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232"/>
       <c r="L232" t="s">
         <v>26</v>
       </c>
       <c r="M232"/>
       <c r="N232"/>
       <c r="O232"/>
       <c r="P232"/>
       <c r="Q232" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="233" spans="1:17">
       <c r="A233">
         <v>29325</v>
       </c>
       <c r="B233" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="C233"/>
       <c r="D233"/>
       <c r="E233" t="s">
         <v>180</v>
       </c>
       <c r="F233" t="s">
         <v>181</v>
       </c>
       <c r="G233"/>
       <c r="H233" t="s">
         <v>23</v>
       </c>
       <c r="I233" t="s">
         <v>56</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233"/>
       <c r="L233" t="s">
         <v>26</v>
       </c>
       <c r="M233"/>
       <c r="N233"/>
       <c r="O233"/>
       <c r="P233"/>
       <c r="Q233" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="234" spans="1:17">
       <c r="A234">
         <v>29326</v>
       </c>
       <c r="B234" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="C234"/>
       <c r="D234"/>
       <c r="E234" t="s">
         <v>180</v>
       </c>
       <c r="F234" t="s">
         <v>181</v>
       </c>
       <c r="G234"/>
       <c r="H234" t="s">
         <v>23</v>
       </c>
       <c r="I234" t="s">
         <v>56</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234"/>
       <c r="L234" t="s">
         <v>26</v>
       </c>
       <c r="M234"/>
       <c r="N234"/>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="235" spans="1:17">
       <c r="A235">
         <v>29327</v>
       </c>
       <c r="B235" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C235"/>
       <c r="D235"/>
       <c r="E235" t="s">
         <v>252</v>
       </c>
       <c r="F235" t="s">
         <v>181</v>
       </c>
       <c r="G235"/>
       <c r="H235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>56</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235"/>
       <c r="L235" t="s">
         <v>26</v>
       </c>
       <c r="M235"/>
       <c r="N235"/>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="236" spans="1:17">
       <c r="A236">
         <v>29328</v>
       </c>
       <c r="B236" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="C236"/>
       <c r="D236"/>
       <c r="E236" t="s">
         <v>180</v>
       </c>
       <c r="F236" t="s">
         <v>181</v>
       </c>
       <c r="G236"/>
       <c r="H236" t="s">
         <v>23</v>
       </c>
       <c r="I236" t="s">
         <v>56</v>
       </c>
       <c r="J236" t="s">
         <v>25</v>
       </c>
       <c r="K236"/>
       <c r="L236" t="s">
         <v>26</v>
       </c>
       <c r="M236"/>
       <c r="N236"/>
       <c r="O236"/>
       <c r="P236"/>
       <c r="Q236" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="237" spans="1:17">
       <c r="A237">
         <v>29329</v>
       </c>
       <c r="B237" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="C237"/>
       <c r="D237"/>
       <c r="E237" t="s">
         <v>180</v>
       </c>
       <c r="F237" t="s">
         <v>181</v>
       </c>
       <c r="G237"/>
       <c r="H237" t="s">
         <v>23</v>
       </c>
       <c r="I237" t="s">
         <v>56</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237"/>
       <c r="L237" t="s">
         <v>26</v>
       </c>
       <c r="M237"/>
       <c r="N237"/>
       <c r="O237"/>
       <c r="P237"/>
       <c r="Q237" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="238" spans="1:17">
       <c r="A238">
         <v>29337</v>
       </c>
       <c r="B238" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="C238"/>
       <c r="D238"/>
       <c r="E238" t="s">
         <v>180</v>
       </c>
       <c r="F238" t="s">
         <v>181</v>
       </c>
       <c r="G238"/>
       <c r="H238" t="s">
         <v>23</v>
       </c>
       <c r="I238" t="s">
         <v>56</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238"/>
       <c r="L238" t="s">
         <v>26</v>
       </c>
       <c r="M238"/>
       <c r="N238"/>
       <c r="O238"/>
       <c r="P238"/>
       <c r="Q238" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="239" spans="1:17">
       <c r="A239">
         <v>29339</v>
       </c>
       <c r="B239" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="C239"/>
       <c r="D239"/>
       <c r="E239" t="s">
         <v>180</v>
       </c>
       <c r="F239" t="s">
         <v>181</v>
       </c>
       <c r="G239"/>
       <c r="H239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>56</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239"/>
       <c r="L239" t="s">
         <v>26</v>
       </c>
       <c r="M239"/>
       <c r="N239"/>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="240" spans="1:17">
       <c r="A240">
         <v>6079</v>
       </c>
       <c r="B240" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="C240" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D240" t="s">
         <v>78</v>
       </c>
       <c r="E240" t="s">
         <v>180</v>
       </c>
       <c r="F240" t="s">
         <v>181</v>
       </c>
       <c r="G240"/>
       <c r="H240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
         <v>183</v>
       </c>
       <c r="J240" t="s">
         <v>25</v>
       </c>
       <c r="K240"/>
       <c r="L240" t="s">
         <v>26</v>
       </c>
       <c r="M240"/>
       <c r="N240"/>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="241" spans="1:17">
       <c r="A241">
         <v>29442</v>
       </c>
       <c r="B241" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C241"/>
       <c r="D241"/>
       <c r="E241" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F241" t="s">
         <v>181</v>
       </c>
       <c r="G241"/>
       <c r="H241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>56</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241"/>
       <c r="L241" t="s">
         <v>26</v>
       </c>
       <c r="M241"/>
       <c r="N241"/>
       <c r="O241"/>
       <c r="P241" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="Q241" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="242" spans="1:17">
       <c r="A242">
         <v>29443</v>
       </c>
       <c r="B242" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="C242"/>
       <c r="D242"/>
       <c r="E242" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F242" t="s">
         <v>181</v>
       </c>
       <c r="G242"/>
       <c r="H242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>56</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242"/>
       <c r="L242" t="s">
         <v>26</v>
       </c>
       <c r="M242"/>
       <c r="N242"/>
       <c r="O242"/>
       <c r="P242" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="Q242" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="243" spans="1:17">
       <c r="A243">
         <v>31234</v>
       </c>
       <c r="B243" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C243"/>
       <c r="D243"/>
       <c r="E243" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F243" t="s">
         <v>181</v>
       </c>
       <c r="G243"/>
       <c r="H243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>56</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243"/>
       <c r="L243" t="s">
         <v>26</v>
       </c>
       <c r="M243"/>
       <c r="N243"/>
       <c r="O243"/>
       <c r="P243" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="Q243" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="244" spans="1:17">
       <c r="A244">
         <v>29496</v>
       </c>
       <c r="B244" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="C244"/>
       <c r="D244"/>
       <c r="E244" t="s">
         <v>180</v>
       </c>
       <c r="F244" t="s">
         <v>181</v>
       </c>
       <c r="G244"/>
       <c r="H244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>46</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244"/>
       <c r="L244" t="s">
         <v>26</v>
       </c>
       <c r="M244"/>
       <c r="N244"/>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="245" spans="1:17">
       <c r="A245">
         <v>32249</v>
       </c>
       <c r="B245" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="C245" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D245" t="s">
         <v>78</v>
       </c>
       <c r="E245" t="s">
         <v>180</v>
       </c>
       <c r="F245" t="s">
         <v>181</v>
       </c>
       <c r="G245"/>
       <c r="H245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>46</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245"/>
       <c r="L245" t="s">
         <v>26</v>
       </c>
       <c r="M245"/>
       <c r="N245"/>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="246" spans="1:17">
       <c r="A246">
         <v>29544</v>
       </c>
       <c r="B246" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C246" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D246" t="s">
         <v>376</v>
       </c>
       <c r="E246" t="s">
         <v>180</v>
       </c>
       <c r="F246" t="s">
         <v>181</v>
       </c>
       <c r="G246"/>
       <c r="H246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>46</v>
       </c>
       <c r="J246" t="s">
         <v>39</v>
       </c>
       <c r="K246"/>
       <c r="L246" t="s">
         <v>26</v>
       </c>
       <c r="M246" t="s">
         <v>40</v>
       </c>
       <c r="N246"/>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="247" spans="1:17">
       <c r="A247">
         <v>79270</v>
       </c>
       <c r="B247" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="C247" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="D247" t="s">
         <v>78</v>
       </c>
       <c r="E247" t="s">
         <v>180</v>
       </c>
       <c r="F247" t="s">
         <v>181</v>
       </c>
       <c r="G247"/>
       <c r="H247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
         <v>24</v>
       </c>
       <c r="J247" t="s">
         <v>25</v>
       </c>
       <c r="K247"/>
       <c r="L247" t="s">
         <v>26</v>
       </c>
       <c r="M247"/>
       <c r="N247"/>
       <c r="O247"/>
       <c r="P247"/>
       <c r="Q247" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:17">
       <c r="A248">
         <v>29766</v>
       </c>
       <c r="B248" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="C248"/>
       <c r="D248"/>
       <c r="E248" t="s">
         <v>180</v>
       </c>
       <c r="F248" t="s">
         <v>181</v>
       </c>
       <c r="G248"/>
       <c r="H248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>56</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248"/>
       <c r="L248" t="s">
         <v>26</v>
       </c>
       <c r="M248"/>
       <c r="N248"/>
       <c r="O248"/>
       <c r="P248"/>
       <c r="Q248" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="249" spans="1:17">
       <c r="A249">
         <v>11106</v>
       </c>
       <c r="B249" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="C249" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="D249" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="E249" t="s">
         <v>180</v>
       </c>
       <c r="F249" t="s">
         <v>181</v>
       </c>
       <c r="G249"/>
       <c r="H249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>199</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249"/>
       <c r="L249" t="s">
         <v>26</v>
       </c>
       <c r="M249"/>
       <c r="N249"/>
       <c r="O249"/>
       <c r="P249"/>
       <c r="Q249" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="250" spans="1:17">
       <c r="A250">
         <v>29797</v>
       </c>
       <c r="B250" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="C250"/>
       <c r="D250"/>
       <c r="E250" t="s">
         <v>180</v>
       </c>
       <c r="F250" t="s">
         <v>181</v>
       </c>
       <c r="G250"/>
       <c r="H250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>199</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250"/>
       <c r="L250" t="s">
         <v>26</v>
       </c>
       <c r="M250"/>
       <c r="N250"/>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="251" spans="1:17">
       <c r="A251">
         <v>29798</v>
       </c>
       <c r="B251" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="C251" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="D251" t="s">
         <v>78</v>
       </c>
       <c r="E251" t="s">
         <v>180</v>
       </c>
       <c r="F251" t="s">
         <v>181</v>
       </c>
       <c r="G251"/>
       <c r="H251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>199</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251"/>
       <c r="L251" t="s">
         <v>26</v>
       </c>
       <c r="M251"/>
       <c r="N251"/>
       <c r="O251"/>
       <c r="P251"/>
       <c r="Q251" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="252" spans="1:17">
       <c r="A252">
         <v>29799</v>
       </c>
       <c r="B252" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="C252"/>
       <c r="D252"/>
       <c r="E252" t="s">
         <v>180</v>
       </c>
       <c r="F252" t="s">
         <v>181</v>
       </c>
       <c r="G252"/>
       <c r="H252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>199</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252"/>
       <c r="L252" t="s">
         <v>26</v>
       </c>
       <c r="M252"/>
       <c r="N252"/>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="253" spans="1:17">
       <c r="A253">
         <v>79330</v>
       </c>
       <c r="B253" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="C253"/>
       <c r="D253"/>
       <c r="E253" t="s">
         <v>180</v>
       </c>
       <c r="F253" t="s">
         <v>181</v>
       </c>
       <c r="G253"/>
       <c r="H253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
         <v>241</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253"/>
       <c r="L253" t="s">
         <v>26</v>
       </c>
       <c r="M253"/>
       <c r="N253"/>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="254" spans="1:17">
       <c r="A254">
         <v>68016</v>
       </c>
       <c r="B254" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C254" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="D254" t="s">
         <v>78</v>
       </c>
       <c r="E254" t="s">
         <v>180</v>
       </c>
       <c r="F254" t="s">
         <v>181</v>
       </c>
       <c r="G254"/>
       <c r="H254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
         <v>241</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254"/>
       <c r="L254" t="s">
         <v>26</v>
       </c>
       <c r="M254"/>
       <c r="N254"/>
       <c r="O254"/>
       <c r="P254"/>
       <c r="Q254" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="255" spans="1:17">
       <c r="A255">
         <v>11065</v>
       </c>
       <c r="B255" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="C255" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="D255" t="s">
         <v>472</v>
       </c>
       <c r="E255" t="s">
         <v>180</v>
       </c>
       <c r="F255" t="s">
         <v>181</v>
       </c>
       <c r="G255"/>
       <c r="H255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>56</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255"/>
       <c r="L255" t="s">
         <v>26</v>
       </c>
       <c r="M255"/>
       <c r="N255"/>
       <c r="O255"/>
       <c r="P255" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="Q255" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="256" spans="1:17">
       <c r="A256">
         <v>11830</v>
       </c>
       <c r="B256" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="C256" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="D256" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="E256" t="s">
         <v>180</v>
       </c>
       <c r="F256" t="s">
         <v>181</v>
       </c>
       <c r="G256"/>
       <c r="H256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>56</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256"/>
       <c r="L256" t="s">
         <v>26</v>
       </c>
       <c r="M256"/>
       <c r="N256"/>
       <c r="O256"/>
       <c r="P256" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="Q256" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="257" spans="1:17">
       <c r="A257">
         <v>32342</v>
       </c>
       <c r="B257" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="C257" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="D257" t="s">
         <v>78</v>
       </c>
       <c r="E257" t="s">
         <v>180</v>
       </c>
       <c r="F257" t="s">
         <v>181</v>
       </c>
       <c r="G257"/>
       <c r="H257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
         <v>56</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257"/>
       <c r="L257" t="s">
         <v>354</v>
       </c>
       <c r="M257"/>
       <c r="N257"/>
       <c r="O257"/>
       <c r="P257"/>
       <c r="Q257" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="258" spans="1:17">
       <c r="A258">
         <v>32250</v>
       </c>
       <c r="B258" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="C258" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="D258" t="s">
         <v>78</v>
       </c>
       <c r="E258" t="s">
         <v>180</v>
       </c>
       <c r="F258" t="s">
         <v>181</v>
       </c>
       <c r="G258"/>
       <c r="H258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
         <v>46</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258"/>
       <c r="L258" t="s">
         <v>26</v>
       </c>
       <c r="M258"/>
       <c r="N258"/>
       <c r="O258"/>
       <c r="P258"/>
       <c r="Q258" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="259" spans="1:17">
       <c r="A259">
         <v>7945</v>
       </c>
       <c r="B259" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="C259" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="D259" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="E259" t="s">
         <v>180</v>
       </c>
       <c r="F259" t="s">
         <v>181</v>
       </c>
       <c r="G259"/>
       <c r="H259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
         <v>183</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259"/>
       <c r="L259" t="s">
         <v>26</v>
       </c>
       <c r="M259"/>
       <c r="N259"/>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="260" spans="1:17">
       <c r="A260">
         <v>31443</v>
       </c>
       <c r="B260" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="C260" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="D260" t="s">
         <v>78</v>
       </c>
       <c r="E260" t="s">
         <v>180</v>
       </c>
       <c r="F260" t="s">
         <v>181</v>
       </c>
       <c r="G260"/>
       <c r="H260" t="s">
         <v>23</v>
       </c>
       <c r="I260" t="s">
         <v>46</v>
       </c>
       <c r="J260" t="s">
         <v>39</v>
       </c>
       <c r="K260"/>
       <c r="L260" t="s">
         <v>26</v>
       </c>
       <c r="M260" t="s">
         <v>40</v>
       </c>
       <c r="N260"/>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="261" spans="1:17">
       <c r="A261">
         <v>28325</v>
       </c>
       <c r="B261" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="C261" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D261" t="s">
         <v>78</v>
       </c>
       <c r="E261" t="s">
         <v>180</v>
       </c>
       <c r="F261" t="s">
         <v>181</v>
       </c>
       <c r="G261"/>
       <c r="H261" t="s">
         <v>23</v>
       </c>
       <c r="I261" t="s">
         <v>46</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261"/>
       <c r="L261" t="s">
         <v>26</v>
       </c>
       <c r="M261"/>
       <c r="N261"/>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="262" spans="1:17">
       <c r="A262">
         <v>31444</v>
       </c>
       <c r="B262" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="C262" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="D262" t="s">
         <v>78</v>
       </c>
       <c r="E262" t="s">
         <v>180</v>
       </c>
       <c r="F262" t="s">
         <v>181</v>
       </c>
       <c r="G262"/>
       <c r="H262" t="s">
         <v>23</v>
       </c>
       <c r="I262" t="s">
         <v>46</v>
       </c>
       <c r="J262" t="s">
         <v>39</v>
       </c>
       <c r="K262"/>
       <c r="L262" t="s">
         <v>26</v>
       </c>
       <c r="M262" t="s">
         <v>40</v>
       </c>
       <c r="N262"/>
       <c r="O262"/>
       <c r="P262"/>
       <c r="Q262" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="263" spans="1:17">
       <c r="A263">
         <v>30138</v>
       </c>
       <c r="B263" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="C263"/>
       <c r="D263"/>
       <c r="E263" t="s">
         <v>180</v>
       </c>
       <c r="F263" t="s">
         <v>181</v>
       </c>
       <c r="G263"/>
       <c r="H263" t="s">
         <v>23</v>
       </c>
       <c r="I263" t="s">
         <v>56</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263"/>
       <c r="L263" t="s">
         <v>26</v>
       </c>
       <c r="M263"/>
       <c r="N263"/>
       <c r="O263"/>
       <c r="P263"/>
       <c r="Q263" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="264" spans="1:17">
       <c r="A264">
         <v>30172</v>
       </c>
       <c r="B264" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="C264" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D264" t="s">
         <v>78</v>
       </c>
       <c r="E264" t="s">
         <v>180</v>
       </c>
       <c r="F264" t="s">
         <v>181</v>
       </c>
       <c r="G264"/>
       <c r="H264" t="s">
         <v>23</v>
       </c>
       <c r="I264" t="s">
         <v>46</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264"/>
       <c r="L264" t="s">
         <v>26</v>
       </c>
       <c r="M264"/>
       <c r="N264"/>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="265" spans="1:17">
       <c r="A265">
         <v>26376</v>
       </c>
       <c r="B265" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="C265" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D265" t="s">
         <v>78</v>
       </c>
       <c r="E265" t="s">
         <v>180</v>
       </c>
       <c r="F265" t="s">
         <v>181</v>
       </c>
       <c r="G265"/>
       <c r="H265" t="s">
         <v>23</v>
       </c>
       <c r="I265" t="s">
         <v>46</v>
       </c>
       <c r="J265" t="s">
         <v>39</v>
       </c>
       <c r="K265"/>
       <c r="L265" t="s">
         <v>26</v>
       </c>
       <c r="M265" t="s">
         <v>235</v>
       </c>
       <c r="N265"/>
       <c r="O265"/>
       <c r="P265"/>
       <c r="Q265" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="266" spans="1:17">
       <c r="A266">
         <v>79196</v>
       </c>
       <c r="B266" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C266"/>
       <c r="D266"/>
       <c r="E266" t="s">
         <v>180</v>
       </c>
       <c r="F266" t="s">
         <v>181</v>
       </c>
       <c r="G266"/>
       <c r="H266" t="s">
         <v>23</v>
       </c>
       <c r="I266" t="s">
         <v>183</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266"/>
       <c r="L266" t="s">
         <v>354</v>
       </c>
       <c r="M266"/>
       <c r="N266"/>
       <c r="O266"/>
       <c r="P266" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="Q266" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="267" spans="1:17">
       <c r="A267">
         <v>30349</v>
       </c>
       <c r="B267" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="C267" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D267" t="s">
         <v>376</v>
       </c>
       <c r="E267" t="s">
         <v>180</v>
       </c>
       <c r="F267" t="s">
         <v>181</v>
       </c>
       <c r="G267"/>
       <c r="H267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
         <v>56</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267"/>
       <c r="L267" t="s">
         <v>26</v>
       </c>
       <c r="M267"/>
       <c r="N267"/>
       <c r="O267"/>
       <c r="P267"/>
       <c r="Q267" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="268" spans="1:17">
       <c r="A268">
         <v>80215</v>
       </c>
       <c r="B268" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="C268"/>
       <c r="D268"/>
       <c r="E268" t="s">
         <v>261</v>
       </c>
       <c r="F268" t="s">
         <v>181</v>
       </c>
       <c r="G268"/>
       <c r="H268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
         <v>56</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268"/>
       <c r="L268" t="s">
         <v>26</v>
       </c>
       <c r="M268"/>
       <c r="N268"/>
       <c r="O268"/>
       <c r="P268"/>
       <c r="Q268" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="269" spans="1:17">
       <c r="A269">
         <v>2726</v>
       </c>
       <c r="B269" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="C269" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="D269" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269"/>
       <c r="H269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>183</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269"/>
       <c r="L269" t="s">
         <v>26</v>
       </c>
       <c r="M269"/>
       <c r="N269"/>
       <c r="O269"/>
       <c r="P269"/>
       <c r="Q269" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="270" spans="1:17">
       <c r="A270">
         <v>26890</v>
       </c>
       <c r="B270" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="C270" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D270" t="s">
         <v>78</v>
       </c>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270"/>
       <c r="H270" t="s">
         <v>23</v>
       </c>
       <c r="I270" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="J270" t="s">
         <v>25</v>
       </c>
       <c r="K270"/>
       <c r="L270" t="s">
         <v>26</v>
       </c>
       <c r="M270"/>
       <c r="N270"/>
       <c r="O270"/>
       <c r="P270"/>
       <c r="Q270" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="271" spans="1:17">
       <c r="A271">
         <v>28500</v>
       </c>
       <c r="B271" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C271"/>
       <c r="D271"/>
       <c r="E271"/>
       <c r="F271"/>
       <c r="G271"/>
       <c r="H271" t="s">
         <v>23</v>
       </c>
       <c r="I271" t="s">
         <v>46</v>
       </c>
       <c r="J271" t="s">
         <v>25</v>
       </c>
       <c r="K271"/>
       <c r="L271" t="s">
         <v>26</v>
       </c>
       <c r="M271"/>
       <c r="N271"/>
       <c r="O271"/>
       <c r="P271"/>
       <c r="Q271" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="272" spans="1:17">
       <c r="A272">
         <v>32251</v>
       </c>
       <c r="B272" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="C272"/>
       <c r="D272"/>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272"/>
       <c r="H272" t="s">
         <v>23</v>
       </c>
       <c r="I272" t="s">
         <v>183</v>
       </c>
       <c r="J272" t="s">
         <v>39</v>
       </c>
       <c r="K272"/>
       <c r="L272" t="s">
         <v>26</v>
       </c>
       <c r="M272" t="s">
         <v>40</v>
       </c>
       <c r="N272"/>
       <c r="O272"/>
       <c r="P272"/>
       <c r="Q272" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="273" spans="1:17">
       <c r="A273">
         <v>79262</v>
       </c>
       <c r="B273" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="C273" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="D273" t="s">
         <v>78</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273"/>
       <c r="H273" t="s">
         <v>23</v>
       </c>
       <c r="I273" t="s">
         <v>241</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273"/>
       <c r="L273" t="s">
         <v>26</v>
       </c>
       <c r="M273"/>
       <c r="N273"/>
       <c r="O273"/>
       <c r="P273"/>
       <c r="Q273" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="274" spans="1:17">
       <c r="A274">
         <v>37405</v>
       </c>
       <c r="B274" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C274"/>
       <c r="D274"/>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274"/>
       <c r="H274" t="s">
         <v>23</v>
       </c>
       <c r="I274" t="s">
         <v>183</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274"/>
       <c r="L274" t="s">
         <v>26</v>
       </c>
       <c r="M274"/>
       <c r="N274"/>
       <c r="O274"/>
       <c r="P274"/>
       <c r="Q274" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="275" spans="1:17">
       <c r="A275">
         <v>62583</v>
       </c>
       <c r="B275" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="C275" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="D275" t="s">
         <v>496</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275"/>
       <c r="H275" t="s">
         <v>23</v>
       </c>
       <c r="I275" t="s">
         <v>241</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275"/>
       <c r="L275" t="s">
         <v>26</v>
       </c>
       <c r="M275"/>
       <c r="N275"/>
       <c r="O275"/>
       <c r="P275"/>
       <c r="Q275" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="276" spans="1:17">
       <c r="A276">
         <v>79491</v>
       </c>
       <c r="B276" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="C276"/>
       <c r="D276"/>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276"/>
       <c r="H276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>56</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276"/>
       <c r="L276" t="s">
         <v>26</v>
       </c>
       <c r="M276"/>
       <c r="N276"/>
       <c r="O276"/>
       <c r="P276"/>
       <c r="Q276" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="277" spans="1:17">
       <c r="A277">
         <v>29010</v>
       </c>
       <c r="B277" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="C277"/>
       <c r="D277"/>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277"/>
       <c r="H277" t="s">
         <v>23</v>
       </c>
       <c r="I277" t="s">
         <v>199</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277"/>
       <c r="L277" t="s">
         <v>26</v>
       </c>
       <c r="M277"/>
       <c r="N277"/>
       <c r="O277"/>
       <c r="P277"/>
       <c r="Q277" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="278" spans="1:17">
       <c r="A278">
         <v>29034</v>
       </c>
       <c r="B278" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="C278"/>
       <c r="D278"/>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278"/>
       <c r="H278" t="s">
         <v>23</v>
       </c>
       <c r="I278" t="s">
         <v>199</v>
       </c>
       <c r="J278" t="s">
         <v>25</v>
       </c>
       <c r="K278"/>
       <c r="L278" t="s">
         <v>26</v>
       </c>
       <c r="M278"/>
       <c r="N278"/>
       <c r="O278"/>
       <c r="P278"/>
       <c r="Q278" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="279" spans="1:17">
       <c r="A279">
         <v>31083</v>
       </c>
       <c r="B279" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C279"/>
       <c r="D279"/>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279"/>
       <c r="H279" t="s">
         <v>23</v>
       </c>
       <c r="I279" t="s">
         <v>56</v>
       </c>
       <c r="J279" t="s">
         <v>25</v>
       </c>
       <c r="K279"/>
       <c r="L279" t="s">
         <v>26</v>
       </c>
       <c r="M279"/>
       <c r="N279"/>
       <c r="O279"/>
       <c r="P279"/>
       <c r="Q279" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="280" spans="1:17">
       <c r="A280">
         <v>79520</v>
       </c>
       <c r="B280" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="C280"/>
       <c r="D280"/>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280"/>
       <c r="H280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>56</v>
       </c>
       <c r="J280" t="s">
         <v>25</v>
       </c>
       <c r="K280"/>
       <c r="L280" t="s">
         <v>26</v>
       </c>
       <c r="M280"/>
       <c r="N280"/>
       <c r="O280"/>
       <c r="P280"/>
       <c r="Q280" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="281" spans="1:17">
       <c r="A281">
         <v>29323</v>
       </c>
       <c r="B281" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="C281"/>
       <c r="D281"/>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281"/>
       <c r="H281" t="s">
         <v>23</v>
       </c>
       <c r="I281" t="s">
         <v>56</v>
       </c>
       <c r="J281" t="s">
         <v>25</v>
       </c>
       <c r="K281"/>
       <c r="L281" t="s">
         <v>26</v>
       </c>
       <c r="M281"/>
       <c r="N281"/>
       <c r="O281"/>
       <c r="P281"/>
       <c r="Q281" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="282" spans="1:17">
       <c r="A282">
         <v>6076</v>
       </c>
       <c r="B282" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="C282" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D282" t="s">
         <v>78</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282"/>
       <c r="H282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
         <v>183</v>
       </c>
       <c r="J282" t="s">
         <v>39</v>
       </c>
       <c r="K282"/>
       <c r="L282" t="s">
         <v>26</v>
       </c>
       <c r="M282" t="s">
         <v>40</v>
       </c>
       <c r="N282"/>
       <c r="O282"/>
       <c r="P282" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="Q282" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="283" spans="1:17">
       <c r="A283">
         <v>26887</v>
       </c>
       <c r="B283" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="C283" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D283" t="s">
         <v>78</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283"/>
       <c r="H283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
         <v>183</v>
       </c>
       <c r="J283" t="s">
         <v>39</v>
       </c>
       <c r="K283"/>
       <c r="L283" t="s">
         <v>26</v>
       </c>
       <c r="M283" t="s">
         <v>40</v>
       </c>
       <c r="N283"/>
       <c r="O283"/>
       <c r="P283"/>
       <c r="Q283" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="284" spans="1:17">
       <c r="A284">
         <v>29431</v>
       </c>
       <c r="B284" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C284"/>
       <c r="D284"/>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284"/>
       <c r="H284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
         <v>56</v>
       </c>
       <c r="J284" t="s">
         <v>25</v>
       </c>
       <c r="K284"/>
       <c r="L284" t="s">
         <v>26</v>
       </c>
       <c r="M284"/>
       <c r="N284"/>
       <c r="O284"/>
       <c r="P284"/>
       <c r="Q284" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="285" spans="1:17">
       <c r="A285">
         <v>31211</v>
       </c>
       <c r="B285" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="C285"/>
       <c r="D285"/>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285"/>
       <c r="H285" t="s">
         <v>23</v>
       </c>
       <c r="I285" t="s">
         <v>56</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285"/>
       <c r="L285" t="s">
         <v>26</v>
       </c>
       <c r="M285"/>
       <c r="N285"/>
       <c r="O285"/>
       <c r="P285" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="Q285" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="286" spans="1:17">
       <c r="A286">
         <v>97945</v>
       </c>
       <c r="B286" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="C286"/>
       <c r="D286"/>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286"/>
       <c r="H286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
         <v>56</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286"/>
       <c r="L286" t="s">
         <v>26</v>
       </c>
       <c r="M286"/>
       <c r="N286"/>
       <c r="O286"/>
       <c r="P286" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="Q286" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="287" spans="1:17">
       <c r="A287">
         <v>31212</v>
       </c>
       <c r="B287" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C287"/>
       <c r="D287"/>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287"/>
       <c r="H287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
         <v>56</v>
       </c>
       <c r="J287" t="s">
         <v>25</v>
       </c>
       <c r="K287"/>
       <c r="L287" t="s">
         <v>26</v>
       </c>
       <c r="M287"/>
       <c r="N287"/>
       <c r="O287"/>
       <c r="P287" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="Q287" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="288" spans="1:17">
       <c r="A288">
         <v>79198</v>
       </c>
       <c r="B288" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="C288"/>
       <c r="D288"/>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288"/>
       <c r="H288" t="s">
         <v>23</v>
       </c>
       <c r="I288" t="s">
         <v>241</v>
       </c>
       <c r="J288" t="s">
         <v>25</v>
       </c>
       <c r="K288"/>
       <c r="L288" t="s">
         <v>26</v>
       </c>
       <c r="M288"/>
       <c r="N288"/>
       <c r="O288"/>
       <c r="P288"/>
       <c r="Q288" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="289" spans="1:17">
       <c r="A289">
         <v>79199</v>
       </c>
       <c r="B289" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="C289"/>
       <c r="D289"/>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289"/>
       <c r="H289" t="s">
         <v>23</v>
       </c>
       <c r="I289" t="s">
         <v>241</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289"/>
       <c r="L289" t="s">
         <v>26</v>
       </c>
       <c r="M289"/>
       <c r="N289"/>
       <c r="O289"/>
       <c r="P289"/>
       <c r="Q289" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="290" spans="1:17">
       <c r="A290">
         <v>79200</v>
       </c>
       <c r="B290" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="C290"/>
       <c r="D290"/>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290"/>
       <c r="H290" t="s">
         <v>23</v>
       </c>
       <c r="I290" t="s">
         <v>241</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290"/>
       <c r="L290" t="s">
         <v>26</v>
       </c>
       <c r="M290"/>
       <c r="N290"/>
       <c r="O290"/>
       <c r="P290"/>
       <c r="Q290" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="291" spans="1:17">
       <c r="A291">
         <v>79201</v>
       </c>
       <c r="B291" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C291"/>
       <c r="D291"/>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291"/>
       <c r="H291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
         <v>241</v>
       </c>
       <c r="J291" t="s">
         <v>25</v>
       </c>
       <c r="K291"/>
       <c r="L291" t="s">
         <v>26</v>
       </c>
       <c r="M291"/>
       <c r="N291"/>
       <c r="O291"/>
       <c r="P291"/>
       <c r="Q291" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="292" spans="1:17">
       <c r="A292">
         <v>79202</v>
       </c>
       <c r="B292" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="C292"/>
       <c r="D292"/>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292"/>
       <c r="H292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
         <v>241</v>
       </c>
       <c r="J292" t="s">
         <v>25</v>
       </c>
       <c r="K292"/>
       <c r="L292" t="s">
         <v>26</v>
       </c>
       <c r="M292"/>
       <c r="N292"/>
       <c r="O292"/>
       <c r="P292"/>
       <c r="Q292" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="293" spans="1:17">
       <c r="A293">
         <v>79203</v>
       </c>
       <c r="B293" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="C293"/>
       <c r="D293"/>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293"/>
       <c r="H293" t="s">
         <v>23</v>
       </c>
       <c r="I293" t="s">
         <v>241</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293"/>
       <c r="L293" t="s">
         <v>26</v>
       </c>
       <c r="M293"/>
       <c r="N293"/>
       <c r="O293"/>
       <c r="P293"/>
       <c r="Q293" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="294" spans="1:17">
       <c r="A294">
         <v>79204</v>
       </c>
       <c r="B294" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="C294"/>
       <c r="D294"/>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294"/>
       <c r="H294" t="s">
         <v>23</v>
       </c>
       <c r="I294" t="s">
         <v>241</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294"/>
       <c r="L294" t="s">
         <v>26</v>
       </c>
       <c r="M294"/>
       <c r="N294"/>
       <c r="O294"/>
       <c r="P294"/>
       <c r="Q294" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="295" spans="1:17">
       <c r="A295">
         <v>79205</v>
       </c>
       <c r="B295" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="C295"/>
       <c r="D295"/>
       <c r="E295"/>
       <c r="F295"/>
       <c r="G295"/>
       <c r="H295" t="s">
         <v>23</v>
       </c>
       <c r="I295" t="s">
         <v>241</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295"/>
       <c r="L295" t="s">
         <v>26</v>
       </c>
       <c r="M295"/>
       <c r="N295"/>
       <c r="O295"/>
       <c r="P295"/>
       <c r="Q295" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="296" spans="1:17">
       <c r="A296">
         <v>79206</v>
       </c>
       <c r="B296" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C296"/>
       <c r="D296"/>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296"/>
       <c r="H296" t="s">
         <v>23</v>
       </c>
       <c r="I296" t="s">
         <v>241</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296"/>
       <c r="L296" t="s">
         <v>26</v>
       </c>
       <c r="M296"/>
       <c r="N296"/>
       <c r="O296"/>
       <c r="P296"/>
       <c r="Q296" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="297" spans="1:17">
       <c r="A297">
         <v>61287</v>
       </c>
       <c r="B297" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C297" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D297" t="s">
         <v>78</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297"/>
       <c r="H297" t="s">
         <v>23</v>
       </c>
       <c r="I297" t="s">
         <v>241</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297"/>
       <c r="L297" t="s">
         <v>26</v>
       </c>
       <c r="M297"/>
       <c r="N297"/>
       <c r="O297"/>
       <c r="P297"/>
       <c r="Q297" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="298" spans="1:17">
       <c r="A298">
         <v>6312</v>
       </c>
       <c r="B298" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C298" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D298" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298"/>
       <c r="H298" t="s">
         <v>23</v>
       </c>
       <c r="I298" t="s">
         <v>183</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298"/>
       <c r="L298" t="s">
         <v>26</v>
       </c>
       <c r="M298"/>
       <c r="N298"/>
       <c r="O298"/>
       <c r="P298" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="Q298" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="299" spans="1:17">
       <c r="A299">
         <v>36637</v>
       </c>
       <c r="B299" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="C299" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="D299" t="s">
         <v>78</v>
       </c>
       <c r="E299"/>
       <c r="F299"/>
       <c r="G299"/>
       <c r="H299" t="s">
         <v>23</v>
       </c>
       <c r="I299" t="s">
         <v>56</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299"/>
       <c r="L299" t="s">
         <v>26</v>
       </c>
       <c r="M299"/>
       <c r="N299"/>
       <c r="O299"/>
       <c r="P299"/>
       <c r="Q299" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="300" spans="1:17">
       <c r="A300">
         <v>81375</v>
       </c>
       <c r="B300" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="C300" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D300" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300"/>
       <c r="H300" t="s">
         <v>23</v>
       </c>
       <c r="I300" t="s">
         <v>56</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300"/>
       <c r="L300" t="s">
         <v>26</v>
       </c>
       <c r="M300"/>
       <c r="N300"/>
       <c r="O300"/>
       <c r="P300" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="Q300" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="301" spans="1:17">
       <c r="A301">
         <v>60574</v>
       </c>
       <c r="B301" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="C301" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="D301" t="s">
         <v>78</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301"/>
       <c r="H301" t="s">
         <v>23</v>
       </c>
       <c r="I301" t="s">
         <v>241</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301"/>
       <c r="L301" t="s">
         <v>26</v>
       </c>
       <c r="M301"/>
       <c r="N301"/>
       <c r="O301"/>
       <c r="P301"/>
       <c r="Q301" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="302" spans="1:17">
       <c r="A302">
         <v>68003</v>
       </c>
       <c r="B302" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="C302"/>
       <c r="D302"/>
       <c r="E302"/>
       <c r="F302"/>
       <c r="G302"/>
       <c r="H302" t="s">
         <v>23</v>
       </c>
       <c r="I302" t="s">
         <v>241</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302"/>
       <c r="L302" t="s">
         <v>26</v>
       </c>
       <c r="M302"/>
       <c r="N302"/>
       <c r="O302"/>
       <c r="P302" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="Q302" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="303" spans="1:17">
       <c r="A303">
         <v>11285</v>
       </c>
       <c r="B303" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C303"/>
       <c r="D303"/>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303"/>
       <c r="H303" t="s">
         <v>23</v>
       </c>
       <c r="I303" t="s">
         <v>56</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303"/>
       <c r="L303" t="s">
         <v>26</v>
       </c>
       <c r="M303"/>
       <c r="N303"/>
       <c r="O303"/>
       <c r="P303" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="Q303" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="304" spans="1:17">
       <c r="A304">
         <v>98010</v>
       </c>
       <c r="B304" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C304"/>
       <c r="D304"/>
       <c r="E304"/>
       <c r="F304"/>
       <c r="G304"/>
       <c r="H304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
         <v>56</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304"/>
       <c r="L304" t="s">
         <v>26</v>
       </c>
       <c r="M304"/>
       <c r="N304"/>
       <c r="O304"/>
       <c r="P304" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="Q304" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="305" spans="1:17">
       <c r="A305">
         <v>36578</v>
       </c>
       <c r="B305" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="C305"/>
       <c r="D305"/>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305"/>
       <c r="H305" t="s">
         <v>23</v>
       </c>
       <c r="I305" t="s">
         <v>241</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305"/>
       <c r="L305" t="s">
         <v>26</v>
       </c>
       <c r="M305"/>
       <c r="N305"/>
       <c r="O305"/>
       <c r="P305"/>
       <c r="Q305" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="306" spans="1:17">
       <c r="A306">
         <v>36127</v>
       </c>
       <c r="B306" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C306"/>
       <c r="D306"/>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306"/>
       <c r="H306" t="s">
         <v>337</v>
       </c>
       <c r="I306" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="J306" t="s">
         <v>39</v>
       </c>
       <c r="K306"/>
       <c r="L306" t="s">
         <v>26</v>
       </c>
       <c r="M306" t="s">
         <v>40</v>
       </c>
       <c r="N306"/>
       <c r="O306"/>
       <c r="P306"/>
       <c r="Q306" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="307" spans="1:17">
       <c r="A307">
         <v>27543</v>
       </c>
       <c r="B307" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C307"/>
       <c r="D307"/>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307"/>
       <c r="H307" t="s">
         <v>23</v>
       </c>
       <c r="I307" t="s">
         <v>183</v>
       </c>
       <c r="J307" t="s">
         <v>39</v>
       </c>
       <c r="K307"/>
       <c r="L307" t="s">
         <v>26</v>
       </c>
       <c r="M307" t="s">
         <v>40</v>
       </c>
       <c r="N307"/>
       <c r="O307"/>
       <c r="P307"/>
       <c r="Q307" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="308" spans="1:17">
       <c r="A308">
         <v>79269</v>
       </c>
       <c r="B308" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="C308" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="D308" t="s">
         <v>78</v>
       </c>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308"/>
       <c r="H308" t="s">
         <v>23</v>
       </c>
       <c r="I308" t="s">
         <v>241</v>
       </c>
       <c r="J308" t="s">
         <v>39</v>
       </c>
       <c r="K308"/>
       <c r="L308" t="s">
         <v>26</v>
       </c>
       <c r="M308" t="s">
         <v>40</v>
       </c>
       <c r="N308"/>
       <c r="O308"/>
       <c r="P308"/>
       <c r="Q308" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="309" spans="1:17">
       <c r="A309">
         <v>75328</v>
       </c>
       <c r="B309" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="C309" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D309" t="s">
         <v>78</v>
       </c>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309"/>
       <c r="H309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
         <v>241</v>
       </c>
       <c r="J309" t="s">
         <v>25</v>
       </c>
       <c r="K309"/>
       <c r="L309" t="s">
         <v>26</v>
       </c>
       <c r="M309"/>
       <c r="N309"/>
       <c r="O309"/>
       <c r="P309"/>
       <c r="Q309" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="310" spans="1:17">
       <c r="A310">
         <v>32484</v>
       </c>
       <c r="B310" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="C310"/>
       <c r="D310"/>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310"/>
       <c r="H310" t="s">
         <v>23</v>
       </c>
       <c r="I310" t="s">
         <v>241</v>
       </c>
       <c r="J310" t="s">
         <v>25</v>
       </c>
       <c r="K310"/>
       <c r="L310" t="s">
         <v>26</v>
       </c>
       <c r="M310"/>
       <c r="N310"/>
       <c r="O310"/>
       <c r="P310"/>
       <c r="Q310" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="311" spans="1:17">
       <c r="A311">
         <v>26888</v>
       </c>
       <c r="B311" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C311"/>
       <c r="D311"/>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311"/>
       <c r="H311" t="s">
         <v>23</v>
       </c>
       <c r="I311" t="s">
         <v>241</v>
       </c>
       <c r="J311" t="s">
         <v>39</v>
       </c>
       <c r="K311"/>
       <c r="L311" t="s">
         <v>26</v>
       </c>
       <c r="M311" t="s">
         <v>40</v>
       </c>
       <c r="N311"/>
       <c r="O311"/>
       <c r="P311"/>