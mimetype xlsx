--- v0 (2025-11-14)
+++ v1 (2026-05-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="298">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,782 +68,800 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Ameiurus melas (Rafinésque, 1820)</t>
   </si>
   <si>
-    <t>prueba_Pez gato negro (Castellano), Katu beltz arraina (Euskera), Peix gat negre (Catalán), Black bullhead (Inglés)</t>
+    <t>Pez gato negro (Castellano), Katu beltz arraina (Euskera), Peix gat negre (Catalán), Black bullhead (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>España NE (No evaluado),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial</t>
   </si>
   <si>
     <t>Pez dulceacuícola de tamaño medio, que no suele superar los 40 cm de longitud, aunque ocasionalmente llega a los 60 cm y los 3 kg de peso. La cabeza es ancha y deprimida, con la boca horizontal, corta y amplia, con labios carnosos. Los dientes son finos, cónicos y dispuestos de forma irregular en varias series. Los ojos son pequeños, prominentes, redondeados y distantes entre sí. Presenta 4 pares de barbillones negruzcos: 1 en los orificios nasales, 1 en la mandíbula superior y 2 en la inferior. La piel, de color negruzco, es lisa, sin escamas, y está recubierta de mucosidad. Su cuerpo es compacto y robusto, cilíndrico en su parte anterior y comprimido en la parte posterior. El color varía de pardo a marrón oscuro en el lomo, con tonalidades gris-verdosas o amarillentas; el vientre es más claro (blanco o amarillento) y las aletas son pardas o grises, con los radios más oscuros; la cabeza suele ser de color sólido y oscuro. Sobre el pedúnculo caudal presenta una banda vertical de color más claro. La aleta caudal es redonda o cuadrada, con el margen ligeramente convexo, no profundamente bifurcado. Los radios anteriores de la dorsal y pectorales son espiniformes y protegen al pez de eventuales depredadores, conteniendo incluso un veneno suave. Presenta una pequeña aleta adiposa, sujeta a la parte inferior del dorso, libre en su extremo posterior.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Peces</t>
   </si>
   <si>
     <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Lista de especies exóticas invasoras preocupantes para la Unión de conformidad con el Reglamento (UE) nº1143/2014 del Parlamento Europeo y del Consejo</t>
   </si>
   <si>
     <t>CEEEI: Incluido</t>
   </si>
   <si>
     <t>Incluido</t>
   </si>
   <si>
     <t>Filtros:  normativa: 38</t>
   </si>
   <si>
     <t>Gambusia holbrooki (Girard, 1859)</t>
   </si>
   <si>
-    <t>prueba_Gambúsia (Catalán), Eastern Mosquitofish (Inglés), Gambusia (Latín)</t>
+    <t>Gambúsia (Catalán), Eastern Mosquitofish (Inglés), Gambusia (Latín)</t>
   </si>
   <si>
     <t>Catalán, Inglés, Latín</t>
   </si>
   <si>
     <t>Pez de pequeño tamaño, de aspecto fusiforme, con dimorfismo sexual, no superando los 35 mm de longitud los machos, mientras que las hembras llegan a los 6 cm de largo y tienen el vientre mucho más dilatado. La cabeza es grande, deprimida dorsalmente, con una boca pequeña dotada de dientecillos, y se abre en posición oblicua y súpera. Los ojos son relativamente grandes. El cuerpo aparece “dividido” en dos partes claramente diferenciadas: la anterior es gruesa y abultada mientras que la posterior es recta y estrecha. La coloración es variable, generalmente con el cuerpo grisáceo, con zonas en los laterales que producen irisaciones de tonos azules, amarillos y violetas. El vientre es plateado. Las aletas son traslúcidas, con filas transversales de puntos negros. El cuerpo está cubierto de grandes escamas que le confieren un aspecto reticulado con pequeñas motas oscuras. Tienen entre 26 y 30 escamas en la línea longitudinal máxima. Las aletas son redondeadas, estando la dorsal situada en posición ligeramente retrasada respecto a las anales. Carecen de aleta adiposa. El pedúnculo caudal es bastante largo y la cola, grande, tiene el perfil redondeado.</t>
   </si>
   <si>
     <t>Gambusia affinis holbrocki, Gambusia affinis holbrooki (Girard, 1859)</t>
   </si>
   <si>
     <t>Lepomis gibbosus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Pez sol (Castellano), Percasol (Castellano), Perca sol (Castellano), Eguzki arraina (Euskera), Mirallet (Catalán), Pumpkinseed fish (Inglés), Pumpkinseed (Inglés)</t>
+    <t>Pez sol (Castellano), Percasol (Castellano), Perca sol (Castellano), Eguzki arraina (Euskera), Mirallet (Catalán), Pumpkinseed fish (Inglés), Pumpkinseed (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>Pez de agua dulce pequeño tamaño, con el cuerpo aplanado lateralmente y un característico aspecto giboso visto de perfil. No suele superar los 25 cm de longitud. La coloración es muy vistosa, presentando bandas irisadas azules que van desde la cabeza a los flancos, el vientre de tonalidades anaranjadas, y una característica mancha negra con una orla parcial roja en el extremo posterior de los opérculos. La boca es pequeña. La aleta dorsal está bien desarrollada, con la parte anterior con 10 radios espinosos y rígidos y la posterior con 10-12 radios blandos de borde redondeado. La aleta anal es grande con radios rígidos, siendo los delanteros espinosos. La aleta caudal está ligeramente escotada. Las aletas pectorales son largas y puntiagudas.</t>
   </si>
   <si>
-    <t>Myocastor coypus (Molina, 1782)</t>
-[...2 lines deleted...]
-    <t>prueba_Coipo (Castellano), Falsa nutria (Castellano), Coipú (Castellano), Nutria (Castellano), Quiyá (Castellano), Nutria roedora (Castellano), Koipua (Euskera), Coypu (Inglés)</t>
+    <t>Myocastor coypus (G. I. Molina, 1782)</t>
+  </si>
+  <si>
+    <t>Coipo (Castellano), Falsa nutria (Castellano), Coipú (Castellano), Nutria (Castellano), Quiyá (Castellano), Nutria roedora (Castellano), Koipua (Euskera), Coypu (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Inglés</t>
   </si>
   <si>
     <t>El coipú es un roedor similar a una rata grande de pequeñas orejas, con el extremo del hocico y las mejillas de color blanco, con largas vibrisas (“bigotes”) blancas, y unos característicos incisivos de color anaranjado de gran tamaño, siempre visibles. El cuerpo es robusto y arqueado, con el pelaje de color pardo y una larga cola cilíndrica y sin pelo. Los machos pueden superar los 60 cm de longitud y llegar a los 6 kilos y medio de peso. Las extremidades posteriores tienen 5 dedos unidos por una membrana, salvo el meñique, mientras que las anteriores, que son más pequeñas, tienen 4 dedos largos, no unidos y un pulgar vestigial; las uñas son cortas, fuertes y afiladas.</t>
   </si>
   <si>
     <t>Mamíferos</t>
   </si>
   <si>
     <t>Neogale vison (Schreber, 1777)</t>
   </si>
   <si>
-    <t>prueba_Visón americano (Castellano), Bisoi amerikarra (Euskera), Visó americà (Catalán), American mink (Inglés)</t>
+    <t>Visón americano (Castellano), Bisoi amerikarra (Euskera), Visó americà (Catalán), American mink (Inglés)</t>
   </si>
   <si>
     <t>Es un mustélido de tamaño medio, de piel lustrosa marrón oscura, casi negra. Su cuerpo es alargado y delgado, con miembros proporcionalmente robustos y cortos. La cola es larga y tupida. La cabeza es relativamente pequeña, con orejas pequeñas y redondeadas. Normalmente tienen cierto número de manchas blancas en la zona ventral, particularmente en la barbilla y labio inferior, y a veces en abdomen e ingles. Presenta cierto dimorfismo sexual. Medidas corporales, CC: 330-450 mm (machos), 300- 370 mm (hembras); C: 150-220 mm (machos), 130-190 mm (hembras); P: 50-70 mm; Ps: 800-1.800 g (machos), 500-900 g (hembras). Existen también algunas diferencias sexuales en el cráneo, con una cresta sagital más marcada en el caso de los machos. Las hembras presentan de cinco a ocho mamas. Puede ser confundido con el visón europeo (Mustela lutreola) aunque éste es algo menor y presenta en el labio superior una gran mancha blanca de la que generalmente carece el visón americano. También puede confundirse fácilmente con el turón (Mustela putorius), si bien éste posee un antifaz blanquecino en la cara y una línea blanca en las orejas. También puede confundirse con la garduña (Martes foina) y la marta (Martes martes), aunque ambas son algo más grandes y presentan un babero, blanco y amarillo respectivamente, muy característico. Fórmula dentaria: 3.1.3.1/ 3.1.3.2. Número de cromosomas (2n) = 30. Introducido en la Península Ibérica a finales de los 50 del siglo pasado, a partir de los escapes de las primeras granjas peleteras instaladas en Segovia y Pontevedra. A finales de la década de los 80 existían tres poblaciones: Galicia, Cataluña, y Sistema Central. Actualmente en España se pueden distinguir cinco núcleos distintos de visón americano, todos ellos en pleno proceso de expansión: Galicia, País Vasco, Meseta Norte, Cataluña y Teruel-Comunidad Valenciana (Lecis et al., 2008; Melero y Palazón 2011).</t>
   </si>
   <si>
     <t>Mustela (Neovison) vison Schreber, 1777, Neovison vison (Schreber, 1777)</t>
   </si>
   <si>
     <t>Ondatra zibethicus (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Rata azmilclera (Castellano), Rata almizclera (Castellano), Rata almizclada (Castellano), Musketadun arratoia (Euskera), Rata mesquera (Catalán), Muskrat (Inglés)</t>
+    <t>Rata azmilclera (Castellano), Rata almizclera (Castellano), Rata almizclada (Castellano), Musketadun arratoia (Euskera), Rata mesquera (Catalán), Muskrat (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>Es un roedor de cuerpo robusto, de hasta 2 kg de peso, que puede llegar a medir hasta 70 cm de largo, siendo la mitad de esta longitud la cola. La cabeza es grande y ancha, con orejas cortas y redondeadas, casi invisibles debajo del pelaje y ojos pequeños. La cola, de color negro, carece de pelos y está cubierta de escamas; la forma es muy característica, pues está ligeramente aplanada lateralmente lo que les ayuda al nadar siendo su principal “motor” de propulsión. El pelaje es corto, espeso, de color marrón oscuro o negro, con el vientre un poco más claro; a medida que envejece, el pelo se vuelve más grisáceo. Las patas son cortas y las traseras están palmeadas.</t>
   </si>
   <si>
     <t>Acacia saligna (Labill.) H.L.Wendl.</t>
   </si>
   <si>
-    <t>prueba_Arcacia (Castellano), Acacia azul (Castellano), Acacia de hoja azul (Castellano), Acacia de hoja de sauce (Castellano), Alcacia (Castellano), Mimosa (Catalán), Acàcia de fulla blau (Catalán)</t>
+    <t>Arcacia (Castellano), Acacia azul (Castellano), Acacia de hoja azul (Castellano), Acacia de hoja de sauce (Castellano), Alcacia (Castellano), Mimosa (Catalán), Acàcia de fulla blau (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Mundial</t>
   </si>
   <si>
     <t>Arbolillo perennifolio de hasta 10 m de altura, con las hojas reducidas a filodios linear-lanceolados o lanceolados que pueden alcanzar 30 cm de longitud. Inflorescencias en cabezuelas de 8-15 cm de diámetro dispuestas, a su vez, en racimos axilares. Flores de color amarillo o anaranjado. Fruto en legumbre aplanada, recta o curvada, constreñida entre las semillas, más o menos retorcida, de color pardo. Semillas elipsoidales, comprimidas, de color marrón oscuro.</t>
   </si>
   <si>
     <t>Plantas vasculares</t>
   </si>
   <si>
     <t>Lista de especies exóticas invasoras preocupantes para la Unión de conformidad con el Reglamento (UE) nº1143/2014 del Parlamento Europeo y del Consejo</t>
   </si>
   <si>
     <t>Acacia cyanophylla Lindl.</t>
   </si>
   <si>
     <t>Alopochen aegyptiaca (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Ganso del Nilo (Castellano), Egyptian goose (Inglés), Oie d'Egypte (Francés)</t>
+    <t>Ganso del Nilo (Castellano), Egyptian goose (Inglés), Oie d'Egypte (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Ave de unos 70 cm de longitud, 2-2,5 kg de peso y una envergadura alar de hasta 1,5 metros. Casi sin dimorfismo sexual, salvo que los machos son ligeramente más grandes que las hembras. El plumaje es marrón rojizo en el dorso y alas; el pecho es castaño rojizo o beige finamente vermiculado de color gris parduzco. Los flancos son de color gris claro finamente vermiculado de color gris parduzco. La base del cuello presenta una franja estrecha castaño rojizo oscuro, a modo de collar. El vientre es claro salvo la zona caudal inferior que es beige. El píleo es gris blanquecino. La cara y cuello son de color gris-crema claro, con unas características manchas grandes alrededor de los ojos de color pardo rojizo. El pico es rosáceo o rojizo con la base y la punta negruzca y un gran orificio nasal oscuro en el centro. Los ojos son amarillos con una gran pupila negra. Cola corta, ancha y de color negro. Las alas son grandes, de color pardo rojizo con una gran zona blanca en las coberteras; las plumas primarias son negras mientras que las secundarias son negras pero con una mancha verde metalizado en la mitad anterior. Las patas son robustas, rosáceas o rojizas, y con los dedos palmeados. Los juveniles carecen de la mancha oscura que presentan los adultos en el pecho y en los ojos; la cabeza tiene un capirote pardo siendo el resto de la cara de color blanquecino con una mancha pardo grisácea en las mejillas; el pico es gris oscuro, los ojos marrones y las patas de color carne grisáceo.</t>
   </si>
   <si>
     <t>Aves</t>
   </si>
   <si>
     <t>Alopochen aegyptiacus (Linnaeus, 1766), Alopochen aegyptiacus (Linnaeus, 1766)</t>
   </si>
   <si>
     <t>Baccharis halimifolia L.</t>
   </si>
   <si>
-    <t>prueba_Bácaris (Castellano), Carqueja (Castellano), Chilca (Castellano), Chilca de hoja de orzaga (Castellano)</t>
+    <t>Bácaris (Castellano), Carqueja (Castellano), Chilca (Castellano), Chilca de hoja de orzaga (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Arbusto caducifolio dioico, de 1 a 4 m de altura, a veces de tallo único desde la base, pero más a menudo densamente ramificado. El tronco puede llegar a los 25 cm de diámetro, y es de color marrón con la corteza profundamente fisurada. Las hojas son elípticas o romboidales y gruesas, de color verde brillante a grisáceo y en disposición alterna; carecen de peciolo o éste es muy corto; miden de 2 a 6 cm de largo, con la base cuneada y el margen liso o con 1-3 pares de gruesos dientes. Tanto el haz como el envés son glabros, y presentan glándulas visibles al trasluz. Las flores están estrechamente agrupadas en cabezas rodeadas por brácteas involucrales. Están agrupadas en frondosas inflorescencias terminales o axilares. Los capítulos masculinos presentan flores tubulares amarillentas mientras que los femeninos son de color blanco. El fruto (aquenios en cipsela) es casi cilíndrico, de 1,3-1,8 mm, formado por una semilla coronada con un vilano blanco plateado de hasta 12 mm de longitud.</t>
   </si>
   <si>
     <t>Cenchrus setaceus (Forssk.) Morrone</t>
   </si>
   <si>
-    <t>prueba_Pasto de elefante (Castellano), Rabo de gato (Castellano), Rabogato (Castellano), Plumero (Castellano)</t>
+    <t>Pasto de elefante (Castellano), Rabo de gato (Castellano), Rabogato (Castellano), Plumero (Castellano)</t>
   </si>
   <si>
     <t>Es una hierba perenne de hasta 130 cm de alto que crece formando densas macollas. Los tallos florales son erectos (o ligeramente caídos), no ramificados o, en el caso, muy poco. Estos tallos surgen de la base de la planta, junto con las hojas. Las hojas tienen el limbo enrollado, son largas, acintadas, ásperas al tacto, y miden hasta 30 cm x 3 mm. En su mayoría son glabras, pero a veces tienen algunos pelos hacia la base. La lígula que aparece entre la vaina de la hoja y la lámina es ciliada. Tienen una costilla notoria en el haz. Las espigas de semillas son de 6-30 cm de largo, plumosas, de color rojizo, rosado o púrpura. Cada espiguilla floral está rodeada por numerosas cerdas plumosas, de 12 a 26 mm de largo, y con una cerda significativamente más larga que las demás (16-40 mm). El raquis es angular. Las espigas maduras se vuelven de color pajizo, y las semillas se desprenden con las cerdas plumosas rodeándolas.</t>
   </si>
   <si>
     <t>Incluido, Incluido</t>
   </si>
   <si>
     <t>Pennisetum setaceum (Forssk.) Chiov.</t>
   </si>
   <si>
     <t>Cherax destructor Clark, 1936</t>
   </si>
   <si>
-    <t>prueba_Yabbie (Castellano), Yabby (Inglés)</t>
+    <t>Yabbie (Castellano), Yabby (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>Cangrejo de río de caparazón suave, con un par de crestas post-orbitales. El rostro es convergente, sin cresta central con los bordes no desarrollados y no espinosos. Carece de espinas postcervicales. Cefalotórax liso. Carece de sutura longitudinal y de pleópodos en el primer segmento subabdominal. Coloración variable, desde gris azulado a verdoso o marrón, dependiendo del hábitat en el que se encuentre. Puede llegar a los 15-20 cm de longitud con un peso de hasta 320 gramos. Tiene grandes y gruesas pinzas de bordes lisos, sin espolón en el carpopodito, muy apuntadas y con tonalidades rojizas en la base; la parte ventral de las quelas suele ser de color blanquecino o gris, mientras que la superior es del mismo color que el resto del cuerpo.</t>
   </si>
   <si>
     <t>Invertebrados</t>
   </si>
   <si>
     <t>Elodea nuttallii (Planch.) H. St. John</t>
   </si>
   <si>
-    <t>prueba_Broza del Canadá (Castellano), Peste de agua (Castellano), Nutall's water-weed (Inglés)</t>
+    <t>Broza del Canadá (Castellano), Peste de agua (Castellano), Nutall's water-weed (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Es una planta herbácea acuática, sumergida, perenne, dioica, con raíces blancas, no ramifi- cadas y filiformes. Los tallos son alargados y flexibles, redondos en sección transversal, de 20 a 30 cm de largo, ramificados y muy densos. Los entrenudos son largos y las articulaciones (nodos) frágiles. Las hojas, de color verde pálido, se presentan en verticilos de 3 (a veces de 4; en la porción inferior del tallo pueden aparecer opuestas), son sésiles, lineales o estrechamente lanceoladas, a menudo con los márgenes recurvados, de 6-13 mm de largo y 0,7-1,5 mm de ancho, con el ápice agudo, con el margen muy finamente dentado. Son rígidas pero su textura no es cerosa. Las hojas medias y altas son elípticas, de 2-5 mm de ancho, y una longitud de la hoja en proporción a la anchura de 6:1. La flor es pequeña (no más de 8 mm de diámetro), con las flores blancas cerosas producidas sobre pedicelos largos y filiformes; tienen 3 sépalos y 3 pétalos. Las flores masculinas, sésiles, están ausentes en Europa. Los frutos son una cápsula de ovoide a fusiforme de 5-7 mm de largo, que contiene semillas fusiformes con pelos largos en la base.</t>
   </si>
   <si>
     <t>Fundulus heteroclitus (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Pez momia (Castellano), Fúndulo (Castellano), Fúndul (Catalán), Mummichog (Inglés)</t>
+    <t>Pez momia (Castellano), Fúndulo (Castellano), Fúndul (Catalán), Mummichog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>Especie de pequeño tamaño, que puede alcanzar los 10 cm de longitud. El cuerpo es alargado y cilíndrico. La boca es súpera, con dientes unicúspides dispuestos irregularmente en varias hileras. La línea lateral presenta entre 37 y 42 escamas. Tienen un fuerte dimorfismo sexual, siendo las hembras más grandes que los machos; los machos presentan gruesas bandas transversales a los costados, mientras que las hembras, de color gris, sólo presentan algunas bandas verticales. Fuera de la época de reproducción, los machos presentan el dorso de color azul acero o verdoso, con manchas blancas y amarillas, con barras plateadas irregulares en los laterales o motas formadas por una serie de puntos; el vientre es blanco, amarillo pálido o anaranjado. Las aletas dorsal, anal y caudal suelen ser de color verde oscuro o bien oscuras con motas pálidas; los bordes de la aleta anal y ventrales son amarillos. A veces presentan una pequeña mancha pálida en la parte posterior de la aleta dorsal. En el momento de la reproducción, el colorido se intensifica. Las hembras, por su parte, tienen un colorido más uniforme, verdoso o grisáceo, con los laterales a veces con un suave barrado vertical. Los alevines presentan barras trasversales oscuras en los costados. La aleta dorsal tiene entre 11 y 14 radios, y la anal entre 10 y 11, ambas situadas a la misma altura. La aleta caudal tiene el contorno redondeado, como el resto de las aletas de esta especie, y el pedúnculo caudal es corto.</t>
   </si>
   <si>
     <t>Heracleum mantegazzianum Somm. &amp; Lev.</t>
   </si>
   <si>
-    <t>prueba_Perejil gigante (Castellano), Giant hogweed (Inglés), Mantegazzi's Cow-Parsnip (Inglés)</t>
+    <t>Perejil gigante (Castellano), Giant hogweed (Inglés), Mantegazzi's Cow-Parsnip (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>Herbácea perenne que alcanza un gran tamaño, de 2 a 6 metros de altura. Tiene una gruesa raíz principal de color amarillo. Las hojas son alternas, profundamente divididas e irregularmente dentadas. Antes de florecer presenta una roseta de hojas que aumentan de tamaño cada año, alternas, de hasta 3 metros de largo y 1,7 de ancho. Las hojas superiores del tallo floral van disminuyendo en tamaño. El haz es glabro pero el peciolo y el envés son pubescentes. El tallo floral llega a los 5 metros de alto y 10 cm de diámetro, es hueco, estriado, con manchas de color rojizo-púrpura, con cerdas afiladas que producen una savia fototóxica al tocarlas. La inflorescencia es una umbela principal de gran tamaño (hasta 80 cm de diámetro). con hasta 8 umbelas satélite, más pequeñas. Las flores se disponen sobre pedicelos de 10-20 mm de largo, son blancas o rosadas, con pétalos de hasta 12 mm de largo. Los frutos son numerosos, elípticos y aplanados, de 6-18 mm de largo por 4-10 de ancho, con finas crestas dorsales y crestas laterales aladas; el endospermo es graso y los frutos maduros tienen un fuerte olor a resina. Tienen uncas distintivas rayas oscuras (oleoductos), 2 en un lado y 4 en el reverso. Una vez que florece (a los 3-5 años), la planta muere.</t>
   </si>
   <si>
     <t>Herpestes javanicus (É. Geoffroy Saint-Hilaire, 1818)</t>
   </si>
   <si>
-    <t>prueba_Mangosta pequeña asiática (Castellano), Mangosta de Java (Catalán), Small Indian mongoose (Inglés), Javan Mongoose (Inglés)</t>
+    <t>Mangosta pequeña asiática (Castellano), Mangosta de Java (Catalán), Small Indian mongoose (Inglés), Javan Mongoose (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>Tiene un cuerpo delgado con patas cortas. La cabeza es alargada con un hocico punteado. La cola es robusta. La longitud de la cabeza es de 509-671 mm. Las orejas son cortas y se aprecian solo ligeramente a través del pelaje. Los pies tienen 5 dedos con garras largas y afiladas no retráctiles. El pelo es corto. El pelaje es suave, desde pálido a marrón oscuro moteado con puntos dorados. La parte inferior es más clara que el resto del cuerpo. Los ojos son ámbar/marrones pero son azules verdosos en las crías. Hay dimorfismo sexual. Las hembras tienen una longitud de 509-578 mm con una media de 540 mm. Los machos tienen una cabeza más ancha y el cuerpo más robusto con una longitud de 544-671 mm con una media de 591 mm.</t>
   </si>
   <si>
     <t>Hydrocotyle ranunculoides L. f.</t>
   </si>
   <si>
-    <t>prueba_Redondita de agua (Castellano), Water pennywort (Inglés)</t>
+    <t>Redondita de agua (Castellano), Water pennywort (Inglés)</t>
   </si>
   <si>
     <t>Planta acuática de tallos rastreros y carnosos, rizomatosos y estoloníferos, de finos a robustos, glabros, con nodos en intervalos de 40-150 mm en los que se producen raíces filiformes. Hay tallos acuáticos flotantes pero también rastreros en suelos encharcados. Las hojas son emergentes, alternas, no peltadas, con peciolos delgados, redondeadas o en forma de riñón, con 3-7 lóbulos (las divisiones de los lóbulos se extienden hasta aproximadamente la mitad de la hoja; los lóbulos marginales están superpuestos), no esclerófilas, de menos de 1 mm de espesor, con 5 a 7 nervios. Pueden medir desde 20 a 45 mm a 100 hasta 150 mm, dependiendo de la disponibilidad de nitrato y tienen los bordes estrechamente lobulados. Las estípulas están presentes, son cóncavas, enteras, orbiculares, con estrías pardas. Los escapos (tallos sin hojas con flores en el ápice) son glabros, de 15 a 45 mm de largo, opuestos a las hojas. Las flores son muy pequeñas, poco visibles, de unos 3 mm de diámetro, de color amarillo cremoso, y se presentan en umbelas simples de 4 a 12 flores, con pedicelos de 1-2 mm ascendentes, debajo del dosel de hojas. El involucro tiene brácteas de 1-2 mm de largo con el ápice obtuso. El fruto es suborbicular aplanado dorsalmente, con la base emarginada, de castaño amarillento a pardo rojizo; mericarpos con 3 costillas subiguales.</t>
   </si>
   <si>
     <t>Lithobates catesbeianus (Shaw, 1802)</t>
   </si>
   <si>
-    <t>prueba_Rana toro (Castellano), Rana toro americana (Castellano), Granota toro (Catalán), American Bullfrog (Inglés), Bullfrog (Inglés), Common Bullfrog (Inglés), Grenouille-taureau (Francés)</t>
+    <t>Rana toro (Castellano), Rana toro americana (Castellano), Granota toro (Catalán), American Bullfrog (Inglés), Bullfrog (Inglés), Common Bullfrog (Inglés), Grenouille-taureau (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es una rana de gran tamaño, con una longitud media de 10-17 cm, pudiendo llegar a superar los 40 cm de largo y el kilogramo de peso. La piel es lisa, sin verrugas, picos o arrugas. El cuerpo es robusto de coloración es variable, desde tonos café a distintos tonos de verde, con manchas más oscuras en el dorso, cabeza de color verde más claro y patas posteriores con bandas o manchas oscuras. El vientre es de color blanquecino, con algunas manchas grises. La cabeza es ancha y plana, con un pliegue de piel a cada lado que va desde detrás del ojo hasta el tímpano, visible, al que bordea. En los machos el tímpano es muy grande, varias veces mayor que el diámetro del ojo, con un borde oscuro, mientras que en las hembras no supera el tamaño del ojo. Los dedos de las patas posteriores, excepto el 4º, presentan membranas interdigitales Los renacuajos son excepcionalmente grandes, midiendo entre los 15 y los 18 cm de largo (el cuerpo puede llegar a tener el tamaño de una pelota de golf), de color marrón o verde oliva con pequeños puntos negros en el dorso. Los huevos son muy pequeños, de color negro, a veces con la parte inferior ligeramente más clara.</t>
   </si>
   <si>
     <t>Anfibios</t>
   </si>
   <si>
     <t>Rana catesbeiana Shaw, 1802</t>
   </si>
   <si>
     <t>Misgurnus anguillicaudatus (Cantor, 1842)</t>
   </si>
   <si>
-    <t>prueba_Misgurno (Castellano), Dojo (Castellano), Weatherfish (Inglés), Dojo loach (Inglés), Weather loach (Inglés), Pond loach (Inglés)</t>
+    <t>Misgurno (Castellano), Dojo (Castellano), Weatherfish (Inglés), Dojo loach (Inglés), Weather loach (Inglés), Pond loach (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Especie dulceacuícola de tamaño medio, con aspecto que recuerda al de una anguila, alargado y cilíndrico, y que no suele superar los 28 cm de longitud. La coloración es muy variable, pero generalmente el dorso es marrón claro, con tonalidades amarillentas-verdosas y manchas negras. El vientre es de color marrón grisáceo. La boca es pequeña, estrecha y en posición sub-inferior, presenta labios gruesos, y está rodeada por 6 barbillones largos. La línea lateral es muy corta, no superando la longitud de la aleta pectoral. Posee una fuerte espina suborbital. La aleta dorsal está en posición algo adelantada respecto a las pélvicas, tiene la base corta, y cuenta con 9 radios. Las aletas pectorales son de forma triangular en vez de redondeada, y presentan un radio robusto. Presenta crestas adiposas alargadas y visibles a lo largo de las líneas medias dorsal y ventral del pedúnculo caudal. Las aletas pélvicas tienen entre 6 y 7 radios, y las anales entre 7 y 8. La aleta caudal es redondeada.</t>
   </si>
   <si>
     <t>Misgurnus fossilis</t>
   </si>
   <si>
     <t>Nyctereutes procyonoides (Gray, 1834)</t>
   </si>
   <si>
-    <t>prueba_Perro mapache (Castellano), Gos viverrí (Catalán), Racoon dog (Inglés), Raccoon Dog (Inglés), Chien Viverrin (Francés)</t>
+    <t>Perro mapache (Castellano), Gos viverrí (Catalán), Racoon dog (Inglés), Raccoon Dog (Inglés), Chien Viverrin (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>De tamaño similar al de un zorro, este cánido tiene el cuerpo alargado y robusto, cola corta, con una cabeza pequeña y el hocico corto y puntiagudo. Las orejas son cortas y de perfil redondeado. Las patas son cortas, con garras curvas. El pelaje, denso y suave, varía de amarillento a gris o rojizo. La cara presenta una máscara negra que le cubre los ojos y las mejillas, con el pelo de las mejillas largo; el hocico es blanco. El pecho, garganta, patas y pies son de color marrón negruzco. El vientre es de color marrón claro a bronceado. Presenta pelos negros en el lomo, hombros y parte dorsal de la cola. La cola es gruesa y peluda, negra en la parte dorsal y amarilla en la ventral, con la punta negra.</t>
   </si>
   <si>
     <t>Orconectes limosus (Rafinesque, 1817)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo de los canales (Castellano), Spinyvheek crayfish (Inglés), Spinycheek Crayfish (Inglés)</t>
+    <t>Cangrejo de los canales (Castellano), Spinyvheek crayfish (Inglés), Spinycheek Crayfish (Inglés)</t>
   </si>
   <si>
     <t>Oxyura jamaicensis (Gmelin, JF, 1789)</t>
   </si>
   <si>
-    <t>prueba_Malvasía canela (Castellano), Ahate (Euskera), Ànec de Jamaica (Catalán), Ruddy duck (Inglés)</t>
+    <t>Malvasía canela (Castellano), Ahate (Euskera), Ànec de Jamaica (Catalán), Ruddy duck (Inglés)</t>
   </si>
   <si>
     <t>Pato no muy grande, de aspecto robusto, con una longitud de 35-43 cm y un peso que oscila entre los 550 y 800 gramos en machos y de 300 a 600 en hembras. El pico es de perfil cóncavo, muy abultado en su base. La cola es plana y larga, y generalmente la mantienen levantada. Presenta dimorfismo sexual. Los machos tienen un plumaje castaño rojizo (óxido rojo), y un pico de color azul muy vivo, sobre todo en la época de cría. La parte superior de la cabeza (píleo) está coronada por un capirote negro que llega hasta el ojo. En las mejillas lucen una mancha blanca. El cuello, patas y cola son de color negro. Las hembras tienen la cabeza más marrón, y la mancha de la mejilla dividida por una raya horizontal de color marrón. El cuerpo es de color castaño grisáceo, el vientre marrón claro, el pico gris negruzco, y la garganta y cuello blanco grisáceos con finas bandas oscuras. Los inmaduros son similares a las hembras, con las alas de color marrón uniforme en vuelo.</t>
   </si>
   <si>
     <t>Pacifastacus leniusculus (Dana, 1852)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo señal (Castellano), Cangrejo de California (Castellano), Cangrejo del Pacífico (Castellano), Karramarro seinaleduna (Euskera), Cranc senyal (Catalán), Siganal crayfish (Inglés), Signal Crayfish (Inglés), Klamath Signal Crayfish (Inglés), Columbia River Signal Crayfish (Inglés)</t>
+    <t>Cangrejo señal (Castellano), Cangrejo de California (Castellano), Cangrejo del Pacífico (Castellano), Karramarro seinaleduna (Euskera), Cranc senyal (Catalán), Siganal crayfish (Inglés), Signal Crayfish (Inglés), Klamath Signal Crayfish (Inglés), Columbia River Signal Crayfish (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Cangrejo de río que llega a alcanzar los 16 cm de longitud y superar los 100 gramos de peso. El caparazón es liso, de color marrón verdoso uniforme o ligeramente azulado, y el abdomen es bastante grueso. Presenta dos pares de crestas postorbitales con una espina apical en el par anterior. El rostro tiene los bordes casi paralelos, bastante rectangular, con un escalón pronunciado hacia la punta. Las suturas o surcos longitudinales del cefalotórax están separadas, al igual que en el cangrejo de río autóctono. Las pinzas están muy desarrolladas, son lisas y de color rojizo en la parte ventral. El nombre de la especie se debe a la mancha blancuzco-turquesa que aparece en la unión de los dedos fijos con los móviles de las pinzas.</t>
   </si>
   <si>
     <t>Pistia stratiotes L.</t>
   </si>
   <si>
-    <t>prueba_Lechuga de agua (Castellano), Lechuguilla de Agua (Castellano), Repollo de Agua (Castellano), Water Lettuce (Inglés), Tropical duck-weed (Inglés), Laitue d'Eau (Francés), Pistie (Francés), Salade du Nil (Francés), Lletuga d'aigo (Mallorquín)</t>
+    <t>Lechuga de agua (Castellano), Lechuguilla de Agua (Castellano), Repollo de Agua (Castellano), Water Lettuce (Inglés), Tropical duck-weed (Inglés), Laitue d'Eau (Francés), Pistie (Francés), Salade du Nil (Francés), Lletuga d'aigo (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Francés, Francés, Francés, Mallorquín</t>
   </si>
   <si>
     <t>Monocotiledónea perenne, de flotación libre, con estolones y raíces plumosas sumergidas que cuelgan de una roseta de hojas. Las hojas son de color verde pálido, sin peciolos, gruesas y suaves, que forman una roseta superponiéndose entre sí (como una lechuga). Llegan a alcanzar los 14 cm de longitud y su forma es variable, por lo general de espatuladas a ampliamente obovadas con el ápice redondeado. Presentan de 7 a 15 venas prominentes que irradian en forma de abanico desde la base. Tanto el haz como el envés están cubiertos por una densa capa de pelos cortos lanosos blancos, que atrapan burbujas de aire. La inflorescencia es axilar, solitaria, ascendente y blanquecina. Las flores se agrupan en pequeños tallos carnosos casi escondidos en las axilas de las hojas, con una única flor femenina en la parte baja y verticilos de flores masculinas más arriba. El fruto es una baya verde delgada con numerosas semillas cilíndricas.</t>
   </si>
   <si>
     <t>Procambarus clarkii (Girard, 1852)</t>
   </si>
   <si>
-    <t>prueba_Cangrejo rojo (Castellano), Cangrejo americano (Castellano), Cangrejo de las marismas (Castellano), Cangrejo rojo americano (Castellano), Karramarro amerikarra (Euskera), Cranc americá (Catalán), Cranc vermell dels pantans (Catalán), Red swamp crayfish (Inglés)</t>
+    <t>Cangrejo rojo (Castellano), Cangrejo americano (Castellano), Cangrejo de las marismas (Castellano), Cangrejo rojo americano (Castellano), Karramarro amerikarra (Euskera), Cranc americá (Catalán), Cranc vermell dels pantans (Catalán), Red swamp crayfish (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Inglés</t>
   </si>
   <si>
     <t>La coloración de su caparazón es variable entre rojo intenso (la más común) y gris azulado, presentando numerosas espinas en ambos lados de la sutura cervical. Las suturas longitudinales del caparazón están unidas, al contrario de lo que sucede con el cangrejo señal y autóctono. El rostro es afilado y cóncavo, con forma triangular, y con una espina cervical pequeña y areola reducida. Las antenas primarias son largas. Las pinzas son muy espinosas, dentadas y terminadas en punta. Puede alcanzar un tamaño de 10-12 cm de longitud y unos 50 gramos de peso. El cefalotórax es granular con pequeños tubérculos en la superficie.</t>
   </si>
   <si>
     <t>Procyon lotor (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Mapache (Castellano), Mapachín (Castellano), Zorra Manglera (Castellano), Northern Raccoon (Inglés), Raton Laveur (Francés)</t>
+    <t>Mapache (Castellano), Mapachín (Castellano), Zorra Manglera (Castellano), Northern Raccoon (Inglés), Raton Laveur (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Carnívoro de tamaño medio, con la cabeza corta y ancha, orejas separadas y redondeadas, hocico corto y apuntado, cuerpo rechoncho y cortas patas. La cola peluda presenta un patrón con 5-7 bandas claras y oscuras, en forma de anillos. Las patas tienen 5 dedos alargados y móviles, tanto en manos como en pies, que dejan una huella con cierta semejanza a la humana. Su tamaño oscila entre los 62 cm y el metro, incluyendo la cola, y llega a alcanzar los 16 kg de peso. El pelaje es denso, de color pardo grisáceo uniforme, más claro en los flancos y en las patas.</t>
   </si>
   <si>
     <t>Pseudorasbora parva Temminck &amp; Schlegels, 1846</t>
   </si>
   <si>
-    <t>prueba_Pseudorasbora (Castellano), Gobio de boca súpera (Castellano), Rasbora (Catalán), Topmouth gudgeon (Inglés), Rasbora (Latín)</t>
+    <t>Pseudorasbora (Castellano), Gobio de boca súpera (Castellano), Rasbora (Catalán), Topmouth gudgeon (Inglés), Rasbora (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés, Latín</t>
   </si>
   <si>
     <t>Pez de agua dulce de pequeño tamaño, entre los 4 y los 6 cm de longitud, con una talla máxima de 11cm. El cuerpo es alargado y comprimido lateralmente, con una forma semejante al gobio. La boca es transversal, súpera, y carece de barbillones. Los ojos son relativamente grandes. La línea lateral es completa, con 35-38 escamas grandes. El colorido es plateado grisáceo o gris verdoso, a veces con tintes violáceos, más oscuro en la parte posterior; el vientre es de color plateado. Los individuos jóvenes presentan una banda más oscura que recorre los flancos, desde el ojo hasta la aleta caudal, que va perdiéndose con la edad. En la parte caudal, las escamas tienen unas manchas en forma de semiluna. Las aletas son amarillo pálido, y en la aleta dorsal aparece una franja oblicua más oscura. Las aletas dorsal y anal son cortas, mientras que la aleta caudal es larga y muy escotada. Las aletas ventrales se sitúan en posición ligeramente anterior a la aleta dorsal. Carece de aleta adiposa. Aleta anal con 5-6 radios ramificados y aleta dorsal con menos de 14 radios ramificados.</t>
   </si>
   <si>
     <t>Pycnonotus cafer (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Bulbul cafre (Castellano), Red-vented bulbul (Inglés)</t>
+    <t>Bulbul cafre (Castellano), Red-vented bulbul (Inglés)</t>
   </si>
   <si>
     <t>Es un ave de tamaño mediano, de unos 20 cm de longitud y entre 26 y 45 gramos de peso. El macho y la hembra son similares, aunque el macho tiende a ser de mayor tamaño. La cabeza tiene una apariencia cuadrada debido a la corta cresta que luce. El pico y los ojos son negros. El cuerpo es de tonalidades oscuras (marrones, grisáceas o de color humo), la cabeza es casi negra y el abdomen blanco. Presenta una característica y distintiva mancha de color carmesí bajo las plumas de la cola. La cola es de color marrón con la punta blanca. Los juveniles son como los adultos, pero con algún ribete de color marrón en las plumas. Los huevos son de color rosa pálido o rojizo, profundamente marcados con manchas oscuras de tonos marrón violáceo.</t>
   </si>
   <si>
     <t>Pycnonotus jocosus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Bulbul orfeo (Castellano), Bulbul de bigoti vermell (Catalán), Red-whiskered bulbu (Inglés), Red-whiskered Bulbul (Inglés), Red-whiskered BulbulI (Inglés), Bulbul orphée (Francés)</t>
+    <t>Bulbul orfeo (Castellano), Bulbul de bigoti vermell (Catalán), Red-whiskered bulbu (Inglés), Red-whiskered Bulbul (Inglés), Red-whiskered BulbulI (Inglés), Bulbul orphée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Ave paseriforme de 17 a 23 cm de longitud, con una envergadura de unos 28 cm y un peso de 23-42 gramos. La cabeza es negra con una llamativa y puntiaguda cresta y unos distintivos parches rojos en los oídos; las mejillas son blancas y la nuca negra. El pico y los ojos son negros. La barbilla, garganta, pecho y vientre son blanquecinos, los flancos bronceados y la espalda marrón oscuro. La cola es larga y marrón, con los extremos de las plumas externas de color blanco, y presenta una característica mancha carmesí debajo de ella. Las patas son negras y relativamente cortas. Los machos y hembras son iguales en apariencia. Los juveniles son como los adultos, pero carecen de los parches rojos y tienen la corona de color gris oscuro.</t>
   </si>
   <si>
     <t>Threskiornis aethiopicus (Latham, 1790)</t>
   </si>
   <si>
-    <t>prueba_Ibis sagrado (Castellano), Ibis sakratu (Euskera), Ibis sagrat (Catalán), African Sacred Ibis (Inglés), Sacred Ibis (Inglés)</t>
+    <t>Ibis sagrado (Castellano), Ibis sakratu (Euskera), Ibis sagrat (Catalán), African Sacred Ibis (Inglés), Sacred Ibis (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>Ave de buen tamaño, con una longitud de 65 a 89 cm, una envergadura de 112-124 cm y un peso de aproximadamente 1,5 kg. Las hembras son algo más pequeñas que los machos. El plumaje del cuerpo es muy blanco, contrastando con la cabeza y cuello que son negros y sin plumas. El pico es largo, muy curvado hacia abajo, ancho en la base y de color negro. La punta de las plumas primarias y secundarias de las alas es negra. La cola es corta, y en el dorso cuelga una falsa cola formada por unas largas plumas ornamentales negras. Las patas son negras con tintes rojizos. Los jóvenes carecen de las plumas ornamentales negras, y tienen la garganta y la parte anterior del cuello de color blanco.</t>
   </si>
   <si>
     <t>Trachemys scripta Schoepff, 1792</t>
   </si>
   <si>
-    <t>prueba_Tortuga pintada (Castellano), Galápago americano o de Florida (Castellano), Jicotea elegante (Castellano), Tortuga japonesa o de orejas rojas (Castellano), Apoarmatu (Euskera), Tortuga d'orelles grogues (Catalán), Red-eared Slider Turtle (Inglés), Red-eared slider (Inglés), Slider (Inglés), Cumberland Slider Turtle (Inglés), Yellow-bellied Slider Turtle (Inglés)</t>
-[...2 lines deleted...]
-    <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés</t>
+    <t>Tortuga pintada (Castellano), Galápago americano o de Florida (Castellano), Jicotea elegante (Castellano), Tortuga japonesa o de orejas rojas (Castellano), Galápago de florida (Castellano), Apoarmatu (Euskera), Tortuga d'orelles grogues (Catalán), Cumberland Slider Turtle (Inglés), Yellow-bellied Slider Turtle (Inglés), Red-eared slider (Inglés), Slider (Inglés), Red-eared Slider Turtle (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Galápago de tamaño mediano, con una mancha prominente a cada lado de la cabeza, cuyo colorido difiere según las subespecies (roja en T. s. elegans, y amarilla en T. s. scripta y T. s. troosti). El color de la piel, tanto de la cabeza como del cuerpo, varía del verde oliváceo al marrón, con numerosas líneas amarillas. En la zona prefrontal se observa un dibujo en forma de flecha formado por la unión de las líneas amarillas supratemporales que convergen con la línea sagital sobre el hocico. El cuello también posee numerosas líneas amarillas que bajo la boca se unen formando una Y. Las patas son también de color oscuro con numerosas líneas amarillas. El caparazón, en los individuos juveniles, es verdoso, con manchas y dibujos amarillos; en los adultos toma un color verde oscuro con líneas amarillas o pardas. La parte ventral (plastrón) es de color amarillento, generalmente con manchas verde oscuro. Su tamaño máximo puede variar entre los 20 y los 60 cm en función de la subespecie. (1) T.s. scripta: presenta una mancha amarilla que recorre la mejilla detrás de los ojos, la cual con frecuencia llega hasta el cuello. En la escama pleural del espaldar tiene una banda transversal amarilla y en los escudos anteriores del plastrón, un ocelo negro. (2) T.s. elegans: su característica banda ancha roja, se extiende desde el ojo hasta la parte superior del tímpano, y las líneas amarillas van desde el mentón al cuello. En la escama pleural tiene una banda transversal amarilla y en cada escudo del plastrón un ocelo negro. (3) T.s. troostii: exhibe una mancha amarilla alargada detrás del ojo, que no está conectada a ninguna línea. En la escama pleural tiene una banda transversal amarilla y en el plastrón pequeños ocelos negros.</t>
   </si>
   <si>
     <t>Reptiles</t>
   </si>
   <si>
     <t>Chrysemys troostii Boulenger, 1889, Crysemys grayi Fritz &amp; Bienert, 1981, Crysemys scripta Fritz &amp; Bienert, 1981, Emys cumberlandensis Holbrook, 1840, Emys elegans Wied, 1838, Emys holbrooki Gray, 1844, Emys sanguinolenta Gray, 1855, Emys troosti Holbrook, 1836, Emys vittata Gray, 1831, Pseudemys elegans Force, 1928, Pseudemys grayi, Pseudemys scripta Carr, 1937, Testudo scripta Thunberg in Schoepff, 1792, Testudo serrata Daudin, 1802, Trachemys lineata Gray, 1873, Trachemys troosti Gray, 1863</t>
   </si>
   <si>
     <t>Xenopus laevis (Daudin, 1802)</t>
   </si>
   <si>
-    <t>prueba_Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
+    <t>Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Especie de tamaño mediano, siendo las hembras bastante más grandes que los machos (las hembras pueden medir 15 cm, mientras que los machos no suelen superar los 7 cm). Los adultos presentan la piel lisa, con abundante mucosidad. La coloración es variable, con manchas gris oliva, café o gris en el dorso, mientras que el vientre puede ser blanquecino o amarillento. El cuerpo es aplanado, hidrodinámico y con la cabeza pequeña. La boca carece de lengua y tiene las mandíbulas dentadas. Los ojos se encuentran en posición dorsal ligeramente frontal. Las extremidades anteriores son pequeñas y carecen de membranas; las posteriores son musculosas y los pies presentan membranas interdigitales bien desarrolladas. Esta especie, a diferencia de otros anuros, no emite cantos, sino unos leves sonidos metálicos.</t>
   </si>
   <si>
     <t>Ailanthus altissima (Mill.) Swingle</t>
   </si>
   <si>
-    <t>prueba_Gandul de carretera (Castellano), árbol del cielo (Castellano), Alcacia (Castellano), Alianto (Castellano), Arcacia (Castellano), Follón de cochino (Castellano), Noguera loca (Castellano), Oilanto (Castellano), Zumaque falso (Castellano), Ailanto (Castellano), Ailantoa (Euskera), Cornissa (Catalán), Ailant (Catalán), Vernís del Japó (Catalán), Irlando (Catalán), árbore do ceo (Gallego), Ailanto (Gallego), Arbre de carretera (Mallorquín), Arbre del cel (Mallorquín), Arbre pudent (Mallorquín)</t>
+    <t>Gandul de carretera (Castellano), árbol del cielo (Castellano), Alcacia (Castellano), Alianto (Castellano), Arcacia (Castellano), Follón de cochino (Castellano), Noguera loca (Castellano), Oilanto (Castellano), Zumaque falso (Castellano), Ailanto (Castellano), Ailantoa (Euskera), Cornissa (Catalán), Ailant (Catalán), Vernís del Japó (Catalán), Irlando (Catalán), árbore do ceo (Gallego), Ailanto (Gallego), Arbre de carretera (Mallorquín), Arbre del cel (Mallorquín), Arbre pudent (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Mallorquín, Mallorquín, Mallorquín</t>
   </si>
   <si>
     <t>Árbol caducifolio dioico, de hasta 25 m de altura. El tronco tiene la corteza gris, lisa en ejemplares jóvenes y más rugosa en los adultos. Las hojas son compuestas, pubescentes o casi glabras, imparipinnadas, con 11-25 grandes foliolos ovalados o lanceolados. Los foliolos tienen el ápice acuminado, truncado en la base. Los foliolos inferiores tienen un diente romo junto a una glándula que despide un olor desagradable al frotarla. Las flores son pequeñas, actinomorfas, pentámeras, de color verde o blanco amarillento, dispuestas en panículas de hasta 30 cm de largo. El fruto es una sámara alargada de color verde amarillento a pardo-naranja, cambiando marrón a medida que pasa el tiempo, de hasta 5 cm de longitud, con el ala membranosa escotada en uno de los lados; se disponen en grandes racimos colgantes; las semillas se sitúan en el centro del fruto y son de color amarillento.</t>
   </si>
   <si>
     <t>Alternanthera philoxeroides (Mart.) Griseb.</t>
   </si>
   <si>
-    <t>prueba_Lagunilla (Castellano), Huiro verde (Castellano), Hierba del lagarto (Castellano)</t>
+    <t>Lagunilla (Castellano), Huiro verde (Castellano), Hierba del lagarto (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Planta flotante emergente, perenne, carnosa, que puede llegar al metro de altura; a veces tiene raíces fibrosas que surgen en los nodos. Presenta grandes entrenudos huecos (en tierra son más pequeños y menos huecos). Presenta tallos largos y ramificados, que se hacen huecos al madurar; cuando la plata crece sobre el agua, los tallos crecen hasta 60 cm y presentan grandes entrenudos huecos; cuando crece en tierra, los tallos son más cortos y los entrenudos más pequeños y menos huecos. Las hojas, de color verde oscuro brillante, son simples, lanceoladas, con márgenes lisos y un distintivo nervio central, dispuestas en pares opuestos a lo largo de los tallos, sésiles (sin pedúnculo), de 2 a 7 cm de longitud y 1-2 cm de ancho. La inflorescencia es de color blanco, en forma de bola y parecida al papel, de 8 a 10 mm de diámetro y dispuesta en el extremo de tallos cortos que crecen en las axilas de las hojas.</t>
   </si>
   <si>
     <t>Cabomba caroliniana Gray</t>
   </si>
   <si>
-    <t>prueba_Ortiga acuática (Castellano)</t>
+    <t>Ortiga acuática (Castellano)</t>
   </si>
   <si>
     <t>Castellano</t>
   </si>
   <si>
     <t>Planta acuática perenne que está totalmente sumergida, aunque ocasionalmente produce hojas y flores flotantes. Los rizomas son cortos y las raíces fibrosas. Los tallos ramificados alcanzan los 10 metros de longitud, con pelos blancos o marrón rojizo en su superficie. Tiene hojas sumergidas y flotantes. Las hojas sumergidas, de 3 a 7 cm, están divididas en finos filamentos en forma de abanico, con aspecto plumoso, de color verde intenso. Presenta dos hojas en cada nudo, dispuestas de forma opuesta, sobre peciolos de hasta 4 cm de largo. Segregan una mucosidad pegajosa que cubre las partes sumergidas de la planta. Las hojas flotantes, sin embargo, son pequeñas y en forma de diamante, de borde entero, y crecen en las ramas con flores. Las flores son emergentes, solitarias, con 6 tépalos, y aparecen en la parte apical de los tallos; suelen ser blancas (con el centro amarillo), o de color amarillo pálido, pero a veces son rosas o púrpuras.</t>
   </si>
   <si>
     <t>Crassula helmsii (Kirk) Cockayne</t>
   </si>
   <si>
-    <t>prueba_Australian swamp stonecrop (Inglés)</t>
+    <t>Australian swamp stonecrop (Inglés)</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Planta herbácea perenne, suculenta, semiterrestre o acuática (emergente, sumergida o terrestre), de 10-130 cm de longitud. La forma sumergida crece de una roseta basal con las raíces ancladas al sustrato y largas hojas. La forma emergente crece generalmente como masas de tallos cortos y densos. La forma terrestre tiene tallos rastreros y/o erectos con hojas verde-amarillentas suculentas. Presenta tallos flotantes y rastreros con nudos enraizantes. Las hojas se disponen de forma opuesta, son sésiles y suculentas, estrechas, con forma de linear-lanceolada a ovado-lanceolada, con el ápice agudo. Miden entre 4-24 mm de largo y 0,7-1,6 mm de ancho. Las flores son pequeñas, de color blanco o rosado, solitarias, y aparecen en largos pedicelos en las axilas de las hojas superiores. Tienen 4 pétalos y miden de 3 a 3,5 mm de diámetro (ligeramente más largos que los sépalos). Los frutos son folículos que contienen 2-5 semillas elípticas, lisas y suaves, de 0,5 mm de largo.</t>
   </si>
   <si>
+    <t>Eichhornia crassipes (Mart.) Solms in A.DC.</t>
+  </si>
+  <si>
+    <t>Jacinto de agua (Castellano), Glasto (Castellano), Planta acuática (Castellano), Camalote (Castellano), Jacint d’aigua (Catalán), Jacint d'aigo (Mallorquín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Catalán, Mallorquín</t>
+  </si>
+  <si>
+    <t>Planta acuática de libre flotación, muy variable en tamaño, con hojas desde pocos centímetros hasta el metro de longitud. Inicialmente las hojas son elongadas, pero en seguida desarrollan una forma espatulada con los peciolos hinchados a modo de flotador. Las raíces son plumosas y se desarrollan en la base de las hojas, formando una densa masa, de color blanco cuando se desarrollan en la oscuridad total o negro violáceo en el campo. Las yemas axilares se desarrollan periódicamente como estolones, creciendo horizontalmente hasta dar lugar a otras plantas. Los estolones son de color púrpura, muy variables en diámetro, pudiendo llegar a más de 50 cm de longitud. Las hojas son gruesas, cerosas y brillantes, y se componen de un peciolo, el istmo (entre el peciolo y la lámina) y la cuchilla. Se disponen en espiral, como en una roseta. El peciolo tiene grandes estípulas membranosas de hasta 6 cm de largo, que forman una vaina alrededor de la siguiente hoja más joven. Los peciolos son esponjosos, alargados, hinchados en el medio o bien en forma de flotador bulboso. La cuchilla es más o menos redonda, ovoide o con forma de riñón. Los nervios son densos, numerosos y finos, longitudinales. La inflorescencia se desarrolla en una espiga terminal con 4-25 flores sésiles de 6 lóbulos de color lavanda, rosado o azul-púrpura. El lóbulo principal tiene un parche amarillo brillante con forma de diamante, rodeado de un púrpura profundo. El fruto es una cápsula de paredes delgadas encerrado en un hipanto de paredes gruesas; contiene hasta 450 pequeñas semillas de base ovalada y ápice cónico, con 12-15 crestas longitudinales.</t>
+  </si>
+  <si>
     <t>Eriocheir sinensis H. Milne-Edwards, 1853</t>
   </si>
   <si>
-    <t>prueba_Cangrejo chino (Castellano)</t>
+    <t>Cangrejo chino (Castellano)</t>
   </si>
   <si>
     <t>Cangrejo de coloración variable, desde el amarillo al marrón, muy raramente púrpura. El caparazón es liso y ligeramente cuadrado, con cuatro espinas laterales, siendo la cuarta más pequeña que el resto. Los adultos llegan a tener una anchura de caparazón de 10 cm, siendo lo más común entre los 5 y los 7 cm. Las patas suelen tener una longitud dos veces mayor que el caparazón, y son de color marrón claro. Presenta densos parches de pelos en sus pinzas a modo de mitones.</t>
   </si>
   <si>
     <t>Marino</t>
   </si>
   <si>
     <t>Myriophyllum aquaticum (Velloso) Verdc.</t>
   </si>
   <si>
-    <t>prueba_Cola de zorro (Castellano), Milenrama brasileño (Castellano)</t>
+    <t>Cola de zorro (Castellano), Milenrama brasileño (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
     <t>Planta perenne acuática que crece de forma emergente y sumergida, de color azul verdoso, con los tallos robustos, glabros y con nudos inferiores con capacidad de enraizar (aparecen pequeñas raíces marrones). Las hojas son verde claro brillante o verde azuladas y de tacto suave, pinnadas, de 1,5 a 3,5 cm, y se disponen en verticilos de 4 a 6. Tienen de 20 a 30 divisiones filiformes (con aspecto de plumas) por hoja, otorgándoles un aspecto plumoso; si emerge del agua, tiene menos divisiones (de 6 a 18), y las hojas son más rígidas, de un verde más oscuro. Las flores son difíciles de ver, son muy pequeñas, de unos 2 mm; las femeninas son tetrámeras, con 4 sépalos blancos denticulados, y nacen en las axilas de las hojas superiores emergentes. Las masculinas son tetrámeras, con 4 sépalos, sésiles (o con pedicelos de 4 mm) y tienen 8 estambres</t>
   </si>
   <si>
-    <t>Pontederia crassipes Mart.</t>
-[...13 lines deleted...]
-  <si>
     <t>Reynoutria japonica Houtt.</t>
   </si>
   <si>
-    <t>prueba_Hierba nudosa japonesa (Castellano), Japanese knotweed (Inglés)</t>
+    <t>Hierba nudosa japonesa (Castellano), Japanese knotweed (Inglés)</t>
   </si>
   <si>
     <t>Planta herbácea, perenne, rizomatosa, con tallos de hasta 3 m de altura. Los tallos son huecos y de color verde con tintes rojizos. Los nudos están rodeados por una vaina membranosa. Las hojas son alternas, pecioladas, de margen entero, anchamente ovaladas, apuntadas en el extremo y truncadas en la base, llegando a medir hasta 15 cm de longitud. En la base de cada hoja está presente una pequeña glándula que funciona como un nectario extra-floral. Los rizomas son largos, gruesos, fuertes y leñosos, con estructuras en forma de anillo cada 2-4 cm, y de color amarillo-naranja. Las inflorescencias aparecen en racimos laxos, con flores pentámeras, unisexuales, con el pedicelo articulado en su mitad superior y de color blanco verdoso. Tienen 5 sépalos, los 3 externos alados. El androceo se compone de 8 estambres. Gineceo con 3 estilos largos y los estigmas fimbriados. El fruto es un aquenio trígono de color marrón oscuro o negro, brillante, de unos 4 mm de longitud; las semillas tienen forma triangular, brillantes, de unos 2-3 mm de largo.</t>
   </si>
   <si>
     <t>Fallopia japonica (Houtt.)</t>
   </si>
   <si>
     <t>Senecio mikanioides Otto ex Walp.</t>
   </si>
   <si>
-    <t>prueba_Hiedra de jardín (Castellano), Hiedra alemana (Castellano), Mikania (Castellano)</t>
+    <t>Hiedra de jardín (Castellano), Hiedra alemana (Castellano), Mikania (Castellano)</t>
   </si>
   <si>
     <t>Herbácea trepadora, glabra, con ramas sarmentosas de hasta 5 m. Hojas pecioladas, semicarnosas, de deltoideas a orbiculares, lustrosas, más o menos isodiamétricas, de 3-10 x 2-10 cm, con el limbo cordado en la base y con 3-5 lóbulos agudos a cada lado que le confieren un aspecto anguloso. Nerviación palmeada. Pecíolo con dos pequeñas aurículas foliáceas en la base. Inflorescencias en panículas densas, axilares, formadas por numerosos capítulos de flores tubulares de color amarillo pálido. Cada capítulo de 5-7 mm, agradablemente perfumados en la antesis. Fruto en cipsela, de 2-2,5 mm, provisto de vilano, glabro o con pelos dispersos sobre las costillas. Dispersión anemócora.</t>
   </si>
   <si>
     <t>Delairea odorata Lem.</t>
   </si>
   <si>
     <t>Acridotheres tristis (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Common Myna (Inglés), Martin triste (Francés)</t>
+    <t>Common Myna (Inglés), Martin triste (Francés)</t>
   </si>
   <si>
     <t>Inglés, Francés</t>
   </si>
   <si>
     <t>Anatherum virginicum (L.) Spreng.</t>
   </si>
   <si>
     <t>Andropogon virginicus L.</t>
   </si>
   <si>
     <t>Axis axis (Erxleben, 1777)</t>
   </si>
   <si>
     <t>Callosciurus erythraeus Pallas, 1779</t>
   </si>
   <si>
-    <t>prueba_Ardilla de Pallas (Castellano)</t>
+    <t>Ardilla de Pallas (Castellano)</t>
   </si>
   <si>
     <t>Callosciurus finlaysonii (Horsfield, 1823)</t>
   </si>
   <si>
     <t>Cervus nippon Temminck, 1838</t>
   </si>
   <si>
     <t>Channa argus (Cantor, 1842)</t>
   </si>
   <si>
     <t>Corvus splendens Viellot, 1817</t>
   </si>
   <si>
     <t>Gambusia affinis (Baird &amp; Girard, 1853)</t>
   </si>
   <si>
+    <t>Gambusia del este (Castellano)</t>
+  </si>
+  <si>
     <t>Hakea sericea (Schrad. y J. C. Wendl.)</t>
   </si>
   <si>
     <t>Hakea acicularis (Sm. ex Vent.) Knight</t>
   </si>
   <si>
     <t>Lagarosiphon major (Ridley) Moss</t>
   </si>
   <si>
+    <t>Elodea africana (Castellano)</t>
+  </si>
+  <si>
     <t>Lampropeltis getula (Linnaeus, 1766)</t>
   </si>
   <si>
     <t>Lespedeza cuneata (Dum.Cours.) G.Don</t>
   </si>
   <si>
     <t>Limnoperna fortunei (Dunker, 1857)</t>
   </si>
   <si>
     <t>Lysichiton americanus Hultén y St. John</t>
   </si>
   <si>
+    <t>Aro de agua (Castellano), Col de mofeta amarilla (Castellano)</t>
+  </si>
+  <si>
     <t>Morone americana (Gmelin, 1789)</t>
   </si>
   <si>
+    <t>Lubina blanca (Castellano)</t>
+  </si>
+  <si>
     <t>Marino y Terrestre</t>
   </si>
   <si>
     <t>Muntiacus reevesi (Ogilby, 1839)</t>
   </si>
   <si>
     <t>Myriophyllum heterophyllum Michx.</t>
   </si>
   <si>
+    <t>Cola de zorro (Castellano)</t>
+  </si>
+  <si>
     <t>Nasua nasua (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Coatí rojo (Castellano), Coatí de cola anillada (Castellano)</t>
+    <t>Coatí rojo (Castellano), Coatí de cola anillada (Castellano)</t>
   </si>
   <si>
     <t>Orconectes virilis Hagen, 1870</t>
   </si>
   <si>
     <t>Perccottus glenii Dybowski, 1877</t>
   </si>
   <si>
+    <t>Durmiente chino (Castellano)</t>
+  </si>
+  <si>
     <t>Percottus glenii Dybowskii, 1877</t>
   </si>
   <si>
     <t>Prosopis juliflora (Sw.) DC.</t>
   </si>
   <si>
-    <t>prueba_Mezquite (Castellano)</t>
+    <t>Mezquite (Castellano)</t>
   </si>
   <si>
     <t>Sciurus carolinensis Gmelin, 1788</t>
   </si>
   <si>
-    <t>prueba_Ardilla gris (Castellano)</t>
+    <t>Ardilla gris (Castellano)</t>
   </si>
   <si>
     <t>Sciurus niger Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Ardilla zorro oriental (Castellano)</t>
+    <t>Ardilla zorro oriental (Castellano)</t>
   </si>
   <si>
     <t>Tamias sibiricus Laxmann, 1769</t>
   </si>
   <si>
-    <t>prueba_Ardilla listada de Siberia (Castellano)</t>
+    <t>Ardilla listada de Siberia (Castellano)</t>
   </si>
   <si>
     <t>Triadica sebifera (L.) Small</t>
   </si>
   <si>
     <t>Acacia mearnsii De Wild.</t>
   </si>
   <si>
     <t>Acridotheres cristatellus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Arthurdendyus triangulatus (Dendy, 1894) Jones y Gerard (1999)</t>
   </si>
   <si>
     <t>Asclepias syriaca L.</t>
   </si>
   <si>
     <t>Asterias amurensis Lutken, 1871</t>
   </si>
   <si>
     <t>Bipalium kewense Moseley, 1878</t>
   </si>
   <si>
     <t>Brachyponera chinensis (Emery, 1895)</t>
   </si>
   <si>
     <t>Broussonetia papyrifera (L.) L'Hér ex Vent.</t>
   </si>
   <si>
     <t>Cardiospermum grandiflorum Sw.</t>
   </si>
   <si>
-    <t>prueba_Enredadera (Altoaragonés)</t>
+    <t>Enredadera (Altoaragonés)</t>
   </si>
   <si>
     <t>Altoaragonés</t>
   </si>
   <si>
     <t>Castor canadensis Kuhl, 1820</t>
   </si>
   <si>
     <t>Celastrus orbiculatus Thunb.</t>
   </si>
   <si>
     <t>Cipangopaludina chinensis (J. E. Gray, 1833)</t>
   </si>
   <si>
     <t>Cortaderia jubata (Lemoine ex Carrière) Stapf</t>
   </si>
   <si>
     <t>Ehrharta calycina Sm.</t>
   </si>
   <si>
     <t>Faxonius immunis (Hagen, 1870)</t>
   </si>
   <si>
     <t>Faxonius rusticus (Girard, 1852)</t>
   </si>
   <si>
     <t>Gunnera tinctoria (Molina) Mirbel</t>
   </si>
   <si>
     <t>Gymnocoronis spilanthoides (D.Don ex Hook. &amp; Arn.) DC.</t>
   </si>
   <si>
     <t>Heracleum persicum Fischer</t>
   </si>
   <si>
     <t>Heracleum sosnowskyi Mandenova</t>
   </si>
   <si>
     <t>Humulus scandens (Lour.) Merr.</t>
   </si>
   <si>
     <t>Impatiens glandulifera Royle</t>
   </si>
   <si>
     <t>Koenigia polystachya (Wall. ex Meisn., T. M. Schust. y Reveal)</t>
   </si>
   <si>
     <t>Ludwigia grandiflora (Michx.) Greuter &amp; Burdet</t>
   </si>
   <si>
+    <t>Duraznillo de agua (Castellano)</t>
+  </si>
+  <si>
     <t>Ludwigia uruguayensis (Cambess.) H. Hara</t>
   </si>
   <si>
     <t>Ludwigia peploides (Kunth) P.H. Raven</t>
   </si>
   <si>
     <t>Lygodium japonicum (Thunb.) Sw.</t>
   </si>
   <si>
     <t>Marisa cornuarietis (Linnaeus 1758)</t>
   </si>
   <si>
     <t>Microstegium vimineum (Trin.) A. Camus</t>
   </si>
   <si>
     <t>Misgurnus mohoity (Dybowski, 1869)</t>
   </si>
   <si>
     <t>Misgurnus bipartitus (Sauvage &amp; Dabry de Thiersant, 1874)</t>
   </si>
   <si>
     <t>Mulinia lateralis (Say, 1822)</t>
   </si>
   <si>
     <t>Obama nungara</t>
@@ -869,51 +887,51 @@
   <si>
     <t>Pueraria montana (Lour.) Merr. var. lobata (Willd.)</t>
   </si>
   <si>
     <t>Reynoutria × bohemica Chrtek &amp; Chrtková</t>
   </si>
   <si>
     <t>Reynoutria sachalinensis (F.Schmidt) Nakai</t>
   </si>
   <si>
     <t>Rugulopteryx okamurae  (E.Y. Dawson) I.K. Hwang, W.J. Lee et H.S. Kim</t>
   </si>
   <si>
     <t>Cromistas y Bacterias</t>
   </si>
   <si>
     <t>Salvinia molesta D.Mitch.</t>
   </si>
   <si>
     <t>Solenopsis geminata (Fabricius, 1804)</t>
   </si>
   <si>
     <t>Solenopsis invicta (Buren, 1972)</t>
   </si>
   <si>
-    <t>prueba_Hormiga roja de fuego (Castellano)</t>
+    <t>Hormiga roja de fuego (Castellano)</t>
   </si>
   <si>
     <t>Solenopsis richteri (Forel, 1909)</t>
   </si>
   <si>
     <t>Vespa mandarinia Smith, 1852</t>
   </si>
   <si>
     <t>Vespa velutina nigrithorax de Buysson, 1905</t>
   </si>
   <si>
     <t>Wasmannia auropunctata (Roger, 1863)</t>
   </si>
   <si>
     <t>Zostera japonica Asch. &amp; Graebn.</t>
   </si>
   <si>
     <t>Nanozostera japonica (Ascherson &amp; Graebner) Tomlinson &amp; Posluszny, 2001</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1245,51 +1263,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="82.408" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="593.284" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="585" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="257.08" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2255.449" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="588.571" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2890,578 +2908,582 @@
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>57</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
         <v>26</v>
       </c>
       <c r="M36" t="s">
         <v>27</v>
       </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>19289</v>
+        <v>4260</v>
       </c>
       <c r="B37" t="s">
         <v>177</v>
       </c>
       <c r="C37" t="s">
         <v>178</v>
       </c>
       <c r="D37" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="H37" t="s">
-        <v>180</v>
+        <v>23</v>
       </c>
       <c r="I37" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37"/>
       <c r="L37" t="s">
         <v>26</v>
       </c>
       <c r="M37" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37"/>
+      <c r="P37" t="s">
+        <v>177</v>
+      </c>
       <c r="Q37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>6488</v>
+        <v>19289</v>
       </c>
       <c r="B38" t="s">
         <v>181</v>
       </c>
       <c r="C38" t="s">
         <v>182</v>
       </c>
       <c r="D38" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
+        <v>183</v>
+      </c>
+      <c r="H38" t="s">
         <v>184</v>
       </c>
-      <c r="H38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
         <v>26</v>
       </c>
       <c r="M38" t="s">
         <v>27</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>4260</v>
+        <v>6488</v>
       </c>
       <c r="B39" t="s">
         <v>185</v>
       </c>
       <c r="C39" t="s">
         <v>186</v>
       </c>
       <c r="D39" t="s">
         <v>187</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
         <v>188</v>
       </c>
       <c r="H39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>57</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39"/>
       <c r="L39" t="s">
         <v>26</v>
       </c>
       <c r="M39" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
-      <c r="P39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P39"/>
       <c r="Q39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
         <v>7682</v>
       </c>
       <c r="B40" t="s">
+        <v>189</v>
+      </c>
+      <c r="C40" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D40" t="s">
         <v>77</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>57</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40"/>
       <c r="L40" t="s">
         <v>26</v>
       </c>
       <c r="M40" t="s">
         <v>27</v>
       </c>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="Q40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
         <v>988</v>
       </c>
       <c r="B41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C41" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="D41" t="s">
         <v>167</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>57</v>
       </c>
       <c r="J41" t="s">
         <v>58</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="Q41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
         <v>12335</v>
       </c>
       <c r="B42" t="s">
+        <v>197</v>
+      </c>
+      <c r="C42" t="s">
         <v>198</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>55</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>64</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42"/>
       <c r="L42" t="s">
         <v>26</v>
       </c>
       <c r="M42" t="s">
         <v>27</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
         <v>32549</v>
       </c>
       <c r="B43" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s">
         <v>54</v>
       </c>
       <c r="F43" t="s">
         <v>55</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>57</v>
       </c>
       <c r="J43" t="s">
         <v>58</v>
       </c>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43" t="s">
         <v>27</v>
       </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="Q43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
         <v>28318</v>
       </c>
       <c r="B44" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>55</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>42</v>
       </c>
       <c r="J44" t="s">
         <v>58</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44" t="s">
         <v>27</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
         <v>31429</v>
       </c>
       <c r="B45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C45" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D45" t="s">
         <v>171</v>
       </c>
       <c r="E45" t="s">
         <v>54</v>
       </c>
       <c r="F45" t="s">
         <v>55</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>42</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45"/>
       <c r="L45" t="s">
         <v>26</v>
       </c>
       <c r="M45" t="s">
         <v>27</v>
       </c>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
         <v>79332</v>
       </c>
       <c r="B46" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46" t="s">
         <v>54</v>
       </c>
       <c r="F46" t="s">
         <v>55</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>42</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s">
         <v>26</v>
       </c>
       <c r="M46" t="s">
         <v>27</v>
       </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
         <v>28610</v>
       </c>
       <c r="B47" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s">
         <v>54</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>42</v>
       </c>
       <c r="J47" t="s">
         <v>58</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47" t="s">
         <v>27</v>
       </c>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
         <v>79334</v>
       </c>
       <c r="B48" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
         <v>55</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48" t="s">
         <v>58</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48" t="s">
         <v>27</v>
       </c>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
         <v>26375</v>
       </c>
       <c r="B49" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49" t="s">
         <v>54</v>
       </c>
       <c r="F49" t="s">
         <v>55</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>64</v>
       </c>
       <c r="J49" t="s">
         <v>58</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49" t="s">
         <v>27</v>
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
         <v>29059</v>
       </c>
       <c r="B50" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" t="s">
         <v>210</v>
       </c>
-      <c r="C50"/>
-      <c r="D50"/>
+      <c r="D50" t="s">
+        <v>171</v>
+      </c>
       <c r="E50" t="s">
         <v>54</v>
       </c>
       <c r="F50" t="s">
         <v>55</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50" t="s">
         <v>58</v>
       </c>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50" t="s">
         <v>27</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
@@ -3492,2276 +3514,2304 @@
       </c>
       <c r="J51" t="s">
         <v>58</v>
       </c>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51" t="s">
         <v>73</v>
       </c>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51" t="s">
         <v>212</v>
       </c>
       <c r="Q51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
         <v>31434</v>
       </c>
       <c r="B52" t="s">
         <v>213</v>
       </c>
-      <c r="C52"/>
-      <c r="D52"/>
+      <c r="C52" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" t="s">
+        <v>171</v>
+      </c>
       <c r="E52" t="s">
         <v>54</v>
       </c>
       <c r="F52" t="s">
         <v>55</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>57</v>
       </c>
       <c r="J52" t="s">
         <v>58</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52" t="s">
         <v>27</v>
       </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
         <v>79337</v>
       </c>
       <c r="B53" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
         <v>54</v>
       </c>
       <c r="F53" t="s">
         <v>55</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>155</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53"/>
       <c r="L53" t="s">
         <v>26</v>
       </c>
       <c r="M53" t="s">
         <v>27</v>
       </c>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
         <v>32554</v>
       </c>
       <c r="B54" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54" t="s">
         <v>54</v>
       </c>
       <c r="F54" t="s">
         <v>55</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>57</v>
       </c>
       <c r="J54" t="s">
         <v>58</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54" t="s">
         <v>27</v>
       </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
         <v>79338</v>
       </c>
       <c r="B55" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55" t="s">
         <v>54</v>
       </c>
       <c r="F55" t="s">
         <v>55</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>80</v>
       </c>
       <c r="J55" t="s">
         <v>58</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
         <v>31435</v>
       </c>
       <c r="B56" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-      <c r="D56"/>
+        <v>218</v>
+      </c>
+      <c r="C56" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" t="s">
+        <v>187</v>
+      </c>
       <c r="E56" t="s">
         <v>54</v>
       </c>
       <c r="F56" t="s">
         <v>55</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>57</v>
       </c>
       <c r="J56" t="s">
         <v>58</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56" t="s">
         <v>27</v>
       </c>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
         <v>79339</v>
       </c>
       <c r="B57" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-      <c r="D57"/>
+        <v>220</v>
+      </c>
+      <c r="C57" t="s">
+        <v>221</v>
+      </c>
+      <c r="D57" t="s">
+        <v>171</v>
+      </c>
       <c r="E57" t="s">
         <v>54</v>
       </c>
       <c r="F57" t="s">
         <v>55</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>58</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57" t="s">
         <v>27</v>
       </c>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
         <v>29498</v>
       </c>
       <c r="B58" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58" t="s">
         <v>54</v>
       </c>
       <c r="F58" t="s">
         <v>55</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>42</v>
       </c>
       <c r="J58" t="s">
         <v>58</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58" t="s">
         <v>27</v>
       </c>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
         <v>6489</v>
       </c>
       <c r="B59" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-      <c r="D59"/>
+        <v>224</v>
+      </c>
+      <c r="C59" t="s">
+        <v>225</v>
+      </c>
+      <c r="D59" t="s">
+        <v>171</v>
+      </c>
       <c r="E59" t="s">
         <v>54</v>
       </c>
       <c r="F59" t="s">
         <v>55</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>57</v>
       </c>
       <c r="J59" t="s">
         <v>58</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59" t="s">
         <v>27</v>
       </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>29544</v>
       </c>
       <c r="B60" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C60" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="D60" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="E60" t="s">
         <v>54</v>
       </c>
       <c r="F60" t="s">
         <v>55</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>42</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60"/>
       <c r="L60" t="s">
         <v>26</v>
       </c>
       <c r="M60" t="s">
         <v>27</v>
       </c>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
         <v>31437</v>
       </c>
       <c r="B61" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61" t="s">
         <v>54</v>
       </c>
       <c r="F61" t="s">
         <v>55</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>80</v>
       </c>
       <c r="J61" t="s">
         <v>58</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61" t="s">
         <v>27</v>
       </c>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
         <v>31439</v>
       </c>
       <c r="B62" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-      <c r="D62"/>
+        <v>229</v>
+      </c>
+      <c r="C62" t="s">
+        <v>230</v>
+      </c>
+      <c r="D62" t="s">
+        <v>171</v>
+      </c>
       <c r="E62" t="s">
         <v>54</v>
       </c>
       <c r="F62" t="s">
         <v>55</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>58</v>
       </c>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62" t="s">
         <v>27</v>
       </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="Q62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
         <v>32334</v>
       </c>
       <c r="B63" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C63" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="D63" t="s">
         <v>171</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
         <v>55</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>57</v>
       </c>
       <c r="J63" t="s">
         <v>58</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63" t="s">
         <v>27</v>
       </c>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
         <v>31443</v>
       </c>
       <c r="B64" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C64" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D64" t="s">
         <v>171</v>
       </c>
       <c r="E64" t="s">
         <v>54</v>
       </c>
       <c r="F64" t="s">
         <v>55</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>42</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s">
         <v>26</v>
       </c>
       <c r="M64" t="s">
         <v>27</v>
       </c>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
         <v>31444</v>
       </c>
       <c r="B65" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C65" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="D65" t="s">
         <v>171</v>
       </c>
       <c r="E65" t="s">
         <v>54</v>
       </c>
       <c r="F65" t="s">
         <v>55</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>42</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65"/>
       <c r="L65" t="s">
         <v>26</v>
       </c>
       <c r="M65" t="s">
         <v>27</v>
       </c>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
         <v>26376</v>
       </c>
       <c r="B66" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C66" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="D66" t="s">
         <v>171</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66" t="s">
         <v>55</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>42</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
         <v>26</v>
       </c>
       <c r="M66" t="s">
         <v>73</v>
       </c>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
         <v>32557</v>
       </c>
       <c r="B67" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
         <v>55</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>57</v>
       </c>
       <c r="J67" t="s">
         <v>58</v>
       </c>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67" t="s">
         <v>27</v>
       </c>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>1911</v>
       </c>
       <c r="B68" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>57</v>
       </c>
       <c r="J68" t="s">
         <v>58</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68" t="s">
         <v>27</v>
       </c>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
         <v>100126</v>
       </c>
       <c r="B69" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>64</v>
       </c>
       <c r="J69" t="s">
         <v>58</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
         <v>32550</v>
       </c>
       <c r="B70" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>80</v>
       </c>
       <c r="J70" t="s">
         <v>58</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70" t="s">
         <v>27</v>
       </c>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
         <v>2376</v>
       </c>
       <c r="B71" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>57</v>
       </c>
       <c r="J71" t="s">
         <v>58</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71" t="s">
         <v>27</v>
       </c>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
         <v>100117</v>
       </c>
       <c r="B72" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C72"/>
       <c r="D72"/>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I72" t="s">
         <v>80</v>
       </c>
       <c r="J72" t="s">
         <v>58</v>
       </c>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72" t="s">
         <v>27</v>
       </c>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
         <v>48224</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>80</v>
       </c>
       <c r="J73" t="s">
         <v>58</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73" t="s">
         <v>27</v>
       </c>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
         <v>100118</v>
       </c>
       <c r="B74" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="C74"/>
       <c r="D74"/>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>80</v>
       </c>
       <c r="J74" t="s">
         <v>58</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74" t="s">
         <v>27</v>
       </c>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
         <v>100119</v>
       </c>
       <c r="B75" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>57</v>
       </c>
       <c r="J75" t="s">
         <v>58</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75" t="s">
         <v>27</v>
       </c>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
         <v>9526</v>
       </c>
       <c r="B76" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C76" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="D76" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>57</v>
       </c>
       <c r="J76" t="s">
         <v>58</v>
       </c>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76" t="s">
         <v>27</v>
       </c>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
         <v>100128</v>
       </c>
       <c r="B77" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>42</v>
       </c>
       <c r="J77" t="s">
         <v>58</v>
       </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77" t="s">
         <v>27</v>
       </c>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>79333</v>
       </c>
       <c r="B78" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>57</v>
       </c>
       <c r="J78" t="s">
         <v>58</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78" t="s">
         <v>27</v>
       </c>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>100129</v>
       </c>
       <c r="B79" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>80</v>
       </c>
       <c r="J79" t="s">
         <v>58</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79" t="s">
         <v>27</v>
       </c>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
         <v>32251</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>57</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80"/>
       <c r="L80" t="s">
         <v>26</v>
       </c>
       <c r="M80" t="s">
         <v>27</v>
       </c>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
         <v>32551</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>57</v>
       </c>
       <c r="J81" t="s">
         <v>58</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81" t="s">
         <v>27</v>
       </c>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
         <v>100120</v>
       </c>
       <c r="B82" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>80</v>
       </c>
       <c r="J82" t="s">
         <v>58</v>
       </c>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82" t="s">
         <v>27</v>
       </c>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
         <v>79335</v>
       </c>
       <c r="B83" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>80</v>
       </c>
       <c r="J83" t="s">
         <v>58</v>
       </c>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83" t="s">
         <v>27</v>
       </c>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84">
         <v>31430</v>
       </c>
       <c r="B84" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>57</v>
       </c>
       <c r="J84" t="s">
         <v>58</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84" t="s">
         <v>27</v>
       </c>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
         <v>32552</v>
       </c>
       <c r="B85" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>57</v>
       </c>
       <c r="J85" t="s">
         <v>58</v>
       </c>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85" t="s">
         <v>27</v>
       </c>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
         <v>31431</v>
       </c>
       <c r="B86" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>57</v>
       </c>
       <c r="J86" t="s">
         <v>58</v>
       </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86" t="s">
         <v>27</v>
       </c>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
         <v>31432</v>
       </c>
       <c r="B87" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>57</v>
       </c>
       <c r="J87" t="s">
         <v>58</v>
       </c>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87" t="s">
         <v>27</v>
       </c>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
         <v>32553</v>
       </c>
       <c r="B88" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>57</v>
       </c>
       <c r="J88" t="s">
         <v>58</v>
       </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88" t="s">
         <v>27</v>
       </c>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89">
         <v>31433</v>
       </c>
       <c r="B89" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>57</v>
       </c>
       <c r="J89" t="s">
         <v>58</v>
       </c>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89" t="s">
         <v>27</v>
       </c>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90">
         <v>79336</v>
       </c>
       <c r="B90" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>57</v>
       </c>
       <c r="J90" t="s">
         <v>58</v>
       </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90" t="s">
         <v>27</v>
       </c>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
         <v>6076</v>
       </c>
       <c r="B91" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-      <c r="D91"/>
+        <v>266</v>
+      </c>
+      <c r="C91" t="s">
+        <v>267</v>
+      </c>
+      <c r="D91" t="s">
+        <v>171</v>
+      </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>57</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91"/>
       <c r="L91" t="s">
         <v>26</v>
       </c>
       <c r="M91" t="s">
         <v>27</v>
       </c>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="Q91" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
         <v>26887</v>
       </c>
       <c r="B92" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="D92"/>
+        <v>269</v>
+      </c>
+      <c r="C92" t="s">
+        <v>267</v>
+      </c>
+      <c r="D92" t="s">
+        <v>171</v>
+      </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>57</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92"/>
       <c r="L92" t="s">
         <v>26</v>
       </c>
       <c r="M92" t="s">
         <v>27</v>
       </c>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93">
         <v>32555</v>
       </c>
       <c r="B93" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C93"/>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>57</v>
       </c>
       <c r="J93" t="s">
         <v>58</v>
       </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93" t="s">
         <v>27</v>
       </c>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
         <v>100121</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>80</v>
       </c>
       <c r="J94" t="s">
         <v>58</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94" t="s">
         <v>27</v>
       </c>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95">
         <v>31436</v>
       </c>
       <c r="B95" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>57</v>
       </c>
       <c r="J95" t="s">
         <v>58</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95" t="s">
         <v>27</v>
       </c>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96">
         <v>100132</v>
       </c>
       <c r="B96" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C96"/>
       <c r="D96"/>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96" t="s">
         <v>58</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96" t="s">
         <v>27</v>
       </c>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="Q96" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
         <v>100123</v>
       </c>
       <c r="B97" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I97" t="s">
         <v>80</v>
       </c>
       <c r="J97" t="s">
         <v>58</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97" t="s">
         <v>27</v>
       </c>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
         <v>60630</v>
       </c>
       <c r="B98" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>80</v>
       </c>
       <c r="J98" t="s">
         <v>58</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98" t="s">
         <v>27</v>
       </c>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99">
         <v>31438</v>
       </c>
       <c r="B99" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C99"/>
       <c r="D99"/>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>57</v>
       </c>
       <c r="J99" t="s">
         <v>58</v>
       </c>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99" t="s">
         <v>27</v>
       </c>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100">
         <v>31440</v>
       </c>
       <c r="B100" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C100"/>
       <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>57</v>
       </c>
       <c r="J100" t="s">
         <v>58</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100" t="s">
         <v>27</v>
       </c>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="Q100" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101">
         <v>100131</v>
       </c>
       <c r="B101" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C101"/>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>80</v>
       </c>
       <c r="J101" t="s">
         <v>58</v>
       </c>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101" t="s">
         <v>27</v>
       </c>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
       <c r="Q101" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102">
         <v>32556</v>
       </c>
       <c r="B102" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C102"/>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I102" t="s">
         <v>24</v>
       </c>
       <c r="J102" t="s">
         <v>58</v>
       </c>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102" t="s">
         <v>27</v>
       </c>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103">
         <v>31441</v>
       </c>
       <c r="B103" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C103"/>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>80</v>
       </c>
       <c r="J103" t="s">
         <v>58</v>
       </c>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103" t="s">
         <v>27</v>
       </c>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104">
         <v>31442</v>
       </c>
       <c r="B104" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C104"/>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>57</v>
       </c>
       <c r="J104" t="s">
         <v>58</v>
       </c>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104" t="s">
         <v>27</v>
       </c>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
       <c r="Q104" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105">
         <v>100133</v>
       </c>
       <c r="B105" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="C105"/>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>57</v>
       </c>
       <c r="J105" t="s">
         <v>58</v>
       </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105" t="s">
         <v>27</v>
       </c>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106">
         <v>82290</v>
       </c>
       <c r="B106" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="C106"/>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>57</v>
       </c>
       <c r="J106" t="s">
         <v>58</v>
       </c>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106" t="s">
         <v>27</v>
       </c>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
       <c r="Q106" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107">
         <v>36127</v>
       </c>
       <c r="B107" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C107"/>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I107" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107"/>
       <c r="L107" t="s">
         <v>26</v>
       </c>
       <c r="M107" t="s">
         <v>27</v>
       </c>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108">
         <v>27543</v>
       </c>
       <c r="B108" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="C108"/>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>57</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108"/>
       <c r="L108" t="s">
         <v>26</v>
       </c>
       <c r="M108" t="s">
         <v>27</v>
       </c>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109">
         <v>72463</v>
       </c>
       <c r="B109" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C109"/>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>80</v>
       </c>
       <c r="J109" t="s">
         <v>58</v>
       </c>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109" t="s">
         <v>27</v>
       </c>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110">
         <v>79269</v>
       </c>
       <c r="B110" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="C110" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="D110" t="s">
         <v>171</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>80</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110"/>
       <c r="L110" t="s">
         <v>26</v>
       </c>
       <c r="M110" t="s">
         <v>27</v>
       </c>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111">
         <v>79340</v>
       </c>
       <c r="B111" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C111"/>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>80</v>
       </c>
       <c r="J111" t="s">
         <v>58</v>
       </c>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111"/>
       <c r="Q111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112">
         <v>100127</v>
       </c>
       <c r="B112" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C112"/>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>80</v>
       </c>
       <c r="J112" t="s">
         <v>58</v>
       </c>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112" t="s">
         <v>27</v>
       </c>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113">
         <v>26888</v>
       </c>
       <c r="B113" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="C113"/>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>80</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s">
         <v>26</v>
       </c>
       <c r="M113" t="s">
         <v>27</v>
       </c>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114">
         <v>76568</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="C114"/>
       <c r="D114"/>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>80</v>
       </c>
       <c r="J114" t="s">
         <v>58</v>
       </c>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114" t="s">
         <v>27</v>
       </c>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115">
         <v>100130</v>
       </c>
       <c r="B115" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C115"/>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>57</v>
       </c>
       <c r="J115" t="s">
         <v>58</v>
       </c>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115" t="s">
         <v>27</v>
       </c>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Q115" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>