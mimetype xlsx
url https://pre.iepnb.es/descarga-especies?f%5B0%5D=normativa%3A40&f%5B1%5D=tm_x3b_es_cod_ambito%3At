--- v1 (2025-12-24)
+++ v2 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1631">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,4897 +68,4885 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Hyla molleri (Bedriaga, 1889)</t>
   </si>
   <si>
-    <t>prueba_Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
+    <t>Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Rana de tamaño pequeño, hasta 45-50 mm de longitud, de cabeza ancha y hocico redondeado y corto. Pupila horizontal e iris dorado con un moteado negro. Tímpano bien visible, con un diámetro similar a la mitad del diámetro del ojo. Extremidades anteriores cortas, con los dedos ligeramente palmeados y tubérculos subarticulares y palmares redondeados, pequeños y blandos. Las extremidades posteriores son largas y ágiles; los dedos presentan una palmeadura en sus dos tercios inferiores, además de tubérculos subarticulares salientes y un tubérculo metatarsal interno desarrollado. Los dedos tanto de las extremidades anteriores como de las posteriores presentan discos adhesivos en sus extremos, siendo los de los miembros anteriores algo más grandes. Coloración dorsal muy llamativa, de un verde claro muy intenso y uniforme, aunque pueden aparecer también tonos amarillentos, grisáceos o azules. La coloración ventral es blanca o amarillenta. Presentan una banda lateral oscura que recorre longitudinalmente todo el cuerpo desde el hocico pasando por el ojo y el tímpano, y que en la región lumbar dibuja un bucle hacia la zona antero-dorsal. Los machos presentan un saco vocal que, cuando está hinchado, tiene un tamaño mayor que el de la cabeza, y cuando está deshinchado forma pliegues en la garganta cuya coloración y textura son diferentes al resto de la piel de la zona ventral.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Anfibios</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Anexo IV</t>
   </si>
   <si>
     <t>Hyla arborea (Linnaeus, 1758), Hyla arborea molleri Bedriaga, 1889</t>
   </si>
   <si>
     <t>Filtros:  normativa: 40  / Ámbito: Terrestre</t>
   </si>
   <si>
     <t>Ursus arctos Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Oso pardo (Castellano), Artz arrea (Euskera), Ós bru (Catalán), Oso (Gallego), Brown Bear (Inglés), Mexican Grizzly Bear (Inglés), Grizzly Bear (Inglés), Ours brun (Francés)</t>
+    <t>Oso pardo (Castellano), Artz arrea (Euskera), Ós bru (Catalán), Oso (Gallego), Brown Bear (Inglés), Mexican Grizzly Bear (Inglés), Grizzly Bear (Inglés), Ours brun (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  España NE (No evaluado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, España, Mundial, Región Atlántica, Región Mediterránea, Región Alpina</t>
   </si>
   <si>
     <t>De orejas pequeñas y cola corta, el oso pardo se caracteriza por su gran tamaño, cabeza masiva, extremidades cortas y robustas, hombros prominentes y caminar plantígrado. Los machos son más pesados que las hembras. En la Cordillera Cantábrica y Pirineos, las hembras adultas pesan de 75 a 140 kg (un caso excepcional de 245 kg) y los machos de 90 a 250 kg (un caso excepcional de 350 kg). Las manos y pies están provistos de cinco dedos con uñas largas, especialmente las anteriores. El color del pelo varía desde el amarillo pálido hasta el pardo-negruzco y son usuales los contrastes en cabeza, cuello y extremidades (éstas son frecuentemente más oscuras). Las crías suelen presentar un collar claro del que pueden quedar rastros en los adultos. Las hembras tienen tres pares de mamas, pectorales y abdominales. Fórmula dentaria: 3.1.3.2/3.1.2.3.3. Número de cromosomas (2n) = 37.</t>
   </si>
   <si>
     <t>Mamíferos</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
+    <t>Anexo II - Prioritaria, Anexo IV</t>
+  </si>
+  <si>
+    <t>Lindernia procumbens (Krock.) Philcox</t>
+  </si>
+  <si>
+    <t>Lindernie couchée (Francés)</t>
+  </si>
+  <si>
+    <t>Francés</t>
+  </si>
+  <si>
+    <t>España EX (Extinto),  Mundial LC (Preocupación menor),  España RE (Extinto regionalmente),  Región Atlántica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, España, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Hierba anual. Tallos decumbentes, ascendentes o erectos. Hojas elípticas a oblongas, enteras o excepcionalmente con algún minúsculo diente. Flores mayoritariamente cleistógamas, raramente casmógamas. Corola 2,5-6(-7) mm de longitud. Androceo de 4 estambres fértiles. Cápsula 3- 4,5 mm de longitud, anchamente elipsoide a casi esférica; placenta con algunas fibras sueltas como resto del tabique del ovario. Se diferencia de Lindernia dubia (L.) Pennell por tener esta última androceo de 2 estambres fértiles y 2 estaminodios, placenta con un estrecha lámina membranácea longitudinal a modo de ala como un resto del tabique del ovario, flores mayoritariamente casmógamas de más de (5-)7 mm de longitud y hojas en general con 6(10) pequeños dientes.</t>
+  </si>
+  <si>
+    <t>Plantas vasculares</t>
+  </si>
+  <si>
+    <t>Lindernia palustris Hartmann, Lindernia pyxidaria L</t>
+  </si>
+  <si>
+    <t>Narcissus bulbocodium L.</t>
+  </si>
+  <si>
+    <t>Narciso de olor (Castellano), Campanilla (Castellano), Campanita (Castellano), Campanitas (Castellano), Campanitas del campo (Castellano), Clavel (Castellano), Cucos (Castellano), Gamonzuelo (Castellano), Lirón (Castellano), Narciso (Castellano), Villoreta (Castellano), Campanillas del campo (Castellano), Campanillos (Castellano), Lira (Castellano), Campanillas (Castellano), Trompetilla (Catalán), Calzas de cuco (Gallego), Lirones (Gallego), Clavelinas (Altoaragonés), Violeta (Valenciano), Clavelines (Bable)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Gallego, Gallego, Altoaragonés, Valenciano, Bable</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
+  </si>
+  <si>
+    <t>España, Mundial, España, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Planta de 8-35 cm, con bulbos 1,2-2,8 cm, oscuros; hojas dos o tres, de 10-30 cm, lineares, de sección redonda. Escapo hasta de 26 cm, cilíndrico. Flor de color amarillo claro, con corona hasta de de 2,4 cm, embudada, mayor que los tépalos, estos hasta de 1, 8 cm, lanceolados erecto-patentes; estilo claramente exerto y generalmente recurvado hacia arriba.</t>
+  </si>
+  <si>
+    <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
+  </si>
+  <si>
+    <t>Anexo V</t>
+  </si>
+  <si>
+    <t>Narcissus bulbocodium subsp. citrinus (Baker) Fern. Casas, Narcissus conspicuus (Haw.) Sweet, Narcissus juressianus Fern. Casas</t>
+  </si>
+  <si>
+    <t>Artemisia eriantha Ten.</t>
+  </si>
+  <si>
+    <t>artemisa de muntanya (Catalán), Genépi Laineux (Francés)</t>
+  </si>
+  <si>
+    <t>Catalán, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Alpina FV (Favorable)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina</t>
+  </si>
+  <si>
+    <t>Hemicriptófito de 8-20 cm, forma un cojinete o pulvínulo pegado al suelo, cuya fuerte raíz le ancla al terreno. Tiene un aspecto plateado, es sedosa al tacto y muestra hojas basales doblemente ternadas, mientras las caulinares son simples, trifurcadas, bifurcadas o enteras. Capítulos con 25-50 flores.</t>
+  </si>
+  <si>
+    <t>Artemisia umbelliformis subsp. eriantha (Ten.) Vallès-Xirau &amp; Oliva Brañas</t>
+  </si>
+  <si>
+    <t>Iberolacerta aurelioi (Arribas, 1994)</t>
+  </si>
+  <si>
+    <t>Lagartija pallaresa (Castellano), Sargantana pallaresa (Catalán), Aurelio's Rock Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Lagartija pequeña con el dorso de color de fondo pardo muy claro, a veces de tonos oliváceos. Sobre este fondo aparecen dos bandas costales oscuras en los costados, y numerosas manchas oscuras de tamaño moderado a pequeño Diseño oscuro ventral muy marcado en el borde de las escamas, generalmente sobre fondo amarillo.al está frecuentemente moteada de negro en los rebordes anteriores de las escamas, especialmente en los machos.</t>
+  </si>
+  <si>
+    <t>Reptiles</t>
+  </si>
+  <si>
+    <t>Anexo II - No prioritaria, Anexo IV</t>
+  </si>
+  <si>
+    <t>Lacerta aurelioi Arribas, 1994</t>
+  </si>
+  <si>
+    <t>Lacerta agilis (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Lagarto ágil (Castellano), Sand Lizard (Inglés), Lezard des Souches (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Lagarto pequeño de aspecto robusto y compacto. La cabeza es corta, ancha, no aplanada y de perfil redondeado. Las extremidades son relativamente cortas. Ventrales imbricadas, dispuestas en seis series longitudinales. La especie difiere de coloración sexualmente. Así, los machos muestran el área dorsal del tronco y la cola de color marrón con manchas negras y ocelos blancos y las áreas laterales y ventrales son verdosas. Las hembras y los juveniles muestran la misma banda dorsal, pero el resto del cuerpo es de color marrón claro con el vientre blanco.</t>
+  </si>
+  <si>
+    <t>Leucorrhinia pectoralis (Charpentier, 1825)</t>
+  </si>
+  <si>
+    <t>Yellow-spotted Whiteface (Inglés), Leucorrhine à Gros Thorax (Francés)</t>
+  </si>
+  <si>
+    <t>Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Pequeño libelúlido negro y rojo carmín (machos) o amarillo (hembras), parte frontal cefálica blanca. Su diferenciación de otras especies del género es delicada (Askew, 2004), aunque presenta un típico ensanchamiento abdominal en el 6º segmento. Machos maduros con característica mancha amarilla en el 7º segmento y un fino y largo penacho de pelos en las láminas anteriores de su genitalia accesoria.</t>
+  </si>
+  <si>
+    <t>Invertebrados</t>
+  </si>
+  <si>
+    <t>Parnassius mnemosyne (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Alpina U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Se trata de un papiliónido relativamente pequeño, que puede alcanzar una envergadura de unos 6 cm. Difiere de las demás especies del género Parnassius por la ausencia casi total de ornamentación en sus alas, que son casi uniformemente blancas, con tan solo dos manchas negras en la celda del ala anterior y una amplia difusión oscura en el borde ventral del ala posterior. La extremidad de las alas anteriores muestra un amplio margen grisáceo. La especie que más se le parece y con la que podría eventualmente confundirse es Aporia crataegi, que no presenta manchas en sus alas. La oruga es negra, muy parecida a la oruga de P. apollo, y, como ella, tiene a cada lado filas de manchas amarillas o anaranjadas. Es, sin emabrgo, más pequeña y las manchas tienen una forma más angular (son redondeadas en P. apollo).</t>
+  </si>
+  <si>
+    <t>Plecotus macrobullaris Kuzjakin,1965</t>
+  </si>
+  <si>
+    <t>Murciélago orejudo alpino (Castellano), Orejudo alpino (Castellano), Saguzar belarrihandi alpetarra (Euskera), Orellut alpí (Catalán), Mountain Long-eared Bat (Inglés), Oreillard montagnard (Francés), Oreillard des Alpes (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Alpina U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Es un orejudo de tamaño medio a grande. Marcada almohadilla triangular oscura en el labio inferior. La coloración dorsal es pardo grisácea y la ventral blanco grisácea o casi blanca, aunque el pelo es negruzco en su base. A los lados del cuello y debajo de las orejas presentan un tenue tinte dorado. Rostro robusto de hocico abultado, con pelaje disperso y claro, y una máscara facial parda que se extiende desde el borde de la boca hasta al borde anterior del ojo. Membranas alares y orejas semitransparentes de color pardo claro. Trago ancho, poco o nada pigmentado. Longitud del antebrazo: 40,5-43,5 (37,3-46,04) mm; longitud del pulgar: 6,2-6,8 (5,47-8,04) mm; anchura de trago: 5,9-6,6 (5,0-6,6) mm. La biometría aportada corresponde en primer lugar a ejemplares pirenaicos, mientras que los datos entre paréntesis se refieren al conjunto de su área de distribución. Fórmula dentaria: 2.1.2.3/ 3.1.3.3. En la Península Ibérica puede confundirse con P. auritus y P. austriacus, de los que se distingue sobre todo por la almohadilla triangular oscura del labio inferior y el color del pelaje. ULTRASONIDOS No descritos. Probablemente similares a P. auritus y P. austriacus.</t>
+  </si>
+  <si>
+    <t>Arnica montana L.</t>
+  </si>
+  <si>
+    <t>Arnica (Castellano), Árnica (Castellano), Arnicón (Castellano), Estornudadera (Castellano), árnica (Castellano), Arnika (Euskera), Flor de tabac (Catalán), árnica (Gallego), Herba cheirenta (Gallego), Herba da papeira (Gallego), Tabaco de montaña (Gallego), Talpica (Gallego), Arnica des montagnes (Francés), Àrnica (Mallorquín), Guarnica (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Francés, Mallorquín, Valenciano</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Alpina FV (Favorable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Hierba perenne de 30-60 cm de altura, rizomatosa, hojas basales en roseta, de lanceoladas a oblongo orbiculares. Tallos floríferos con hojas bracteosas opuestas y capítulos solitarios o poco divididos en forma cimosa, amarillos o anarajandos. Involucro con dos hileras de brácteas. Aquenio viloso. Además de la nominal, se reconoce otra subespecie, A. montana subsp. atlantica, con capítulos menores de 5 cm, menos brácteas involucrales, hojas basales más estrechas y nervios pinnados y no pararelos, que ocuparía las zonas de baja y media altitud desde Portugal hasta el Golfo de Vizcaya, si bien ciertas poblaciones son intermedias entre ambas.</t>
+  </si>
+  <si>
+    <t>Pelophylax perezi (Seoane, 1885)</t>
+  </si>
+  <si>
+    <t>Rana Común (Castellano), Rana verde común (Castellano), Perez's Frog (Inglés), Rana (Latín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Latín</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Alpina FV (Favorable),  Región Macaronésica FV (Favorable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina, Región Macaronésica, Región Mediterránea, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Rana de tamaño mediano, de hasta 110 mm de longitud. La coloración es muy variable, aunque suele ser verde, con manchas negras. Usualmente presenta una línea vertebral clara. El tímpano es muy conspicuo y los pliegues dorsolaterales están moderadamente desarrollados. Los dedos de las extremidades posteriores están unidos por membranas interdigitales ampliamente desarrolladas.</t>
+  </si>
+  <si>
+    <t>Rana perezi Seoane, 1885</t>
+  </si>
+  <si>
+    <t>Cypripedium calceolus L.</t>
+  </si>
+  <si>
+    <t>Zuecos (Castellano), Zueco (Castellano), Esclops (Castellano), Zapatito de Dama (Castellano), Sabateta de la Mare de Déu (Castellano), Sabot de Venus (Catalán), Lady's Slipper Orchid (Inglés), Sabot de Vénus (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Geófito rizomatoso, entre 20 y 60 cm de altura, hojas oval-lanceoladas, amplexicaules. Cada flor presenta una bráctea que es similar a las hojas. 1 ó 2 flores, de alrededor a 3 cm de longitud, pudiendo llegar hasta 9 cm. Las piezas del periantio son de color marrón púrpura, con cuatro divisiones en forma de cruz. El labelo no tiene espolón, es inflado y ahuecado en forma de zueco, amarillo. Ginostemo colgante con dos estambres fértiles laterales y una parte central petaloide. Ovario pubescente y pedunculado.</t>
+  </si>
+  <si>
+    <t>Anexo IV, Anexo II - No prioritaria</t>
+  </si>
+  <si>
+    <t>Petrocoptis pseudoviscosa Fern. Casas</t>
+  </si>
+  <si>
+    <t>Falaguera (Castellano), Falguera (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Alpina FV (Favorable),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Hierba perenne de cepa subleñosa, glauca, glabra. Tallos (10)20-50(60) cm, por lo general colgantes, unos estériles -sin roseta foliar- y otros floríferos, simples. Hojas 15-20 (30) x 15 mm, opuestas, sin estípulas; las basales oval-espatuladas y pecioladas, las caulinares oval-lanceoladas, sentadas o casi, herbáceas o a veces subcoriáceas, glaucescentes. Inflorescencia en cimas dicótomas, terminales. Flores actinomorfas, pentámeras, pediceladas con brácteas pequeñas, opuestas, lanceoladas. Cáliz 7- 9(10) mm, tubular, provisto de 5 dientes subtriangulares, recorridos por 10 nervios, 5 de los cuales acaban en las comisuras de los dientes. Pétalos imbricados, blancos o suavemente rosados, con uña estrecha, recta, de igual longitud que el tubo del cáliz, y lámina de c. 5 mm, patente, obovada, emarginada; entre uña y lámina lleva 2 lengüetas de 2-3 mm, suberectas. Estambres 10. Estilos 5. Fruto en cápsula unilocular, apoyada en un carpóforo de longitud 1/3-1/2 del tubo del cáliz, dehiscente por dientes apicales. Semillas 1,2-1,5 mm, subreniformes, lisas o casi, negruzcas, con estrofíolo denso, de casi 1 mm, formado por pelos filiformes.</t>
+  </si>
+  <si>
+    <t>CEEA: Vulnerable</t>
+  </si>
+  <si>
+    <t>Petrocoptis montsicciana subsp. pseudoviscosa (Fern. Casas) J.M. Monts. &amp; P. Monts, Petrocoptis pyrenaica subsp. pseudoviscosa (Fern. Casas) Fern. Casas, Silene glaucifolia subsp. pseudoviscosa (Fern. Casas) Mayol &amp; Rosselló</t>
+  </si>
+  <si>
+    <t>Vertigo moulinsiana (Dupuy, 1849)</t>
+  </si>
+  <si>
+    <t>Desmoulin's Whorl Snail (Inglés)</t>
+  </si>
+  <si>
+    <t>Inglés</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Concha dextrógira, ovoide, con el ápice obtuso, de color pardo, casi lisa. Espira formada por casi 5 vueltas de crecimiento rápido, algo hinchadas, separadas por suturas poco profundas; la última grande, alcanzando casi 2/3 de la altura total. Peristoma bastante delicado y ligeramente reflejado, acompañado, detrás del labio externo, por un nítido engrosamiento transversal a modo de costilla. Abertura algo triangular y estrechada hacia la base, con cuatro dentículos bien definidos: un parietal, un columelar y dos palatales que surgen del engrosamiento transversal común; en ocasiones también existe un pequeño dentículo basal. Dimensiones: 2.2-2.7 mm de altura; 1.3-1.6 mm de diámetro.</t>
+  </si>
+  <si>
+    <t>Anexo II - No prioritaria</t>
+  </si>
+  <si>
+    <t>Centaurea borjae Valdés Berm. &amp; Rivas Goday</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Atlántica FV (Favorable)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Planta perenne de hasta 6 cm. Hojas basales, las primeras enteras o lobadas, el resto pinnatisectas. Capítulos solitarios o en grupos de 2 o 3. Brácteas del involucro glabras, con apéndice triangular, castaño, fimbriado, con espina apical larga y recurvada. Corolas rosado-púrpura. Aquenio peloso, sin vilano y sin coronula.</t>
+  </si>
+  <si>
     <t>Anexo IV, Anexo II - Prioritaria</t>
   </si>
   <si>
-    <t>Lindernia procumbens (Krock.) Philcox</t>
-[...259 lines deleted...]
-  <si>
     <t>Lampetra planeri (Bloch, 1784)</t>
   </si>
   <si>
-    <t>prueba_Lamprea de arroyo (Castellano), Erreka-lanproia (Euskera), Brook Lamprey (Inglés)</t>
+    <t>Lamprea de arroyo (Castellano), Erreka-lanproia (Euskera), Brook Lamprey (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Inglés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Especie de pequeño tamaño que no supera los 20 cm de longitud total. Ventosa bucal con placa preoral ancha y dentículos orales, diente central endolateral tricúspide. Cuerpo anguiliforme, sin escamas, con dos aletas dorsales unidas entre sí. Siete orificios branquiales. No posee aletas pares. La coloración en primavera es oscura en el dorso y amarillenta en el vientre. Larva ammocoetes filtradora, carente de pigmentación en la región ventral. De 57 a 67 miómeros troncales. Se diferencia de otras lampreas de la Península Ibérica por tener una lámina supraoral alargada con un diente en cada extremo, una sola fila de dientes exolaterales, no depredadora de otros peces y tamaño reproductor entre 80-200 mm de longitud. Larvas sin pigmentación en la aleta caudal. Larvas transformadas con el ojo sensiblemente más pequeño que en Lampetra fluviatilis. Sintipos conservados en la Humboldt-Universität, Museum für Naturkunde, Zoologisches Museum, Vertebraten (Wirbekltiere), Ichthyologie, Berlín, Alemania, procedentes de arroyos en Turingia, Baviera (Alemania).</t>
   </si>
   <si>
     <t>Peces</t>
   </si>
   <si>
     <t>Narcissus cyclamineus DC.</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Geófito bulboso, de 20-30 cm. Bulbo solitario, rara vez 2-3 agregados, globoso, con túnica blanca. Escapo unifloro, verde, ligeramente aplanado, anguloso. Hojas 2-3 que parten de la base, tan largas como el escapo, planas. Flor solitaria, amarilla, péndula, con pedúnculo 6-8 mm, recurvo. Espata de 15-25 mm. Tubo del hipanto más corto que la corona. Lacinias del perianto ancho-lineares, de 1,5-2,5 x 3-4 mm, reflejas. Corona cilíndrico-tubulosa. Borde festoneado. 6 estambres iguales, Estigma discoideo. Fruto globoso, ligeramente trígono. Semillas numerosas, con carúncula. Florece en Febrero - Marzo. Fructifica en Abril – Mayo (Larrinaga et al 2003).</t>
   </si>
   <si>
-    <t>Anexo II - No prioritaria, Anexo IV</t>
-[...1 lines deleted...]
-  <si>
     <t>Rumex rupestris Le Gall</t>
   </si>
   <si>
-    <t>prueba_Labaça de ribeira (Castellano), Shore Dock (Inglés), Oseille des Rochers (Francés)</t>
+    <t>Labaça de ribeira (Castellano), Shore Dock (Inglés), Oseille des Rochers (Francés)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta perenne de hasta 80 cm. Hojas más o menos glaucas. Inflorescencia con verticilos subcontiguos, sólo los inferiores bracteados. Valvas del fruto de 3-4 mm de longitud con tubérculos gruesos (2-3 mm de longitud). R. conglomeratus no es glauco, tiene tubérculos y valvas menores y el ángulo de las ramas de la inflorescencia más agudo.</t>
   </si>
   <si>
     <t>Cottus hispaniolensis Bâcescu &amp; Bâcescu-Mester, 1964</t>
   </si>
   <si>
-    <t>prueba_Cavilat (Castellano), Burtaina (Castellano), Burtaina (Euskera), Bullhead (Inglés)</t>
+    <t>Cavilat (Castellano), Burtaina (Castellano), Burtaina (Euskera), Bullhead (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Inglés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>Pez de pequeño tamaño que no alcanza los 10 cm de longitud total. Cabeza grande y aplanada dorsalmente con una espina preopercular a cada lado. Presenta dos aletas dorsales la primera truncada anteriormente y una anal larga que posee 11-13 radios. El último radio de la aleta anal está conectado por una membrana al cuerpo. El último radio de la aleta dorsal está conectado por una membrana a la segunda aleta dorsal. Las aletas pectorales son grandes y las ventrales se encuentran muy próximas. Las aletas ventrales no tienen bandas transversales. La aleta caudal tiene su borde distal convexo. Cuerpo desprovisto de escamas, con la línea lateral patente con 33-35+1 poros. La coloración es variable con manchas oscuras irregularmente repartidas por el cuerpo. Se diferencia de otros cótidos por tener las aletas pélvicas profusamente salpicadas de manchas marrones y 33-35 poros + 1 en la línea lateral. Holotipo desconocido, sintipos probablemente en el Muséum Grigori Antipa de Bucharest, Rumania, procedente del río Garona en Viella (Valle de Aran), cuenca del Garona.</t>
   </si>
   <si>
     <t>Cottus gobio L., Cottus hispanoliensis Bacescu-Mester, 1964</t>
   </si>
   <si>
     <t>Achondrostoma arcasii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Bermejuela (Castellano), Loina (Castellano), Errutilo hegatsgorria (Euskera), Madrilleta (Catalán), Peixe (Gallego)</t>
+    <t>Bermejuela (Castellano), Loina (Castellano), Errutilo hegatsgorria (Euskera), Madrilleta (Catalán), Peixe (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Diagnosis Se diferencia de otros ciprínidos del género Achondrostoma por tener siete radios ramificados en la aletas dorsal y anal. Cinco dientes faríngeos en ambos lados. Número de branquispinas x̅ =11,8 (rango=9-15). Número de escamas en la línea lateral x̅ =43,8 (38-48). Número de escamas en la línea transversal superior x̅ =7,2 (6-8). Número de escamas en la línea transversal inferior x̅ =3,2 (2-4). Tamaño máximo de 130 mm. Holotipo no descrito, sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 50639-49999; 500650- 51; 49760; 49752-777; 60743; 60485) de varias localidades, entre ellas del río Queiles en Tudela y Ebro en Logroño. Descripción: D II-III/6-7 ( x̅ =6,9), A II-III/6-7 ( x̅ =6,9), P I/12, V I/7, C I/17/I, LL 38-48 ( x̅ =43,8), LTS 7-8 ( x̅ =7,4), LTI 4-5 ( x̅ =7,2), PT (4)5/5(4), Br 9-15 ( x̅ =11,8). La especie es diploide (2n=50). La coloración es marrón oscura en la mitad superior del cuerpo y plateada en la mitad ventral. Presenta dos filas de puntos negros a lo largo de la línea lateral. La base de las aletas rojizas. En la época reproductiva, las manchas rojizas se extienden por la cabeza alrededor de la boca y el opérculo. Peritoneo negro. La boca es subterminal y el perfil de las aletas dorsal y anal son convexas o rectas, nunca cóncavas. La aleta dorsal tiene su origen situado por detrás o en la misma vertical de la inserción de las aletas ventrales. Existe dimorfismo sexual teniendo los machos las aletas pectorales, ventrales y anal más largas, el cuerpo en general más alargado y la cabeza más afilada.</t>
   </si>
   <si>
     <t>Chondrostoma arcasii (Steindachner, 1866), Rutilus arcasii</t>
   </si>
   <si>
     <t>Alytes obstetricans (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Sapo partero común (Castellano), Txantxiku arrunta (Euskera), Totil (Catalán), Sapiño comadrón (Gallego), Common Midwife Toad (Inglés)</t>
+    <t>Sapo partero común (Castellano), Txantxiku arrunta (Euskera), Totil (Catalán), Sapiño comadrón (Gallego), Common Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Sapo de tamaño pequeño (menor de 5 cm). Aspecto rechoncho, cabeza grande y hocico redondeado, ojos prominentes, pupila vertical e iris dorado con vetas negras. Tímpano visible y más pequeño que el ojo. Pliegue gular patente. Glándulas parotídeas poco aparentes. Piel granulosa con verrugas pequeñas, frecuentemente agrupadas en los costados en dos hileras dorsolaterales. Miembros cortos y fuertes, los anteriores con 3 tubérculos metacarpianos, y los posteriores con membrana interdigital muy reducida y con un tubérculo metatarsiano pequeño. Coloración dorsal de gris a parda con pequeñas manchas verdes, rojizas y negras poco marcadas. Zona ventral clara.</t>
   </si>
   <si>
     <t>Calotriton asper (Dugès, 1852)</t>
   </si>
   <si>
-    <t>prueba_Tritón pirenaico (Castellano), Uhandre piriniarra (Euskera), Tritó pirinenc (Catalán), Sabandixa pirenaica (Gallego), Pyrenean Mountain Newt (Inglés), Pyrenees Mountain Newt (Inglés), Pyrenean Mountain Salamander (Inglés), Pyreneen Salamander (Inglés), Pyrenean Brook Salamander (Inglés), Pyrenean Newt (Inglés)</t>
+    <t>Tritón pirenaico (Castellano), Uhandre piriniarra (Euskera), Tritó pirinenc (Catalán), Sabandixa pirenaica (Gallego), Pyrenean Mountain Newt (Inglés), Pyrenees Mountain Newt (Inglés), Pyrenean Mountain Salamander (Inglés), Pyreneen Salamander (Inglés), Pyrenean Brook Salamander (Inglés), Pyrenean Newt (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>La coloración dorso-lateral en general es marrón pardusca, presentando una gran variabilidad intra e interpoblacional desde colores marrón claro casi beige hasta marrón oscuro casi negro. A menudo una franja dorsal axial más o menos continua de color amarillo intenso y de borde irregular que se va haciendo menos aparente con la edad. No existen excesivas diferencias en la coloración de ambos sexos, aunque en general la coloración críptica dorsal y aposemática ventral se mantiene durante mayor tiempo en los machos. Los machos presentan un mamelón cloacal semiesférico prominente con una obertura longitudinal. Las hembras presentan un mamelón cónico, dirigido hacia atrás y frecuentemente estriado en el extremo. La longitud de la cola es claramente menor a la del cuerpo en los machos, mientras que en las hembras la longitud de la cola es igual o ligeramente inferior a la del cuerpo. Habitualmente la cabeza de los machos es más ancha y redondeada que la de las hembras, con las inserciones hiomandibulares más pronunciadas. Las extremidades son más robustas en los machos al igual que la cola.</t>
   </si>
   <si>
     <t>Euproctus asper (Dugès, 1852)</t>
   </si>
   <si>
     <t>Canis lupus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Lobo ibérico (Castellano), Lobo (Castellano), Otsoa (Euskera), Llop (Catalán), Common Wolf (Inglés), Tundra Wolf (Inglés), Gray Wolf (Inglés), Timber Wolf (Inglés), Arctic Wolf (Inglés), Grey Wolf (Inglés), Mexican Wolf (Inglés), Plains Wolf (Inglés), Loup (Francés), Loup Gris (Francés), Loup Vulgaire (Francés), Wolf (Alemán)</t>
+    <t>Lobo ibérico (Castellano), Lobo (Castellano), Otsoa (Euskera), Llop (Catalán), Common Wolf (Inglés), Tundra Wolf (Inglés), Gray Wolf (Inglés), Timber Wolf (Inglés), Arctic Wolf (Inglés), Grey Wolf (Inglés), Mexican Wolf (Inglés), Plains Wolf (Inglés), Loup (Francés), Loup Gris (Francés), Loup Vulgaire (Francés), Wolf (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Alemán</t>
   </si>
   <si>
     <t>Con el aspecto de un perro pastor alemán, el lobo ibérico tiene la cabeza más grande y redondeada, con maseteros muy desarrollados, orejas cortas y triangulares, cuello robusto y grupa ligeramente hundida. Color gris parduzco, con el pelo del cuello, del dorso y de la cola gris oscuro. Tiene las mejillas blancas y una línea oscura en las patas anteriores que a veces llega hasta el pecho. Los machos son ligeramente mayores que las hembras pero el dimorfismo apenas es apreciable. Medidas corporales, CC: 120 cm; C: 40 cm; CR: 70-80 cm; Ps: 32 kg (machos), 28 kg (hembras), con máximos comprobados de 46 kg y 38 kg respectivamente. Fórmula dentaria: 3.1.4.2/3.1.4.3. Numero de cromosomas (2n) = 78.</t>
   </si>
   <si>
-    <t>Anexo IV, Anexo V, Anexo II - Prioritaria</t>
+    <t>Anexo II - Prioritaria, Anexo V, Anexo IV</t>
+  </si>
+  <si>
+    <t>Capra pyrenaica H. R. Schinz, 1838</t>
+  </si>
+  <si>
+    <t>Rebeco (Castellano), Gamuza De Los Abruzzos (Castellano), Gamuza Meridional (Castellano), Rebeco De Los Abruzzos (Castellano), Sarrio (Castellano), Sarrioa (Euskera), Isard (Catalán), Rebezo (Gallego), Apennine Chamois (Inglés), Abruzzo Chamois (Inglés), Southern Chamois (Inglés), Pyrenean Chamois (Inglés), Chamois Des Abruzzes (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Es un bóvido de pequeño tamaño, menor y más esbelto que la cabra montés Capra pyrenaica. Ambos sexos poseen cuernos en forma de gancho, siendo los de los machos más gruesos y con el gancho apical más cerrado. Cabeza y garganta claras, con una mancha oscura que cubre el ojo a modo de antifaz. Color del cuerpo casi uniforme, con una línea longitudinal más oscura en el dorso. Medidas corporales, CC: 105-120 cm; CR: 70-80 cm; Ps: 20-28 kg. Los machos son algo más pesados que las hembras, aunque las diferencias de peso entre sexos no suelen ser significativas en el rebeco pirenaico y parecen disminuir con el aumento de la densidad y el empobrecimiento del hábitat. Fórmula dentaria: 0.0.3.3/4.0.3.3. Número de cromosomas (2n) = 58.</t>
+  </si>
+  <si>
+    <t>Rupicapra rupicapra pyrenaica Bonaparte, 1845</t>
+  </si>
+  <si>
+    <t>Cnephaeus serotinus (Schreber, 1774)</t>
+  </si>
+  <si>
+    <t>Murciélago de huerta u hortelano (Castellano), Murciélago hortelano (Castellano), Baratze-saguzar (Euskera), Baratz-saguzarra (Euskera), Rat penat dels graners (Catalán), Rat penat dels granes (Catalán), Morcego das hortas (Gallego), Cervo (Gallego), Serotine (Inglés), Sérotine Commune (Francés), Grande Sérotine (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>Murciélago de talla grande. Pelo monocolor, a veces con la punta lustrosa. Dorso pardo oscuro en E.serotinus y pálido llegando a amarillento en E.isabellinus. Vientre más claro. Los jóvenes de color grisáceo. Orejas triangulares y cortas, trago lineal con extremo redondeado. Inserción de las membranas alares en la base de los pies. Lóbulo poscalcáneo patente. ANT: 46,0-55,0 mm; Ps: 17,0-28,0 g. Las hembras son mayores que los machos. Fórmula dentaria: 2.1.1.3/3.1.2.3. Incisivos superiores externos monocúspides e internos bífidos. Número de cromosomas (2n) = 50. Entre las especies similares, el nóctulo mediano tiene el trago arriñonado, incisivos superiores externos bífidos y los internos monocúspides. ULTRASONIDOS Señales de ecolocación similares en ambas especies, de 10 a 15 ms de duración, con una componente inicial de FM descendente muy pronunciada y otra terminal casi constante donde se localiza la mayor intensidad de la señal a unos 26 kHz. La cadencia de emisión varía de 5 señales por segundo en lugares abiertos a 10 en zonas con vegetación.</t>
+  </si>
+  <si>
+    <t>Eptesicus serotinus (Schreber, 1774)</t>
   </si>
   <si>
     <t>Epidalea calamita (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Sapo corredor (Castellano), Apo lasterkaria (Euskera), Txingudi (Euskera), Gripau corredor (Catalán), Sapo corriqueiro (Gallego), Natterjack Toad (Inglés)</t>
+    <t>Sapo corredor (Castellano), Apo lasterkaria (Euskera), Txingudi (Euskera), Gripau corredor (Catalán), Sapo corriqueiro (Gallego), Natterjack Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sapo de mediana talla aunque con un amplio rango de tamaño (31,3 - 71 mm en machos; 38,8 - 98 mm en hembras). Robusto y de extremidades relativamente cortas, tiene la cabeza más ancha que larga y el hocico corto y redondeado. Las gándulas parótidas son conspicuas y bastante paralelas, dispuestas a continuación de unos ojos prominentes con pupila horizontal e iris amarillo metálico con vetas negras. El tímpano apenas se aprecia y mide la mitad del diámetro del ojo. Los dedos son cortos, con tubérculos subarticulares pares y dos tubérculos palmares. La piel dorsal es muy verrucosa, con las verrugas de tamaños muy dispares y dispuestas irregularmente, a menudo de color rojizo especialmente en las hembras. La coloración dorsal es muy variable, pero generalmente verde grisáceo a marrón, alternada con manchas más claras de distinto tamaño generalmente difusas, pero que pueden presentarse bien definidas. Una característica línea media dorsal amarilla clara suele recorrer longitudinalmente el cuerpo desde la base de los ojos hasta la cloaca, pero esta línea puede estar ausente. La región ventral es de color crema y de aspecto granulado, especialmente en la zona pélvica.</t>
   </si>
   <si>
     <t>Bufo calamita (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>Eptesicus serotinus (Schreber, 1774)</t>
-[...13 lines deleted...]
-  <si>
     <t>Felis silvestris Schreber, 1777</t>
   </si>
   <si>
-    <t>prueba_Gato Silvestre (Castellano), Gato montés (Castellano), Basakatua (Euskera), Gat fer (Catalán), Gat frestec (Catalán), Gato bravo (Gallego), Wildcat (Inglés), Wild Cat (Inglés), Chat sauvage (Francés), Chat orné (Francés)</t>
+    <t>Gato Silvestre (Castellano), Gato montés (Castellano), Basakatua (Euskera), Gat fer (Catalán), Gat frestec (Catalán), Gato bravo (Gallego), Wildcat (Inglés), Wild Cat (Inglés), Chat sauvage (Francés), Chat orné (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Cuerpo largo con extremidades cortas. Longitud de la cola algo mayor que la mitad de la del cuerpo. Pelaje dorsal de color gris parduzco, con cuatro o cinco líneas longitudinales negras en el cuello, una banda espinal negra y diversas bandas transversales pardas en los flancos. Ventralmente blanquecino en garganta y cuello, y de color ante-crema en el resto. Cola cilíndrica con dos o tres anillos oscuros y extremo negro. Manos con cinco dedos y pies con cuatro, todos con uñas retráctiles. Fórmula dentaria: 3.1.3.1/3.1.2.1. Cuatro pares de mamas. Dimorfismo sexual (machos mayores y más pesados que las hembras) patente desde el desarrollo juvenil. Medidas externas correspondientes a gatos adultos de Francia, CC: 52,0-65,0 cm (machos), 48,5-57,0 cm (hembras); C: 26,0-34,5 cm (machos), 25,0-32,0 cm (hembras); P: 12,0-15,0 cm (machos), 11,5-13,5 cm (hembras); Ps: 3,4-7,5 kg (machos), 3,0-5,0 kg (hembras). Número de cromosomas (2n) = 38. Los individuos vivos de F. silvestris pueden confundirse externamente con gatos cimarrones (Felis catus) de tipo “tabby”, pero se pueden identificar mediante análisis genético. Se ha descrito un método osteométrico para distinguir los cráneos.</t>
   </si>
   <si>
     <t>Genetta genetta (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Gineta (Castellano), Katajineta arrunta (Euskera), Utza-sagua (Euskera), Gat mesquer (Catalán), Common Genet (Inglés), Genette commune (Francés)</t>
+    <t>Gineta (Castellano), Katajineta arrunta (Euskera), Utza-sagua (Euskera), Gat mesquer (Catalán), Common Genet (Inglés), Genette commune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Tiene el tamaño de un gato doméstico, de cuerpo alargado y esbelto, con extremidades cortas y una cola gruesa tan larga como la longitud de la cabeza más el cuerpo. El pelaje es de color pardo grisáceo con muchas motas oscuras que tienden a alinearse longitudinalmente. En el centro del dorso las manchas llegan a formar una banda continua de pelos oscuros eréctiles que va desde la cruz hasta la base de la cola. En la cola presenta ocho o diez anillos oscuros. El hocico es afilado y blancuzco con una amplia mancha oscura a cada lado. Orejas grandes, manos y pies con cinco dedos provistos de uñas semirretráctiles. Las hembras poseen dos pares de mamas abdominales. Los machos tienden a ser mayores y más pesados que las hembras pero las diferencias entre los individuos adultos no son significativas. CC: 43,2-55,2 cm; C: 33,1-48,5 cm; P: 8,0-9,0 cm; Ps: 1,55-2,25 kg. La subespecie de Ibiza es más pequeña, su peso no supera los 1,3 kg. En Europa G. genetta no se confunde con ninguna otra especie, pero en África es fácil confundirla con otras ginetas, en especial con Genetta tigrina y Genetta maculata. Fórmula dentaria: 3.1.4.2/3.1.4.2. Número de cromosomas (2n) = 54.</t>
   </si>
   <si>
     <t>Lacerta bilineata (Daudin, 1802)</t>
   </si>
   <si>
-    <t>prueba_Lagartos (Castellano), Lagarto verde occidental (Castellano), Lagarto verde (Castellano), Musker berdea (Euskera), Lluert (Catalán), Lagarto arual (Gallego), Western Green Lizard (Inglés)</t>
+    <t>Lagartos (Castellano), Lagarto verde occidental (Castellano), Lagarto verde (Castellano), Musker berdea (Euskera), Lluert (Catalán), Lagarto arual (Gallego), Western Green Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Lagarto de mediano tamaño, con longitud de la cabeza más el cuerpo que puede sobrepasar los 130 mm. Las hembras son ligeramente mayores que los machos, aunque poseen una cabeza menor. El diseño dorsolateral es un punteado verde, negro y amarillo en los machos, mientras que en las hembras es verde uniforme con manchas negras dispersas, presentando con frecuencia líneas blanquecinas recorriendo longitudinalmente el dorso y los flancos.</t>
   </si>
   <si>
     <t>Lacerta viridis</t>
   </si>
   <si>
     <t>Luronium natans (L.) Raf.</t>
   </si>
   <si>
-    <t>prueba_Alisma flotante (Castellano)</t>
+    <t>Alisma flotante (Castellano)</t>
   </si>
   <si>
     <t>Castellano</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hidrófito con pseudoestolones de hasta 1 m, que desarrollan nuevas plantas en cada nudo. Dimorfismo foliar, las sumergidas lineares (10-60 cm de largo), las flotantes o aéreas, con pecíolo de hasta 40 cm, y limbo elíptico hasta 4 cm, de ápice obtuso o redondeado. Flores con pétalos blancos, amarillos en la base. Carpelos en 1-2 verticilos irregulares, desarrollando 3-9 aquenios, con 14 costillas.</t>
   </si>
   <si>
     <t>Alisma natans L</t>
   </si>
   <si>
     <t>Martes martes (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Marta (Castellano), Lepahoria (Euskera), Martaraña (Gallego), Pine Marten (Inglés), European Pine Marten (Inglés), Martre des Pins (Francés)</t>
+    <t>Marta (Castellano), Lepahoria (Euskera), Martaraña (Gallego), Pine Marten (Inglés), European Pine Marten (Inglés), Martre des Pins (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Mustélido de tamaño medio, de cuerpo alargado y extremidades cortas. No presenta dimorfismo sexual. Pelaje de color castaño oscuro uniforme, muy tupido y adaptado a las condiciones de frío extremo donde suele vivir. Destaca de su pelaje la presencia abundante de pelos entre los dedos que le permiten caminar sobre la nieve blanda y dibujan una huella típica difuminada. Mancha típica de color ocre o anaranjado en la zona de la garganta que casi siempre suele ocupar sólo una pequeña porción de la mandíbula inferior. La garduña, Martes foina, es la única especie con la que podría llegar a confundirse en España, excepto por el color y la forma de la mancha pectoral blanca que llega en casi todos los casos a ocupar el principio de las extremidades anteriores. Medidas corporales, CC: 513–659 mm (machos), 465–572 mm (hembras); Ps: 800-1.600 g (machos), 750-1.200 g (hembras). En el cráneo presenta una cresta sagital, más marcada en los machos. Fórmula dentaria: 3.1.4.1/3.1.4.2. Número de cromosomas (2n) = 38.</t>
   </si>
   <si>
     <t>Miniopterus schreibersii (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Murciélago de cueva (Castellano), Schreiber saguzarra (Euskera), Schreiber saguzar (Euskera), Rat penat de cova (Catalán), Morcego das covas (Gallego), Schreiber's Bent-winged Bat (Inglés), Schreiber's Long-fingered Bat (Inglés), Common Bentwing Bat (Inglés), Minioptère de Schreibers (Francés)</t>
+    <t>Murciélago de cueva (Castellano), Schreiber saguzarra (Euskera), Schreiber saguzar (Euskera), Rat penat de cova (Catalán), Morcego das covas (Gallego), Schreiber's Bent-winged Bat (Inglés), Schreiber's Long-fingered Bat (Inglés), Common Bentwing Bat (Inglés), Minioptère de Schreibers (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es un murciélago de mediano tamaño, con hocico muy corto, perfil achatado y frente alta y protuberante. Las orejas son pequeñas y triangulares, con un trago corto, redondeado y proyectado hacia dentro. Las alas son largas y estrechas, con la segunda falange del tercer dedo muy larga, tres veces la longitud de la primera. El plagiopatagio se inserta a la altura del tobillo y el uropatagio carece de lóbulo poscalcáneo. Pelaje corto y denso, de color pardo grisáceo en el dorso y más pálido en la zona ventral y formado por pelos más oscuros en su mitad basal. ANT: 42,9-49,9 mm; Ps: 10,1-20,8 g. Fórmula dentaria: 2.1.2.3/3.1.3.3. Número de cromosomas (2n) = 46. No es preciso su examen en mano para su correcta identificación. ULTRASONIDOS Emite sonidos de ecolocalización con una frecuencia de máxima energía alrededor de 55 kHz. Pueden confundirse con las emisiones de Pipistrellus pygmaeus, pero se diferencian en que los intervalos entre pulsos son más regulares.</t>
   </si>
   <si>
     <t>Mustela lutreola (Linnaeus, 1761)</t>
   </si>
   <si>
-    <t>prueba_Visón europeo (Castellano), Bisoi europarra (Euskera), Visó europeu (Catalán), Visón (Gallego), European Mink (Inglés), Vison d'Europe (Francés)</t>
+    <t>Visón europeo (Castellano), Bisoi europarra (Euskera), Visó europeu (Catalán), Visón (Gallego), European Mink (Inglés), Vison d'Europe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial CR (En peligro crítico),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es un pequeño mustélido adaptado a la vida semiacuática. Su pelaje es corto, de color castaño “chocolate” uniforme y contorno de los labios (tanto inferior como superior) de un distintivo color blanco. Las orejas apenas sobresalen del pelo y presentan membranas interdigitales incompletas en manos y pies. Muestra un acusado dimorfismo sexual en el tamaño. En España, los machos pesan casi un 70% y miden (LT) un 15% más que las hembras. Medidas corporales, LT: 500-800 mm (machos), 430-505 mm (hembras); CC: 305-430 mm (machos), 309-350 mm (hembras); C: 130-185 mm (machos), 130- 156 mm (hembras); P: 54-82 mm (machos), 50-60 mm (hembras); Ps: 700-1.100 g (machos), 450- 650 g (hembras). Las hembras presentan habitualmente tres pares de mamas. En el campo puede confundirse con el turón Mustela putorius, pero éste presenta un antifaz blanco en la cara y una estrecha mancha blanca en el borde de las orejas. Es casi idéntico al visón americano Neovison vison, si bien éste es algo mayor y no presenta el labio superior blanco. Fórmula dentaria: 3.1.3.1/3.1.3.2. Número de cromosomas (2n) = 38.</t>
   </si>
   <si>
     <t>Mustela putorius Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Turón (Castellano), Turón europeo (Castellano), Hurón (Castellano), Ipurtatsa (Euskera), Turó (Catalán), Western Polecat (Inglés), European Polecat (Inglés), Putois d'Europe (Francés)</t>
+    <t>Turón (Castellano), Turón europeo (Castellano), Hurón (Castellano), Ipurtatsa (Euskera), Turó (Catalán), Western Polecat (Inglés), European Polecat (Inglés), Putois d'Europe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Mustélido de tamaño intermedio entre la marta, Martes martes y el armiño, Mustela erminea. El cuerpo es esbelto y alargado. Medidas corporales, CC: 385-425 mm; C: 150 mm; Ps: 800-1.300 g (machos), en hembras es un 60-90% inferior. La coloración general es bastante uniforme, normalmente tostado oscuro, pero se aclara en ambos flancos. Presenta un característico antifaz blanco alrededor del hocico y las regiones auriculares y oculares. El dimorfismo sexual es bastante marcado, aunque sin llegar al caso de la comadreja, Mustela nivalis, o el armiño, M. erminea. Fórmula dentaria: 3.1.3.1/3.1.3.2. Número de cromosomas (2n) = 40.</t>
   </si>
   <si>
     <t>Putorius putorius L. 1758</t>
   </si>
   <si>
     <t>Myotis daubentonii (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Murciélago de ribera o ribereño (Castellano), Murciélago ribereño (Castellano), Murciélago ratonero ribereño (Castellano), Daubenton saguzar (Euskera), Daubenton saguzarra (Euskera), Rat penat clar d'aigua (Catalán), Rat penat clar d´aigua (Catalán), Morcego das ribeiras (Gallego), Morcego de Daubenton (Gallego), Daubenton's Bat (Inglés), Daubenton's Myotis (Inglés), Murin De Daubenton (Francés)</t>
+    <t>Murciélago de ribera o ribereño (Castellano), Murciélago ribereño (Castellano), Murciélago ratonero ribereño (Castellano), Daubenton saguzar (Euskera), Daubenton saguzarra (Euskera), Rat penat clar d'aigua (Catalán), Rat penat clar d´aigua (Catalán), Morcego das ribeiras (Gallego), Morcego de Daubenton (Gallego), Daubenton's Bat (Inglés), Daubenton's Myotis (Inglés), Murin De Daubenton (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Murciélago de pequeño tamaño. El dorso es de color pardo rojizo a negruzco y el vientre blanco sucio. Pelo bicolor, con la base oscura, especialmente en la zona ventral. Las orejas, relativamente cortas, apenas llegan al extremo del hocico si se pliegan hacia delante. El plagiopatagio se inserta en la mitad del pie, que es bastante largo y ancho. Tibia sin pilosidad aparente. El espolón ocupa dos terceras partes del borde del uropatagio, que está desnudo o con escasos pelos. Existen numerosas citas de casos de albinismo. Juveniles gris oscuro y con una mancha negra en el labio inferior. ANT: 33,2-38,7 mm; Ps: 7,0-15,0 g. Puede encontrarse o no protocónulo en P4. Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Es necesaria su identificación en mano al poder confundirse con otras especies pequeñas del género Myotis, como M. nattereri, M. emarginatus o M. mystacinus. ULTRASONIDOS Emite señales de ecolocalización en FM entre 69 y 25 kHz, con una intensidad máxima a 45 kHz. Las especies con las que pueden confundirse sus emisiones son: M. capaccinii, M. mystacinus, M. bechsteini y M. nattereri.</t>
   </si>
   <si>
     <t>Myotis mystacinus (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Murciélago bigotudo (Castellano), Murciélago ratonero bigotudo (Castellano), Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun (Euskera), Saguzar biboteduna (Euskera), Rat penat de bigotis (Catalán), Morcego de bigotes (Gallego), Whiskered Myotis (Inglés), Whiskered Bat (Inglés), Murin À Moustaches (Francés)</t>
+    <t>Murciélago bigotudo (Castellano), Murciélago ratonero bigotudo (Castellano), Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun (Euskera), Saguzar biboteduna (Euskera), Rat penat de bigotis (Catalán), Morcego de bigotes (Gallego), Whiskered Myotis (Inglés), Whiskered Bat (Inglés), Murin À Moustaches (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Rostro, orejas y membranas alares pardo negruzcas. La oreja extendida hacia delante supera ligeramente el extremo del hocico y presenta una muesca marcada de la que sobresale un trago puntiagudo y algo mayor que la mitad de la oreja. Las membranas alares se insertan en la base del dedo más externo del pie. El espolón ocupa la mitad de la distancia del borde del uropatagio entre pie y cola. El pie es pequeño y su longitud es la mitad de la tibia. El pene es delgado y no se engrosa en el extremo. El pelaje es largo, algo encrespado y bicolor, con la base de los pelos pardo negruzca y las puntas más claras. En los adultos, el dorso es castaño dorado y la región ventral varía de crema pálido a blanquecino. Jóvenes más oscuros y grisáceos. Se ha citado la existencia de ejemplares albinos. ANT: 31,5-36,5 mm; Ps: 3,9-8,0 g. En los ejemplares españoles identificados por medio de técnicas moleculares: 33,0- 34,9 mm y 3,9-4,5 g, respectivamente. Ambos sexos son de tamaño similar. En el cráneo, la cúspide palatal del cíngulo del P4 está menos desarrollada que en M. alcathoe, vista desde la parte interna está por debajo del P3. El P3 es claramente menor que el P2, pero algo mayor que su mitad y el P3 es más pequeño que el P2. Formula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Las mayores posibilidades de confusión se dan con sus especies gemelas, M. alcathoe y M. brandtii. La primera es algo menor en sus medidas externas, de forma que por el momento, la longitud del antebrazo de los M. alcathoe españoles es igual o menor a 33,0 mm. El trago es igual que la mitad de la oreja y ésta es más corta y redondeada. El color de las partes desprovistas de pelo es pardo rojizo, salvo la base interna de la oreja y la piel que está alrededor del ojo que aparece poco o nada pigmentadas (color rosado). En los adultos, el pelo del dorso es de color pardo oscuro en la base y castaño rojizo en las puntas. En general, M. alcathoe presentaría una morfología muy similar a la de M. mystacinus pero con la librea típica de M. daubentonii. En el cráneo, el cíngulo palatal del P4 está más desarrollado y es del tamaño del P3, que a su vez, es la mitad del P2. Aunque M. brandtii nunca ha sido citado en España, sus principales diferencias morfológicas deberían ser tenidas en cuenta cuando se identifique a M. mystacinus. M. brandtii es algo mayor y tiene el pene engrosado en el extremo. Las cúspides del P4 son del tamaño del P3. El P3 y el P3 son aproximadamente de similar talla que el P2 y el P2, respectivamente. Por el momento, para realizar con seguridad una correcta identificación de los ejemplares de esta especie y de sus gemelas, es imprescindible realizar análisis moleculares comparativos de ADN mitocondrial (están secuenciados de forma completa o parcial los genes citocromo b, ND1 y 12S rRNA). En consecuencia, todos los datos no avalados por este tipo de análisis deberían ser consignados provisionalmente como M. mystacinus s.l. En M. daubentonii el espolón ocupa las dos terceras partes del borde del uropatagio, el ala se inserta en la mitad del pie, que es más grande y presenta en los dedos unos pelos rígidos muy característicos. También se puede confundir con algunos Pipistrellus, pero estos tienen el extremo del trago redondeado y dos premolares superiores. ULTRASONIDOS Emite señales de ecolocación en FM de 2,5 a 3 ms de duración y desde 32 hasta 75 kHz, con una intensidad máxima de alrededor de 45 kHz. Como en el caso de especies similares, las señales de ecolocación presentan características diferentes cuando el murciélago caza en terrenos abiertos o en el interior de una formación vegetal densa. La escasez de registros de señales de ecolocación no permite por el momento el uso de estos caracteres para diferenciar con seguridad M. mystacinus de otros pequeños Myotis europeos.</t>
   </si>
   <si>
+    <t>Narcissus nobilis (Haw.) Schult. &amp; Schult. f.</t>
+  </si>
+  <si>
+    <t>Narciso (Castellano), Narciso de los prados (Castellano), Narciso trompón (Castellano), Jarra (Castellano), Anpulu gaiztoa (Euskera), Lilipa arrunta (Euskera)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera</t>
+  </si>
+  <si>
+    <t>Bulbo de 18-35 mm. Hojas de 15-45 cm x 8-12 mm. Escapo de 15-50 cm. Espata de 40-55 mm. Flores con tubo amarillo-dorado, más o menos manchado de verde, de 20-26 mm, tépalos blanquecinos de (25)-30- 40(55) mm, generalmente retorcidos y corona amarilla dorada, de 25-40 mm. Estambres maculados.</t>
+  </si>
+  <si>
+    <t>Narcissus pseudonarcissus subsp. nobilis (Haw.) Schult. &amp; Schult.f.</t>
+  </si>
+  <si>
     <t>Nyctalus lasiopterus (Schreber, 1780)</t>
   </si>
   <si>
-    <t>prueba_Nóctulo grande (Castellano), Nóctulo gigante (Castellano), Noctulo mayor (Castellano), Gau-saguzar handia (Euskera), Leisler gau-saguzar (Euskera), Rat penat nòctul gran (Catalán), Rat penat nóctul gran (Catalán), Morcego común (Gallego), Greater Noctule Bat (Inglés), Giant Noctule (Inglés), Grande Noctule (Francés)</t>
+    <t>Nóctulo grande (Castellano), Nóctulo gigante (Castellano), Noctulo mayor (Castellano), Gau-saguzar handia (Euskera), Leisler gau-saguzar (Euskera), Rat penat nòctul gran (Catalán), Rat penat nóctul gran (Catalán), Morcego común (Gallego), Greater Noctule Bat (Inglés), Giant Noctule (Inglés), Grande Noctule (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es el mayor murciélago europeo. No parece mostrar dimorfismo sexual en tamaño. Pelo monocolor. Pelaje denso, largo y lustroso, que se extiende por el patagio. Dorso de color variable desde castaño a rojizo. Vientre más claro o amarillento. Los jóvenes son mas grisáceos. Orejas cortas, anchas y redondeadas, con el antitrago grueso y el trago grande y de forma arriñonada. Las alas, largas y relativamente estrechas, se insertan en el tobillo. Lóbulo poscalcáneo bien desarrollado. ANT: 61,3-67,8 mm (datos ibéricos). Dentición robusta. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 42. Sólo podría confundirse, por su tamaño, con el murciélago rabudo, Tadarida teniotis, pero éste es grisáceo, de cola libre y alas aún mas estilizadas, y por su morfología, con el nóctulo mediano, Nyctalus noctula, aunque éste es algo más pequeño (antebrazo menor de 60 mm), menos robusto y de orejas menos anchas en su parte superior. ULTRASONIDOS Falta una descripción detallada. Presentan una estructura clara de cazadores aéreos, con una componente predominante de frecuencia casi constante. Como las otras dos especies del género, el nóctulo grande alterna de forma característica dos tipos de pulsos: uno con frecuencia terminal de unos 17 kHz y duración de unos 19 ms, y otro con frecuencia terminal más baja (15,3 kHz) y mayor duración (21,7 ms). A través de un detector de sonidos en heterodino los pulsos se oyen con un característico “plip- plop”. En vuelo en altura parece que los pulsos pierden la alternancia y el nóctulo grande emite sólo señales de frecuencia baja. Dado la similitud en frecuencias y ritmo, sus ultrasonidos son difíciles de diferenciar de los de N. noctula.</t>
   </si>
   <si>
     <t>Parachondrostoma miegii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Madrilla (Castellano), Loína txikia (Euskera)</t>
+    <t>Madrilla (Castellano), Loína txikia (Euskera)</t>
   </si>
   <si>
     <t>Castellano, Euskera</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Ciprínido de tamaño medio que no suele sobrepasar los 30 cm de longitud total. Cuerpo alargado con la cabeza relativamente pequeña y boca situada en su parte inferior. El labio inferior es grueso y presenta una lámina córnea de forma arqueada a diferencia de la boga de río (Pseudochondrostoma polylepis) cuya lámina córnea es recta. Pedúnculo caudal largo y estrecho. Las aletas son largas, la dorsal tiene ocho radios ramificados y la anal de ocho a diez. Aleta dorsal recta o ligeramente cóncava. Aleta anal cóncava. La coloración es marrón en el dorso y plateada en el vientre. Dos filas de puntos negros a lo largo de la línea lateral. Una banda oscura en el medio del cuerpo más patente hacia la aleta caudal. Peritoneo negro. Existe dimorfismo sexual teniendo los machos las aletas pectorales, ventrales y anal más largas y pequeños tubérculos nupciales a lo largo de todas las escamas corporales. Se diferencia de otras especies del género Parachondrostoma por tener de 48-59 escamas en la línea lateral y 7(6)-6 dientes faríngeos. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 52258 (18), 52393-414, 84 en 21 lotes) procedentes del río Ebro en Bilbao, un error geográfico difícil de subsanar porque la especie vive tanto en el Ebro como en el río Nervión en Bilbao.</t>
   </si>
   <si>
     <t>Chondrostoma miegii Steindachner, 1866</t>
   </si>
   <si>
     <t>Parnassius apollo (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Apolo (Castellano), Mariposa Apolo (Castellano), Apollo (Inglés), Mountain Apollo (Inglés), Apollo Butterfly (Inglés)</t>
+    <t>Apolo (Castellano), Mariposa Apolo (Castellano), Apollo (Inglés), Mountain Apollo (Inglés), Apollo Butterfly (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Mariposa relativamente grande, que puede alcanzar una envergadura de unos 8 cm. Es inmediatamente reconocible por el color predominantemente blanco de sus alas, de textura apergaminada y translúcidas (hialinas) en sus partes marginales, donde carecen de escamas. El ala anterior lleva una serie de grandes manchas negras y el ala posterior posee dos grandes ocelos rojos con núcleo blanco y cercados por un anillo negro. La forma y color de esos ocelos varían enormemente de una población a otra. La oruga es enteramente negra, con filas de manchas amarillas o anaranjadas a cada lado, y posee pequeños pelos negros que nacen de pequeñas verrugas. Puede llegar a medir unos 5 cm. La larva presenta coloración aposemática.</t>
   </si>
   <si>
     <t>Pelobates cultripes (Cuvier, 1829)</t>
   </si>
   <si>
-    <t>prueba_Sapo de espuelas (Castellano), Sapo de espuelas ibérico (Castellano), Apo ezproidun arrunta (Euskera), Gripau d'esperons (Catalán), Sapo de esporóns (Gallego), Western Spadefoot (Inglés)</t>
+    <t>Sapo de espuelas (Castellano), Sapo de espuelas ibérico (Castellano), Apo ezproidun arrunta (Euskera), Gripau d'esperons (Catalán), Sapo de esporóns (Gallego), Western Spadefoot (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sapo de apariencia robusta y de talla mediana. La longitud total máxima se sitúa en 125 mm, aunque por lo general presentan tallas menores, siendo las hembras más grandes que los machos. No presenta tímpanos externamente visibles, ni tampoco glándulas parotídeas aparentes. Los ojos presentan la pupila vertical con el iris de color plateado, amarillento o verde, con reflejos metálicos y un fino reticulado oscuro. Los tubérculos metatarsianos están muy desarrollados y endurecidos, formando una espuela de color negro. La piel es lisa y brillante. La coloración dorsal es variable: blanquecina, amarillenta, grisácea, verdosa o parda, a menudo con presencia de manchas pardas o verdosas más oscuras. Ventralmente presentan tonos blanquecinos, amarillentos o grisáceos, a veces con manchas oscuras.</t>
   </si>
   <si>
     <t>Pipistrellus pipistrellus (Schreber, 1774)</t>
   </si>
   <si>
-    <t>prueba_Murciélago común (Castellano), Murciélago enano (Castellano), Murciélago enano o común (Castellano), Murciélago de Cabrera (Castellano), Saguzar (Euskera), Pipistrelo arrunt (Euskera), Rat penat común (Catalán), Rat penat comú (Catalán), Morcego común (Gallego), Common Pipistrelle (Inglés), Pipistrelle Commune (Francés)</t>
+    <t>Murciélago común (Castellano), Murciélago enano (Castellano), Murciélago enano o común (Castellano), Murciélago de Cabrera (Castellano), Saguzar (Euskera), Pipistrelo arrunt (Euskera), Rat penat común (Catalán), Rat penat comú (Catalán), Morcego común (Gallego), Common Pipistrelle (Inglés), Pipistrelle Commune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es uno de los Quirópteros más pequeños de Europa (ANT: 28-35 mm, Ps: 3,5-8,5 g). Orejas cortas, triangulares; trago de punta redondeada, más largo que ancho. Coloración dorsal de marrón-rojizo a gris-verdoso, con individuos negruzcos. Pelaje ventral más claro. La segunda falange del 3er dedo es 2- 3 mm mayor que la tercera. La pigmentación de las partes desnudas de la cara es en general oscura, sin parches claros conspicuos. Los machos tienen el pene grisáceo con una marcada estría más pálida en el glande. Carecen de protuberancia entre los orificios nasales. Fórmula dentaria: 2.1.2.3/3.1.2.3. Incisivo superior interno bicúspide, casi igual que la mitad de la longitud del externo. PM1 muy pequeño y desplazado hacia el interior de la serie dental pero visible desde el exterior. Dotación cromosómica: 2n = 42 ó 2n = 44. Pueden ser confundidos con otros miembros del género Pipistrellus, aunque sus menores dimensiones y la morfología y disposición de los incisivos y premolares superiores permiten distinguirlos en mano con relativa facilidad. ULTRASONIDOS Las emisiones más habituales son pulsos de frecuencia modulada de banda ancha con una cola final casi frecuencia constante. Las frecuencias terminal y de máxima intensidad oscilan entre 42-51 y 41,6- 50,8 kHz, respectivamente. Las llamadas sociales difieren en frecuencia y número de componentes. Las señales son estructuralmente similares a las de otras especies cogenéricas, pero sus diferentes frecuencias permiten separarlas con facilidad.</t>
   </si>
   <si>
     <t>Pipistrellus pygmaeus (Leach, 1825)</t>
   </si>
   <si>
-    <t>prueba_Murciélago de Cabrera (Castellano), Pipistrelo mediterraneo (Euskera), Ratapinyada pipistrel (Catalán), Nana (Catalán), Soprano (Catalán), Morcego común (Gallego), Soprano Pipistrelle (Inglés), Pygmy Pipistrelle (Inglés), Pipistrelle Pygmée (Francés)</t>
+    <t>Murciélago de Cabrera (Castellano), Pipistrelo mediterraneo (Euskera), Ratapinyada pipistrel (Catalán), Nana (Catalán), Soprano (Catalán), Morcego común (Gallego), Soprano Pipistrelle (Inglés), Pygmy Pipistrelle (Inglés), Pipistrelle Pygmée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es el murciélago más pequeño de Europa (ANT: 28,8-32,8 mm; Ps: 4,1-7,5 g) . Orejas cortas y triangulares. Trago de punta redondeada, más largo que ancho. Pelaje dorsal desde marrón-oliva a arenoso pálido. La región ventral es más clara. La razón entre la longitud de la 2ª y 3ª falange del 3er dedo es 1:1, aunque este carácter es bastante variable. Las orejas y el hocico son relativamente más cortos y el pelaje dorsal del uropatagio más denso y extendido que en el murciélago enano, cubriéndolo hasta su tercio proximal. La pigmentación de las partes desnudas de la cara presenta parches claros conspicuos. En los machos el pene es anaranjado y sin la estría distintiva del murciélago enano. Ambos sexos presentan una pequeña protuberancia entre los orificios nasales, ausente en su especie gemela . Fórmula dentaria: 2.1.2.3/3.1.2.3. Forma y disposición de los incisivos superiores y PM1 como en el murciélago enano. Se distingue con relativa facilidad de otros miembros del mismo género por su tamaño menor y su morfología dentaria. ULTRASONIDOS Las señales de ecolocación más habituales son pulsos de frecuencia modulada de banda ancha con una cola final casi de frecuencia constante. Los valores medios de la frecuencia de máxima intensidad oscilan entre 52 y 56 kHz . Las llamadas sociales están compuestas por 2 a 4 componentes (habitualmente tres) y se escuchan sobre todo en torno a 20 kHz . En situaciones de amenaza emiten llamadas de alarma compuestas por 4-5 elementos, con frecuencias de máxima intensidad entre 26 y 40 kHz.</t>
   </si>
   <si>
     <t>Pipistrellus pipistrellus pygmaeus</t>
   </si>
   <si>
     <t>Plecotus auritus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Murciélago orejudo dorado (Castellano), Orejudo dorado (Castellano), Murciélago orejudo septentrional (Castellano), Belarrihandi arre (Euskera), Ipar-belarri handia (Euskera), Rat penat orellut septentrional (Catalán), Morcego orelludo común (Gallego), Brown Long-eared Bat (Inglés), Brown Big-eared Bat (Inglés), Oreillard Roux (Francés), Oreillard Brun (Francés)</t>
+    <t>Murciélago orejudo dorado (Castellano), Orejudo dorado (Castellano), Murciélago orejudo septentrional (Castellano), Belarrihandi arre (Euskera), Ipar-belarri handia (Euskera), Rat penat orellut septentrional (Catalán), Morcego orelludo común (Gallego), Brown Long-eared Bat (Inglés), Brown Big-eared Bat (Inglés), Oreillard Roux (Francés), Oreillard Brun (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Murciélago de talla media. Orejas muy largas, membranosas y unidas en la base donde se localiza un proceso en forma de botón. Trago con el borde interno prácticamente recto y de color blanco amarillento que resulta casi translúcido. Pulgar largo, cuya uña generalmente sobrepasa los 2 mm de longitud. Plagiopatagio inserto en la base de los pies. Las hembras son significativamente mayores en varios caracteres externos (antebrazo, pulgar, quinto dedo, trago, y pie). El pelaje es abundante, largo y denso de coloración parda amarillenta o parda grisácea en el dorso, aunque su parte basal es claramente parda. En su parte ventral la coloración es gris claro con tintes amarillentos. Los individuos juveniles tienen un color más pálido, sin tintes pardos y su cara es más oscura. ANT: 36,9-43,5 mm; Ps: 6,8-12,0 g. Fórmula dentaria: 2.1.2.3/3.1.3.3. Número de cromosomas (2n) = 32. Las dos especies de orejudos son bastante difíciles de diferenciar y solamente es posible hacerlo en mano. ULTRASONIDOS Durante la fase de búsqueda del alimento los sonidos se emiten a una frecuencia modulada de 26 a 83 kHz, con una intensidad máxima alrededor de los 50 kHz. Los pulsos se repiten cada 50 ms y tienen una duración de 5 ms.</t>
   </si>
   <si>
-    <t>Plecotus austriacus (J. Fischer, 1829)</t>
-[...2 lines deleted...]
-    <t>prueba_Orejudo gris (Castellano), Murciélago orejudo gris (Castellano), Murciélago orejudo meridional (Castellano), Hego-belarrihandia (Euskera), Belarrihandi gris (Euskera), Hego-belarrihandi gris (Euskera), Rat penat gris (Catalán), Morcego orelludo gris (Gallego), Grey Long-eared Bat (Inglés), Gray Big-eared Bat (Inglés), Oreillard Gris (Francés)</t>
+    <t>Plecotus austriacus (J. B. Fischer, 1829)</t>
+  </si>
+  <si>
+    <t>Orejudo gris (Castellano), Murciélago orejudo gris (Castellano), Murciélago orejudo meridional (Castellano), Hego-belarrihandia (Euskera), Belarrihandi gris (Euskera), Hego-belarrihandi gris (Euskera), Rat penat gris (Catalán), Morcego orelludo gris (Gallego), Grey Long-eared Bat (Inglés), Gray Big-eared Bat (Inglés), Oreillard Gris (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es un murciélago de tamaño medio. Orejas muy grandes que se unen por la base de sus bordes internos. El dorso es gris oscuro con los pelos negruzcos en casi toda su longitud, mientras que la zona ventral es blanquecina o gris muy pálida. Los jóvenes tienen una coloración grisácea más apagada. Las hembras son por lo general algo mayores que los machos. ANT: 37,0-45,0 mm; Ps: 6,5-15 g. Fórmula dentaria: 2.1.2.3/3.1.3.3. Número de cromosomas (2n) = 32. Por el tamaño de las orejas y su aspecto, en la Península Ibérica sólo se puede confundir con P. auritus y la semejanza entre ambas requiere que su determinación deba realizarse en mano, y aún así pueden surgir dificultades. Al contrario que en P. auritus, el trago es normalmente mayor de 5,5 mm y está pigmentado en toda su longitud con un color parecido al del pabellón de la oreja. La longitud del pulgar (sin la uña) generalmente es menor (inferior a 6 mm) y la uña es también más corta. Partes desnudas de color grisáceo oscuro (y no pardas o rojizas). Antifaz oscuro alrededor de los ojos más marcado. En los machos adultos, el pene es mazudo (y no cilíndrico). ULTRASONIDOS Emite pulsos de ecolocalización en FM desde 85 a 25 kHz. La intensidad de estos sonidos es muy débil y su alcance apenas supera los 5 m. Las señales son prácticamente indistinguibles de las de P. auritus.</t>
   </si>
   <si>
     <t>Podarcis muralis (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Lagartija roquera (Castellano), Horma-sugandila (Euskera), Sargantana roquera (Catalán), Lagartixa dos muros (Gallego), Common Wall Lizard (Inglés)</t>
+    <t>Lagartija roquera (Castellano), Horma-sugandila (Euskera), Sargantana roquera (Catalán), Lagartixa dos muros (Gallego), Common Wall Lizard (Inglés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Lagartija de pequeño tamaño, con una longitud cabeza-cuerpo entre 48 y 69 mm. Coloración dorsal parda o pardo verdosa, pudiendo presentar un reticulado negruzco en la zona central. Los costados presentan una coloración negra o parda muy oscura y generalmente uniforme. Vientre blancuzco, grisáceo, crema o rojizo, con pequeñas machas negras. Garganta con manchas grisáceas o ferruginosas de contornos mal definidos. La coloración ventral rojiza suele ser especialmente intensa en los machos, al igual que el reticulado de la garganta.</t>
   </si>
   <si>
     <t>Rana temporaria Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Rana bermeja (Castellano), Baso-igel gorria (Euskera), Granota roja (Catalán), Ra do monte (Gallego), European Common Frog (Inglés)</t>
+    <t>Rana bermeja (Castellano), Baso-igel gorria (Euskera), Granota roja (Catalán), Ra do monte (Gallego), European Common Frog (Inglés)</t>
   </si>
   <si>
     <t>Rana grande y de aspecto robusto. Las hembras son más grandes que los machos y pueden superar los 90 mm de longitud. Presenta dos manchas oscuras a ambos lados de la cabeza en forma de un antifaz. El hocico es redondeado y los ojos tienen la pupila horizontal. El tímpano es grande y tiene un tamaño 2/3 menor que el ojo. En las patas anteriores, el tercer dedo de la mano es siempre mayor que el resto. Las patas posteriores son más cortas y rechonchas que en otras ranas pardas. Las membranas interdigitales solo cubren entre 1/2 y 2/3 de la longitud de los dedos. Los dedos tienen nódulos desarrollados, en las patas anteriores presentan tres tubérculos palmares, más desarrollados en los machos. Tiene los pliegues dorsolaterales casi paralelos y próximos entre sí. La coloración en esta especie es muy variable, pudiendo encontrarse ejemplares completamente negros, grises, naranjas o incluso rojos. Asimismo presentan un patrón de manchas muy variado, desde un diseño completamente liso a ejemplares jaspeados y manchados. Muchos ejemplares presentan una mancha en forma de V invertida en la espalda. La coloración del vientre es más clara que el dorso, con matices blancos o amarillentos, pudiendo aparecer manchas de extensión variable.</t>
   </si>
   <si>
     <t>Rhinolophus ferrumequinum (Schreber, 1774)</t>
   </si>
   <si>
-    <t>prueba_Murciélago grande de herradura (Castellano), Ferra-saguzan handia (Euskera), Ferra-saguzar handi (Euskera), Rat penat gran de ferradura (Catalán), Morcego de ferradura grande (Gallego), Greater Horseshoe Bat (Inglés), Grand Rhinolophe Fer À Cheval (Francés)</t>
+    <t>Murciélago grande de herradura (Castellano), Ferra-saguzan handia (Euskera), Ferra-saguzar handi (Euskera), Rat penat gran de ferradura (Catalán), Morcego de ferradura grande (Gallego), Greater Horseshoe Bat (Inglés), Grand Rhinolophe Fer À Cheval (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es el representante del género Rhinolophus de mayor tamaño en la Península Ibérica. La hoja o lanceta generalmente es ancha y corta, y aguzada hacia la punta. La proyección conectiva en vista lateral es alargada y redondeada. El labio inferior presenta un surco vertical en el centro. Sus orejas son grandes, antitrago ancho y separado del borde externo por una escotadura poco profunda. El plagiopatagio está inserto por debajo del tobillo. El uropatagio se encuentra sostenido por espolones poco desarrollados, y con ausencia de lóbulos postcalcáneos. Las hembras presentan un par de mamas pectorales y un par de falsas mamas inguinales. El pelaje es largo, suave y denso y no se extiende sobre la superficie dorsal de las membranas, las cuales son de color pardo negruzco y semitransparentes. El color de la parte dorsal del cuerpo es pardo oscuro y la parte ventral es mucho más pálida. Los individuos jóvenes son mucho más claros y grises que los adultos. ANT: 50,5-60,2 mm; Ps: 14,6-31,6 g. Fórmula dentaria: 1.1.2.3/2.1.3.3. Número de cromosomas (2n) = 58. Resulta difícil de confundir con el resto de sus congéneres, por lo que no es necesario examinarlo en mano para su correcta identificación. ULTRASONIDOS Durante la fase de búsqueda del alimento los sonidos se emiten a una frecuencia constante de 78 kHz (Alemania). Cuando vuelan buscando presas emiten entre 11 y 13 pulsos por segundo (Gran Bretaña).</t>
   </si>
   <si>
-    <t>Rhinolophus hipposideros (Bechstein, 1800)</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago pequeño de herradura (Castellano), Ferra-saguzar txikia (Euskera), Ferra-saguzar txiki (Euskera), Rat penat petit de ferradura (Catalán), Morcego pequeño de ferradura (Gallego), Morcego pequeno de ferradura (Gallego), Lesser Horseshoe Bat (Inglés), Petit Rhinolophe fer à cheval (Francés)</t>
+    <t>Rhinolophus hipposideros (André, 1797)</t>
+  </si>
+  <si>
+    <t>Murciélago pequeño de herradura (Castellano), Ferra-saguzar txikia (Euskera), Ferra-saguzar txiki (Euskera), Rat penat petit de ferradura (Catalán), Morcego pequeño de ferradura (Gallego), Morcego pequeno de ferradura (Gallego), Lesser Horseshoe Bat (Inglés), Petit Rhinolophe fer à cheval (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es el más pequeño de los rinolofos de la región Paleártica. Existe dimorfismo sexual ANT: 35,7-39,0 mm (machos), 35,2-37,5 mm (hembras); Ps: 4,2-6,0 g (machos), 3,7-5,0 g (hembras). Orejas grandes. La silla de la excrecencia nasal es estrecha, con los bordes rectos y convergentes hacia arriba, y la proyección conectiva redondeada en la cresta. Patagio inserto en el tobillo. Uropatagio angular. Coloración dorsal parda más o menos oscura, que responde a la punta de los pelos que en su base son de un color gris claro; la parte ventral algo más clara, de coloración grisácea. Las crías tienen un pelaje suave y de color gris oscuro. Orejas y membranas alares siempre más oscuras que el pelo del dorso. En estado de reposo se envuelve totalmente en la membrana alar. Fórmula dentaria: 1.1.2.3/2.1.3.3. Número de cromosomas (2n) = 56. ULTRASONIDOS Emiten pulsos de 20-30 ms de duración, de frecuencia constante acabados en un breve fragmento de frecuencia descendente. En el sur de España hay una diferencia de emisión entre sexos: 112,8-115,2 kHz (machos), 108,7-111,7 kHz (hembras). La frecuencia también depende de la temperatura ambiental. En vuelo emiten entre los 106-111 kHz y con una duración de pulso de 40-69 ms. Puede ser confundido con cierta facilidad con Rhinolophus mehelyi y Rhinolophus euryale.</t>
   </si>
   <si>
-    <t>Rupicapra pyrenaica Bonaparte, 1845</t>
-[...10 lines deleted...]
-  <si>
     <t>Zamenis longissimus (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Culebra de Esculapio (Castellano), Eskulapioren sugea (Euskera), Serp d'Esculapi (Catalán), Cobra-de-Esculapio (Gallego), Aesculapean Snake (Inglés), Aesculapian Ratsnake (Inglés), Couleuvre d'Esculape (Francés)</t>
+    <t>Culebra de Esculapio (Castellano), Eskulapioren sugea (Euskera), Serp d'Esculapi (Catalán), Cobra-de-Esculapio (Gallego), Aesculapean Snake (Inglés), Aesculapian Ratsnake (Inglés), Couleuvre d'Esculape (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Culebra de gran tamaño, de aspecto esbelto y estilizado, con cabeza estrecha y alargada. Puede alcanzar los 2.000 mm de longitud, aunque raramente supera los 1.500. La coloración dorsal es marrón o pardo-olivácea, con la parte anterior del cuerpo algo más clara. Frecuentemente numerosas escamas presentan manchas claras. Las labiales y los lados del cuello son de color amarillo claro y suele haber una banda oscura difusa por detrás del ojo. El vientre es de color amarillento claro. Los jóvenes presentan el dorso gris o pardo-verduzco, con pequeñas hileras de manchas oscuras, generalmente 4. Una línea oscura lateral comienza antes del ojo y entra en la sien, y a ella le sigue una mancha blanquecina o amarilla brillante a ambos lados del cuello, a modo de collar. Los machos son mayores que las hembras, con colas relativamente más largas.</t>
   </si>
   <si>
     <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>CEEEI: Incluido</t>
   </si>
   <si>
     <t>Elaphe longissima</t>
   </si>
   <si>
-    <t>Capra pyrenaica Schinz, 1838</t>
-[...19 lines deleted...]
-  <si>
     <t>Barbastella barbastellus (Schreber, 1774)</t>
   </si>
   <si>
-    <t>prueba_Murciélago de bosque (Castellano), Barbastela (Castellano), Baso-saguzar arrunt (Euskera), Rat penat de bosc (Catalán), Morcego das fragas (Gallego), Western Barbastelle (Inglés), Barbastelle (Inglés), Barbastelle Commune (Francés), Barbastelle D'Europe (Francés)</t>
+    <t>Murciélago de bosque (Castellano), Barbastela (Castellano), Baso-saguzar arrunt (Euskera), Rat penat de bosc (Catalán), Morcego das fragas (Gallego), Western Barbastelle (Inglés), Barbastelle (Inglés), Barbastelle Commune (Francés), Barbastelle D'Europe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>Murciélago de talla media. Destacan sus orejas grandes de forma cuadrangular, unidas en la frente en su borde interno y con un pequeño lóbulo saliente en el externo, aunque no siempre está presente. La coloración del pelaje suele ser bastante oscura, entre negruzca y parda. Salvo en los ejemplares de Canarias las puntas de los pelos pueden ser en algunos casos blanquecinas. La zona ventral es también oscura aclarándose hacia la parte inguinal. ANT: 35,0-42,5 mm; Ps: 5,6-13,7 g. Las hembras son ligeramente mayores que los machos. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 32. En general su aspecto, muy característico, hace que sea una especie inconfundible en España. ULTRASONIDOS En fase de búsqueda de presas emite dos tipos de señales ultrasónicas alternantes CF-FM, cortas y muy características, con máximos de intensidad en torno a 32-37 kHz y 41-43 kHz y ritmo irregular. En ambientes con mucha vegetación puede confundirse con especies del género Myotis y Plecotus. En estos casos la llamada social (en Francia entre agosto y septiembre) resulta determinante.</t>
   </si>
   <si>
     <t>Hyla meridionalis Boettger, 1874</t>
   </si>
   <si>
-    <t>prueba_Ranita meridional (Castellano), Hegoaldeko zuhaitz-igela (Euskera), Reineta (Catalán), Mediterranean Tree Frog (Inglés), Stripeless Tree Frog (Inglés), Rainette Verte (Francés), Rainette Meridionale (Francés)</t>
+    <t>Ranita meridional (Castellano), Hegoaldeko zuhaitz-igela (Euskera), Reineta (Catalán), Mediterranean Tree Frog (Inglés), Stripeless Tree Frog (Inglés), Rainette Verte (Francés), Rainette Meridionale (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Especie muy similar a Hyla arborea. Se distingue de ésta por tener la banda lateral oscura únicamente desde la narina hasta detrás del tímpano. El cuerpo es más estilizado. La articulación de la extremidad posterior se sitúa entre el ojo y las narinas, cuando extendida, en vez de situarse entre el tímpano y el ojo, como es el caso de H. arborea.</t>
   </si>
   <si>
     <t>Hypsugo savii (Bonaparte, 1837)</t>
   </si>
   <si>
-    <t>prueba_Murciélago montañero (Castellano), Murciélago de montaña (Castellano), Savi saguzarra (Euskera), Savi saguzar (Euskera), Rat penat muntanyero (Catalán), Rat penat mustanyenc (Catalán), Morcego do monte (Gallego), Savi's Pipistrelle (Inglés), Vespère De Savi (Francés), Pipistrelle De Savi (Francés)</t>
+    <t>Murciélago montañero (Castellano), Murciélago de montaña (Castellano), Savi saguzarra (Euskera), Savi saguzar (Euskera), Rat penat muntanyero (Catalán), Rat penat mustanyenc (Catalán), Morcego do monte (Gallego), Savi's Pipistrelle (Inglés), Vespère De Savi (Francés), Pipistrelle De Savi (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Murciélago de pequeño tamaño. Orejas cortas, separadas en su base y más anchas y redondeadas que en Pipistrellus; el trago es corto y redondeado, con el extremo ensanchado y dirigido hacia el interior. Pelaje bastante largo; las partes inferiores son normalmente blanco-grisáceas, en ocasiones con tonos amarillentos, mientras que los pelos del dorso son generalmente bicolores, con la base pardo-negruzca y la punta castaña, a menudo con tonos dorados, aunque se ha señalado que pueden ser enteramente oscuros hasta en un 25% de los individuos. Partes desnudas de la piel de color pardo oscuro o negruzco. Plagiopatagio insertado en la base de los dedos y uropatagio con un estrecho epiblema en el espolón. Las últimas dos vértebras (3-5 mm) sobresalen del uropatagio. ANT: 31,6-37,5 mm; Ps: 5,0-10,0 g. Las hembras son algo mayores que los machos. Fórmula dentaria: 2.1.2.3/3.1.2.3; el I1 es bicúspide y el P1 está desplazado hacia el interior, oculto entre C y P2 en vista lateral y muy reducido, o incluso ausente. Número de cromosomas (2n) = 44. Puede confundirse morfológicamente con Pipistrellus pipistrellus, Pipistrellus kuhlii y Pipistrellus nathusii. ULTRASONIDOS Los pulsos pueden comenzar de forma gradual o explosiva y son de frecuencia casi constante, con barridos en la banda de 38-30 kHz y con un máximo de energía a 33-35 kHz. Los pulsos tienen una duración de 10-12 ms y se emiten con un ritmo de 7-8 pulsos/segundo en vuelo de caza y 3-4 pulsos/segundo en vuelo de desplazamiento. Las llamadas sociales son muy características, con frecuencia ascendente entre 15 y 40 kHz. Las emisiones ultrasónicas son más fuertes y con menor frecuencia que las de Pipistrellus, pero presentan ciertas similitudes con las de P. nathusii.</t>
   </si>
   <si>
     <t>Pipistrellus savii (Bonaparte, 1837)</t>
   </si>
   <si>
     <t>Nyctalus leisleri (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Nóctulo menor o pequeño (Castellano), Nóctulo pequeño (Castellano), Gau-saguzar handi (Euskera), Leisler gau-saguzar (Euskera), Rat penat (Catalán), Rat penat nóctul petit (Catalán), Nòctul (Catalán), Morcego de Leisler (Gallego), Leisler's Bat (Inglés), Lesser Noctule (Inglés), Noctule De Leisler (Francés)</t>
+    <t>Nóctulo menor o pequeño (Castellano), Nóctulo pequeño (Castellano), Gau-saguzar handi (Euskera), Leisler gau-saguzar (Euskera), Rat penat (Catalán), Rat penat nóctul petit (Catalán), Nòctul (Catalán), Morcego de Leisler (Gallego), Leisler's Bat (Inglés), Lesser Noctule (Inglés), Noctule De Leisler (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Rostro, orejas y membranas alares pardo oscuro. Las alas son largas y relativamente estrechas (5º metacarpo mucho menor que 3º y 4º), presentan un denso pelaje en la zona próxima al cuerpo y brazos, y se insertan en el tobillo. Lóbulo poscalcáneo bien desarrollado. Orejas relativamente más cortas y estrechas que en otros nóctulos, el trago tiene forma de riñón. Pelaje corto y bicolor, base de los pelos pardo oscuro y puntas más claras. Dorso castaño y región ventral pardo más claro, a veces con tonos amarillentos. En La Rioja se han capturado varios ejemplares parcialmente albinos. ANT: 39,0-47,0 mm; Ps: 8,0-23,2 g. Las hembras son algo mayores que los machos. Formula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 46. En los otros nóctulos el P1 no es visible, son de mayor talla y su coloración general es más rojiza. En el resto de las especies de aspecto similar el trago no es arriñonado y la talla es menor. ULTRASONIDOS Emite señales de ecolocación en FM de 9 a 14 ms de duración, intercalando dos tipos de pulsos cuyas frecuencias de máxima energía están entre 23 y 31 kHz. En el detector en modo heterodino se escucha en forma de dos pulsos consecutivos de diferente frecuencia y sonido muy característico (“plip-plop”). Durante el celo los machos emiten un reclamo audible para atraer a las hembras, colgados de una percha (10,5-18 kHz, duración 29 ms). En vuelo se detecta e identifica fácilmente con detectores de ultrasonidos.</t>
   </si>
   <si>
     <t>Tadarida teniotis (Rafinesque, 1814)</t>
   </si>
   <si>
-    <t>prueba_Murciélago rabudo (Castellano), Saguzar buztanluzea (Euskera), Saguzar buztanluze europar (Euskera), Rat penat cuallarg (Catalán), Morcego rabudo (Gallego), European Free-tailed Bat (Inglés), MOLOSSE DE CESTONI (Francés)</t>
+    <t>Murciélago rabudo (Castellano), Saguzar buztanluzea (Euskera), Saguzar buztanluze europar (Euskera), Rat penat cuallarg (Catalán), Morcego rabudo (Gallego), European Free-tailed Bat (Inglés), MOLOSSE DE CESTONI (Francés)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Murciélago de gran tamaño, con alas largas y estrechas. Cabeza característica con orejas rígidas proyectadas hacia delante. La cola sobresale por fuera de la membrana caudal y se retrae en el uropatagio en vuelo. El color del pelo es muy variable, de pardo a gris claro. Algunos ejemplares presentan áreas canosas. No se ha descrito dimorfismo sexual en cuanto al color. Las hembras son ligeramente más grandes. ANT: 57,0-64,0 mm; Ps: 22,0-54,0 g. Fórmula dentaria: 1.1.2.3/3.1.2.3. Número de cromosomas (2n) = 48. No existen especies similares en Europa. ULTRASONIDOS Muestran una gran variedad de llamadas sociales emitidas desde los refugios y en vuelo. Exhibiciones sonoras de los machos dominantes y fuertes emisiones durante las persecuciones aéreas. Las señales de ecolocalización tienen una duración de entre 8 y 27 ms. (media 15 ms). El intervalo entre pulsos oscila entre 200 y 1.400 ms (media 740 ms). Emite entre 9-15 kHz con máxima intensidad en 11,4 kHz. El rango de todos los tipos de llamadas es audible para el oído humano. Con poca experiencia pueden confundirse las señales de ecolocalización del murciélago rabudo con emisiones sociales audibles de otras especies (Pipistrellus pipistrellus, Nyctalus noctula y N. leisleri).</t>
   </si>
   <si>
     <t>Chalcides bedriagai (Boscá, 1880)</t>
   </si>
   <si>
-    <t>prueba_Eslizón ibérico (Castellano), Eskinko bostatza (Euskera), Lludrió iberic (Catalán), Esgonzo ibérico (Gallego), Bedriaga's Skink (Inglés)</t>
+    <t>Eslizón ibérico (Castellano), Eskinko bostatza (Euskera), Lludrió iberic (Catalán), Esgonzo ibérico (Gallego), Bedriaga's Skink (Inglés)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Especie de pequeño tamaño, las hembras alcanzan mayor longitud que los machos. Cuerpo corto y grueso de sección redondeada o cuadrangular, recubierto de escamas lisas y brillantes, extremidades pequeñas pentadáctilas. Coloración dorsal generalmente pardo amarillenta u olivácea presenta una banda vertebral oscura, los costados tienen bandas oscuras, separadas de la vertebral por una línea más clara, el vientre tiene coloración blanquecina o amarillenta, en ocasiones con reflejos azulados.</t>
   </si>
   <si>
     <t>Coenagrion mercuriale (Charpentier, 1840)</t>
   </si>
   <si>
-    <t>prueba_Corta narices (Castellano), Caballito del diablo; Señorita (Castellano), Southern Damselfly (Inglés), Agrion de Mercure (Francés)</t>
+    <t>Corta narices (Castellano), Caballito del diablo; Señorita (Castellano), Southern Damselfly (Inglés), Agrion de Mercure (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Zigóptero de pequeño tamaño (longitud total: 27-31 mm), sexualmente dimórfico, con machos que combinan los colores azul y negro, típicos del género, y hembras de coloración abdominal negra y verde oliva en el morfo ginocromo y azul en el morfo androcromo. Se identifica por el patrón de manchas negras abdominal y por la mancha del segundo segmento en forma de casco de Mercurio. El pterostigma es oscuro, romboidal, bordeado pálidamente. Este carácter está ausente en otras especies parecidas (C. scitulum y C. caerulescens). disponibles figuras, y claves de determinación en Askew (2004) y dijsktra y Levington (2006).</t>
   </si>
   <si>
     <t>Discoglossus galganoi Capula, Nascetti, Lanza, Crespo &amp; Bullini 1985</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo (Castellano), Sapillo pintojo ibérico (Castellano), Apo pintatu iberiarra (Euskera), Apo pintatua (Euskera), Sapiño pintoxo (Gallego), Iberian Painted Frog (Inglés)</t>
+    <t>Sapillo pintojo (Castellano), Sapillo pintojo ibérico (Castellano), Apo pintatu iberiarra (Euskera), Apo pintatua (Euskera), Sapiño pintoxo (Gallego), Iberian Painted Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Sapillo de aspecto similar a una rana y pequeño a mediano tamaño (generalmente, entre 45 y 65 mm, excepcionalmente hasta 80 mm de talla). Piel lisa, a excepción de dos cordones glandulares laterales que se extienden a lo largo del dorso desde detrás de los ojos. El hocico es puntiagudo y el tímpano poco conspicuo. La pupila es acorazonada. La coloración dorsal es muy variable, dominando coloraciones pardas formando diseños uniformes, moteados o con bandas longitudinales. La piel ventral es lisa con la coloración blanquecina o amarillenta. Presentan tres tubérculos palmares, el menor de los cuales es el central. Los tubérculos subarticulares están poco marcados. Los machos presentan palmeaduras bien desarrolladas entre los dedos de las extremidades posteriores.</t>
   </si>
   <si>
     <t>Iberolacerta monticola (Boulenger, 1905)</t>
   </si>
   <si>
-    <t>prueba_Lagartija serrana (Castellano), Mendi-sugandila (Euskera), Lagartixa da serra (Gallego), Iberian Rock Lizard (Inglés)</t>
+    <t>Lagartija serrana (Castellano), Mendi-sugandila (Euskera), Lagartixa da serra (Gallego), Iberian Rock Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Lagartija de talla mediana, robusta. Cabeza relativamente aplastada. Collar de borde liso. Coloración dorsal pardusca o verde brillante con reticulado negruzco. Machos con uno o dos ocelos azules en la parte anterior del costado. Vientre blancuzco, azulado o verdoso amarillento, con puntos negros. Garganta generalmente sin ninguna pigmentación.</t>
   </si>
   <si>
     <t>Lacerta monticola, Lacerta monticola cantabrica (Mertens, 1929)</t>
   </si>
   <si>
     <t>Iris boissieri Henriq.</t>
   </si>
   <si>
-    <t>prueba_Lirio de monte (Castellano), Lirio do Xurés (Gallego)</t>
+    <t>Lirio de monte (Castellano), Lirio do Xurés (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Gallego</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Geófito con bulbo de túnica membranosa. Hojas dimorfas, las inferiores largas, las distales más cortas, de limbo más ancho, transformándose gradualmente en espatas. Tallo terminado en una sola flor, excepcionalmente dos. Corola violácea, divisiones externas con una franja central amarilla y pelos del mismo color.</t>
   </si>
   <si>
     <t>Iris diversifolia Merino, Xiphion boissieri (Henriq.) Rodion.</t>
   </si>
   <si>
     <t>Luciobarbus bocagei (Steindachner, 1865)</t>
   </si>
   <si>
-    <t>prueba_Barbo común (Castellano), Barbo arrunta (Euskera)</t>
+    <t>Barbo común (Castellano), Barbo arrunta (Euskera)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). Boca protráctil y en posición ínfera, con un labio superior grueso y el inferior a menudo retraído, dejando ver el dentario. Dos pares de barbillas en la mandíbula superior, cortas en relación a la cabeza, no llegando el primer par al borde anterior del ojo y el segundo par al borde posterior. La aleta anal es pequeña, siendo más larga en la hembra, hecho relacionado con la forma de realizar la puesta. En la época de celo, los machos presentan tubérculos nupciales en la región cefálica. La coloración varía mucho según los ríos y sobre todo según la fase de desarrollo en la que se encuentran. En general es uniformemente parda o plateada, con el vientre más claro y las escamas bordeadas por puntos negros. Los juveniles presentan manchas oscuras, que desaparecen en los adultos. Se diferencia de otras especies del género Luciobarbus, presentes en la Península ibérica, por tener el último radio de la aleta dorsal con denticulaciones, que en los adultos ocupan sólo una pequeña zona, situada por debajo de la mitad del mismo. Aleta dorsal de perfil recto o ligeramente cóncava, pedúnculo caudal estrecho. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 3362-68 (7), 5311 (1), 5876 (1), 18580 (2), 53763 (2), 53779-88 (2, 1, 1, 1, 1, 2, 2, 3, 4, 1), 53791-803 (1, 1, 11, 1, 2, 2, 1, 3, 1, 1, 2, 1), 53804-19 (33 spec., 16 lots), 53820 (?), 53812-23 (4, 1, 1), 53825 (?), 53826 (?), más en NMW) y en el Museo Civico di Storia Naturale, Milano, Italia procedentes de Portugal y Zamora (MSNM 4657).</t>
   </si>
   <si>
     <t>Barbus bocagei Steindachner, 1864</t>
   </si>
   <si>
     <t>Macromia splendens (Pictet, 1843)</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Splendid Cruiser (Inglés), Shining Macromia Dragonfly (Inglés), Cordulie Splendide (Francés)</t>
+    <t>Libélula (Castellano), Splendid Cruiser (Inglés), Shining Macromia Dragonfly (Inglés), Cordulie Splendide (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Se trata del mayor Cordúlido europeo, pudiendo alcanzar su cuerpo unos 70 mm. Su tórax es verde metálico, y el abdomen presenta manchas amarillas dorsales sobre fondo negro (Askew, 1988). La única especie ibérica con la que puede confundirse es Cordulegaster boltonii, que no presenta coloración metálica. En el campo, M. splendens tiende a posarse colgando de las ramas de los árboles, en claros o caminos forestales, un comportamiento característico de esta especie (Cordero Rivera et al., 1999).</t>
   </si>
   <si>
     <t>Margaritifera margaritifera (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Mejillón de río (Castellano), Náyade de río (Castellano), Madreperla de río (Castellano), Freshwater Pearl Mussel (Inglés)</t>
+    <t>Mejillón de río (Castellano), Náyade de río (Castellano), Madreperla de río (Castellano), Freshwater Pearl Mussel (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Bivalvo de concha frágil, negra y alargada. En la Península rara vez supera los 12 cm de longitud. El umbo no sobresale de la concha y generalmente está muy corroído. Se distingue de M. auricularia por ser más ovalada, pequeña y débil. Interior de la concha blanco nacarado. Charnela con dientes laterales posteriores vestigiales (sólo visibles en los juveniles) y pseudocardinales no tan desarrollados como en M. auricularia, uno en la valva derecha y dos en la izquierda, el posterior poco desarrollado.</t>
   </si>
   <si>
     <t>Anexo II - No prioritaria, Anexo V</t>
   </si>
   <si>
     <t>Unio elongatus Lamarck, 1819</t>
   </si>
   <si>
     <t>Rana dalmatina Bonaparte, 1840</t>
   </si>
   <si>
-    <t>prueba_Rana ágil (Castellano), Baso-igel jauzkaria (Euskera), Granota àgil (Catalán), Agile Frog (Inglés)</t>
+    <t>Rana ágil (Castellano), Baso-igel jauzkaria (Euskera), Granota àgil (Catalán), Agile Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es una rana parda de mediano tamaño, de entre 40 y 80 mm de longitud total. Tiene el tímpano muy visible, de tamaño similar al del ojo y situado cerca de éste. La pupila es horizontal y el iris bicolor, con la parte superior dorada y la inferior pardo oscura. Su piel es lisa. No presenta glándulas parotídeas; los pliegues dorsolaterales son visibles y están separados entre sí, ligeramente convergentes a la altura de los miembros anteriores. Su coloración dorsal es de tonos pardos con manchas dispersas más oscuras que incluyen una V invertida entre los hombros. El vientre es de color marfil o crema, liso y con frecuencia desprovisto de manchas en la población ibérica. Las patas posteriores están conspicuamente rayadas y son muy largas, lo que le permite dar grandes saltos. Los pies tienen membranas interdigitales bastante desarrolladas.</t>
   </si>
   <si>
     <t>Rana iberica Boulenger, 1879</t>
   </si>
   <si>
-    <t>prueba_Rana pasilarga (Castellano), Rana patilarga (Castellano), Baso-igel iberiarra (Euskera), Ra patilonga (Gallego), Iberian Frog (Inglés)</t>
+    <t>Rana pasilarga (Castellano), Rana patilarga (Castellano), Baso-igel iberiarra (Euskera), Ra patilonga (Gallego), Iberian Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Rana parda de pequeño tamaño y muy esbelta. Con mancha oscura entre el ojo y el tímpano. Garganta oscura con línea central clara. Miembros posteriores muy largos. Tímpano más pequeño que el ojo, poco destacado y separado de este. Pliegues dorsolaterales relativamente separados. Tubérculo metatarsal interno pequeño. Palmeaduras extensas.</t>
   </si>
   <si>
     <t>Scrophularia herminii Hoffmanns. &amp; Link</t>
   </si>
   <si>
-    <t>prueba_Escrofularia (Castellano), Herbama (Gallego)</t>
+    <t>Escrofularia (Castellano), Herbama (Gallego)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba perenne, rizomatosa, pubescente-glandulosa.Tallos hasta de 170 cm, en general ramificados, densamente pubescente-glandulosos, pelos de (0,4)0,5-2,5 mm, los más largos de 1,3-2,5 mm. Hojas profundamente crenado-dentadas, serradas, biserradas, brácteas sin margen escarioso, sépalos con margen escarioso, de 0,1-0,2(0,3) mm, casi imperceptible, entero, blanquecino verdoso o pardusco. Corola (5,8)6,8-9(11,3) mm; labio superior pardo, estaminodio (0,7)0,8-1,1(1,4) × (1)1,3-2,2 mm, claramente más ancho que largo, anchamente obovado o subreniforme, verdoso. Cápsula (4,5)5-7,5(8) × (4)4,5-6,5 mm. Se diferencia de S. bourgeana en que presenta pelos menores, hasta de 0,2 y 0,5 mm; cáliz sin margen escarioso, corola con labio superior y estaminodio verdoso, siendo este obovado o espatuliforme.</t>
   </si>
   <si>
     <t>Thymelaea broteriana Cout.</t>
   </si>
   <si>
-    <t>prueba_Pajarera portuguesa (Castellano)</t>
+    <t>Pajarera portuguesa (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Tallos erectos (rara vez decumbentes); los viejos glabrescentes, sin hojas, grisáceos; los jóvenes cubiertos por denso tomento blanco. Hojas de 2-9 x 0,4-0,8 mm, íntimamente imbricadas en los tallos jóvenes, patentes en los viejos; sésiles, coriáceas, linear-lanceoladas, con los márgenes fuertemente involutos, envés glabro y haz densamente blanco-tomentoso. Inflorescencias axilares, con flores solitarias y dos brácteas opuestas. Flores unisexuales (excepcionalmente hermafroditas), de 3,5-4,5 mm, infundibuliformes, amarillas; hipanto y sépalos glabros. Fruto nuciforme, encerrado en el hipanto y con pericarpo membranáceo. Semilla de 2-3,1 x 1-1,5 mm, ± piriforme, con el ápice curvo y el ombligo prominente. Puede distinguirse de otros congéneres presentes en su área de distribución (Th. procumbens y Th. coridifolia subsp. dendrobryum) por sus hojas con márgenes involutos y flores con hipanto glabro.</t>
   </si>
   <si>
     <t>Passerina broteriana (Cout.) Samp, Thymelaea coridifolia subsp. broteriana (Cout.) Malag</t>
   </si>
   <si>
     <t>Triturus marmoratus (Latreille, 1800)</t>
   </si>
   <si>
-    <t>prueba_Tritón jaspeado (Castellano), Uhandre marmolairea (Euskera), Tritó verd (Catalán), Pintafontes verde (Gallego), Marbled Newt (Inglés)</t>
+    <t>Tritón jaspeado (Castellano), Uhandre marmolairea (Euskera), Tritó verd (Catalán), Pintafontes verde (Gallego), Marbled Newt (Inglés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es un urodelo que en estado adulto presenta una talla comprendida entre los 110 y 160 mm. El cuerpo es robusto y es de sección subcircular, algo aplanado dorso-ventralmente. La cola suele tener una longitud algo inferior al cuerpo, está fuertemente comprimida lateralmente y es mucho más gruesa en su segmento proximal, donde presenta una sección casi circular aplanándose rápidamente. La cabeza, casi tan ancha como larga, está ligeramente deprimida. El morro es ancho y redondeado. Durante el periodo de celo los machos presentan una cresta dorso-caudal muy desarrollada, de borde algo ondulado. La hembra carece de cresta dorsal y presenta un pequeño surco en su lugar. La cloaca es globosa. En el macho es semiesférica, muy hinchada durante el celo y tiene una abertura longitudinal larga. En la hembra está menos desarrollada, es de sección más oval y presenta numerosas papilas. La coloración general de fondo es verde o amarillo verdoso con numerosas manchas negruzcas de gran tamaño que forman un reticulado y que frecuentemente se unen formando grandes bandas. Las larvas recién eclosionadas son de color blanco amarillento o de tonos verdosos ocasionalmente, con dos líneas paralelas dorsales de color pardo cobrizo. Cuando la larva posee ya las cuatro extremidades presenta una cresta dorsocaudal muy desarrollada. Ésta se inicia a la altura del espacio interbranquial y alcanza su máximo desarrollo en la zona proximal de la cola. La aleta y la cresta presentan algunas manchas oscuras redondeadas. Las extremidades son largas y delgadas, destacando la gran longitud de los dedos.</t>
   </si>
   <si>
     <t>Triturus marmoratus marmoratus (Latreille, 1800)</t>
   </si>
   <si>
     <t>Coronella austriaca Laurenti, 1768</t>
   </si>
   <si>
-    <t>prueba_Culebra lisa europea (Castellano), Iparraldeko suge leuna (Euskera), Serp llisa septentrional (Catalán), Cobra lagarteira común (Gallego)</t>
+    <t>Culebra lisa europea (Castellano), Iparraldeko suge leuna (Euskera), Serp llisa septentrional (Catalán), Cobra lagarteira común (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Alpina</t>
   </si>
   <si>
     <t>Culebra de tamaño pequeño. En la cabeza, la placa rostral tiene una forma puntiaguda en situación posterior y se dispone entre las internasales a manera de una cuña que penetrara entre ellas. Las escamas del cuerpo son lisas, disponiéndose las dorsales normalmente en 19 hileras en el centro del cuerpo. La 3ª y 4ª escamas supralabiales en contacto con el ojo. Su coloración dorsal varía desde el pardorrojizo hasta el gris humo, con manchas oscuras irregulares. Inferiormente la coloración puede ser negruzca, grisácea o pardorrojiza más o menos uniforme. Poseen una banda oscura, parda o negra, que recorre ambos lados de la cabeza (como un "antifaz") y que se inicia en los orificios nasales, bordea inferiormente el ojo y se prolonga hasta el cuello. Longitud total máxima en la Península Ibérica, 750 mm.</t>
   </si>
   <si>
     <t>Culcita macrocarpa C. Presl</t>
   </si>
   <si>
-    <t>prueba_H.elecha gigante (Castellano), Helecho real (Castellano), helecho arbóreo (Castellano), Helecho de colchoneros (Castellano), Helecho de colchonero (Castellano), cabelinha (Gallego), Woolly Tree Fern (Inglés)</t>
+    <t>H.elecha gigante (Castellano), Helecho real (Castellano), helecho arbóreo (Castellano), Helecho de colchoneros (Castellano), Helecho de colchonero (Castellano), cabelinha (Gallego), Woolly Tree Fern (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Gallego, Inglés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>Helecho de rizoma grueso, rastrero, con abundantes páleas filiformes ferrugíneas. Frondes fasciculadas, muy grandes, superando incluso los 3 m, persistentes en invierno. Lámina triangular, de longitud similar al peciolo, coriácea, brillante, 4-5 pinnada. Soros marginales, protegidos por el indusio, bivalvo reniforme, y por el borde modificado de la lámina.</t>
   </si>
   <si>
     <t>Dicksonia culcita L’Hér</t>
   </si>
   <si>
     <t>Pipistrellus kuhlii (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Murciélago de borde claro (Castellano), Kuhl pipistrelu (Euskera), Katamotz iberiarra (Euskera), Rat penat de voles clares (Catalán), Rat penat de vores clares (Catalán), Morcego de breira branca (Gallego), Morcego de beira branca (Gallego), Kuhl's Pipistrelle (Inglés), Pipistrelle De Kuhl (Francés)</t>
+    <t>Murciélago de borde claro (Castellano), Kuhl pipistrelu (Euskera), Katamotz iberiarra (Euskera), Rat penat de voles clares (Catalán), Rat penat de vores clares (Catalán), Morcego de breira branca (Gallego), Morcego de beira branca (Gallego), Kuhl's Pipistrelle (Inglés), Pipistrelle De Kuhl (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable),  Región Macaronésica FV (Favorable),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Macaronésica, Región Alpina</t>
   </si>
   <si>
     <t>Es un murciélago pequeño. Las orejas son cortas, triangulares y con vértice superior redondeado, y poseen cinco pliegues transversales en la parte superior del borde externo. El trago es corto, redondeado en la punta y ligeramente curvado. El pelaje es de coloración general pardo castaño o rojizo en la parte dorsal, y más claro en la zona ventral. El hocico, las orejas y la membrana alar son de color negro parduzco. Las alas son relativamente estrechas. El plagiopatagio se inserta en la base de los dedos del pie; en su borde presentan generalmente una banda de color más claro. El espolón alcanza más de la mitad de la longitud del borde del uropatagio, con lóbulo postcalcáneo con cartílago conspicuo en forma de T. Los incisivos internos superiores (I1) son monocúspides, los externos (I2) menores que la mitad del I1, y el premolar superior anterior (P1) está desplazado hacia el interior y no es visible externamente. Los incisivos inferiores están fuertemente imbricados, y no presentan diastema entre I2 e I3. ANT: 31,0-37,0 mm; Ps: 4,5-10,0 g. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 44. No existe dimorfismo sexual, aunque las hembras son algo mayores. Puede confundirse sobre todo con los otros representantes del género Pipistrellus y en menor medida con Hypsugo savii, de los que se diferencia sobre todo por los caracteres dentales. ULTRASONIDOS Emite pulsos de ecolocalización del tipo FM-CF, con frecuencia de máxima energía a 38-41 kHz, 8-12 ms de duración, e intervalo entre pulsos bimodal con valores máximos en torno a los 100 y 200 ms. Los cantos sociales son una serie de 2 pulsos FM muy rápidos, con máxima energía en torno a los 14-16 kHz, fácilmente audibles como un “chip” agudo, y que mediante sistemas de tiempo expandido permiten discriminar a la especie de P. nathusii. Mediante escucha directa pueden confundirse con sonidos de ecolocalización de Tadarida teniotis.</t>
   </si>
   <si>
     <t>Androcymbium psammophilum Svent.</t>
   </si>
   <si>
-    <t>prueba_Cebollín estrellado de jable (Castellano), Cebollín estrellado (Castellano), Lirio (Castellano), Ajillo (Castellano), Ajillo gato (Castellano), Cebollino de gato (Castellano), Lirio, (Castellano)</t>
+    <t>Cebollín estrellado de jable (Castellano), Cebollín estrellado (Castellano), Lirio (Castellano), Ajillo (Castellano), Ajillo gato (Castellano), Cebollino de gato (Castellano), Lirio, (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>España, Mundial, Región Macaronésica</t>
   </si>
   <si>
     <t>Geófito bulboso. Bulbo tunicado subovoideo, con escamas duras y negruzcas. Tallo hipogeo, glabro. Hojas sésiles, lineares, con margen entero y nervadura poco aparente. Inflorescencia densa, sésil. Flores subsésiles, bracteadas, con tépalos linear-espatulados, blancos, de lámina dos veces mayor que la uña.</t>
   </si>
   <si>
     <t>Androcymbium fuerteventurae G. Kunkel &amp; Sunding, Androcymbium gramineum subsp. psammophilum (Svent.) G. Kunkel, Androcymbium punctatum (Cav.) Baker nom. illeg</t>
   </si>
   <si>
     <t>Argyranthemum lidii Humphries</t>
   </si>
   <si>
-    <t>prueba_Margarita de Lid (Castellano), Magarza de Lid (Castellano), Magarza de risco (Castellano), Magarza del Andén (Castellano)</t>
+    <t>Margarita de Lid (Castellano), Magarza de Lid (Castellano), Magarza de risco (Castellano), Magarza del Andén (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Arbusto leñoso, con hojas herbáceas o ligeramente carnosas, bipinnatisectas. Involucro con brácteas externas escariosas en el margen y carnosas en la parte media dorsal, las internas con ápice escarioso hialino. Flores radiales liguladas, blancas y flósculos del disco de tubo blanquecino y limbo quinquelobulado, amarillo. Cipselas externas trialadas y las del disco de comprimidas a cuadrangulares.</t>
   </si>
   <si>
-    <t>Anexo II - Prioritaria, Anexo IV</t>
-[...1 lines deleted...]
-  <si>
     <t>Argyranthemum winteri (Svent.) Humphries</t>
   </si>
   <si>
-    <t>prueba_Margarita de Jandía (Castellano), Pajito (Castellano), Magarza de Winter (Castellano)</t>
+    <t>Margarita de Jandía (Castellano), Pajito (Castellano), Magarza de Winter (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Arbusto de hasta 70 cm, densamente ramificado. Hojas bipinnatisectas con lóbulos relativamente anchos. Inflorescencias corimbosas de 4-10 capítulos de 2 cm de diámetro. Lígulas blancas. Aquenios periféricos trialados con corónula decurrente, una forma diferenciada y única entre las especies del género.</t>
   </si>
   <si>
     <t>Chrysanthemum winteri Svent</t>
   </si>
   <si>
     <t>Atractylis arbuscula Svent. &amp; Michaelis</t>
   </si>
   <si>
-    <t>prueba_Cancelillo (Castellano), Piña de mar (Castellano), Piñamar Mayor (Castellano), Cancelillo (Castellano), Cabezuela marina (Castellano), Cardo enrejado (Castellano)</t>
+    <t>Cancelillo (Castellano), Piña de mar (Castellano), Piñamar Mayor (Castellano), Cancelillo (Castellano), Cabezuela marina (Castellano), Cardo enrejado (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Arbusto de 30-50 cm. Hojas estrechamente lineares a linear-falcadas (20-40 x 2-3 mm), verde grisáceas a plateadas, ligeramente tomentosas y subespinulosas, con una breve espina apical. Capítulos de unos 15 mm, con lígulas blancorosáceas y 5 brácteas involucrales espiniscentes o largamente aristadas. Cipselas fusiforme-cilíndricas, con vilano de setas plumosas.</t>
   </si>
   <si>
     <t>Atractylis preauxiana Sch. Bip.</t>
   </si>
   <si>
-    <t>prueba_Piña de mar (Castellano), Piñamar (Castellano), Cardo de mar (Castellano), Cardo de costa (Castellano)</t>
+    <t>Piña de mar (Castellano), Piñamar (Castellano), Cardo de mar (Castellano), Cardo de costa (Castellano)</t>
   </si>
   <si>
     <t>Caméfito almohadillado, compacto, de hasta 25- 30 cm. Hojas enteras, lineares a oblanceoladas, de hasta 3 cm de largo, densamente tomentosas, más o menos plateadas, con espinas rígidas en margen y ápice. Brácteas involucrales exteriores espinosas e interiores algodonosas. Capítulos solitarios y terminales, lígulas exteriores blancas, a veces cremosas o rosadas.</t>
   </si>
   <si>
     <t>Bencomia brachystachya Nordborg</t>
   </si>
   <si>
-    <t>prueba_Bencomia de Tirajana (Castellano), Zumaquero (Castellano), Bencomia de risco (Castellano)</t>
+    <t>Bencomia de Tirajana (Castellano), Zumaquero (Castellano), Bencomia de risco (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Arbusto leñoso de hasta 1,5 m de alto, de ramificación abierta desde la base y corteza ásperofisurada. Hojas agrupadas en los extremos de las ramas a modo de roseta, pecioladas, imparipinnadas, folíolos dentados y opuestos. Inflorescencia racemoso-compuesta, con un largo pedúnculo peloso; flores rojizas. Fruto globoso de ápice levemente cóncavo.</t>
   </si>
   <si>
     <t>Bencomia sphaerocarpa Svent.</t>
   </si>
   <si>
-    <t>prueba_Bencomia herreña (Castellano), Rosalito de risco (Castellano), Bencomia (Castellano)</t>
+    <t>Bencomia herreña (Castellano), Rosalito de risco (Castellano), Bencomia (Castellano)</t>
   </si>
   <si>
     <t>Arbusto de 2-4 m de altura, con la corteza fisurado- escuamulosa, de color pardo. Hojas agrupadas en los ápices de las ramas, lanceolado-elípticas, imparipinnadas, con 13-15 folíolos opuestos, aserrados, con haz verde y envés glauco, densamente peloso. Inflorescencias amentiformes, de 10-25 cm de longitud, simples, con brácteas lineares. Frutos globosos, carnosos.</t>
   </si>
   <si>
     <t>Bupleurum handiense (Bolle) G. Kunkel</t>
   </si>
   <si>
-    <t>prueba_Anís de Jandía (Castellano)</t>
+    <t>Anís de Jandía (Castellano)</t>
   </si>
   <si>
     <t>Planta fruticosa de 60-90 cm de alto, pudiendo alcanzar 1 metro. Presenta ramas glabras, estriadas, hojas alternas, que se disponen densamente en los ápices de las ramas y follaje persistente. Hojas coriáceas, subsésiles, subamplexicaules, glaucescentes, linear-oblanceoladas, con margen estrechamente membranáceo, obtusas de ápice subemarginado, con nervadura paralela. Inflorescencias en umbelas terminales compuestas de 7-12 umbelas de hasta 14 flores amarillas, en el caso de Lanzarote y de 5-8 umbelas de 4-6 flores en Fuerteventura.</t>
   </si>
   <si>
     <t>Bupleurum canescens var. handiense Bolle</t>
   </si>
   <si>
     <t>Chalcides sexlineatus Steindachner, 1891</t>
   </si>
   <si>
-    <t>prueba_Lisa variable (Castellano), Lisa Grancanaria (Castellano), Lisa de Gran Canaria (Castellano), Gran Canaria Skink (Inglés)</t>
+    <t>Lisa variable (Castellano), Lisa Grancanaria (Castellano), Lisa de Gran Canaria (Castellano), Gran Canaria Skink (Inglés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Especie de atractiva coloración, especialmente aquellas que se sitúan al sur de la isla de Gran Canaria.</t>
   </si>
   <si>
     <t>Chalcides viridanus (Gravenhorst, 1851)</t>
   </si>
   <si>
-    <t>prueba_Lisa común (Castellano), Lisa (Castellano), Lisa dorada (Castellano), Lisa de Tenerife (Castellano), West Canary Skink (Inglés)</t>
+    <t>Lisa común (Castellano), Lisa (Castellano), Lisa dorada (Castellano), Lisa de Tenerife (Castellano), West Canary Skink (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Escíncido de cinco dedos y extremidades cortas, estrechamente emparentado con otras lisas del mismo género de Canarias (C. sexlineatus) y Marruecos (C. manueli y C. lanzai).</t>
   </si>
   <si>
     <t>Chalcides viridianus</t>
   </si>
   <si>
     <t>Cheirolophus duranii (Burchard) Holub</t>
   </si>
   <si>
-    <t>prueba_Cabezón herreño (Castellano), Cabezón (Castellano)</t>
+    <t>Cabezón herreño (Castellano), Cabezón (Castellano)</t>
   </si>
   <si>
     <t>Planta sufruticosa, de 30 a 100 cm. Hojas subsésiles, ovado-elípticas y enteras, de margen irregularmente dentado. Capítulos solitarios o en corimbos, globosos y de 1-1,5 cm de diámetro; brácteas involucrales ovado-oblongas con apéndice pectinado. Flósculos de color amarillo-ocre. Cipselas cilíndricas, hasta 5 mm de largo, de color grisáceo y vilano denso.</t>
   </si>
   <si>
     <t>Centaurea duranii Burchard</t>
   </si>
   <si>
     <t>Cheirolophus junonianus (Svent.) Holub</t>
   </si>
   <si>
-    <t>prueba_Cabezón de Teneguía (Castellano), Cabezón (Castellano), Centaurea (Castellano)</t>
+    <t>Cabezón de Teneguía (Castellano), Cabezón (Castellano), Centaurea (Castellano)</t>
   </si>
   <si>
     <t>Planta vivaz, subarbustiva, 30-70 cm. Hojas oblongas, glanduloso-viscosas, pinnatífidas. Capítulos con involucro de brácteas oblongas, verdes, margen entero y escarioso. Flores blanquecinas. Cipselas marrón-grisáceas, linear-oblongas, con ápice truncado. La var. isoplexiphyllus, presenta hojas enteras, linear-elípticas, de margen aserrado y capítulo más pequeño.</t>
   </si>
   <si>
     <t>Centaurea junoniana Svent, Centaurea junoniana var. isoplexiphylla Svent</t>
   </si>
   <si>
     <t>Convolvulus caput-medusae Lowe</t>
   </si>
   <si>
-    <t>prueba_Chaparro canario (Castellano), Chaparro (Castellano)</t>
+    <t>Chaparro canario (Castellano), Chaparro (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Caméfito achaparrado de hasta 60 cm; ramas agudas y duras, terminadas en espinas rígidas y leñosas. Hojas densamente pubescentes, oblanceoladas o espatuladas. Flores solitarias, en las axilas foliares, con sépalos oblongos e indumento semejante al de las hojas. Corola blanco-rosada, hirsuta. Frutos capsulares subglobosos y tomentosos.</t>
   </si>
   <si>
     <t>Convolvulus hystrix auct., non Vahl</t>
   </si>
   <si>
     <t>Crambe arborea Christ</t>
   </si>
   <si>
-    <t>prueba_Colderrisco de Güimar (Castellano), Col de Risco (Castellano), Colderrisco de Güímar (Castellano), Ortigón de risco (Castellano), Picona (Castellano), Escoba de risco (Castellano), Colderrisco canaria (Castellano)</t>
+    <t>Colderrisco de Güimar (Castellano), Col de Risco (Castellano), Colderrisco de Güímar (Castellano), Ortigón de risco (Castellano), Picona (Castellano), Escoba de risco (Castellano), Colderrisco canaria (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito de hasta 2,5 m de altura. Hojas pecioladas, escábridas o ásperas; estrechas, ovado- lanceoladas o elípticas, subagudas o acuminadas, de margen muy variable: profundamente laciniadas, laciniado-dentadas, pinnatífidas o casi enteras; lóbulos lineares o linear-lanceolados y dientes agudos enteros. Inflorescencia paniculada, muy ramificada. Flores blancas. Fruto articulado, con segmento inferior subnulo y superior orbiculado-ovado, con cuatro costillas aladas, al igual que el estilo. Siguiendo estudios recientes, se incluye dentro de la variabilidad morfológica de la especie la variedad indivisa.</t>
   </si>
   <si>
     <t>Crambe arborea var. indivisa Svent, Crambe strigosa L’Hér. var. arborea (Christ) O. E. Schulz</t>
   </si>
   <si>
     <t>Crambe laevigata Christ</t>
   </si>
   <si>
-    <t>prueba_Colderrisco de Teno (Castellano), Col de Risco (Castellano)</t>
+    <t>Colderrisco de Teno (Castellano), Col de Risco (Castellano)</t>
   </si>
   <si>
     <t>Planta sufruticosa de hasta 170 cm de alto, con base leñosa. Hojas alternas, ovadas u ovado-lanceoladas, agudas e irregularmente dentadas a sublaciniadas, glaucas, glabérrimas, sésiles o subpecioladas. Inflorescencia en panícula laxa, de ramas largas y patentes. Flores blancas, ovario tetra-angulado.</t>
   </si>
   <si>
     <t>Crambe sventenii Bramwell &amp; Sunding</t>
   </si>
   <si>
-    <t>prueba_Colino majorero (Castellano), Col de Risco (Castellano), Colino (Castellano)</t>
+    <t>Colino majorero (Castellano), Col de Risco (Castellano), Colino (Castellano)</t>
   </si>
   <si>
     <t>Planta sufruticosa, de 0,5-1 m; tallos angulosos, glaucescentes o rojizos. Hojas inferiores glabras, glaucas, de 10-13 cm x 3,5-5 cm, lirado-pinnatífidas. Hojas superiores ovadas o lineares, denticuladas o enteras. Inflorescencia en panícula de racimos densos, con flores blancas. Silícula suberecta, con segmento superior fértil, ovoide, con cuatro costillas.</t>
   </si>
   <si>
     <t>Dendriopoterium pulidoi Bramwell</t>
   </si>
   <si>
-    <t>prueba_Algafitón de La Aldea (Castellano), Rosal de risco (Castellano), Rosalito (Castellano)</t>
+    <t>Algafitón de La Aldea (Castellano), Rosal de risco (Castellano), Rosalito (Castellano)</t>
   </si>
   <si>
     <t>Arbusto de hasta 1-1,5 (2) m de altura. Tallo erecto o ascendente, mas o menos ramoso. Corteza fisuroso-escamosa. Hojas compuestas en densas rosetas subplanas, con 11-15 folíolos; estípulas laciniadas, dentadas. Inflorescencia monoica, más larga que las hojas, erecta. Nuez cuadrangular, de hasta 5 mm, carácter, entre otros, que le diferencia de D. menendezii.</t>
   </si>
   <si>
     <t>Dorycnium spectabile (Ser.) Webb &amp; Berthel.</t>
   </si>
   <si>
-    <t>prueba_Trébol de risco rosado (Castellano), Trébol de risco (Castellano)</t>
+    <t>Trébol de risco rosado (Castellano), Trébol de risco (Castellano)</t>
   </si>
   <si>
     <t>Nano-microfanerófito de hasta 2 m de altura. Hojas pentafolioladas alternas; foliolos peciolulados, oblanceolados a elípticos, de ápice obtuso y base aguda. Estípulas pecioladas, glandulares, piriformes. Flores de hasta 20 mm, pediceladas. Caliz tubular-acampanado, verde-amarillento. Estandarte con limbo violáceo; uña verde blanquecina; alas libres con limbo elíptico de ápice redondeado.</t>
   </si>
   <si>
     <t>Lotus spectabilis Ser.</t>
   </si>
   <si>
     <t>Dracaena draco (L.) L.</t>
   </si>
   <si>
-    <t>prueba_Drago (Castellano), Sangre De Drago (Castellano), Drago de Canarias (Castellano), Dragos (Castellano), Sangre de dragón (Castellano), dragonal (Castellano), Drago común (Castellano), herensuge-zuhaitz (Euskera), Drago (Catalán), Canary Island Dragon Tree (Inglés), Dragon Tree (Inglés)</t>
+    <t>Drago (Castellano), Sangre De Drago (Castellano), Drago de Canarias (Castellano), Dragos (Castellano), Sangre de dragón (Castellano), dragonal (Castellano), Drago común (Castellano), herensuge-zuhaitz (Euskera), Drago (Catalán), Canary Island Dragon Tree (Inglés), Dragon Tree (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>Planta arborescente de hasta 10 m o más. Corteza lisa o rugosa, grisácea. Hojas planas ensiformes, verde-glaucas, flexibles, enteras, con pseudovaina basal ancha pardo-anaranjada. Inflorescencias en panícula bipinnada, glabra, ramificada hacia la base, con pinnas en general geminadas o trifurcadas. Flores blanquecino-rosáceas o verde cremosas.</t>
   </si>
   <si>
     <t>Asparagus draco L, Draco dragonalis O. Kuntze</t>
   </si>
   <si>
     <t>Euphorbia bourgeana Boiss.</t>
   </si>
   <si>
-    <t>prueba_Tabaiba amarilla de Tenerife (Castellano), Tabaiba amarilla de La Gomera (Castellano), Tabaiba de monte (Castellano), Tabaiba amarilla (Castellano), Tabaiba dulce (Castellano)</t>
+    <t>Tabaiba amarilla de Tenerife (Castellano), Tabaiba amarilla de La Gomera (Castellano), Tabaiba de monte (Castellano), Tabaiba amarilla (Castellano), Tabaiba dulce (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Arbusto suculento de hasta 4 m de alto, laticífero, con las hojas agrupadas en penachos terminales. Hojas lanceoladas a oblanceoladas de 17-20 x 1,5 cm. Inflorescencia umbelliforme, provista de grandes brácteas florales amarillentas o anaranjadas. Fruto en tricoca de color marrón claro o rojizo oscuro, globosa y profundamente surcada.</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial, CEEA: En peligro de extinción</t>
   </si>
   <si>
     <t>Euphorbia lambii Svent.</t>
   </si>
   <si>
     <t>Euphorbia handiensis Burchard</t>
   </si>
   <si>
-    <t>prueba_Cardón de Jandía (Castellano), Cardón peludo (Castellano), Cardoncillo (Castellano)</t>
+    <t>Cardón de Jandía (Castellano), Cardón peludo (Castellano), Cardoncillo (Castellano)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Arbusto suculento, espinoso y de aspecto cactiforme y hasta 1 m de alto. Tallos con 8-14 costillas armadas de pares de espinas largas y rectas, de 2-4 cm de longitud, que se agrupan en el ápice. Inflorescencias pequeñas, con flores inconspicuas, de color verde amarillento y rojizo. Cápsulas pedunculadas, esféricas, de color marrón rojizo, de hasta 4 mm de diámetro.</t>
   </si>
   <si>
     <t>Euphorbia tribulioides Lam</t>
   </si>
   <si>
     <t>Gallotia atlantica (Peters &amp; Doria, 1882)</t>
   </si>
   <si>
-    <t>prueba_Lagarto atlántico (Castellano), Lagarto de Haria (Castellano), Atlantic Lizard (Inglés)</t>
+    <t>Lagarto atlántico (Castellano), Lagarto de Haria (Castellano), Atlantic Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Lagarto pequeño, con escamas dorsales grandes, de forma rectangular y aquilladas. Temporales pequeñas. Timpánica presente. Generalmente 3 – 4 supratemporales, de ellas la posterior de mayor tamaño. Con escamas en el borde anterior del oído dirigidas hacia atrás. Ventrales dispuestas en 10 series longitudinales. Dorso gris, ocre, pardo, verde grisáceo o negruzco. Los machos poseen dos hileras de ocelos azules en cada costado.</t>
   </si>
   <si>
     <t>Gallotia atlantica delibesi Castroviejo, Mateo &amp; Collado, 1985, Gallotia atlantica  ibagnezi Castroviejo, Mateo &amp; Collado, 1985</t>
   </si>
   <si>
     <t>Gallotia galloti (Oudart, 1839)</t>
   </si>
   <si>
-    <t>prueba_Lagarto tizón (Castellano), Tenerife Lizard (Inglés)</t>
+    <t>Lagarto tizón (Castellano), Tenerife Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>Lagarto de talla mediana, de color pardo negruzco con manchas azules en machos y con bandas longitudinales en hembras. Temporales pequeñas. Timpánica y masetérica presentes. Generalmente 4 – 7 supratemporales. Ventrales dispuestas en 12 – 14 series longitudinales.</t>
   </si>
   <si>
     <t>Gallotia simonyi (Steindachner, 1889)</t>
   </si>
   <si>
-    <t>prueba_Lagarto gigante de El Hierro (Castellano), El Hierro Giant Lizard (Inglés), Hierro Giant Lizard (Inglés), Lézard De Simony (Francés)</t>
+    <t>Lagarto gigante de El Hierro (Castellano), El Hierro Giant Lizard (Inglés), Hierro Giant Lizard (Inglés), Lézard De Simony (Francés)</t>
   </si>
   <si>
     <t>Lagarto de talla grande, de color pardo negruzco con ocelos amarillentos en el costado en adultos. Escamas temporales grandes, con masetérica presente y timpánica pequeña. Posee dos supratemporales grandes. Ventrales dispuestas en 18 – 22 series longitudinales.</t>
   </si>
   <si>
     <t>Chalcides occidentalis, Gallotia simonyi machadoi López-Jurado, 1989</t>
   </si>
   <si>
     <t>Gallotia stehlini (Schenkel, 1901)</t>
   </si>
   <si>
-    <t>prueba_Lagarto de Gran Canaria (Castellano), Lagarto gigante de Gran Canaria (Castellano), Gran Canaria Giant Lizard (Inglés)</t>
+    <t>Lagarto de Gran Canaria (Castellano), Lagarto gigante de Gran Canaria (Castellano), Gran Canaria Giant Lizard (Inglés)</t>
   </si>
   <si>
     <t>Lagarto grande, con el dorso pardo grisáceo y garganta anaranjada. Escamas dorsales pequeñas. Timpánica ausente. Masetérica presente. Ventrales dispuestas en 16 – 20 series longitudinales.</t>
   </si>
   <si>
     <t>Globularia ascanii Bramwell &amp; G. Kunkel</t>
   </si>
   <si>
-    <t>prueba_Mosquera de Tamadaba (Castellano), Lengua de pájaro (Castellano), Mosquera de Tamadaba, (Castellano)</t>
+    <t>Mosquera de Tamadaba (Castellano), Lengua de pájaro (Castellano), Mosquera de Tamadaba, (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito fruticoso, amacollado, de hasta 80 cm, ramas erectas, foliosas. Hojas oblanceoladas, de hasta 10 x 1,5 cm, enteras, verde oscuras, glabras. Inflorescencias hacia el extremo de las ramas, con 4-6 (10) glomérulos, en pedúnculos simples de 2-3 (5) cm de largo. Glomérulos de hasta 2 cm de diámetro, subglobosos; flores de color blanco y azul en el centro.</t>
   </si>
   <si>
     <t>Globularia sarcophylla Svent.</t>
   </si>
   <si>
-    <t>prueba_Mosquera de Tirajana (Castellano), Mata de risco (Castellano)</t>
+    <t>Mosquera de Tirajana (Castellano), Mata de risco (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Caméfito fruticoso, de ramas ascendentes, las juveniles de color violáceo, pubescentes. Hojas carnosas, rígidas, verde glaucas; margen blanquecino. Capítulos en grupos de 1-6 en el ápice de ramas juveniles, (pedúnculos mayores que en G. ascanii). Cabezuelas globosas, brácteas involucrales agudas, de margen ciliado. Corola azul, bilabiada, de tubo menor que el cáliz.</t>
   </si>
   <si>
     <t>Gonospermum ptarmiciflorum (Webb) Febles</t>
   </si>
   <si>
-    <t>prueba_Magarza plateada (Castellano), Margarita plateada (Castellano)</t>
+    <t>Magarza plateada (Castellano), Margarita plateada (Castellano)</t>
   </si>
   <si>
     <t>Arbusto caducifolio de hasta 80 cm. Hojas alternas, bi-tripinnatisectas, tomentosas, gris-plateadas, de hasta 12 cm de largo. Capítulos numerosos y pequeños; involucro hemisférico-subgloboso; escamas triangular-ovado-oblongas con margen subescarioso; lígulas blancas y flósculos amarillos. Cipselas cilíndricas, pentanervadas, con vilano membranoso.</t>
   </si>
   <si>
     <t>Chrysanthemum ptarmicaeflorum (Webb) Brenan, Gonospermum ptarmicaeflorum (Webb) Febles, Pyrethrum ptarmicaeflorum Webb, Tanacetum ptarmiciflorum (Webb) Sch.Bip.</t>
   </si>
   <si>
     <t>Helianthemum bystropogophyllum Svent.</t>
   </si>
   <si>
-    <t>prueba_Jarilla peluda (Castellano), Turmero peludp (Castellano), Turmero peludo (Castellano)</t>
+    <t>Jarilla peluda (Castellano), Turmero peludp (Castellano), Turmero peludo (Castellano)</t>
   </si>
   <si>
     <t>Caméfito fructicoso, de hasta 1 m de altura, leñoso, muy ramificado. Tallo tortuoso-noduloso. Hojas ovado-lanceoladas, haz de color verde claro, poco peloso, envés blanquecino, muy peloso, ápice agudo y margen denticulado-ciliado. Inflorescencia racemosa-corimbosa con 5-50 flores amarillo-blanquecinas. Fruto en cápsula elipsoide-trígona, con 8-12 semillas.</t>
   </si>
   <si>
     <t>Helichrysum monogynum Burtt &amp; Sunding</t>
   </si>
   <si>
-    <t>prueba_Yesquera roja (Castellano)</t>
+    <t>Yesquera roja (Castellano)</t>
   </si>
   <si>
     <t>Pequeño subarbusto de hasta 20 cm, leñoso en la base. Hojas alternas, espatulado-oblanceoladas, blanco-tomentosas y atenuadas en la base. Capítulos cilíndricos a subcónicos, densamente agregados en grupos de 8-12 en los ápices de las ramas, rojizos con brácteas involucrales grandes. Flores femeninas o hermafroditas.</t>
   </si>
   <si>
     <t>Limonium arboreum (Willd.) Erben, A. Santos &amp; Reyes-Bet.</t>
   </si>
   <si>
-    <t>prueba_Siempreviva arbórea (Castellano), Siempreviva (Castellano)</t>
+    <t>Siempreviva arbórea (Castellano), Siempreviva (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Arbusto de hasta 1,8 m de alto; tallo ramificado, liso. Hojas ovado-lanceoladas, glabras, margen crenado-eroso, ápice obtuso y peciolos largos. Inflorescencia ramificada, de ramas estrechamente aladas. Pedúnculos florales alados, brácteas exteriores ovadas, agudas, las interiores oblongas y subagudas. Flores de color azul, corola blanca.</t>
   </si>
   <si>
     <t>Limonium arborescens (Brouss.) Kuntze, Statice arborea WiIld, Statice arborescens Brouss</t>
   </si>
   <si>
     <t>Limonium dendroides Svent.</t>
   </si>
   <si>
-    <t>prueba_Siempreviva gigante (Castellano), Siempreviva (Castellano)</t>
+    <t>Siempreviva gigante (Castellano), Siempreviva (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito de 2-2,5 m de alto, leñoso. Hojas arrosetadas en los ápices de las ramas, subcoriáceas, linear-elípticas, agudas, atenuadas en breve pecíolo amplexicaule, glabras. Inflorescencias paniculadas, cortamente pedunculadas, con ramas no aladas, divergentes, arqueadopatentes. Flores con cáliz tubuloso, de hasta 6 mm, rosado-púrpura y corola blanca.</t>
   </si>
   <si>
     <t>Limonium spectabile (Svent.) G. Kunkel &amp; Sunding</t>
   </si>
   <si>
-    <t>prueba_Acelga salvaje (Castellano), Siempreviva de Guelgue (Castellano), Siempreviva (Castellano)</t>
+    <t>Acelga salvaje (Castellano), Siempreviva de Guelgue (Castellano), Siempreviva (Castellano)</t>
   </si>
   <si>
     <t>Sufrútice de 20-50 cm de altura. Hojas pinnatisectas, ovado-lanceoladas, glabras, excepto el margen subciliado, con recubrimiento céreo. Inflorescencia en panícula, multiflora; escapo glabro, áptero. Flores geminadas, tríadas o solitarias. Brácteas exteriores pergaminosas, de color marrón. Cáliz glabro, malva intenso y limbo con ángulos obtusos y crenados. Corola blanca.</t>
   </si>
   <si>
     <t>Limonium ovalifolium subsp. spectabile (Svent.) Kunk. &amp; sund., Statice spectabile Svent</t>
   </si>
   <si>
     <t>Limonium sventenii A. Santos &amp; M.L. Fernández</t>
   </si>
   <si>
-    <t>prueba_Siempreviva azul (Castellano), Siempreviva de Amagro (Castellano), Siempreviva (Castellano)</t>
+    <t>Siempreviva azul (Castellano), Siempreviva de Amagro (Castellano), Siempreviva (Castellano)</t>
   </si>
   <si>
     <t>Arbusto abundantemente ramificado, de 50-70 cm, en ocasiones de 1 m. Hojas en disposición dística, imbricadas, ovales, con pecíolo amplexicaule, las viejas persistentes en el tallo. Escapos erectos, ligeramente alados (1 mm). Inflorescencias más o menos densas, con bráctea intermedia de borde ciliado y la interior con margen levemente escarioso. Flores1 de 10-12 mm.</t>
   </si>
   <si>
     <t>Lotus callis-viridis Bramwell &amp; D. H. Davis</t>
   </si>
   <si>
-    <t>prueba_Corazoncillo del Andén Verde (Castellano), Coranzoncillo de Andén Verde (Castellano), Trébol de risco (Castellano), Corazoncillo (Castellano), Cuernecillo (Castellano), Corazoncillo de Andén Verde (Castellano)</t>
+    <t>Corazoncillo del Andén Verde (Castellano), Coranzoncillo de Andén Verde (Castellano), Trébol de risco (Castellano), Corazoncillo (Castellano), Cuernecillo (Castellano), Corazoncillo de Andén Verde (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Planta perenne, muy ramificada, tallos de hasta 40 cm, procumbentes. Hojuelas superiores obovado- triangulares y ápice redondeado; el par inferior de hojuelas ampliamente elípticas. Pedúnculos de hasta 3 cm, con 1-2 flores. Cáliz de 8-9 mm. Corola de 15-17 mm. Estandarte igualando o excediendo la quilla. Legumbres de 10-20 x 2 mm.</t>
   </si>
   <si>
     <t>Lotus kunkelii (Esteve) Bramwell &amp; D. H. Davis</t>
   </si>
   <si>
-    <t>prueba_Yerbamuda de Jinámar (Castellano), Cuernecillo de costa (Castellano), Hierbamuda (Castellano), Loto de Kunkel (Castellano)</t>
+    <t>Yerbamuda de Jinámar (Castellano), Cuernecillo de costa (Castellano), Hierbamuda (Castellano), Loto de Kunkel (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta herbácea, cubierta de tomento blanco-grisáceo, vivaz, subfrutescente en la base. Tallos tendidos, algo frágiles. Hojas sésiles con foliolos obcordados o redondeados. Inflorescencias con 2-4 flores y pedúnculos 3-4 veces más largos que las hojas. Pétalos amarillos que se oscurecen con la desecación. Legumbre recta, cilíndrica.</t>
   </si>
   <si>
     <t>Monanthes wildpretii Bañares &amp; S. Scholz</t>
   </si>
   <si>
-    <t>prueba_Pelotilla de Chinamada (Castellano)</t>
+    <t>Pelotilla de Chinamada (Castellano)</t>
   </si>
   <si>
     <t>Planta herbácea, perenne, de porte arrosetado, notoriamente estolonífera; rosetas de 1-2 cm de diámetro, ejes generalmente bulbosos. Hojas espatuladas, de ápice agudo, glandular-pubescentes y fuertemente papilosas. Flores de 4-5 mm de diámetro; cáliz pubescente, papiloso; nectarios cuneados, bilobados, papilosos, de margen eroso; carpelos glabriúsculos, papilosos.</t>
   </si>
   <si>
     <t>Morella rivas-martinezii A. Santos &amp; J. Herbert</t>
   </si>
   <si>
-    <t>prueba_Faya herreña (Castellano), Haya (Castellano), Faya romana (Castellano), Haya romana (Castellano), Haya carrasqueña (Castellano)</t>
+    <t>Faya herreña (Castellano), Haya (Castellano), Faya romana (Castellano), Haya romana (Castellano), Haya carrasqueña (Castellano)</t>
   </si>
   <si>
     <t>Árbol de 8 a 10 m. Hojas jóvenes ovales redondeadas de 60 x 35 mm. Hojas adultas de 20 x 10 mm, cuneadas, con borde distal redondeado y ligeramente crenado. Planta dioica con Inflorescencia masculina en amento de 10 mm; las femeninas cortas y paucifloras. Fruto drupáceo, subgloboso, de 5-8 mm de diámetro.</t>
   </si>
   <si>
     <t>Myrica rivas-martinezii A. Santos</t>
   </si>
   <si>
     <t>Onopordum carduelium Bolle</t>
   </si>
   <si>
-    <t>prueba_Cardo de Tenteniguada (Castellano), Cardo (Castellano)</t>
+    <t>Cardo de Tenteniguada (Castellano), Cardo (Castellano)</t>
   </si>
   <si>
     <t>Hemicriptófito con roseta basal de hojas bipinnatipartidas y espiniscentes. Tallos floríferos erectos, de 0,5-1,8 m, alados y espiniscentes, las ramas monocéfalas. Capítulos de 3-5 cm de diámetro. Brácteas involucrales terminadas en una espina rígida. Receptáculo alveolado. Flósculos rosáceopurpúreos y cipselas con costillas bien marcadas, sin estrías transversales.</t>
   </si>
   <si>
     <t>Onopordum nogalesii Svent.</t>
   </si>
   <si>
-    <t>prueba_Cardo de Jandía (Castellano), Cardón de Jandía (Castellano), Cardo (Castellano), Cardo de Nogales (Castellano)</t>
+    <t>Cardo de Jandía (Castellano), Cardón de Jandía (Castellano), Cardo (Castellano), Cardo de Nogales (Castellano)</t>
   </si>
   <si>
     <t>Herbácea con raíz pivotante. Roseta basal de hojas lanceoladas con contornos sinuado-lobulados, cubiertas por tomento blanco y con delgadas espinas marrones en sus bordes. Tallos florales robustos, hojas menores que las basales, decurrentes, por lo que el tallo es alado. Capítulos de hasta 8 cm; brácteas involucrales con fuertes espinas. Flores de color azul-violeta intenso.</t>
   </si>
   <si>
     <t>Pericallis hadrosoma (Svent.) B. Nord.</t>
   </si>
   <si>
-    <t>prueba_Flor de mayo leñosa (Castellano)</t>
+    <t>Flor de mayo leñosa (Castellano)</t>
   </si>
   <si>
     <t>Arbusto multicaule, ascendente, de hasta 1,5 m de altura. Hojas grandes, acorazadas, glabras y rugosas en la haz, blanco-lanudas en el envés; márgenes finamente denticulados. Inflorescencia densa. Capítulos de 1,5-3 cm en diámetro, el centro y las lígulas moradas. Cipselas nervadas; vilano blanco, caduco.</t>
   </si>
   <si>
     <t>Senecio hadrosomus Svent</t>
   </si>
   <si>
     <t>Plecotus teneriffae Barrett-Hamilton, 1907</t>
   </si>
   <si>
-    <t>prueba_Orejudo canario (Castellano), Murciélago orejudo canario (Castellano), Belarrihandi Kanariar (Euskera), Rat penat orellut canari (Catalán), Canary Big-eared Bat (Inglés), Canary Long-eared Bat (Inglés), Tenerife Long-eared Bat (Inglés), Oreillard de Tenerife (Francés)</t>
+    <t>Orejudo canario (Castellano), Murciélago orejudo canario (Castellano), Belarrihandi Kanariar (Euskera), Rat penat orellut canari (Catalán), Canary Big-eared Bat (Inglés), Canary Long-eared Bat (Inglés), Tenerife Long-eared Bat (Inglés), Oreillard de Tenerife (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Murciélago de mediano tamaño, muy parecido a Plecotus austriacus, con coloración general más oscura que éste y de mayor tamaño. Los jóvenes son más oscuros que los adultos. Orejas de aproximadamente 40 mm. ANT: 40,1-46,0 mm; Ps: 6,4-9,1 g. Las hembras son mayores que los machos. Número de cromosomas desconocido. Fórmula dentaria: 2.1.2.3/3.1.3.3. ULTRASONIDOS No existe información. Durante el período de celo en los lugares donde se reúnen machos y hembras, emiten sonidos audibles, que en ocasiones recuerdan algo, aunque mucho más débiles, a los típicos “tic, tic” de Tadarida teniotis.</t>
   </si>
   <si>
     <t>Sideritis cystosiphon Svent.</t>
   </si>
   <si>
-    <t>prueba_Chajorra de Tamaimo (Castellano), Salvia blanca (Castellano), Chahorra (Castellano), Chajorra de Tamaimo, salvia blanca (Castellano)</t>
+    <t>Chajorra de Tamaimo (Castellano), Salvia blanca (Castellano), Chahorra (Castellano), Chajorra de Tamaimo, salvia blanca (Castellano)</t>
   </si>
   <si>
     <t>Caméfito o nanofanerófito de 50 a 80 cm. Hojas crenadas, de base truncada, redondeada o subcordiforme; envés y pecíolos densamente tomentosos. Espicastros terminales bajo los que pueden surgir hasta 2 pares de paracladios. Cáliz densamente tomentoso en el exterior, el interior pubescente a nivel de los dientes. Corola pelosa hasta la base de los labios.</t>
   </si>
   <si>
     <t>Leucophae cystosiphon (Svent.) G. Kunkel</t>
   </si>
   <si>
     <t>Sideritis discolor Bolle</t>
   </si>
   <si>
-    <t>prueba_Salvia blanca de Doramas (Castellano), Salviablanca de Doramas (Castellano), Chagorra de monte (Castellano), Salvia amarilla (Castellano), Chahorra de monte (Castellano), Salvia marilla (Castellano)</t>
+    <t>Salvia blanca de Doramas (Castellano), Salviablanca de Doramas (Castellano), Chagorra de monte (Castellano), Salvia amarilla (Castellano), Chahorra de monte (Castellano), Salvia marilla (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito generalmente erecto, poco ramificado, de 50-180 cm, con ramas y hojas afieltrado tomentosas. Hojas grandes ovado-lanceoladas con base cordiforme, de borde crenado. Inflorescencia ramificada en espicastros largos y densos, con verticilastros poco densos. Flores pequeñas, ligeramente zigomorfas; corola de labios amarillos.</t>
   </si>
   <si>
     <t>Sideritis infernalis Bolle</t>
   </si>
   <si>
-    <t>prueba_Chajorra de Adeje (Castellano)</t>
+    <t>Chajorra de Adeje (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito grácil de hasta 70 cm. Hojas ovadas u ovado-lanceoladas, de margen crenado, con haz pubescente de color verde y envés blanco- lanoso. Inflorescencias simples en espicastros terminales laxos, con 3-11 verticilastros paucifloros. Flores pediceladas con cáliz tubulosocampanulado y corola blanquecina con los márgenes del limbo de color marrón-púrpura</t>
   </si>
   <si>
     <t>Leucophae infernalis Christ</t>
   </si>
   <si>
     <t>Sideritis marmorea Bolle</t>
   </si>
   <si>
-    <t>prueba_Chajorra de Aluce (Castellano), Chahorra (Castellano), Chajorra (Castellano), Tajora (Castellano)</t>
+    <t>Chajorra de Aluce (Castellano), Chahorra (Castellano), Chajorra (Castellano), Tajora (Castellano)</t>
   </si>
   <si>
     <t>Caméfito densamente tomentoso, de hasta 60 cm, muy ramificado. Hojas largamente pecioladas, de ovadas a arriñonadas, obtusas con base cordada, sin pelos estrellados. Inflorescencia ramificada con espicastros poco compactos, con 4-10 verticilastros. Flores con cáliz de dientes obtusos y corola amarillenta con limbo marrón; tubo algo inflado en la parte superior.</t>
   </si>
   <si>
     <t>Leucophae candicans f. marmorea (Bolle) Burchard, Leucophae marmorea (Bolle) Christ, Sideritis argosphacelus var. marmorea (Bolle) Ceballos &amp; Ortuño</t>
   </si>
   <si>
     <t>Solanum lidii Sunding</t>
   </si>
   <si>
-    <t>prueba_Pimentero de Temisas (Castellano), Pimentero (Castellano), Pimiento (Castellano), Tomatero salvaje (Castellano), Tomatero silvestre (Castellano)</t>
+    <t>Pimentero de Temisas (Castellano), Pimentero (Castellano), Pimiento (Castellano), Tomatero salvaje (Castellano), Tomatero silvestre (Castellano)</t>
   </si>
   <si>
     <t>Planta leñosa, de hasta 70 cm, espinosa. Hojas alternas, oblongo-lanceoladas (35-60 x 16-28 mm), densamente tomentosas de pelos estrellados; margen entero u ondulado. Flores en cimas laterales; cáliz tomentoso-estrellado, de dientes lanceoladolineares; corola rotácea, violácea, glabra. Baya, globosa (8-10 mm de diámetro), amarillo-verdosa a anaranjada en la madurez.</t>
   </si>
   <si>
     <t>Sventenia bupleuroides Font Quer</t>
   </si>
   <si>
-    <t>prueba_Lechugón de Sventenius (Castellano), Cerraja de Don Enrique (Castellano), Hija de Don Enrique (Castellano)</t>
+    <t>Lechugón de Sventenius (Castellano), Cerraja de Don Enrique (Castellano), Hija de Don Enrique (Castellano)</t>
   </si>
   <si>
     <t>Planta perenne, de hasta 30 cm de longitud. Hojas agrupadas generalmente en una roseta basal, enteras, más o menos lanceoladas, glabras, subcoriáceas o algo carnosas, de color glauco y hasta 12 cm de largo. Tallo florífero casi sin hojas, algo carnosas, poco ramificados. Inflorescencias en capítulos de hasta 10 mm de diámetro, de lígulas amarillas. Cipselas de color castaño, con vilano.</t>
   </si>
   <si>
     <t>Sventenia bupleroides Font Quer</t>
   </si>
   <si>
     <t>Tarentola angustimentalis Steindachner, 1891</t>
   </si>
   <si>
-    <t>prueba_Perenquén majorero (Castellano), East Canary Gecko (Inglés)</t>
+    <t>Perenquén majorero (Castellano), East Canary Gecko (Inglés)</t>
   </si>
   <si>
     <t>Cuerpo robusto y aplastado. Tubérculos dorsales rodeados de tubérculos menores excepto en el centro del dorso, normalmente con una quilla y a veces con varias, dispuestos en 10 a 12 hileras. El color del dorso es gris claro con una línea clara longitudinal, más definida en su parte anterior. En el dorso hay cinco bandas oscuras transversales. Iris dorado o pardo.</t>
   </si>
   <si>
     <t>Tarentola boettgeri Steindachner, 1891</t>
   </si>
   <si>
-    <t>prueba_Perenquén de Boettger (Castellano), Perenquén de Gran Canaria (Castellano), Boettger's Wall Gecko (Inglés), Gran Canaria Gecko (Inglés)</t>
+    <t>Perenquén de Boettger (Castellano), Perenquén de Gran Canaria (Castellano), Boettger's Wall Gecko (Inglés), Gran Canaria Gecko (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>Perenquén pequeño que posee una banda longitudinal clara a lo largo del centro del dorso. Ojos de color gris azulado claro. Tiene 13 a 19 hileras de tubérculos dorsales pequeños, lisos en el dorso y débilmente aquillados en la región sacra.</t>
   </si>
   <si>
     <t>Tarentola delalandii (Duméril &amp; Bibron, 1836)</t>
   </si>
   <si>
-    <t>prueba_perenquén de Delalande (Castellano), Perinquén común (Castellano), Perenquén común (Castellano), Praquén Común (Castellano), Tenerife Wall Gecko (Inglés), São Nicolau Wall Gecko (Inglés), São Vicente Wall Gecko (Inglés), Tenerife Gecko (Inglés)</t>
+    <t>perenquén de Delalande (Castellano), Perinquén común (Castellano), Perenquén común (Castellano), Praquén Común (Castellano), Tenerife Wall Gecko (Inglés), São Nicolau Wall Gecko (Inglés), São Vicente Wall Gecko (Inglés), Tenerife Gecko (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Perenquén grande y robusto. Sin línea clara dorsal. Tubérculos dorsales poco aquillados.</t>
   </si>
   <si>
     <t>Tarentola gomerensis Joger &amp; Bischoff, 1983</t>
   </si>
   <si>
-    <t>prueba_Perenquén Gomero (Castellano), Perenquén gomero ó Pracan (Castellano), Pracan (Castellano), perenquén de La Gomera (Castellano), Gomero Wall Gecko (Inglés), La Gomera Gecko (Inglés)</t>
+    <t>Perenquén Gomero (Castellano), Perenquén gomero ó Pracan (Castellano), Pracan (Castellano), perenquén de La Gomera (Castellano), Gomero Wall Gecko (Inglés), La Gomera Gecko (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Perenquén de tamaño medio, caracterizado por tener el dorso de color gris oscuro con seis bandas transversales oscuras poco marcadas en el dorso y manchas blancas sobre los tubérculos. Posee un número relativamente elevado de escamas labiales y de laminillas subdigitales.</t>
   </si>
   <si>
     <t>Teline salsoloides del Arco &amp; Acebes</t>
   </si>
   <si>
-    <t>prueba_Retamón de El Fraile (Castellano), Guildana (Castellano), Sidana (Castellano), Retamón (Castellano), Sildana (Castellano), Gildana (Castellano)</t>
+    <t>Retamón de El Fraile (Castellano), Guildana (Castellano), Sidana (Castellano), Retamón (Castellano), Sildana (Castellano), Gildana (Castellano)</t>
   </si>
   <si>
     <t>Arbusto achaparrado de hasta 50 cm de alto, ramas patentes. Hojas pecioladas, en su mayoría trifolioladas. Estípulas obovadas, seríceas. Flores pedunculadas, amarillas. Estilo encorvado en su parte superior y con estigma capitado-introrso. Legumbre oblonga, apiculada, seríceo-pubescente, con hasta 7 semillas. Semillas negras, arilo flavicante.</t>
   </si>
   <si>
     <t>Thesium subsucculentum (Kämmer) J.C. Manning &amp; F. Forest</t>
   </si>
   <si>
-    <t>prueba_Escobilla (Castellano), Escobilla carnosa (Castellano)</t>
+    <t>Escobilla (Castellano), Escobilla carnosa (Castellano)</t>
   </si>
   <si>
     <t>Nanofanerófito suculento de hasta 80 cm de alto. Su vástago presenta una ramificación densa y divergente. Tallos y ramas leñosas, de color grismarrón. Hojas diminutas, subdeltoides, escuamiformes. Flores inconspícuas, sésiles, pentámeras, estrelladas, hermafroditas, de color verde. Fruto drupáceo, monospermo, coronado por el perigonio persistente.</t>
   </si>
   <si>
     <t>Kunkeliella subsucculenta Kämmer</t>
   </si>
   <si>
     <t>Luciobarbus graellsii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Barbo de Graells (Castellano), Mendi-barboa (Euskera), Barb comú (Catalán)</t>
+    <t>Barbo de Graells (Castellano), Mendi-barboa (Euskera), Barb comú (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Macaronésica FV (Favorable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Macaronésica, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). Especie de gran tamaño, que puede alcanzar tallas máximas de hasta 80 cm de longitud total, aunque la mayoría no suele superar los 35 cm. El cuerpo es más alargado y esbelto que el de las especies que le son más próximas, es decir: L. bocagei, L. guiraonis y L. sclateri. La aleta dorsal se encuentra por delante de la vertical que pasa por el origen de las aletas ventrales. Las barbillas son largas con relación a la cabeza. Los labios en general son gruesos, presentando el inferior un lóbulo medio bien desarrollado. Los machos son más pequeños que las hembras y en época de reproducción muestran tubérculos nupciales muy desarrollados en la región anterior de la cabeza. El color del cuerpo es pardo de amarillento a verdoso y moteado en los juveniles. Se diferencia de otras especies ibéricas del género Luciobarbus por no tener los ejemplares adultos denticulaciones en el último radio simple de la aleta dorsal. La cabeza es más afilada que en el barbo mediterráneo (L. guiraonis), el cual muestra una cabeza más corta y un hocico menos prolongado. Las barbillas son muy largas en los adultos, llegando normalmente la barbilla posterior al borde posterior del ojo. La aleta dorsal es de perfil recto o ligeramente cóncavo, pedúnculo caudal estrecho. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 5295-98 (4), 5340 (1), 5359- 66 (8), 54112 (1), 54139-41 (2, 1, 2), 54143- 44 (1, 2), 54146 (10), 54148-51 (4, 10, 1, 2), 54152-57 (4, 2, 1, 2, 2, 5), 54159 (2), 79353 (5)), procedentes del río Ebro en Bilbao, un error geográfico difícil de solucionar ya que tanto en el río Ebro como en el río Nervión (Bilbao) está presente la especie.</t>
   </si>
   <si>
     <t>Barbus graellsii Steindachner, 1866</t>
   </si>
   <si>
     <t>Alytes cisternasii Boscá, 1879</t>
   </si>
   <si>
-    <t>prueba_Sapo partero ibérico (Castellano), Iberian Midwife Toad (Inglés)</t>
+    <t>Sapo partero ibérico (Castellano), Iberian Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Sapo de tamaño pequeño (menor de 5 cm). Aspecto muy rechoncho, cabeza grande y hocico redondeado, ojos prominentes, pupila vertical e iris dorado con vetas negras. Tímpano visible y más pequeño que el ojo. Pliegue gular patente. Glándulas parotídeas poco aparentes. Piel granulosa con verrugas pequeñas, frecuentemente agrupadas en los costados en dos hileras dorsolaterales. Miembros cortos y fuertes, los anteriores con dos tubérculos metacarpianos, y los posteriores con membrana interdigital muy reducida y con un tubérculo metatarsiano pequeño. Los dos tubérculos metatarsianos han sido a menudo utilizados como carácter discriminante con respecto a A. obstetricans (que tiene tres generalmente) pero hay excepciones en esta última especie. Coloración dorsal parda con pequeñas manchas más oscuras y poco marcadas, a menudo coronadas por vistosos puntos naranja. Zona ventral clara.</t>
   </si>
   <si>
     <t>Antirrhinum charidemi Lange</t>
   </si>
   <si>
-    <t>prueba_Dragoncillo del Cabo de Gata (Castellano), Boca de dragón (Castellano), Conejito (Castellano)</t>
+    <t>Dragoncillo del Cabo de Gata (Castellano), Boca de dragón (Castellano), Conejito (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Pequeño arbusto.Tallos 15-55 cm, rígidos, erectos o ascendentes, cubiertos por pelos tectores blancos. Hojas 5-20 x 3-11 mm, las inferiores opuestas, las superiores alternas, obtusas, atenuadas en la base, dispersamente pubescentes, con pelos tectores hasta de 0,1 mm. Inflorescencia con (1)3-7(15) flores alternas. Flores con pedicelo de 4-16 mm. Cáliz con sépalos de 3-6,5 x 1,5-3 mm, de oblongos a lanceolados, subagudos, pubescentes. Corola 16-25 mm, desde rosa púrpura a blanco, con venas purpúreas; labio superior erecto-patente. Cápsula 4-6,5 x 3,5-6 mm, subglobosa, truncada, pubescente o glandularpubescente, con pelos hasta de 0,3 mm. Semillas 0,6-0,8 mm, reticuladas.</t>
   </si>
   <si>
     <t>Antirrhinum lopesianum Rothm.</t>
   </si>
   <si>
-    <t>prueba_Dragón de los Arribes (Castellano)</t>
+    <t>Dragón de los Arribes (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hierba perenne, leñosa en la base. Pecíolo de 3-4 mm de longitud. Indumento de hojas y tallos fuertemente lanuginoso y homogéneo. Corola blanca, habitualmente con estrías violáceas y paladar blanco-amarillento; los lóbulos del labio superior fuertemente estriados de violeta. Cápsula en general sobrepasando el cáliz; estilo fructífero de 8-11 mm, grácil.</t>
   </si>
   <si>
     <t>Antirrhinum molle subsp. lopesianum (Rothm.) Pinto da Silva</t>
   </si>
   <si>
     <t>Aquilegia pyrenaica subsp. cazorlensis (Heywood) Galiano &amp; Rivas Mart.</t>
   </si>
   <si>
-    <t>prueba_Aguileña de Cazorla (Castellano)</t>
+    <t>Aguileña de Cazorla (Castellano)</t>
   </si>
   <si>
     <t>Planta herbácea, vivaz. Tallos 12-28 cm, generalmente ramificados. Hojas basales en roseta, 2 (1) ternadas. Flores 1-5, actinomorfas, concoloras. Sépalos azulados, con ápice verdoso. Pétalos cada uno con un espolón nectarífero de 7-11 mm de longitud, ligeramente arqueado. Estambres numerosos, exertos. Folículos 5, polispermos. Semillas negras, lisas y brillantes.</t>
   </si>
   <si>
     <t>Aquilegia cazorlensis Heywood</t>
   </si>
   <si>
     <t>Arenaria funiculata Fior &amp; P.O. Karis</t>
   </si>
   <si>
     <t>Hierba vivaz, cespitosa, pubescente-glandulosa. Tallos de 8-16 cm, frágiles, tapizantes. Hojas opuestas, pequeñas, simples, ovadas o suborbiculares. Inflorescencia tipo dicasio terminal con (1) 2-3 flores, que son actinomorfas, hermafroditas, pentámeras; pétalos 6-8 (10) mm obovados, emarginados; estambres 8-10; ovario súpero, unilocular y 3 estilos. Fruto en cápsula, globoso pequeño, dehiscente por 4-6 dientes, con diminutas semillas negras.</t>
   </si>
   <si>
     <t>Moehringia fontqueri Pau</t>
   </si>
   <si>
     <t>Arenaria nevadensis Boiss. &amp; Reut.</t>
   </si>
   <si>
-    <t>prueba_Arenaria (Castellano)</t>
+    <t>Arenaria (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba anual, de hasta 9 cm, glandulosa. Hojas opuestas, obovadas, ovadas o lanceoladas, glabras. Cimas corimbiformes densas, de hasta 8 (10) flores. Flores hermafroditas, pentámeras; sépalos oblongo-lanceolados, pelosos, subagudos; pétalos 3-4 mm, enteros, blancos. Cápsula oblonga, más corta que el cáliz, inclusa. Semillas 0,7-1 mm, subreniformes.</t>
   </si>
   <si>
     <t>Astragalus tremolsianus Pau</t>
   </si>
   <si>
     <t>Planta perenne, acaule, con pelos patentes o semipatentes, delgados y blancos dispersos por toda la planta, excepto la corola. Hojas imparipinnadas, con 5-15 pares de folíolos oblongoovados y obtusos, dispuestas en roseta aplicada al suelo de la que surge una inflorescencia, racemosa y sentada, muy llamativa por el color amarillo de sus flores. Fruto en legumbre, de 15 x 7 mm, oblongo-ovoideo, de sección trígona y con pico corto; valvas pelosas.</t>
   </si>
   <si>
     <t>Caropsis verticillato-inundata (Thore) Rauschert</t>
   </si>
   <si>
-    <t>prueba_Caropsis de Thore (Francés)</t>
+    <t>Caropsis de Thore (Francés)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba perenne, estolonífera, glabra, decumbente o ascendente. Hojas basales, las primeras reducidas al pecíolo subulado o al raquis; las restantes 1(2) pinnatisectas, con pares de segmentos de indivisos a pinnatisectos, de apariencia verticilada. Inflorescencia en umbela compuesta, opuesta a las hojas, bracteada y bracteolada, con 3-6 (10) radios ligeramente desiguales. Brácteas 2-4(6). Bractéolas 4-5(6). Flores hermafroditas. Cáliz con dientes persistentes. Pétalos blancos, generalmente con un nervio rosado o purpúreo. Estilopodio aplanado, frecuentemente purpúreo. Frutos 1,2-2,2 x 0,6-1 mm, ovoideos, glabros; mericarpos con 5 costillas ligeramente engrosadas, lisas.</t>
   </si>
   <si>
     <t>Caropsis verticillatinundata (Thore) Rauschert, Caropsis verticillatoinundata (Thore) Rauschert, Carum inundatum Lesp, Sison verticillato-inundatum Thore, Thorella verticillatinundata (Thore) Briq</t>
   </si>
   <si>
     <t>Cathissa reverchonii (Willk.) Speta</t>
   </si>
   <si>
-    <t>prueba_Ajo de Grazalema (Castellano)</t>
+    <t>Ajo de Grazalema (Castellano)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Herbácea geófita de 15-40 cm. Bulbo de 5-6 x 2,5-4 cm de diámetro, ovoideo, con túnicas membranosas. Escapo de 20-60 cm. Hojas basales, lineares, acanaladas, con ápice marchito en la floración. Flores en racimo laxo de 6-20 cm, con (9)10-15(18) flores hermafroditas, actinomorfas. Brácteas linear-lanceoladas, agudas y membranosas. Pedicelos más cortos que las brácteas, erectos en la fructificación. Perianto tubularcampanulado antes y tras la antesis, estrellado en la floración, con 6 tépalos blancos, libres, de 15 20 x 6-8 mm, elípticos u ovado-elípticos, obtusos o ligeramente truncados, con ápice papiloso. Estambres más cortos que los tépalos, con filamentos aplanados y anteras sagitadas. Ovario súpero, ovoideo. Fruto en cápsula elipsoidea a ovoide, pardo claro y con dehiscencia valvicida. Semillas de color negruzco mate, aplanadas, angulosas, márgenes algo alados y testa granulosa.</t>
   </si>
   <si>
     <t>Ornithogalum reverchonii Willk.</t>
   </si>
   <si>
     <t>Centaurea gadorensis Blanca</t>
   </si>
   <si>
-    <t>prueba_Centaurea de Gádor (Castellano), Escobilla de Gádor (Castellano)</t>
+    <t>Centaurea de Gádor (Castellano), Escobilla de Gádor (Castellano)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta vivaz, rizomatosa, pulvinular, verde-lanuginosa, escábrida, de 15-30 cm. Tallos erectos, muy ramosos, foliosos en toda su longitud. Hojas todas pinnatisectas, a veces la más próxima al capítulo linear y entera. Capítulos terminales, solitarios. Involucro ovoideo-subcilíndrico, no adelgazado en la base; brácteas glabrescentes, las medias con apéndice apical espinoso, con 4-5 pares de fimbrias laterales de hasta 1,7 mm y espina terminal de 3-4 mm, recurvada. Flores flosculosas rosadas, las externas neutras. Aquenios 4,5-5 mm con vilano doble, el extremo c. 1,5 mm.</t>
   </si>
   <si>
     <t>Centaurea sagredoi subsp. tenuiloba (Boiss.) Blanca</t>
   </si>
   <si>
     <t>Chamaeleo chamaeleon (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Camaleón común (Castellano), Kamalehoi arrunta (Euskera), Camaleó (Catalán), Camaleón (Gallego), Mediterranean Chameleon (Inglés)</t>
+    <t>Camaleón común (Castellano), Kamalehoi arrunta (Euskera), Camaleó (Catalán), Camaleón (Gallego), Mediterranean Chameleon (Inglés)</t>
   </si>
   <si>
     <t>Especie de aspecto inconfundible: cuerpo aplanado lateralmente, ojos prominentes, cabeza con casco llamativo, cola prensil, escamas granulares y dedos distribuidos en disposición 3+2. Se registra dicromatismo sexual con un patrón de coloración corporal (o librea) muy complejo y relacionado con el sexo, estado reproductor y las necesidades de termorregulación. Longitud total máxima de 282 mm en machos y 301 en hembras.</t>
   </si>
   <si>
     <t>Crepis granatensis (Willk.) Blanca &amp; Cueto</t>
   </si>
   <si>
-    <t>prueba_Crepis de Granada (Castellano)</t>
+    <t>Crepis de Granada (Castellano)</t>
   </si>
   <si>
     <t>Hierba vivaz, decumbente, de 4-20 cm. Hojas largamente pecioladas, espatuladas u obovadas, blanco-tomentosas, frágiles, que segregan látex al herirlas. Inflorescencias en capítulo. Brácteas involucrales en dos filas; flores liguladas, amarillas, las marginales purpúreo-rojizas en la cara externa. Aquenios 6-9 mm, pajizos, con 20 costillas; vilano de 10 mm, con pelos denticulados. Mimetiza con Jurinea fontqueri, de hojas correosas y que no segregan látex.</t>
   </si>
   <si>
     <t>Crepis pygmaea subsp. anachoretica Babc., Omalocline granatensis (Willk.) Willk</t>
   </si>
   <si>
     <t>Dioscorea chouardii Gausen</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Geófito dioico. Tubero-bulbo en forma de pera alargada, oculto en las grietas. Tallos aéreos flexibles, ramificados. Hojas largamente pecioladas, acorazonadas, brillantes y palmatinervias. Las flores masculinas se agrupan en racimos, las femeninas solitarias. Tres tépalos verdes. El fruto es una cápsula trígona, con un máximo de 6 semillas.</t>
   </si>
   <si>
     <t>Borderea chouardii (Gaussen) Heslot</t>
   </si>
   <si>
     <t>Diplotaxis catholica (L.) DC.</t>
   </si>
   <si>
-    <t>prueba_Jaramago de Alborán (Castellano), Haramago (Castellano), Jaramago (Castellano), Pan y quesillo (Castellano), Pan y quesito (Castellano), Pan y queso (Castellano), ravenissa eivissenca (Catalán)</t>
+    <t>Jaramago de Alborán (Castellano), Haramago (Castellano), Jaramago (Castellano), Pan y quesillo (Castellano), Pan y quesito (Castellano), Pan y queso (Castellano), ravenissa eivissenca (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>Herbácea anual, de raíz axonomorfa. Tallo de 10 a 40 cm, erecto. Hojas de 5-15 cm, de pinnatífidas a bipinnadopartidas, algo carnosas. Inflorescencias en racimos. Flores tetrámeras, actinomorfas, hermafroditas; sépalos de 4,5-5,5 mm, glabros; pétalos de hasta 12 x 5,5 mm, amarillos; estambres 6. Estigma bilobado. Fruto silicua linear, de hasta 30 x 3 mm; rostro de 6 x 1,4 mm, generalmente sin semilla; pedicelos de 5-16 mm. Semillas de hasta 0,8 x 0,6 mm, dispuestas en 3-4 filas por lóculo.</t>
   </si>
   <si>
     <t>Diplotaxis catholica subsp. siettiana (Maire) Maire, Diplotaxis catholica var. siettiana (Maire) Font Quer &amp; Marcos, Diplotaxis siettiana Maire</t>
   </si>
   <si>
     <t>Discoglossus pictus (Otth, 1837)</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano oriental (Castellano), Painted Frog (Inglés), Discoglosse Peint (Francés)</t>
+    <t>Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano oriental (Castellano), Painted Frog (Inglés), Discoglosse Peint (Francés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Los adultos tienen aspecto de rana y miden generalmente unos 30- 60 mm de longitud hocico-cloaca, aunque ocasionalmente pueden superar los 80 mm (datos de Knoepffler, 1962, de ejemplares de Port-Bou, más habituales son tallas de hasta 75 mm en machos y 72 mm en hembras, según Salvador y García París, 2001). Los machos son de mayor tamaño que las hembras, al contrario que la mayor parte de especies de anuros. El peso varía entre 20 y 50 g, y es también mayor en los machos (Knoepffler, 1962). La cabeza es aplastada, un poco más ancha que larga, con el hocico puntiagudo o redondeado, sin canto rostral y muy prominente con respecto a la mandíbula inferior. La lengua es casi inmóvil y de forma discoidal, como es característico en la familia Discoglossidae. Los dientes vomerianos forman una única serie, recta o ligeramente curvada y estrechamente interrumpida en el centro. El tímpano mide entre 3/5 y 2/3 del diámetro del ojo y se distingue con más claridad que en otras especies del género. Boulenger (1897, p. 131) indica que en al menos un ejemplar procedente de Argelia, el tímpano está completamente oculto bajo la piel y discute algunas excepciones con respecto a estas diferencias entre especies (en las otras especies ibéricas de Discoglossus el tímpano no es visible). La pupila es de forma acorazonada o abombada. El iris es dorado, con partes inferiores blanquecinas o amarillentas. Los dedos de los miembros anteriores son cortos; el primero es el más corto, el tercero el más largo y el segundo y cuarto más o menos de la misma longitud. Tienen tres tubérculos metacarpianos, el central es el de mayor tamaño, sobre todo en los machos. Las patas posteriores son relativamente cortas: la articulación tibio-tarsal no alcanza el hocico al extender la pata longitudinalmente. No presentan tubérculos subarticulares marcados, pero sí un pequeño tubérculo metatarsal interno. Las membranas interdigitales están bastante desarrolladas entre los dedos de las patas posteriores en los machos, pero están muy reducidas o ausentes en hembras y juveniles (1/4 o 1/3 de la longitud de los dedos). La piel es lisa, con granulaciones pero en menor cantidad que en D. galganoi. Presentan cordones glandulares longitudinales desde detrás de los ojos hasta la parte posterior del cuerpo. La piel ventral es lisa, excepto en las patas posteriores, que suelen presentar granulaciones cerca de la cloaca. En ocasiones también se observan pequeñas granulaciones en partes de la región gular y abdominal. La coloración dorsal es muy variable, de gris oliva a marrón rojizo, generalmente con reflejos metálicos, mientras que la piel ventral es blanquecina, grisácea o amarillenta. En cuanto a los diseños dorsales, como ocurre en las otras especies de Discoglossus presentes en la Península Ibérica existen tres variaciones principales que pueden darse de manera simultánea en una misma población: patrones rayados (tres bandas longitudinales claras, ver por ejemplo fotografías en Montori et al., 2007, p. 22; y Salvador &amp; García París, 2001, p. 122); moteados (manchas más o menos circulares, a menudo con bordes claros, dispuestas por todo el dorso, ver Montori et al., 2007, p. 22); y uniformes (el patrón menos común, ver por ejemplo Escoriza et al., 2007). Estos tres diseños dorsales fueron descritos como variedades por Schreiber (1912). Según Lantz (1947) los patrones de coloración siguen patrones de herencia mendeliana (ver también Alonso-Bedate, 1960). Presentan una banda temporal oscura desde el hocico hasta el tímpano y bandas transversales oscuras en la parte superior de los miembros posteriores. A menudo se observa una mancha oscura en forma triangular o acorazonada entre los ojos. Se han citado casos de albinismo (Boulenger, 1897). Boulenger (1897) y Knoepffler (1962) presentan descripciones detalladas e ilustradas con figuras de la osteología de D. pictus (exclusivamente la osteología craneal en el trabajo de Knoepffler, donde se discuten las diferencias con respecto a D. sardus).</t>
   </si>
   <si>
     <t>Erigeron frigidus Boiss.</t>
   </si>
   <si>
-    <t>prueba_Zamárraga (Castellano), Erigeron de Sierra Nevada (Castellano)</t>
+    <t>Zamárraga (Castellano), Erigeron de Sierra Nevada (Castellano)</t>
   </si>
   <si>
     <t>Planta rosulada, de 3-8(13) cm, cespitosa, densamente pubescente. Tallos erectos, simples, con menos de 10 hojas caulinares, monocéfalos. Hojas alternas, enteras; las basales rosuladas, espatuladas u oblanceoladas, obtusas o subagudas, pecioladas; las caulinares linear-lanceoladas o lineares, sésiles. Capítulos 1,5-2 cm de diámetro, radiados, terminales, solitarios; involucro con varias filas de brácteas lineares, de ápice liláceo, densamente pubescentes; receptáculo sin escamas interseminales. Flores externas hemiliguladas, femeninas, lilas, con limbo de 3-9 x 0,6-1 mm; las internas flosculosas, hermafroditas, amarillas. Aquenios 2-2,5 mm, oblongoideos, comprimidos, con 2 costillas laterales, esparcidamente vilosos; vilano 2,5-4,2 mm, de pelos denticulados.</t>
   </si>
   <si>
     <t>Erodium astragaloides Boiss. &amp; Reut.</t>
   </si>
   <si>
-    <t>prueba_Alfilerillos de los Alayos (Castellano)</t>
+    <t>Alfilerillos de los Alayos (Castellano)</t>
   </si>
   <si>
     <t>Hierba acaule, recubierta de un denso indumento adpreso de pelos blancos. Hojas imparipinnadas; foliolos ± enteros. Escapos 2-7 cm, con 2-5 (6) flores; pétalos 5, blanco-rosados, los dos superiores maculados. Fruto esquizocarpo, con pico de 25-40 (55) mm y mericarpos de 6-9 mm. En la zona viven E. daucoides y E. boissieri; el primero de foliolos pinnatífidos o pinnatipartidos; el segundo de hojas pinnatipartidas o pinnatisectas y pétalos todos semejantes, rosados.</t>
   </si>
   <si>
     <t>Erodium rupicola Boiss.</t>
   </si>
   <si>
-    <t>prueba_Alfirelillo de Sierra Nevada (Castellano), Reloj de Sierra Nevada (Castellano), Alfilerillos de Sierra Nevada (Castellano)</t>
+    <t>Alfirelillo de Sierra Nevada (Castellano), Reloj de Sierra Nevada (Castellano), Alfilerillos de Sierra Nevada (Castellano)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Planta de 5-27 cm, erecta o ascendente, rizomatosa, acaule, con pelos erectos, glandulíferos y tectores. Hojas 1,2-12 cm, arrosetadas, imparipinnadas, con folíolos pinnatífidos, pinnatipartidos o pinnatisectos. Inflorescencias umbeliformes, con 6-12 flores. Flores zigomorfas, hermafroditas, pentámeras; sépalos 5-8 mm, libres, peloso-glandulosos, con margen escarioso ancho; pétalos 7-12 mm, libres, desiguales, rosados o blanco-rosados, con venas púrpuras, los dos superiores con una mancha basal púrpura. Fruto esquizocarpo, con pico; mericarpos 4,5-6 mm, pelosos, con fovéolas eglandulosas y sin surcos infrafoveolares; arista (1,3)2-3 cm.</t>
   </si>
   <si>
     <t>Ervum bifoliolatum (J.J. Rodr.) Stank.</t>
   </si>
   <si>
-    <t>prueba_Vessa (Castellano)</t>
+    <t>Vessa (Castellano)</t>
   </si>
   <si>
     <t>Hierba anual, lianoide, glabra. Tallos de hasta 40 cm, procumbentes, tetrágonos. Hojas 3-4 mm, pecioladas o subsésiles, con un solo par de foliolos, acabadas en zarcillo simple; estípulas c. 2,5 x 0,7 mm, lanceoladas, agudas, semihastadas o no, con el margen entero; foliolos 13-25 x 0,5-1,3 mm, lineares, subagudos, con nerviación pinnado-reticulada. Inflorescencias pedunculadas, con 1-2 flores hermafroditas, pentámeras, zigomorfas; pedunculo 0,8-2 cm, más largo que la hoja subyacente; pedicelos c. 2 mm. Cáliz 2,5-3 mm, zigomorfo, ligeramente campanulado, con base asimétrica y boca muy oblicua, glabrescente; tubo 2-2,5 mm, con 5- 10 nervios; lóbulos desiguales, mucho más cortos que el tubo, triangulares, agudos, los superiores de 0,1-0,2 mm, los medianos y el inferior de 0,3-0,5 mm. Corola de color azul claro o amarillenta; estandarte 7-8 x 3-4 mm, obovado, ligeramente espatulado, emarginado, con la lámina más larga que la uña, poco diferenciada; alas c. 7 x 1,5 mm; quilla c. 6 x 1,5 mm, recta, obtusa. Androceo de 10 estambres, diadelfo, con el tubo estaminal oblicuo en el extremo; anteras 0,2-0,3 mm, elipsoidales. Ovario súpero, glabro; estilo redondeado, con un anillo subapical de pelos cortos y escasos. Legumbre 14-18 x 3-5 mm, linear-oblonga, poco comprimida, estipitada, glabra, con 4-6 semillas; estípite 0,5-1,5 mm. Semillas 1,5-2,3 mm, esferoidales, comprimidas, lisas, pardo oscuras o negras.</t>
   </si>
   <si>
     <t>Vicia bifoliolata J.J. Rodr.</t>
   </si>
   <si>
     <t>Euphorbia margalidiana Kuhbier &amp; Lewej.</t>
   </si>
   <si>
-    <t>prueba_Lletrera (Castellano)</t>
+    <t>Lletrera (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Arbusto de hasta un 1 m, glabro, con látex. Tallos erectos, ascendentes o procumbentes ramificados. Hojas 30-70 x 10-25 mm, simples, enteras, alternas, lanceoladas, atenuadas en la base, acuminadas, más o menos glaucas. Inflorescencia en pleocasio con 5 radios de hasta 70 mm, 3 (5)-furcados y después 2-3 veces bifurcados; brácteas pleocasiales elípticas, ovadas o orbiculares, enteras, mucronadas; brácteas dicasiales elípticas, orbiculares u ovadas, enteras, mucronadas, a veces emarginadas, libres. Flores solitarias, actinomorfas y unisexuales, agrupadas en pseudantos hermafroditas (ciatios) de 3-4 mm; nectarios no apendiculados, transversalmente elípticos, enteros, amarillentos. Cápsula 7-9 x 7-10 mm, esferoidal, más o menos sulcada; pedicelo de hasta 5 mm, de unos 2 mm de diámetro, erecto; lóculos con verrugas dorsales cilíndricas de 1-1,5 mm. Semillas 3,6-4,9 x 2,5-3 mm, elipsoidales, redondeadas en la base y en el ápice, poco comprimidas, lisas, de un gris oscuro o negras; carúncula 0,6-1,4 x 0,4-1,1 mm, transversalmente elipsoidal.</t>
   </si>
   <si>
     <t>Euphorbia squamigera subsp. margalidiana (Kühbier &amp; Lewej.) O. Bolòs &amp; Vigo</t>
   </si>
   <si>
     <t>Galium viridiflorum Boiss. &amp; Reut.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Planta perenne de hasta 80 cm. Hojas de 13-30 x 4-8 mm, de lanceoladas a oblanceoladas, estrechadas hacia el ápice, rugosas en el envés, con indumento de pelos largos patentes. Inflorescencia corta, cilíndrica; inflorescencias parciales densas. Corola de 2,5-3 mm, verde-amarillenta, con lóbulos más o menos triangulares, agudos o apiculados. Anteras de 0,2-0,3 mm, de subglobosas a ovoideas. Fruto de 1-1,5 mm, con pelos patentes, formado por 2 mericarpos.</t>
   </si>
   <si>
     <t>Glandora nitida (Ern) D.C. Thomas</t>
   </si>
   <si>
-    <t>prueba_Viniebla Azul (Castellano)</t>
+    <t>Viniebla Azul (Castellano)</t>
   </si>
   <si>
     <t>Sufrútice de hasta 40 cm; tallos postrado-ascendentes. Hojas elíptico-obovadas, blanco-seríceas. Flores pentámeras, hermafroditas, actinomorfas; cáliz 5-10 mm, dividido casi hasta la base en 5 lóbulos; corola infundibuliforme, con tubo de hasta 14 mm y lóbulos c. 5.5 mm. Estambres inclusos. Fruto tetranúcula. Puede encontrarse cerca L. fruticosa, que tiene hojas lineares e híspidas.</t>
   </si>
   <si>
     <t>Lithodora nitida (Ern) R.Fern., Lithospermum oleifolium subsp. nitidum Ern</t>
   </si>
   <si>
     <t>Helianthemum alypoides Losa &amp; Rivas Goday</t>
   </si>
   <si>
-    <t>prueba_Matamarilla (Castellano), Perdiguera de los yesos (Castellano)</t>
+    <t>Matamarilla (Castellano), Perdiguera de los yesos (Castellano)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Perenne, erecta, leñosa; tallos rojizos, glabrescentes, con brotes pubescentes. Hojas opuestas, cortamente pecioladas, elípticas u oblongo-elípticas, lanceoladas u ovado-lanceoladas, planas o con margen revoluto, de color verde intenso, algo carnosas, glabras, estipuladas. Cimas bracteadas, simples; botones florales ovoideo-cónicos, de ápice retorcido. Flores actinomorfas, hermafroditas, pentámeras; sépalos internos con costillas marcadas, setoso-híspidas, los externos de longitud 1/3 de la de los internos, linear-lanceolados o lineares; pétalos 8-10 mm, amarillos, muy rara vez blancos. Cápsula 5-6 mm, globosa, trilobulada, estrellado-pubescente.</t>
   </si>
   <si>
     <t>Helianthemum leptophyllum subsp. alypoides (Losa &amp; Rivas Goday) Raynaud</t>
   </si>
   <si>
     <t>Hemorrhois hippocrepis (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Asperomarín (Castellano), Culebra de herradura (Castellano), Serp de ferradura (Catalán), Horseshoe Whip Snake (Inglés)</t>
+    <t>Asperomarín (Castellano), Culebra de herradura (Castellano), Serp de ferradura (Catalán), Horseshoe Whip Snake (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>Cabeza ligeramente deprimida, ovalada en vista dorsal y bien diferenciada del cuerpo, que es largo y delgado, al igual que la cola. Escamas supralabiales separadas del ojo por una hilera de 2 a 4 escamas suboculares (a veces una supralabial, generalmente la quinta, contacta con el ojo). Es frecuente observar de 1 a 3 escamas intersticiales entre la loreal, preocular, subocular anterior y una labial superior. Las dorsales son lisas y normalmente se encuentran en hileras de 25 ( a veces 23 o 29) en mitad del cuerpo. El diseño corporal se caracteriza por una serie de 60 a 65 manchas oscuras subcirculares en situación mediodorsal de extensión decreciente hacia la cola. Longitud total máxima, 1.850 mm.</t>
   </si>
   <si>
     <t>Coluber hippocrepis</t>
   </si>
   <si>
     <t>Herpestes ichneumon (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Meloncillo (Castellano), Mangosta africana (Catalán), Egyptian Mongoose (Inglés), Large Grey Mongoose (Inglés), Mangouste d'Egypte (Francés), Mangouste Ichneumon (Francés)</t>
+    <t>Meloncillo (Castellano), Mangosta africana (Catalán), Egyptian Mongoose (Inglés), Large Grey Mongoose (Inglés), Mangouste d'Egypte (Francés), Mangouste Ichneumon (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Es un carnívoro de cuerpo alargado con coloración agutí uniforme. Pelos caracterizados por estar anillados alternativamente de crema claro y pardo-castaño muy oscuro. Cola ancha en la base y estrecha en la punta terminada en mechón negro. Medidas corporales, CC: 46,0-54,0 cm; C: 36,0-45,0 cm; CR: 20,0-27,0 cm; P: 85,0-97,0 mm; O: 2,9-3,6 cm; Ps: 2,0-3,7 kg. Extremidades proporcionalmente muy cortas, con manos y pies de cinco dedos, plantas desnudas y uñas no retráctiles. Cabeza puntiaguda con hocico terminado en un rinario desnudo oscuro. Ojos pequeños con pupilas ovales alargadas horizontalmente. Orejas redondeadas, anchas y cortas. Cráneo estrecho, alto y alargado, con rostro más bien corto, estrecho y obtuso, y caja cerebral larga. Fórmula dentaria: 3.1.4.2/3.1.4.2. Poseen una bolsa glandular desnuda rodeando el ano, en la que se abren glándulas anales, y tres pares de mamas ventrales. Los machos son significativamente más grandes que las hembras tanto en las medidas corporales como en las craneales. No obstante el solapamiento entre las medidas de ambos sexos es grande. Número de cromosomas (2n) = 43 (machos) y 44 (hembras).</t>
   </si>
   <si>
     <t>Hymenostemma pseudanthemis (Kunze) Willk.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial DD (Datos insuficientes),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hierba anual de 5-20 cm, con indumento pubérulo o más o menos laxo de pelos medifijos y adpresos. Tallos 1-10, ascendentes, simples o ramificados en la base. Hojas de hasta 55 mm, alternas; las inferiores largamente pecioladas y espatuladas, con limbo pectinado a pinnatisecto; las superiores con pecíolo gradualmente más corto hasta ser subsésiles, con limbo linear y entero o dentado. Inflorescencia en capítulos de 10- 25(35) mm de diámetro, radiados, solitarios, terminales, largamente pedunculados; involucro con varias filas de brácteas ovadas, con margen escarioso ancho; receptáculo plano, sin escamas interseminales. Flores externas hemiliguladas, femeninas, blancas con base amarilla, reflejas y rojizas al marchitarse; las internas flosculosas, hermafroditas, amarillas. Aquenios 1,2- 2,2 mm, obovoideos, asimétricos y algo gibosos, con 5-8 costillas prominentes, más o menos glandulosos; vilano en corona escariosa de 0,6-2 mm.</t>
   </si>
   <si>
     <t>Hymenostemma pseudoanthemis (Kunze) Willk.</t>
   </si>
   <si>
     <t>Jurinea fontqueri Cuatrec.</t>
   </si>
   <si>
     <t>Hierba vivaz, subacaule, blanco-tomentosa. Hojas aplicadas al sustrato, ovadas, de envés aracnoideo-tomentoso y nervios prominentes. Capítulos 1-3 sobre pedúnculos de hasta 2 cm; involucro con varias filas de brácteas. Flores hermafroditas, rosadas; corola tubulosa, rematada en 5 lacinias lineares; estambres 5, de anteras soldadas; ovario ínfero. Fruto en aquenio, de (5) 6,5-7 (7,7) mm; vilano de 18-22 mm, caduco.</t>
   </si>
   <si>
     <t>Kosteletzkya pentacarpa (L.) Ledeb.</t>
   </si>
   <si>
-    <t>prueba_Trenca-dalla (Catalán), Malva de fang (Catalán), Trencadella (Catalán), Hibiscus à Cinq Carpelles (Francés)</t>
+    <t>Trenca-dalla (Catalán), Malva de fang (Catalán), Trencadella (Catalán), Hibiscus à Cinq Carpelles (Francés)</t>
   </si>
   <si>
     <t>Catalán, Catalán, Catalán, Francés</t>
   </si>
   <si>
     <t>Hierba perenne, hasta de 2 m, cubierta de una fina pubescencia estrellada de color castaño. Hojas inferiores triangular-ovadas, 3-5 lobuladas; las superiores a veces subhastadas, con el peciolo más corto que el limbo. Flores solitarias o en pequeñas cimas, de color rosado-violáceo. Fruto en cápsula, subovoide, pentalocular, negruzco. Semillas, una por lóculo, reniformes, estriadas, glabras.</t>
   </si>
   <si>
     <t>Kosteletzkya pentacarpos, Kosteletzkya virginica (L.) A. Gray</t>
   </si>
   <si>
     <t>Laserpitium longiradium Boiss.</t>
   </si>
   <si>
-    <t>prueba_Laserpicio de Sierra Nevada (Castellano)</t>
+    <t>Laserpicio de Sierra Nevada (Castellano)</t>
   </si>
   <si>
     <t>Hierba vivaz, hasta 180 cm. Hojas 3-4-pinnadas, las basales en roseta, las caulinares alternas, de envés glabrescente y glauco; foliolos suborbiculares, hasta 4 x 2,5 cm, dentados. Inflorescencias 2-3 (4), en umbela compuesta, con (8) 9-12 (20) radios de hasta 16 cm de longitud; brácteas 0-5. Flores pentámeras, actinomorfas; sépalos diminutos; pétalos de color blanco-crema. Ovario ínfero. Fruto diesquizocarpo; mericarpos 7,2 x 2 mm, glabros, alados.</t>
   </si>
   <si>
     <t>Lepidium navasii (Pau) Al-Shehbaz</t>
   </si>
   <si>
-    <t>prueba_Mastuerzo de Gádor (Castellano)</t>
+    <t>Mastuerzo de Gádor (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hemicriptófito de cepa ramificada, robusta y gruesa que penetra a gran profundidad. De esta cepa surgen tallos postrados con hojas pinnatífidas. Flores pequeñas, de pétalos blancos, en racimos nutridos en el extremo de cortos tallos axilares, con pedicelos acrescentes en la fructificación. Silículas angustiseptas, dídimas, ovado-suborbiculares, aplanadas y de valvas reticuladas. Coronopus squamatus, con quien convive a menudo, se diferencia por tener los racimos florales marcadamente laterales y las silículas rugosas o tuberculadas.</t>
   </si>
   <si>
     <t>Coronopus navasii Pau</t>
   </si>
   <si>
     <t>Lindenia tetraphylla (Vander Linden, 1825)</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Bladetail (Inglés)</t>
+    <t>Libélula (Castellano), Bladetail (Inglés)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>El mayor gónfido europeo (7 cm de longitud). Es de color amarillo pajizo, pruiniscente en los machos de más edad, con manchas castañas que ennegrecen con la edad. Los dos sexos tienen las celdas discoidales divididas y unas llamativas expansiones foliáceas de los segmentos abdominales 7º y 8º. Más información en Dumont (1991), simplificada en Askew (2004).</t>
   </si>
   <si>
     <t>Luciobarbus sclateri Günther, 1868</t>
   </si>
   <si>
-    <t>prueba_Barbo gitano (Castellano), Barbo andaluz (Castellano), Barbo del sur (Castellano), Barbo europarra (Euskera)</t>
+    <t>Barbo gitano (Castellano), Barbo andaluz (Castellano), Barbo del sur (Castellano), Barbo europarra (Euskera)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). La coloración es muy constante y en los ejemplares adultos existe un fuerte contraste entre la parte ventral clara y el dorso oscuro. Su cuerpo es robusto y el pedúnculo caudal es más corto y alto que en otras especies del género Luciobarbus de la Península Ibérica. Los labios son gruesos, aunque a veces el inferior se encuentra retraído, dejando ver el dentario. Tienen unas barbillas largas, sobrepasando la primera el borde anterior del ojo y la segunda el posterior, aunque también puede haber individuos con barbillas más cortas. Tiene un menor número de escamas que otras especies del mismo género. En época de reproducción los machos desarrollan en la cabeza tubérculos nupciales grandes y llamativos, y se acentúa la diferencia de color entre el dorso y el vientre. El barbo gitano es una especie de gran tamaño que puede alcanzar alrededor de 40 cm de longitud total. Se diferencia de otras especies ibéricas del género Luciobarbus por tener el último radio sencillo de la aleta dorsal con denticulaciones de tamaño medio en casi toda su extensión, pero más pequeñas que en el barbo comizo (Luciobarbus comizo) y en el barbo cabecicorto (Luciobarbus microcephalus). La mayoría de las poblaciones tienen una coloración muy característica con el dorso muy oscuro y el vientre amarillo-anaranjado. Holotipo no descrito. Sintipos conservados en el British Museum of Natural History (BMNH 1861.11.20.9-13, 5), procedentes del río Guadalquivir en España.</t>
   </si>
   <si>
     <t>Barbus sclateri Günther, 1868</t>
   </si>
   <si>
     <t>Lynx pardinus (Temminck, 1825)</t>
   </si>
   <si>
-    <t>prueba_Lince (Castellano), Lince ibérico (Castellano), Katamotz iberiarra (Euskera), Linx ibèric (Catalán), Linx iberic (Catalán), Lobo cerval (Gallego), Gato cerval (Gallego), Spanish Lynx (Inglés), Pardel Lynx (Inglés), Iberian Lynx (Inglés), Lynx pardelle (Francés), Lynx d'Espagne (Francés)</t>
+    <t>Lince (Castellano), Lince ibérico (Castellano), Katamotz iberiarra (Euskera), Linx ibèric (Catalán), Linx iberic (Catalán), Lobo cerval (Gallego), Gato cerval (Gallego), Spanish Lynx (Inglés), Pardel Lynx (Inglés), Iberian Lynx (Inglés), Lynx pardelle (Francés), Lynx d'Espagne (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Aspecto estilizado, con extremidades largas, cabeza relativamente pequeña y cola corta. Cráneo con frente alta y rostro corto. Fórmula dentaria: 3.1.2.1/3.1.2.1. Pelaje de la cabeza, dorso, flancos y exterior de las patas de color leonado salpicado de manchas oscuras de tamaño variable. Unos mechones de pelos largos (patillas) flanquean los lados de la cara y las orejas puntiagudas acaban en pinceles negros, el mismo color de la punta de la cola. Presenta cuatro pares de mamas abdominales; el par anterior se suele desarrollar poco y apenas se detecta. Medidas corporales de individuos adultos de Doñana: CC: 74,7-87,5 cm (machos), 69,0-78,5 cm (hembras); C: 12,6-16,9 cm (machos), 11,0-16,7 cm (hembras); CR: 41,0-55,0 cm (machos), 36,0-47,0 cm (hembras); P: 17,0-20,0 cm (machos), 15,5- 18,5 cm (hembras); Ps: 7,5-15,9 kg (machos), 6,1-12,4 kg (hembras). Número de cromosomas (2n) = 38.</t>
   </si>
   <si>
     <t>Lynx pardina</t>
   </si>
   <si>
     <t>Lythrum flexuosum Lag.</t>
   </si>
   <si>
-    <t>prueba_Jopillo (Castellano)</t>
+    <t>Jopillo (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta anual, casi nunca mayor de 10 cm. Tallo postrado, flexuoso, en zigzag. Hojas alternas, lineares, uninervias, sésiles, enteras, glabras. Flores hexámeras, de color rosa-purpúreo, solitarias en las axilas de las hojas superiores, heterotristilas. Cáliz tubular recorrido por doce nervios y coronado por doce dientes, los externos cortos y los internos más largos y anchos, membranáceos y de color rojizo. Pétalos obovados con la uña blanco-amarillenta. Doce estambres salientes.</t>
   </si>
   <si>
     <t>Margaritifera auricularia (Spengler, 1793)</t>
   </si>
   <si>
-    <t>prueba_Margaritona (Castellano), Perla de río (Castellano), Margaritana (Castellano), Náyade auriculada (Castellano), Spengler's Freshwater Mussel (Inglés), Grande Mulette (Francés)</t>
+    <t>Margaritona (Castellano), Perla de río (Castellano), Margaritana (Castellano), Náyade auriculada (Castellano), Spengler's Freshwater Mussel (Inglés), Grande Mulette (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Adultos de hasta 18 cm de longitud de concha negra, espesa y alargada, a veces con silueta auriculada. Interior blanco nacarado. Charnela con dos dientes laterales posteriores en la valva izquierda y uno en la derecha, todos muy fuertes y alargados. Dientes pseudocardinales robustos y de aspecto piramidal, dos en la valva izquierda y uno en la derecha.</t>
   </si>
   <si>
     <t>Pseudunio auricularius (Spengler, 1793)</t>
   </si>
   <si>
     <t>Marsilea quadrifolia L.</t>
   </si>
   <si>
-    <t>prueba_Trébol de cuatro hojas (Castellano), Trébol de agua (Castellano), Marsília (Castellano), Agret d’aigua (Catalán), trevo de quatro folhas (Gallego), Water Shamrock (Inglés)</t>
+    <t>Trébol de cuatro hojas (Castellano), Trébol de agua (Castellano), Marsília (Castellano), Agret d’aigua (Catalán), trevo de quatro folhas (Gallego), Water Shamrock (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Helecho heterospóreo, herbáceo, perenne, acuático. Rizoma poco ramificado, algo pubescente en los nudos, entrenudos 20-40 mm, raíces de hasta 10 cm. Hojas solitarias o 2-4 por nudo, pecíolos 7-20, glabros; folíolos 10-20 x 13-18, flabeliformes, glabros, enteros o ligeramente sinuados en el ápice. Esporocarpos 2-5 x 2,5-4 mm, aislados o en fascículos de 2-3, pediculados, elipsoideo-comprimidos, inicialmente pubescentes, luego glabros; dientes inferiores y superiores obtusos y poco pronunciados; pedículos 1-2 cm, erectos, frecuentemente con 2-4 ramas, delgados, glabros. Soróforo con 9-11 pares de soros.</t>
   </si>
   <si>
     <t>Myotis capaccinii (Bonaparte, 1837)</t>
   </si>
   <si>
-    <t>prueba_Murciélago patudo (Castellano), Murciélago ratonero patudo (Castellano), Saguzar hatzluze (Euskera), Saguzar hankahandia (Euskera), Rat penat de peus grans (Catalán), Long-fingered Bat (Inglés), Murin De Capaccini (Francés)</t>
+    <t>Murciélago patudo (Castellano), Murciélago ratonero patudo (Castellano), Saguzar hatzluze (Euskera), Saguzar hankahandia (Euskera), Rat penat de peus grans (Catalán), Long-fingered Bat (Inglés), Murin De Capaccini (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es un murciélago de tamaño mediano. No se ha descrito dimorfismo sexual. La coloración del pelaje dorsal es gris clara, siendo el pelaje ventral casi blanco. El pie, que presenta cerdas, es conspicuamente grande, mayor que la mitad de la tibia. La tibia presenta, característicamente, una densa cubierta de pelos, que se extiende por las zonas próximas del patagio. Los jóvenes presentan habitualmente una mancha oscura en el mentón. ANT: 38,2-44,6 mm; Ps: 5,5-15,0 g. (Levante y Baleares). Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Puede ser confundido con Myotis daubentonii, siendo el mejor criterio para distinguirlos la ausencia de pelo abundante en la tibia en este último. ULTRASONIDOS Emisión ultrasónica similar a la de M. daubentonii, en FM, con pico de máxima intensidad alrededor de los 47-50 kHz.</t>
   </si>
   <si>
     <t>Narcissus cavanillesii Barra &amp; G. López</t>
   </si>
   <si>
-    <t>prueba_Margarita amarilla (Castellano), Narciso (Castellano)</t>
+    <t>Margarita amarilla (Castellano), Narciso (Castellano)</t>
   </si>
   <si>
     <t>Hierba perenne de 8-18 cm de altura, bulbosa. Escapo 6-14 cm. Hojas lineares 0,6-6,7(20) cm, que nacen generalmente tras la antesis. Espata 9-22 mm. Flores generalmente solitarias. Tubo del perianto 1-3 mm, que se estrecha gradualmente hacia el ápice, recto, amarillo. Taxón singular en el género por su tubo floral muy corto y la corona vestigial amarilla. Tépalos 7-13 mm, subiguales, mucho más largos que el tubo, generalmente obtusos, a veces apiculados. Semillas 1-3 mm, angulosas, negras, brillantes y sin estrofíolo.</t>
   </si>
   <si>
     <t>Narcissus humilis (Cav.) Traub</t>
   </si>
   <si>
     <t>Naufraga balearica Constance &amp; Cannon</t>
   </si>
   <si>
-    <t>prueba_Naufraga (Castellano), naùfraga (Catalán), Naufragée des Baléares (Francés)</t>
+    <t>Naufraga (Castellano), naùfraga (Catalán), Naufragée des Baléares (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Francés</t>
   </si>
   <si>
     <t>Hierba perenne, de raíz pivotante y con estolones radicantes. Hojas lúcidas, imparipinnadas, pinnatisectas, 3-7 foliadas, pecioladas, estipuladas; folíolos de ovados a oblongos, los laterales, generalmente asimétricos, el terminal mayor que los restantes, simétrico; hojas caulinares dispuestas en un único verticilo, usualmente trifolioladas, cortamente pecioladas. Flores dispuestas en 1-5 umbelas simples por verticilo, sin involucro ni involucelo. Pétalos blanquecinos o de un rosa pálido. Fruto sin carpóforo.</t>
   </si>
   <si>
     <t>Odontites viscosus subsp. granatensis (Boiss.) Bolliger</t>
   </si>
   <si>
     <t>Hierba anual, de 8 a 20 cm, glandulosa. Hojas 10-25 mm, opuestas, linear-lanceoladas. Inflorescencia laxa, formada por racimos unilaterales. Flores zigomorfas; corola bilabiada, púrpuraoscura, glabra, con tubo c. 4 mm y labios 6-7 mm, el inferior trilobado; estambres 4, didínamos, con anteras pelosas en el ápice y algo exertas. Ovario súpero. Fruto en cápsula de 4 mm, obovada y ciliada.</t>
   </si>
   <si>
     <t>Odontites granatensis Boiss</t>
   </si>
   <si>
     <t>Pinguicula nevadensis (H. Lindb.) Casper</t>
   </si>
   <si>
-    <t>prueba_Tirañuela de Sierra Nevada (Castellano), Grasilla (Castellano), Tiraña (Castellano)</t>
+    <t>Tirañuela de Sierra Nevada (Castellano), Grasilla (Castellano), Tiraña (Castellano)</t>
   </si>
   <si>
     <t>Planta de 3-7(11) cm, insectívora, glandulosa. Escapos 1-3(4), unifloros. Hojas 5-8, rosuladas, aplicadas al sustrato, de márgenes involutos y tacto grasiento, de 1,5-4,5(5) x 0,7-2,5 cm, suborbiculares u ovadas. Flores zigomorfas, hermafroditas, pentámeras. Corola (9)10-16 mm, bilabiada, de color lila; labio inferior más largo que el superior, de color lila pálido, a veces blanquecino, con 3 lóbulos mucho más largos que anchos, el central entero o retuso; garganta de color lila oscuro; espolón 3-5(6) mm. Estambres 2. Cápsula 3-5 mm, ovoide.</t>
   </si>
   <si>
     <t>Pinguicula vulgaris subsp. nevadensis H. Lindb</t>
   </si>
   <si>
-    <t>Pipistrellus nathusii (Keyserling &amp; Blasius, 1839)</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago de Nathusius (Castellano), Murciélago enano de bosque (Castellano), Nathusius pipistrelo (Euskera), Nathusius pipistreloa (Euskera), Rat penat de Nathusius (Catalán), Rat penat de Natterer (Catalán), Morcego de Nathusius (Gallego), Nathusius' Pipistrelle (Inglés), Pipistrelle De Nathusius (Francés)</t>
+    <t>Pipistrellus nathusii (Keyserling &amp; J. H. Blasius, 1839)</t>
+  </si>
+  <si>
+    <t>Murciélago de Nathusius (Castellano), Murciélago enano de bosque (Castellano), Nathusius pipistrelo (Euskera), Nathusius pipistreloa (Euskera), Rat penat de Nathusius (Catalán), Rat penat de Natterer (Catalán), Morcego de Nathusius (Gallego), Nathusius' Pipistrelle (Inglés), Pipistrelle De Nathusius (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>El pelaje dorsal de los adultos es de color pardo rojizo durante el verano y pardo oscuro con tonos grises durante el invierno. El vientre es pardo claro o amarillento. Los juveniles tienen el dorso pardo oscuro, careciendo de los tonos grises del pelaje invernal de los adultos. Superficie dorsal del uropatagio cubierta de pelo al menos hasta la mitad. Como en los otros Pipistrellus, las orejas son cortas y el trago es un poco más largo que ancho y de punta redondeada. No se dispone de información sobre dimorfismo sexual. ANT: 32,0-37,0 mm; Ps: 6,0-15,5. Fórmula dentaria: 2.1.2.3/3.1.2.3. Los caninos son grandes, especialmente los inferiores, cuya anchura antero-posterior supera la mitad de su altura. El P1 es claramente visible y está alineado exteriormente con el resto de los dientes. El I2 es mayor que la longitud de la segunda cúspide del I1. Los incisivos inferiores no están imbricados y existe un diastema entre I2 e I3. Número de cromosomas (2n) = 44. Puede confundirse con las otras especies del mismo género. El color de Hypsugo savii es muy diferente. En cualquier caso, la identificación es sencilla utilizando los caracteres dentarios indicados. ULTRASONIDOS Emite pulsos de FM, con un máximo de intensidad en torno a 40 kHz. La llamada social consta de dos partes, la primera con cinco a ocho pulsos de FM cuyo máximo de intensidad se produce a 18 kHz y la segunda con tres a siete y con un máximo de intensidad a 34 kHz. Su duración total media es de 206 ms y son emitidas con un ritmo de 1,40 llamadas por segundo. Los sonidos de ecolocalización pueden ser confundidos con los emitidos por P. kuhlii, aunque existen pequeñas diferencias entre ambas especies. La determinación resulta sencilla utilizando las llamadas sociales.</t>
   </si>
   <si>
     <t>Podarcis lilfordi (Günther, 1874)</t>
   </si>
   <si>
-    <t>prueba_Lagartija balear (Castellano), Sugandila balearra (Euskera), Sargantana balear (Catalán), Lilford's Wall Lizard (Inglés), Lézard Des Baléares (Francés), Lézard De Lilford (Francés)</t>
+    <t>Lagartija balear (Castellano), Sugandila balearra (Euskera), Sargantana balear (Catalán), Lilford's Wall Lizard (Inglés), Lézard Des Baléares (Francés), Lézard De Lilford (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Lagartija con escamas dorsales granulares, redondas u ovaladas, planas, en número de 59 a 91 contadas en un anillo en el centro del cuerpo. Talla y coloración muy variable entre poblaciones, con numerosas poblaciones con tendencia al color negruzco. Los machos son más grandes y robustos que las hembras.</t>
   </si>
   <si>
     <t>Podarcis pityusensis (Boscá, 1883)</t>
   </si>
   <si>
-    <t>prueba_Lagartija de las Pitiusas (Castellano), Lagartija ibicenca (Castellano), Ibizako sugandila (Euskera), Sargantana de ses Pitiüses (Catalán), Ibiza Wall Lizard (Inglés), Lézard Des Pityuses (Francés)</t>
+    <t>Lagartija de las Pitiusas (Castellano), Lagartija ibicenca (Castellano), Ibizako sugandila (Euskera), Sargantana de ses Pitiüses (Catalán), Ibiza Wall Lizard (Inglés), Lézard Des Pityuses (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Única especie de lagartija que vive en las islas Pitiusas. Especie grande y robusta, con cabeza alta. Los machos son mayores que las hembras. Dorso verdoso o verde pardusco, con diseño oscuro dorsal más o menos patente. Costados pardos o grisáceos. Hay gran variación entre las poblaciones insulares de esta especie en la talla y coloración.</t>
   </si>
   <si>
     <t>Polyommatus golgus (Hübner, 1813)</t>
   </si>
   <si>
-    <t>prueba_Niña de Sierra Nevada (Castellano), Sierra Nevada Blue (Inglés), Nevada Blue (Inglés)</t>
+    <t>Niña de Sierra Nevada (Castellano), Sierra Nevada Blue (Inglés), Nevada Blue (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>Adulto con dorso azul celeste en el macho y castaño en la hembra. Borde marginal negro más ancho que en P. dorylas extendiéndose por las venas. Cara ventral de las alas grisáceas en el macho y pardo oscuro en la hembra, con la puntuación conspicua. Munguira y Martín (1989) describen con detalle el adulto y las fases preimaginales.</t>
   </si>
   <si>
     <t>Plebicula golgus (Hübner, 1813)</t>
   </si>
   <si>
     <t>Pseudochondrostoma polylepis (Steindachner, 1864)</t>
   </si>
   <si>
-    <t>prueba_Boga de Río (Castellano), Boga del Tajo (Castellano), Loína iberiarra (Euskera), Iberian Nase (Inglés)</t>
+    <t>Boga de Río (Castellano), Boga del Tajo (Castellano), Loína iberiarra (Euskera), Iberian Nase (Inglés)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de talla media que no suele alcanzar los 50 cm de longitud total. Cuerpo alargado más que otras especies de ciprínidos. La abertura bucal es inferior y recta. El labio inferior es grueso y presenta una lámina córnea bien desarrollada. Las aletas dorsal y anal son largas, la primera de ellas tiene entre 8 y 9 radios ramificados y la segunda entre 8 y 9. Escamas pequeñas, en la línea lateral se cuentan entre 64 y 78. El número más frecuente de dientes faríngeos es de 6-5. No existe dimorfismo sexual marcado, aunque se han descrito algunas diferencias de tipo morfométrico relativas al tamaño de las aletas y longitud de la cabeza. La coloración es plateada o algo parda en el dorso con las aletas más oscuras y la línea lateral muy marcada. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por los siguientes caracteres: 6-5 dientes faríngeos, individuos adultos no moteados de negro, de 19 a 31 branquispinas, 8-9 radios en las aletas anal y dorsal y de 64 a 78 escamas en la línea lateral. Holotipo no descrito, Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 52589, 2) procedentes de Crato, Portugal.</t>
   </si>
   <si>
     <t>Chondrostoma polylepis Steindachner, 1864</t>
   </si>
   <si>
     <t>Puccinellia pungens (Pau) Paunero</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Hierba perenne, densamente cespitosa, glaucescente. Tallo rígido, erecto o acodado en el nudo basal y ascendente, de 6-30(40) cm. Hoja basal de 2-5(9)
 cm, convoluta, recurvada, aguda y subpunzante en el ápice. Lígula igual o menor de 0,5 mm, truncada. Panícula erecta de 3-5(7) cm, de contorno triangular
 o rómbico, con 5-12 espiguillas densas, verdes a púrpura, con 3-6 flores, la superior generalmente estéril. Lema de 1,5-2,5 mm, de margen escábrido ciliolado y palea algo más pequeña, con ápice también ciliolado. Anteras de 1,25-1,75 mm.</t>
   </si>
   <si>
     <t>Puccinellia fasciculata subsp. pungens (Pau) W.E.Hughes</t>
   </si>
   <si>
     <t>Rhinolophus mehelyi Matschie, 1901</t>
   </si>
   <si>
-    <t>prueba_Murciélago mediano de herradura (Castellano), Mehely ferra-saguzar (Euskera), Rat penat mitjà de ferradura (Catalán), Rat penat mitjá de ferradura (Catalán), Mehely's Horseshoe Bat (Inglés), Rhinolophe De Mehely (Francés)</t>
+    <t>Murciélago mediano de herradura (Castellano), Mehely ferra-saguzar (Euskera), Rat penat mitjà de ferradura (Catalán), Rat penat mitjá de ferradura (Catalán), Mehely's Horseshoe Bat (Inglés), Rhinolophe De Mehely (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es un murciélago de tamaño mediano. En esta especie es característica la forma del proceso conectivo de la silla vista de perfil. La hoja es ancha en la base estrechándose bruscamente hacia el segundo tercio de su altura, a partir del cual continúa estrecho hasta la punta. En su coloración típica, presenta un pelaje dorsal gris parduzco contrastado con un pelaje ventral casi blanco. El límite entre pelaje dorsal y ventral está bastante marcado. Alrededor de los ojos, el pelaje es muy oscuro, formando un “antifaz”. En el suroeste peninsular, aparecen con frecuencia ejemplares con una tonalidad anaranjada brillante muy patente. ANT: 47,0-54,0 mm; Ps: 10,0-18,0 g. Fórmula dentaria: 1.1.2.3/2.1.3.3. Número de cromosomas (2n) = 58. Similar a R. euryale, siendo necesaria su identificación en mano. Se distingue por su mayor tamaño y por las características de las excrecencias nasales. ULTRASONIDOS Emiten ultrasonidos de frecuencia constante (CF), de 20 a 30 ms de duración y con frecuencia de máxima energía entre 104 y 109 kHz. Esta frecuencia puede solapar con las de R. euryale o R. hipposideros, sobre todo durante la maduración de los jóvenes, dado que éstos pueden emitir ultrasonidos hasta 4 kHz por debajo de los de los adultos.</t>
   </si>
   <si>
     <t>Rosmarinus tomentosus Hub.-Mor. &amp; Maire</t>
   </si>
   <si>
-    <t>prueba_Romero Blanco (Castellano)</t>
+    <t>Romero Blanco (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Planta arbustiva, de 15-45 cm, a menudo rastrera, siempre verde. Hojas de hasta 1,5 cm, lineares, de márgenes revolutos, cubiertas de tomento denso canescente. Inflorescencias en racimos cortos. Flores zigomorfas, hermafroditas, pentámeras. Corola bilabiada, azulada. Estambres 2, a veces abortados. Ovario súpero. Fruto tetranúcula. Cáliz cubierto de pelos tectores glandulosos y pelos articulados ramificados, unos estrellados y otros arborescentes, caracteres que lo diferencian del híbrido R. x mendizabali.</t>
   </si>
   <si>
     <t>Rosmarinus eriocalix subsp. tomentosus (Huber-Morath &amp; Maire) Fern. Casas, Salvia granatensis B.T. Drew</t>
   </si>
   <si>
     <t>Scorzoneroides microcephala (DC.) Holub</t>
   </si>
   <si>
-    <t>prueba_Leontodon de los Borreguiles (Castellano)</t>
+    <t>Leontodon de los Borreguiles (Castellano)</t>
   </si>
   <si>
     <t>Hemicriptófito rosulado, de 3-10 cm, con raíces tuberosas. Escapos 3-7 cm, simples, procumbentes o ascendentes, bracteados, glabros. Hojas rosuladas, lineares o estrechamente oblanceoladas, enteras o sinuado-dentadas, de haz esparcidamente hirta o glabrescentes, con pelos simples. Capítulos homógamos, solitarios, terminales; involucro 6,5-11 mm, con brácteas en varias filas, subbiseriadas, esparcidamente pelosas o glabrescentes, con pelos blancos y flexuosos mucho más cortos que la anchura de las brácteas. Flores liguladas, amarillas, las externas de dorso algo teñido de púrpura. Aquenios 3-3,5(4) mm, subcilíndricos, estriados longitudinalmente, no o apenas atenuados en el ápice. Vilano doble, el interno de 3,5-5 mm, de pelos plumosos; el externo de 0,2-1 mm, de pelos simples, denticulados.</t>
   </si>
   <si>
     <t>Leontodon microcephalus (DC.) Boiss., Oporinia microcephala DC</t>
   </si>
   <si>
     <t>Scrophularia sublyrata Brot.</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial DD (Datos insuficientes),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba bienal o perenne, rizomatosa, glabra de hasta de 70 (155) cm. Hojas opuestas, lirado-pinnatisectas, crenado-lobado o lobado-serrado. Inflorescencia cimosa, dicasios con 2-15 flores. Cáliz con sépalos ovales y margen escarioso. Corola bilabiada, púrpura o verdoso-purpúrea con nectarios. Fruto en cápsula bilocular, ovoide, parda. Semillas pardo negruzcas.</t>
   </si>
   <si>
     <t>Scrophularia schousboei Lange</t>
   </si>
   <si>
     <t>Seseli intricatum Boiss.</t>
   </si>
   <si>
     <t>Hierba perenne con tallos ascendentes de hasta 90 cm, ramificados desde la base y muy intrincados. Hojas alternas y envainadoras, con el limbo dividido en estrechos y profundos lóbulos. Flores pequeñas, actinomorfas, hermafroditas, pentámeras, de pétalos blancos, sin sépalos; se disponen en umbelas compuestas poco densas. Fruto diesquizocarpo, oblongo, finamente pubescente y poco comprimido.</t>
   </si>
   <si>
     <t>Sideritis pungens subsp. javalambrensis (Pau) Obón &amp; D. Rivera</t>
   </si>
   <si>
     <t>Caméfito sufruticoso de hasta 22 cm de alto, con cepa leñosa en la base, muy gruesa en algunos individuos, y tallos ascendentes. Hojas enteras de 10-28 x 2-4 mm, oblanceoladas o espatuladas, mucronadas, con pelosidad esparcida, sin pelos glandulares, inermes, rara vez levemente dentadas en su mitad distal. Inflorescencia de (1)4-6 verticilastros, con seis flores cada uno. Brácteas basales de contorno pentagonal, de 3 a 7 dientes en cada lado, con pelosidad esparcida. Cáliz más corto que la bráctea o igualándola. Corola amarillo pálida.</t>
   </si>
   <si>
     <t>Sideritis javalambrensis Pau</t>
   </si>
   <si>
     <t>Sideritis serrata Lag.</t>
   </si>
   <si>
-    <t>prueba_Rabogato (Castellano)</t>
+    <t>Rabogato (Castellano)</t>
   </si>
   <si>
     <t>Mata media de 60-120 cm. Hojas lanceoladas con el margen aserrado espinoso, con 6-7 pares de dientes, sentadas de inserción opuesta y densamente vellosas, las superiores más estrechas que las inferiores. Flores amarillo-claras, hermafroditas, bilabiadas, agrupadas en densas espigas de 1,5-8 cm de longitud. Brácteas y sépalos espinosos. Fruto en tetraquenio.</t>
   </si>
   <si>
     <t>Sideritis spinosa f. serrata (Lagasca) Willk, Sideritis spinosa var. serrata (Lagasca) Amo</t>
   </si>
   <si>
     <t>Sisymbrium cavanillesianum Castrov. &amp; Valdés Berm.</t>
   </si>
   <si>
-    <t>prueba_Rabanillo cornudo (Castellano), Jaramago de Cavanilles (Castellano)</t>
+    <t>Rabanillo cornudo (Castellano), Jaramago de Cavanilles (Castellano)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hierba anual o bienal. Tallos de 15-60 cm, erectos, pelosos, que parten de una roseta basal de hojas lobuladas. Inflorescencia en racimos densos, ebracteados. Flores amarillo pálidas, sobre pedicelos cortos y gruesos. Frutos 6-11 mm, adpresos, cónicos, a veces curvados, comprimidos en el ápice, con valvas de 3 nervios poco marcados. Estilo cilíndrico, bilobulado. Semillas por silicua 3-6 (hasta 9), algo aplanadas. Sisymbrium runcinatum convive con este taxón, del que se diferencia por tener las inflorescencias foliosas y los tallos no fistulosos.</t>
   </si>
   <si>
     <t>Sisymbrium corniculatum Cav, Sisymbrium matritense P.W. Ball &amp; Heywood</t>
   </si>
   <si>
     <t>Squalius alburnoides (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Calandino (Castellano), Errutilo andaluziarra (Euskera)</t>
+    <t>Calandino (Castellano), Errutilo andaluziarra (Euskera)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es un taxón de pequeño tamaño, que raramente alcanza los 13 cm de longitud total. La cabeza es pequeña y la boca súpera. El cuerpo es alargado con un pedúnculo caudal muy estrecho. Las aletas son pequeñas. La dorsal suele tener siete radios ramificados y la anal de ocho a nueve. Los perfiles distales de estas últimas son rectos o cóncavos. La aleta dorsal está retrasada con respecto a las ventrales. Las escamas son grandes y presentan un número de 38-44 en la línea lateral. El color del peritoneo es gris claro. Este taxón tiene un origen híbrido. Las hembras son mayoritariamente triploides, ya que constan de tres dotaciones cromosómicas. Éstas son de color plateado con el dorso oscuro y una característica banda violácea, más visible en la parte caudal, recorre todo el cuerpo. Los machos son diploides y más pequeños, con una banda negra, que recorre el cuerpo desde el ojo a la aleta caudal y una banda más clara por encima de ésta. También existen individuos tetraploides, de tamaño más pequeño y con la boca menos súpera que los diploides. Los machos presentan tubérculos nupciales en los márgenes distales de las escamas, dorso y en la cabeza en la época reproductiva. Se diferencia de otros ciprínidos del género Squalius por tener 7 radios ramificados en las aletas dorsal y 8-9 en la aleta anal. Suborbitario 3º estrecho. Perfil de la aleta anal recto o cóncavo. Dientes faríngeos en número de 5 ó 4 situados en una sola fila. Holotipo no descrito. Lectotipo conservado en el Naturhistorisches Museum Wien, Viena, (NMW 49749:2.), procedente de arroyos cerca de Mérida.</t>
   </si>
   <si>
     <t>Rutilus alburnoides, Tropidophoxinellus alburnoides (Steindachner, 1866)</t>
   </si>
   <si>
     <t>Testudo graeca Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Tortuga mora (Castellano), Dortoka greziarra (Euskera), Tortaruga mora (Gallego), Spur-thighed Tortoise (Inglés), Greek Tortoise (Inglés), Common Tortoise (Inglés), Moorish Tortoise (Inglés), Tortue Mauresque (Francés)</t>
+    <t>Tortuga mora (Castellano), Dortoka greziarra (Euskera), Tortaruga mora (Gallego), Spur-thighed Tortoise (Inglés), Greek Tortoise (Inglés), Common Tortoise (Inglés), Moorish Tortoise (Inglés), Tortue Mauresque (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es un quelonio de caparazón abombado cuyo espaldar es de color amarillento, verde oliva pálido o pardusco, en el que las placas presentan generalmente una mancha central y los bordes de color oscuro o negro. El peto es amarillento, con manchas irregulares negras. En las poblaciones ibéricas, los individuos no suelen sobrepasar los 200 mm de longitud de espaldar, con un tamaño medio, de machos y hembras respectivamente, en Doñana, de 146 y 173 mm y en el sureste ibérico de 113 y 134 mm.</t>
   </si>
   <si>
     <t>Testudo hermanni (Gmelin, 1789)</t>
   </si>
   <si>
-    <t>prueba_Tortuga mediterranea (Castellano), Tortuga mediterránea (Castellano), Hermann dortoka (Euskera), Tortuga mediterrania (Catalán), Tortaruga mediterránea (Gallego), Hermann's Tortoise (Inglés), Tortue D'Hermann (Francés)</t>
+    <t>Tortuga mediterranea (Castellano), Tortuga mediterránea (Castellano), Hermann dortoka (Euskera), Tortuga mediterrania (Catalán), Tortaruga mediterránea (Gallego), Hermann's Tortoise (Inglés), Tortue D'Hermann (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Tortuga terrestre de caparazón bastante redondeado por encima y de una coloración básicamente negra y amarilla. Las manchas negras del caparazón presentan bordes bien definidos, mientras que el fondo amarillo puede variar en tonalidades que van desde los anaranjados hasta los ligeramente verdosos. En el plastrón de las poblaciones ibéricas las manchas negras forman dos bandas longitudinales continuas y paralelas. La placa supracaudal está dividida en dos y en el extremo de la cola presentan una uña córnea. En la cara presentan una mancha subocular amarilla, que se oscurece con la edad. Los machos son más pequeños que las hembras con longitudes máximas de caparazón en ejemplares salvajes de España de 166 mm en machos y 201 mm en hembras. Los machos se caracterizan también por el mayor tamaño de su cola, el plastrón, que es cóncavo, y la forma de las placas supracaudales y anales.</t>
   </si>
   <si>
     <t>Teucrium lepicephalum Pau</t>
   </si>
   <si>
-    <t>prueba_Zamarrilla de los yesos (Castellano), Poliol amarg de la Nucia (Castellano), cabeçuda de guix (Catalán)</t>
+    <t>Zamarrilla de los yesos (Castellano), Poliol amarg de la Nucia (Castellano), cabeçuda de guix (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>Pequeño arbusto, sufruticoso, erguido, muy ramoso. Tallos 10-30 cm, blanco-tomentosos, con pelos simples, largos, aplicados; los florales esbeltos, delgados, a menudo rojizos. Hojas 5-10 mm, opuestas o a veces en verticilos de tres, lineares a linear-lanceoladas, obtusas, de patentes a erecto-patentes (rara vez aplicadas al tallo), enteras, muy revolutas; haz glabra o glabrescente, de color verde brillante, con pelos y glándulas sentadas; envés blanquecino-pubescente. Inflorescencia en glomérulo terminal, 15-20 mm, cónica, con ápice agudo. Brácteas florales ovado-lanceoladas, las externas estériles, más o menos anchas y revolutas; las medias e internas más estrechas, acuminadas y aristadas. Cáliz 5-6 mm, glabrescente, con glándulas sentadas; dientes planos, triangulares, aristados, pestañosos. Corola 7-9 mm, blanca a amarillenta, con tintes rojizos; labio inferior con lóbulo central agudo, los posteriores ciliados. Núculas c. 1 mm, globosas, glabras, reticuladas.</t>
   </si>
   <si>
     <t>Thymus carnosus Boiss.</t>
   </si>
   <si>
-    <t>prueba_Tomillo (Castellano), Tomillo blanco (Castellano), Mejorana (Castellano), Mejorana silvestre (Castellano), Tomillo Carnoso (Castellano), mendaro (Euskera), Moraduix bord (Catalán), marduix silvestre (Catalán), herba do cravo (Gallego), mellorana (Gallego)</t>
+    <t>Tomillo (Castellano), Tomillo blanco (Castellano), Mejorana (Castellano), Mejorana silvestre (Castellano), Tomillo Carnoso (Castellano), mendaro (Euskera), Moraduix bord (Catalán), marduix silvestre (Catalán), herba do cravo (Gallego), mellorana (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Gallego</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Matas hasta de 30 cm, ± almohadilladas. Tallos 15-30 cm, erectos, con indumento de pelos blancos retrorsos. Hojas 4-4,5 x 1-1,5 mm, linearelípticas, revolutas, carnosas, con cilios cortos en la base, glabras por su haz, pubescentes por el envés. Inflorescencias generalmente capituliformes. Brácteas 5-6 x 3-4 mm, más anchas que las hojas, ovadas, revolutas, ciliadas. Cáliz 3,5-4,5 mm, con 10 nervios, bilabiado, con el labio superior tridentado y el inferior bidentado; tubo c. 2 mm, pubescente; dientes del labio superior de 0,2-0,3 (0,5) mm, sin cilios marginales, los del inferior de 2-2,5 mm, ciliados. Corola hasta de 5 mm, blanco-amarillenta. Núculas 0,8-0,9 x 0,5- 0,7 mm, ovoides, lisas, parduscas.</t>
   </si>
   <si>
     <t>Thymus mastichina var. carnosus (Boiss.) Malag</t>
   </si>
   <si>
     <t>Vertigo angustior Jeffreys, 1830</t>
   </si>
   <si>
-    <t>prueba_Narrow-mouthed Whorl Snail (Inglés), Narrow Mouthed Whorl Snail (Inglés)</t>
+    <t>Narrow-mouthed Whorl Snail (Inglés), Narrow Mouthed Whorl Snail (Inglés)</t>
   </si>
   <si>
     <t>Inglés, Inglés</t>
   </si>
   <si>
     <t>Concha levógira, ovalada, de color pardo, provista de estrías fuertes, espaciadas y de distribución uniforme. Abertura ovalada, con una fuerte incisión en el borde externo. Presenta cuatro pliegues o dentículos en el interior de la abertura: angular, parietal, columelar, y palatal. Los pliegues palatal y angular son altos, delgados, con el segundo de ellos más saliente. Pliegue palatal en posición palatal superior progresando por el interior hasta la mitad de la última vuelta. Pliegue columelar ancho y paralelo al plano apertural. Las dimensiones máximas son de 2,7 mm de altura y 1,65 mm de diámetro.</t>
   </si>
   <si>
     <t>Gomphus graslinii Rambur, 1842</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Pronged Clubtail (Inglés), Gomphe de Graslin (Francés)</t>
+    <t>Libélula (Castellano), Pronged Clubtail (Inglés), Gomphe de Graslin (Francés)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Gónfido caracterizado por sus amplias líneas negras en las áreas antehumeral y humeral del tórax. Sus patas son mayoritariamente negras, salvo las coxas que son amarillas y los fémures que presentan franjas amarillas. El apéndice anal superior de los machos es muy visible y lo distingue del resto de las especies de este género; en el caso de las hembras, la característica que nos sirve para identificar a la especie es tanto la forma como el tamaño de la lámina vulvar (Askew, 1988).</t>
   </si>
   <si>
     <t>Lacerta schreiberi Bedriaga, 1878</t>
   </si>
   <si>
-    <t>prueba_Lagarto verdinegro (Castellano), Schreiber muskerra (Euskera), Lagarto das silvas (Gallego), Iberian Emerald Lizard (Inglés), Schreiber's Green Lizard (Inglés)</t>
+    <t>Lagarto verdinegro (Castellano), Schreiber muskerra (Euskera), Lagarto das silvas (Gallego), Iberian Emerald Lizard (Inglés), Schreiber's Green Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Lagarto robusto de tamaño medio con una longitud de cabeza y cuerpo máxima de 131 mm y cola intacta de 1,5 a 2 veces la longitud de la cabeza y cuerpo. Los machos adultos tienen el dorso verde finamente punteado de negro y durante el celo adquieren una coloración azul muy intensa en la cabeza. El dorso de las hembras adultas puede ser verde o pardo y suele tener manchas negras grandes con ocelos blancos en los costados. Collar de borde aserrado y 8-10 filas longitudinales de escamas ventrales.</t>
   </si>
   <si>
     <t>Hierophis viridiflavus (Lacépède, 1789)</t>
   </si>
   <si>
-    <t>prueba_Culebra verdiamarilla (Castellano), Suge berde-horia (Euskera), Serp verd groga (Catalán), Green Whip Snake (Inglés), Western Whip Snake (Inglés)</t>
+    <t>Culebra verdiamarilla (Castellano), Suge berde-horia (Euskera), Serp verd groga (Catalán), Green Whip Snake (Inglés), Western Whip Snake (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>La culebra verdiamarilla es un ofidio de tamaño medio que alcanza entre 1.000 y 1.500 mm de longitud total cabeza – cloaca. El cuerpo es largo y esbelto, igual que la cola, hecho que le confiere una notable agilidad. La coloración dorsal es negra o verde oscura con pequeñas manchas amarillas en el píleo y parte anterior del cuerpo. El vientre y los flancos son claros: amarillos, verdosos o blanquecinos. Algunos ejemplares son mucho más oscuros o melánicos. En los juveniles destaca la presencia de un manifiesto contraste en la cabeza con machas oscuras y bien delimitadas por gruesas líneas amarillas que dibujan un diseño muy simétrico a ambos lados de la cabeza. Los machos son mayores que las hembras aunque presentan un número de escamas ventrales menor. Los machos también tienen mayor número de escamas subcaudales debido a la presencia de los hemipenes y músculos retractores en la base de la cola.</t>
   </si>
   <si>
     <t>Coluber viridiflavus</t>
   </si>
   <si>
-    <t>Myotis alcathoe Helversen &amp; Heller, 2001</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun txiki (Euskera), Rat penat petit de bigotis (Catalán), Morcego de bigotes pequeño (Gallego), ALCATHOE MYOTIS (Inglés), Alcathoe Whiskered Bat (Inglés), Murin D'Alcathoe (Francés)</t>
+    <t>Myotis alcathoe Helversen &amp; K. G. Heller, 2001</t>
+  </si>
+  <si>
+    <t>Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun txiki (Euskera), Rat penat petit de bigotis (Catalán), Morcego de bigotes pequeño (Gallego), ALCATHOE MYOTIS (Inglés), Alcathoe Whiskered Bat (Inglés), Murin D'Alcathoe (Francés)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial DD (Datos insuficientes),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>El hocico y las membranas alares son de color pardo rojizo, así como la mayor parte del rostro y de las orejas. La oreja presenta una muesca de la que sobresale un trago puntiagudo y algo menor que la mitad de la longitud de la oreja. La parte interna de la base de la oreja y la piel que rodea el ojo está poco o nada pigmentada (color rosado). Las membranas alares se insertan en la base del dedo más externo del pie. El espolón ocupa aproximadamente la mitad de la distancia del borde del uropatagio entre pie y cola. El pie es pequeño y su longitud es la mitad de la tibia. El pene es delgado y no se engrosa en el extremo. El pelaje es largo, algo encrespado y bicolor, con la base de los pelos pardo oscuro y las puntas más claras. En los adultos, el dorso es castaño rojizo y la región ventral varía de crema pálido a gris claro. Jóvenes más grisáceos. En Europa, es la especie del género Myotis de menor talla. ANT: 30,1-33,3 mm (raramente mayor de 33,0 mm y habitualmente menor de 32,8 mm); Ps: 3,4-5,8 g. En España, 31,4-33,0 mm y 3,4-5,2 g, respectivamente. Ambos sexos son de tamaño similar. En el cráneo, la cúspide palatal del cíngulo del último premolar superior (P4) está más desarrollada que en M. mystacinus / brandtii. El P3 es aproximadamente la mitad del P2 y el P3 es más pequeño que el P2. Si los dientes no están desgastados, los protocónulos de los tres molares superiores son claramente visibles. El P3 y el P2 de algunos ejemplares aparecen ligeramente desplazados de la línea dental, hacia el lado lingual. Formula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Las mayores posibilidades de confusión se dan con sus especies gemelas, M. mystacinus y M. brandtii. La primera es algo mayor en sus medidas externas, de forma que por el momento, la longitud del antebrazo de los M. mystacinus identificados por medio de técnicas moleculares es igual o superior a 33,0 mm. El trago es algo mayor que la mitad de la oreja y la oreja es más alargada. El color de todas las partes desprovistas de pelo es siempre marrón negruzco o casi negro. En los adultos, los pelos del dorso son de color marrón negruzco en la base y castaño dorados en las puntas. El P3 es claramente menor que el P2, pero mayor que su mitad. En general, M. alcathoe presentaría una morfología externa muy similar a la de M. mystacinus pero con la librea típica de M. daubentonii. Aunque M. brandtii nunca ha sido citado en España, sus principales diferencias morfológicas deberían ser tenidas en cuenta cuando se identifique a M. alcathoe. M. brandtii es de mayor talla y tiene el pene engrosado en el extremo. El P3 y P3 son aproximadamente del mismo tamaño que el P2 y P2, respectivamente. Por el momento, para realizar con seguridad una correcta identificación de los ejemplares de esta especie y de sus gemelas, es imprescindible realizar análisis moleculares comparativos de ADN mitocondrial (hasta el momento están secuenciados de forma completa o parcial los genes citocromo b, ND1 y 12S rRNA). En consecuencia, todos los datos no avalados por este tipo de análisis deberían ser consignados provisionalmente como M. alcathoe/mystacinus. En M. daubentonii el espolón ocupa las dos terceras partes del borde del uropatagio, el ala se inserta en la mitad del pie que es más grande y presenta en los dedos unos pelos rígidos muy característicos. También se puede confundir con algunos Pipistrellus, pero estos tienen el extremo del trago redondeado y sólo dos premolares superiores. ULTRASONIDOS En Europa, es la especie del género Myotis que emite señales de frecuencia más elevada. Emite señales de frecuencia modulada que comienzan sobre los 120 kHz y finalizan a unos 41,6 kHz, tienen una duración de 1,8 a 4,0 ms y el intervalo entre señales consecutivas es de 66 a 85 ms. La frecuencia de máxima intensidad es de 52,5 ± 9,6 kHz. Como en el caso de especies similares, las señales de ecolocación presentan características diferentes cuando el murciélago caza en terrenos abiertos o en el interior de una formación vegetal densa. La escasez de registros de señales de ecolocación de esta especie no permite por el momento el uso de estos caracteres para diferenciar con seguridad M. alcathoe de otros pequeños Myotis europeos.</t>
   </si>
   <si>
     <t>Atelerix algirus (Lereboullet, 1842)</t>
   </si>
   <si>
-    <t>prueba_Erizo moruno (Castellano), Triku mairua (Euskera), Eriçó africà (Catalán), Eriçó clar (Catalán), Ourizo lourido (Gallego), Algerian Hedgehog (Inglés), North African Hedgehog (Inglés), Hérisson D'Algérie (Francés)</t>
+    <t>Erizo moruno (Castellano), Triku mairua (Euskera), Eriçó africà (Catalán), Eriçó clar (Catalán), Ourizo lourido (Gallego), Algerian Hedgehog (Inglés), North African Hedgehog (Inglés), Hérisson D'Algérie (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>Algo más pequeño que los otros erizos europeos (Erinaceus europaeus y Erinaceus concolor). En las Baleares y la Península Ibérica los adultos de mayor edad presentan un pelaje blanquecino, con la cara, las extremidades y, a veces, la zona genital algo oscurecidas. Los ejemplares juveniles presentan un pelaje parcialmente pardo oscuro, principalmente en su parte ventral posterior. Las púas de los ejemplares adultos son de color muy claro, con un anillo oscuro hacia la mitad, algo más cercano a la raíz que al ápice. Las púas de la cabeza se hallan separadas por una franja central relativamente ancha. El pulgar del pie posterior es pequeño, sin que su ápice alcance la base del segundo dedo. Las callosidades de los pies son características. El borde posterior del paladar es ancho y engloba a la espina media posterior. Las bullas timpánicas están reducidas. El PM2 carece de cúspide lingual. Medidas corporales de ejemplares adultos de Mallorca, CC: 194,0-245,0 mm; C: 20,0-40,0 mm; P: 36,0-42,0 mm; Ps: 280,0-657,0 g. Fórmula dentaria: 3.1.3.3/2.1.2.3. Número de cromosomas (2n) = 48.</t>
   </si>
   <si>
     <t>Aethechinus algirus Lereboullet, 1842, Erinaceus algirus</t>
   </si>
   <si>
     <t>Dicranum viride (Sull. &amp; Lesq.) Lindb.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Alpina</t>
   </si>
   <si>
     <t>Musgo acrocárpico, verde oscuro a negruzco, céspedes de hasta 3 mm de altura. Caulidio ramificado; filidios de 4-5 mm, largamente subulados, de margen entero o ligeramente dentado en el ápice, falciformes secundos, frágiles, muchos de ellos quebrados por encima de la base. Lámina uniestratificada, salvo hacia al ápice que puede presentar algunas porciones biestratificadas; células basales cortamente rectangulares o subcuadradas hasta 30 µm de largo; células alares extendiéndose hasta el nervio, de color pardusco; células medianas y superiores no porosas, moderadamente alargadas. Nervio ancho 90-140 um en la base, extendiéndose hasta el ápice y ocupando casi toda la súbula. Sección transversal con estereidas.</t>
   </si>
   <si>
     <t>Plantas no vasculares</t>
   </si>
   <si>
     <t>Dracocephalum austriacum L.</t>
   </si>
   <si>
-    <t>prueba_supito real (Castellano)</t>
+    <t>supito real (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba perenne de base sufruticosa, con tallos erectos o ascendentes de 10-40 cm, pubescentes y de sección cuadrangular. Hojas de color verde oscuro, en general trisectas y con segmentos lineares de 10-30 x 1-2 mm, de ápice mucronado y márgenes revolutos, más o menos pubescentes. Inflorescencia espiciforme, con verticilastros de 2 flores y brácteas similares a hojas reducidas. Cáliz tubular de unos 2 cm, peloso. Corola de color violeta, tubulosa, de unos 4 cm, con labio superior entero y labio inferior trilobulado. El fruto es una cápsula con 2-5 semillas (media 3,5 en la población pirenaica).</t>
   </si>
   <si>
     <t>Solenostoma handelii (Schiffn.) Müll.Frib.</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Región Atlántica</t>
   </si>
   <si>
     <t>Hepática foliosa, pequeña, de hasta 0,2 mm de ancho, de procumbente a ascendente, verde o rojiza. Filidios de inserción oblicua, súcubos, ligeramente patentes en la inserción ventral, enteros, reniformes. Células del filidio 40-50 x 30-40 µm, con trígonos, células marginales diferenciadas, de mayor tamaño que el resto, (42)48-58(70) x (20)25-35 µm, perpendiculares al borde y de paredes delgadas. Sin anfigastrios. Dioica. Periantio piriforme, que se estrecha abruptamente en el ápice formando un pico, profundamente plegado hasta cerca de la base.
 En el campo se podría confundir con Solenostoma gracillimum (Sm.) R.M.Schust., ya que también crece en suelos turbosos, tiene filidios reniformes, al menos los superiores, y es una especie mucho más común que S. handelii.</t>
   </si>
   <si>
     <t>Jungermannia handelii (Schiffn.) Amakawa</t>
   </si>
   <si>
     <t>Lopinga achine (Scopoli, 1763)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>Mariposa diurna mediana (ala anterior: 24-28 mm). adulto de alas pardas, dorso con gruesos lunares postdiscales negros de orla leonada. cara ventral con prominentes ocelos negros postdiscales, de pupila blanca al menos en el ala posterior, con orla amarilla; banda postdiscal amarilla en el ala anterior, blanca en la posterior.</t>
   </si>
   <si>
     <t>Gentiana lutea L.</t>
   </si>
   <si>
-    <t>prueba_Xanzana (Castellano), Agenciana (Castellano), Cenjana (Castellano), Funciana (Castellano), Janciana (Castellano), Jenciana (Castellano), Jonzana (Castellano), Junciana (Castellano), Junzana (Castellano), Xanzà (Castellano), Genciana (Castellano), Henciana (Castellano), Hunciana (Castellano), Jansana (Castellano), Janzana (Castellano), Genciana amarilla (Castellano), Genciana mayor (Castellano), Chanzaina (Castellano), genciana (Castellano), errotxa (Euskera), Errosta (Euskera), Renciana (Catalán), Llenciana (Catalán), Ranciana (Catalán), genciana (Catalán), Argençana (Catalán), Gençana (Catalán), Geniçana (Catalán), Geniçana groga (Catalán), Geniçana negra (Catalán), Herba geniçana (Catalán), Llecenciana (Catalán), Llençana (Catalán), Xanzá (Gallego), Gonza (Gallego), Xenciana (Gallego), Xensá (Gallego), Xenzá (Gallego), Xenzo (Gallego), Xianzana (Gallego), Chansana (Altoaragonés), Chanzana (Altoaragonés), Chonzana (Altoaragonés), Ajenciana (Altoaragonés)</t>
+    <t>Xanzana (Castellano), Agenciana (Castellano), Cenjana (Castellano), Funciana (Castellano), Janciana (Castellano), Jenciana (Castellano), Jonzana (Castellano), Junciana (Castellano), Junzana (Castellano), Xanzà (Castellano), Genciana (Castellano), Henciana (Castellano), Hunciana (Castellano), Jansana (Castellano), Janzana (Castellano), Genciana amarilla (Castellano), Genciana mayor (Castellano), Chanzaina (Castellano), genciana (Castellano), errotxa (Euskera), Errosta (Euskera), Renciana (Catalán), Llenciana (Catalán), Ranciana (Catalán), genciana (Catalán), Argençana (Catalán), Gençana (Catalán), Geniçana (Catalán), Geniçana groga (Catalán), Geniçana negra (Catalán), Herba geniçana (Catalán), Llecenciana (Catalán), Llençana (Catalán), Xanzá (Gallego), Gonza (Gallego), Xenciana (Gallego), Xensá (Gallego), Xenzá (Gallego), Xenzo (Gallego), Xianzana (Gallego), Chansana (Altoaragonés), Chanzana (Altoaragonés), Chonzana (Altoaragonés), Ajenciana (Altoaragonés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Altoaragonés, Altoaragonés, Altoaragonés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>España, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Hemicriptófito o geófito rizomatoso que puede llegar a los 150 cm de altura, aunque por lo general no sobrepasa el metro. Las hojas son opuestas en la base, enteramente lampiñas. Los tallos son de color verde claro y fistulosos. Corola de hasta 4 cm, de color amarillo vivo, anaranjada o rojiza.</t>
   </si>
   <si>
     <t>Spiranthes aestivalis (Poir.) Rich.</t>
   </si>
   <si>
-    <t>prueba_Orquídia estival (Castellano), Satirión de tres bulbos (Castellano), Abellera d’estiu (Catalán), espirant estival (Catalán), Espiral de verán (Gallego)</t>
+    <t>Orquídia estival (Castellano), Satirión de tres bulbos (Castellano), Abellera d’estiu (Catalán), espirant estival (Catalán), Espiral de verán (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Catalán, Gallego</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Herbácea perenne, autótrofa, provista de 2-4 tubérculos napiformes, con tallos hasta de 40 cm, cilíndricos, lisos, y generalmente glabros. Hojas linear-lanceoladas, abrazadoras, glaucas, las caulinares disminuyendo a medida que ascienden por el tallo. Flores en espiga terminal, con el eje retorcido, flores blanquecinas, subsésiles, en número muy variable, provistas de pelos glandulíferos; bráctea de la flor basal más larga que el ovario, foliácea; sépalos laterales libres, triangulares, pétalos laterales, obtusos, glaucos, con nervio verdoso, conniventes en una gálea con el sépalo central, labelo escotado en su tercio distal, ligeramente crenado, igual que los sépalos o ligeramente mayor, sin espolón, muy curvado hacia abajo, peloso en su parte central. Ginostemo con rostelo bífido y erecto, colocado delante de la antera y esta oculta por el rostelo. Ovario ligeramente curvado en su parte superior. Fruto anchamente elíptico, erecto, con 3 costillas. Semillas alargadas, hasta de 4mm.</t>
   </si>
   <si>
     <t>Woodwardia radicans (L.) Sm.</t>
   </si>
   <si>
-    <t>prueba_Píjara (Castellano), Píjire (Castellano), Pírguan (Castellano), helecho de cumbre (Castellano), feto de botâo (Gallego)</t>
+    <t>Píjara (Castellano), Píjire (Castellano), Pírguan (Castellano), helecho de cumbre (Castellano), feto de botâo (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Gallego</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Región Atlántica, Región Macaronésica</t>
   </si>
   <si>
     <t>Tallo robusto, corto, con tendencia a crecer horizontalmente sobre el sustrato y cubierto de páleas ocres. Hojas de hasta 3 m, persistentes, fasciculadas, arqueadas, con el ápice en contacto con el suelo donde enraízan las plantas que se desarrollan a partir de yemas producidas por el raquis. Lámina igual o más larga que el pecíolo, 1-pinnatisecta con pinnas 1-pinnatipartidas, de triangular a ovado-lanceolada. Soros oblongos, situados en dos filas próximas a cada lado del nervio de las pínnulas; indusio convexo. Esporas monoletas, elipsoidales, acastañadas, de 52-56 μm, con crestas equinuladas.</t>
   </si>
   <si>
     <t>Festuca elegans Boiss.</t>
   </si>
   <si>
-    <t>prueba_Cerrillón (Castellano), Cañuela elegante (Castellano)</t>
+    <t>Cerrillón (Castellano), Cañuela elegante (Castellano)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>España, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Hemicriptófito cespitoso, con renuevos intravaginales. Hojas de los renuevos plegadas y vaina abierta, escabriúscula; lígula (2,5)3–4(5,7) mm, lanceolada, aguda; lámina 0,5–0,6 mm de diámetro, subsetácea, escábrida, de sección transversal oval–elíptica, con 5–7 nervios y 1 costilla. Panícula (7,5)8–14(17,5) cm, oblongoidea. Espiguillas (5)5,5–6,5(8,5) mm, elíptico–oblongas, con 4–6 flores verdes o variegado– violáceas; glumas lanceoladas, con margen escarioso, desiguales, la inferior algo menor que la superior (2,5)3–4(5) mm; lema 3,5–4,5 mm, obovado–oblongo, mútico, con margen escarioso; pálea de la misma longitud que el lema, oblongo–lanceolada, bidentada. Ápice del ovario pubescente o glabro. Hilo igualando la mitad de la cariopsis. Cariopsis no adherente a la pálea.</t>
   </si>
   <si>
     <t>Helosciadium repens (Jacq.) W.D.J. Koch</t>
   </si>
   <si>
-    <t>prueba_Apio bordo (Castellano), Apio de río (Castellano), Apio salvaje (Castellano), Apio silvestre (Castellano), Apio rastrero (Castellano)</t>
+    <t>Apio bordo (Castellano), Apio de río (Castellano), Apio salvaje (Castellano), Apio silvestre (Castellano), Apio rastrero (Castellano)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hierba perenne. Tallos prostrados de los que solo emergen las hojas y los pedúnculos umbelares, y enraízan en cada nudo. Hojas una vez pinnatisectas, con 5-11 segmentos, de 0,2-1 cm, suborbiculares, poco profundamente lobados o dentados, sésiles. Umbelas compuestas, opuestas a las hojas, con 4-7 radios de 0,5-3 cm, generalmente subiguales, lisos, con pedúnculos de 20-30(50) mm, más largos que los radios. Brácteas 3-7, lanceoladas u ovadas, reflejas. Umbélulas con radios de 1-2 mm en la fructificación. Bractéolas similares a las brácteas, más cortas que las flores. Cáliz sin dientes. Pétalos blancos. Frutos c. 1 mm, suborbiculares, mericarpos con costillas finas pero prominentes. Se diferencia de Apium nodiflorum por la presencia de 3-7 brácteas, sus pedúnculos umbelares más largos y su fruto más pequeño.</t>
   </si>
   <si>
     <t>Apium repens (Jacq.) Lag.</t>
   </si>
   <si>
     <t>Mauremys leprosa (Schweigger, 1812)</t>
   </si>
   <si>
-    <t>prueba_Galápago (Castellano), Tortuga (Castellano), Galápago leproso (Castellano), Apoarmatu korrontazalea (Euskera)</t>
+    <t>Galápago (Castellano), Tortuga (Castellano), Galápago leproso (Castellano), Apoarmatu korrontazalea (Euskera)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Quelonio con caparazón alargado y deprimido dorso-ventralmente, con el borde liso y de color entre verde oliváceo y pardo con manchas pardo rojizas. El peto es amarillo o crema y está fuertemente unido al espaldar por un ancho puente óseo. El cuello presenta rayas anaranjadas sobre fondo verdoso en juveniles y adultos jóvenes. Entre el ojo y el tímpano presenta una mancha circular naranja o amarilla. Estas rayas y manchas son muy conspicuas en los animales jóvenes pero desaparecen o se difuminan con la edad. La longitud del espaldar medido en línea recta varía en la mayoría de los adultos entre los 100 y los 180 mm, con tallas máximas que superan los 200 mm.</t>
   </si>
   <si>
     <t>Asplenium hemionitis L.</t>
   </si>
   <si>
-    <t>prueba_Hierba candíl (Castellano), Helecha (Castellano), hierba candil (Castellano), feto de folha de hera (Gallego)</t>
+    <t>Hierba candíl (Castellano), Helecha (Castellano), hierba candil (Castellano), feto de folha de hera (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Gallego</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Macaronésica</t>
   </si>
   <si>
     <t>Tiene las frondes hasta de 35 cm, palmeadas y los soros lineares.</t>
   </si>
   <si>
     <t>Convolvulus lopezsocasii Svent.</t>
   </si>
   <si>
-    <t>prueba_Corregüelón de Famara (Castellano), Corregüela de Famara (Castellano), Enreaera (Castellano)</t>
+    <t>Corregüelón de Famara (Castellano), Corregüela de Famara (Castellano), Enreaera (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Arbusto ramificado desde la base con ramas volubles de hasta 3 m. Hojas elíptico lanceoladas de base subcordada, generalmente glabras. Inflorescencias axilares, uni o trifloras en ramas floríferas cortas. Brácteas lanceolado-lineares. Flores con pedicelos glabros, mayores que el cáliz. Corola rosa pálido, a veces con tintes azulados, de 3-4 cm de diámetro.</t>
   </si>
   <si>
     <t>Convolvulus lopez-socasii, Convolvulus lopezsocasi Svent.</t>
   </si>
   <si>
     <t>Armeria velutina Boiss. &amp; Reut.</t>
   </si>
   <si>
-    <t>prueba_Clavellina (Castellano)</t>
+    <t>Clavellina (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Región Mediterránea</t>
   </si>
   <si>
     <t>Planta herbácea perenne, con cepa poco ramificada y ramas más o menos verticales. Tallos floridos escapiformes, simples y monocéfalos. Hojas dispuestas en roseta basal, homomorfas, simples, linear-lanceoladas, acuminadas, paralelinervias, de acanaladas a planas, bastante rígidas y erectas, densamente pubescentes; atenuadas en la base formando una especie de vaina ensanchada, no fibrosa. Inflorescencia en glomérulo, con un involucro de brácteas libres, imbricadas y una prolongación tubular en la base que cubre el extremo superior del escapo. Cáliz infundibuliforme, inserto oblicuamente en el pedicelo y que da lugar a un espolón, densamente holótrico, limbo escarioso, con cinco lóbulos achatados, mucronados o múticos. Corola con los pétalos soldados en la base, de color rosa vivo. Estambres insertos en la base de la corola. Estilos concrescentes en la base y barbados. Fruto monospermo, fusiforme, con pericarpio membranáceo.</t>
   </si>
   <si>
     <t>Atropa baetica Willk.</t>
   </si>
   <si>
-    <t>prueba_Tabaco gordo (Castellano), Tabaco de pastor (Castellano), Belladona de flor amarilla (Castellano), Tabaco filipino (Castellano), Tabaco verde (Castellano), Belladona de Andalucia (Castellano)</t>
+    <t>Tabaco gordo (Castellano), Tabaco de pastor (Castellano), Belladona de flor amarilla (Castellano), Tabaco filipino (Castellano), Tabaco verde (Castellano), Belladona de Andalucia (Castellano)</t>
   </si>
   <si>
     <t>Herbácea perenne, rizomatosa, de hasta 150(200) cm. Tallos glabros (los jóvenes algo glanduloso-pubescentes). Hojas alternas, pecioladas, enteras, de hasta 16x9 cm, de ovadas a lanceoladas. Flores solitarias o geminadas, actinomorfas o algo zigomorfas. Cáliz acrescente hasta 20 mm al fructificar, campanulado, pubescente-glanduloso. Corola (16)19-28(29) mm, infundibuliforme, amarilla o verdosa; lóbulos desiguales, anchamente ovados, tanto o más largos que el tubo. Estambres desiguales, generalmente exertos. Estilo exerto. Fruto en baya esférica, negra, brillante.</t>
   </si>
   <si>
     <t>Atropa belladonna subsp. baetica (Willk.) Font Quer</t>
   </si>
   <si>
     <t>Carduus myriacanthus DC.</t>
   </si>
   <si>
-    <t>prueba_Cardo (Castellano)</t>
+    <t>Cardo (Castellano)</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta anual de 15-100 cm. Tallo glabrescente, simple o ramificado en la parte superior. Hojas basales oblanceoladas, pinnatífidas, asimétricas, con 8-12 pares de lóbulos a su vez profundamente lobulados, con espinas hasta de 4,5 mm. Capítulos solitarios o en grupos de 2-3, sentados o subsentados. Involucro 15-20 x 6-11 mm, ovoideo, aracnoideo. Brácteas medias oblanceoladas, atenuadas desde la base, erecto-patentes, con margen escarioso en el tercio inferior y espina apical hasta de 2 mm. Flores 13-17 mm, purpúreas. Aquenios 4-5 x c. 2 mm, obcónicos. Vilano 13-17 mm, escábrido, blanco.</t>
   </si>
   <si>
     <t>Carduus balansae Boiss. &amp; Reut</t>
   </si>
   <si>
     <t>Helianthemum caput-felis Boiss.</t>
   </si>
   <si>
-    <t>prueba_Romer moixí (Castellano), Esteperola cap de gat (Castellano), Jarilla de cabeza de gato (Castellano), Romer moix (Catalán)</t>
+    <t>Romer moixí (Castellano), Esteperola cap de gat (Castellano), Jarilla de cabeza de gato (Castellano), Romer moix (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta perenne, sufruticosa, de hasta 40 cm, cenicientoblanquecina en todas sus partes. Hojas 5-15 mm, enteras, simples, opuestas, pecioladas, de elípticas a lanceoladas, obtusas con el margen revoluto, y cubiertas de pelos estrellados por ambas caras; estípulas doble largas que el pecíolo, las inferiores caducas. Inflorescencia simple o ramificada, con 3-10 flores hermafroditas, actinomorfas; botones florales ovoideos, vellosos, con la apariencia de una cabeza de gato. Sépalos internos 8-10 mm, de costillas poco marcadas. Pétalos 9-12 mm, más largos que el cáliz, obovados, de color amarillo, con mácula anaranjada en la base. Cápsula c. 3-4 mm, más pequeña que el cáliz, pilosa, ovado-elipsoidal, dehiscente por tres valvas. Semillas 6 por cápsula, 1-3 mm, foveoladocerebriformes, no papilosas, de color grisáceo-rosado.</t>
   </si>
   <si>
     <t>Helianthemum caput-felis var. alboranense Raynaud, Helianthemum caput-felis var. latifolium Sennen</t>
   </si>
   <si>
     <t>Macrothele calpeiana (Walckenaer, 1805)</t>
   </si>
   <si>
-    <t>prueba_Araña negra del alcornocal (Castellano)</t>
+    <t>Araña negra del alcornocal (Castellano)</t>
   </si>
   <si>
     <t>Especie fácil de identificar ya que se trata de una araña de gran tamaño, posiblemente la mayor de Europa, de color prácticamente negro, y con unas grandes hileras. Las únicas especies españolas con las que se podría confundir son: Cyrtauchenius walckenaeri (Lucas, 1846) (Cyrtauchenidae) de la que se diferencia porque M. calpeiana no presenta rastrellum en los queliceros e Ischnocolus spp. (Theraphosidae) que presenta una coloración más clara, y con las hileras posteriores son más cortas, y con solo dos artejos. Existen fotografías de las misma disponibles en numerosas paginas de Internet, particularmente en el portal de biodiversidad Virtual. De los trabajos moleculares realizados recientemente (Arnedo y Ferrández, 2006) se desprende que la población de sierra de Aracena podría tener el tratamiento de especie críptica, y podría llegar a ser necesaria su valoración en el Libro Rojo como taxon independiente.</t>
   </si>
   <si>
     <t>Marsilea strigosa Willd.</t>
   </si>
   <si>
-    <t>prueba_trébol de cuatro hojas peludo (Castellano), trevo de quatro folhas peludo (Gallego)</t>
+    <t>trébol de cuatro hojas peludo (Castellano), trevo de quatro folhas peludo (Gallego)</t>
   </si>
   <si>
     <t>Rizoma rastrero, en ocasiones ramificado, densamente piloso en los nudos. Entrenudos de hasta 50 cm de longitud. Raíces simples. Hojas fasciculadas, solitarias en los estolones. Frondes con cuatro pinnas enteras, generalmente más grandes en las formas acuáticas. Esporocarpos comprimidos, erectos simples y subglobosos; normalmente en dos filas a los lados del estolón.</t>
   </si>
   <si>
     <t>Paeonia cambessedesii (Willk.) Willk.</t>
   </si>
   <si>
-    <t>prueba_celònia (Catalán), Peònia (Catalán), Roser de pampalònia (Catalán), Paloni de boca (Catalán), Palònia (Catalán), Pampalònia (Catalán), Pampolònia (Catalán), Rosa de pampolònia (Catalán), Herba de sant josep (Mallorquín), Peonia (Valenciano)</t>
+    <t>celònia (Catalán), Peònia (Catalán), Roser de pampalònia (Catalán), Paloni de boca (Catalán), Palònia (Catalán), Pampalònia (Catalán), Pampolònia (Catalán), Rosa de pampolònia (Catalán), Herba de sant josep (Mallorquín), Peonia (Valenciano)</t>
   </si>
   <si>
     <t>Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Mallorquín, Valenciano</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Hierba perenne, robusta, glabra, rizomatosa. Tallos que brotan en invierno y se secan en verano, de 20-50 cm, con flores solitarias, formando una mata de hojas grandes y de brillo metálico, verdes por el haz y purpúreas por el envés. Hojas inferiores biternadas, las superiores con 3-5 segmentos, con los folíolos lanceolados u ovales, enteros, de 3-7 cm de ancho. Flores, 6-10 cm de diámetro, ampliamente abiertas. Sépalos externos pequeños y agudos; los dos internos grandes y obtusos. Pétalos 5-10, ordinariamente 8, grandes, amplios, transovados, obtusos o apiculados, de color rosa púrpura. Estambres muy abundantes, con anteras más largas que los filamentos. Folículos 5-8, de 2-6 cm, purpúreos, glabros. Semillas negras, lisas y brillantes. Se diferencia claramente de Helleborus lividus por el color de los pétalos, verdoso en este caso.</t>
   </si>
   <si>
     <t>Rhaponticum exaltatum (Willk.) Greuter</t>
   </si>
   <si>
     <t>Hierba perenne, verde, glabrescente. Tallos hasta de 140 cm, erectos, simples –rara vez con alguna rama. Hojas hasta de 30 × 14 cm, esparcidas –escasas y menores hacia la parte superior del tallo. Involucro 30-45 × (30)40-59(68) mm, de ovoide a globoso. Corola 30- 42,5 mm rosa purpúrea. Aquenios 5,2-7,5 × (2,8)3- 3,6(3,8) mm, obovoides, de sección ± elíptica. Vilano (20)24,5-28 mm, doble.</t>
   </si>
   <si>
     <t>Leuzea exaltata Willk., Leuzea rhaponticoides Graells, Stemmacantha exaltata (Willk.) Dittrich</t>
   </si>
   <si>
     <t>Riella helicophylla (Bory &amp; Mont.) Mont.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Plantas de 10-40 mm, erectas, con ala helicoide u ondulada, cespitosas, no o poco ramificadas y de ápice falciforme. Eje aplanado de 0.14-0.3 mm de anchura. Ala dorsal de 1,2-4 mm de anchura, margen entero, células marginales rectangulares, oblatas o cuadradas, hialinas o con pocos cloroplastos; células oleíferas cuadrado-rectangulares, cuerpos oleíferos esféricos y brillantes. Escamas dimórficas. Plantas dioicas, con los pies masculinos más pequeños que los femeninas, anteridios de color amarillento anaranjado situados en el margen del ala, numerosos y formando una serie casi continua, a veces en grupos discontinuos. Arquegonios dispuestos sobre el eje de las plantas femeninas, involucros ovoides, lisos, sin lamelas. Esporófito con seta corta y cápsula esférica. Esporas subesféricas (105 × 100 µm) marrón-amarillentas, cara distal con espinas largas de más de 7 μm de longitud, con ápice truncado dilatado, cara proximal con espinas agudas más cortas. En el estudio de las poblaciones de la Península Ibérica, se constata la existencia de dos morfotipos diferentes que se encuentran en estudio para determinar su valor taxonómico (Puche et al. 2011).</t>
   </si>
   <si>
     <t>Sideritis glauca Cav.</t>
   </si>
   <si>
-    <t>prueba_Rabogato rosado (Castellano), Rabet de gat (Catalán)</t>
+    <t>Rabogato rosado (Castellano), Rabet de gat (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Caméfito de hasta 40 cm de altura, leñosa en la base, de procumbente a erecta, verde glaucescente. Tallos de hasta 25 cm, herbáceos, erectos, glabros o cubiertos de pelos antrorsos o retrorsos, dispersos, sin tricomas glandulíferos. Hojas de 10-15 x 2 mm, sentadas, lineares, uninervias, enteras, obtusas, glabras o dispersamente vellosas, las superiores más estrechas que las inferiores. Inflorescencia espiciforme, 3-6 cm de longitud, con 5-10 verticilastros. Verticilastros con 2-6 flores, sentadas. Brácteas 3-4 x 2-2,5 mm, de patentes a erecto-patentes, ovadas, glabras por ambas caras, con 0-1 dientes en cada lado. Cáliz 4-6 mm de longitud, urceolado o campanulado, con cinco dientes subiguales, sin glándulas. Carpostegio nulo. Corola 10-12 mm de longitud, bilabiada, blanca o rosada, labio inferior emarginado, con tres lóbulos desiguales. Frutos 3 mm, ovoides.</t>
   </si>
   <si>
     <t>Sideritis incana subsp. glauca</t>
   </si>
   <si>
     <t>Bruchia vogesiaca Schwägr.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Musgo acrocárpico, pequeño, de 0,3-0,6 cm de altura, que forma céspedes laxos o poco compactos de un verde pálido a verde amarillento. Caulidio simple, a menudo con protonema secundario en la base, con cordón central y esclerodermis de 3-4 capas de células. Filidios de erectos a escuarrosos, de 1,5-3 mm de longitud, oval-lanceolados u oblongo-lanceolados, abruptamente subulados, con la base envainadora, margen entero o algo dentado y nervio excurrente, células de la lámina oblongas o hexagonales, 15-20 x 30-40 µm, las marginales más estrechas. Reproducción asexual vía propágulos protonemáticos. Cápsula cleistocárpica (no operculada), gimnóstoma (perístoma indiferenciado), de cilíndrica a piriforme, apiculada, con el cuello largo, seta de 2,5-10 mm de longitud, amarillenta, flexuosa, caliptra mitriforme.
 Se reconoce bien en el campo cuando presenta esporófitos, por sus cápsulas sin opérculo y con el cuello largo y bien diferenciado (Sérgio &amp; Garcia, 2015). Se puede confundir con algunas especies de los géneros Dicranella y Ditrichum. La presencia de un protonema persistente que genera yemas multicelulares es un rasgo poco habitual (Sérgio et al. 1998) que favorece la estrategia colonizadora de esta especie.</t>
   </si>
   <si>
     <t>Narcissus nevadensis subsp. longispathus (Pugsley) Algarra, Blanca, Cueto &amp; J. Fuentes</t>
   </si>
   <si>
-    <t>prueba_Azucena silvestre (Castellano)</t>
+    <t>Azucena silvestre (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España EN (En peligro),  Mundial CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Hierba perenne, bulbosa. Escapo 30-170 cm. Hojas 40-60 cm, todas basales, paralelinervias. Flores solitarias, actinomorfas, hermafroditas, trímeras, de color amarillo pálido. Pedicelos 40-90 mm. Espata 60-100 mm, escariosa, de una sola bráctea. Tubo del periantio 10-15 mm; segmentos 6, de 25-32 mm, patentes, no retorcidos o solo ligeramente; corona 25-30 mm, débilmente sinuosa, ligeramente ensanchada en el ápice, crenada, concolora. Estambres 6. Ovario ínfero. Fruto en cápsula.</t>
   </si>
   <si>
     <t>Narcissus alcaracensis Ríos, D. Rivera, Alcaraz &amp; Obón, Narcissus enemeritoi (Sánchez-Gómez, Carrillo, Hernández, M. Á. Carrión &amp; Güemes), Narcissus hispanicus subsp. longispathus auct, Narcissus longispathus Pugsley, Narcissus major var. longispathus Deg. &amp; Herv, Narcissus pseudonarcissus subsp. longispathus (Pugsley) A. Fernandes, Narcissus segurensis S. Ríos, D. Rivera, Alcaraz &amp; Obón, Narcissus yepesii S. Ríos, D. Rivera, Alcaraz &amp; Obón</t>
   </si>
   <si>
     <t>Phengaris nausithous (Bergsträsser, 1779)</t>
   </si>
   <si>
-    <t>prueba_Hormiguera oscura (Castellano), Limbada (Castellano), Dusky Large Blue (Inglés)</t>
+    <t>Hormiguera oscura (Castellano), Limbada (Castellano), Dusky Large Blue (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Mundial, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>El macho presenta en el dorso de las alas una extensa área de color azul oscuro brillante que alcanza la zona submarginal y una franja marginal de color castaño. La cara ventral de las alas es de color canela, sin marcas submarginales. La hembra es semejante al macho, pero con dorso alar castaño oscuro y fimbrias pardas.</t>
   </si>
   <si>
     <t>Maculinea nausithous (Bergsträsser, 1779)</t>
   </si>
   <si>
     <t>Iberolacerta aranica (Arribas, 1993)</t>
   </si>
   <si>
-    <t>prueba_Lagartija aranesa (Castellano), Sargantana aranesa (Catalán), Aran Rock Lizard (Inglés)</t>
+    <t>Lagartija aranesa (Castellano), Sargantana aranesa (Catalán), Aran Rock Lizard (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Alpina</t>
   </si>
   <si>
     <t>Lagartija pequeña con las escamas rostral e internasal están siempre en amplio contacto, la escama postocular y la parietal se encuentran usualmente en contacto, así como la supranasal y loreal. Usualmente sólo existe una escama entre la masetérica y la timpànica. Posee 0 a 9 gránulos supraciliares, 18 a 27 escamas gulares, 7 a 14 escamas en el collar y 35 a 48 escamas dorsales. Coloración dorsal de tono pardogrisáceo, ocasionalmente con un reflejo oliváceo claro. Algunos machos presentan el dorso de color verde malaquita (un tono verdeazulado). A lo largo del dorso, dos bandas paravertebrales oscuras. Pecho y vientre sin pigmento de color, habitualmente en diversos tonos de blanco, ocasionalmente con un reflejo verdoso o azulado. La región ventral está frecuentemente moteada de negro en los rebordes anteriores de las escamas, especialmente en los machos.</t>
   </si>
   <si>
     <t>Lacerta aranica Arribas, 1993</t>
   </si>
   <si>
     <t>Iberolacerta bonnali (Lantz, 1927)</t>
   </si>
   <si>
-    <t>prueba_Lagartija pirenaica (Castellano), Sargantana pirinenca (Catalán), Pyrenean Rock Lizard (Inglés)</t>
+    <t>Lagartija pirenaica (Castellano), Sargantana pirinenca (Catalán), Pyrenean Rock Lizard (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Alpina U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Lagartija pequeña con escamas rostral e internasal generalmente en contacto, postocular y parietal generalmente en contacto, al igual que ocurre entre supranasal y loreal. Generalmente más de una escama entre masetérica y timpánica. Entre 0 y 17 gránulos supraciliares, de 17 a 27 gularia, 5 a 15 collaria, 36 a 48 dorsalia; 25 a 31 escamas ventrales, 9 a 18 poros femorales, 20 a 31 (26,10) lamellae bajo el cuarto dedo del pié y 6 a 15 escamas circumanales. Dorso de color grisáceo o grisáceo-parduzco (pero nunca claramente marrón como en I. aurelioi), ocasionalmente con reflejos oliváceos. Bandas laterales (costales o temporales) de color pardo muy oscuro y generalmente uniforme. Partes inferiores siempre blancas (blanco hueso), con pocas manchas oscuras. Puntos azules en las ventrales externas muy raros.</t>
   </si>
   <si>
     <t>Lacerta bonnali</t>
   </si>
   <si>
     <t>Barbus meridionalis Risso, 1827</t>
   </si>
   <si>
-    <t>prueba_Barbo de montaña (Castellano), Barbo mediterraniarra (Euskera), Barb de muntanya (Catalán), Mediterranean Barbel (Inglés), Southern Barbel (Inglés)</t>
+    <t>Barbo de montaña (Castellano), Barbo mediterraniarra (Euskera), Barb de muntanya (Catalán), Mediterranean Barbel (Inglés), Southern Barbel (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Se diferencia de otras especies del género Barbus por la ausencia de denticulaciones en el último radio sencillo de la aleta dorsal, caudal no teñida de rojo en los ejemplares adultos. Cabeza más pequeña que en el caso del barbo colirrojo (Barbus haasi). Lectotipo conservado en el Muséum National d’Histoire Naturelle de Paris (MNHN 0000-0070) procedente del río Var en Niza, Francia. Descripción: La especie es tetraploide (2n=100). La coloración del cuerpo en los adultos es pardogrisácea y se encuentra profusamente moteado de manchas negras, tanto en adultos como en juveniles. Este patrón de coloración es similar al que ostentan los individuos jóvenes de otras especies de barbos, prestándose a confusión. No se ha descrito la existencia de tubérculos nupciales en esta especie. La cabeza es relativamente pequeña, mucho más que en el barbo colirrojo (B. haasi). Los labios son muy variables aunque normalmente son anchos, presentando un lóbulo medio algo visible. Las barbillas son cortas y finas. El último radio sencillo de la aleta dorsal no presenta denticulaciones. Las aletas son bajas y la dorsal presenta un perfil normalmente recto. Barbo relativamente pequeño, que en España raramente alcanza los 30 cm de longitud total y 200 g de peso.</t>
   </si>
   <si>
     <t>Aster pyrenaeus DC.</t>
   </si>
   <si>
-    <t>prueba_Estrella de los Pirineos (Castellano), Áster del Pirineo (Castellano), Estrella de Pirineos (Castellano), Aster des Pyrénées (Francés)</t>
+    <t>Estrella de los Pirineos (Castellano), Áster del Pirineo (Castellano), Estrella de Pirineos (Castellano), Aster des Pyrénées (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Francés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica</t>
   </si>
   <si>
     <t>Herbácea perenne, con tallos híspidos, de hasta 90 cm. Hojas alternas, oblongo-lanceoladas, agudas, abrazadoras en la base y dentadas en su mitad superior. Flores en capítulos 5 cm de diámetro, terminales, solitarios o en grupos. Flores externas liguladas, de color lila. dispuestas en una línea. Las centrales tubulosas y amarillas. El fruto es una cipsela rematada en vilano de pelos desiguales.</t>
   </si>
   <si>
     <t>Centaurium somedanum M. Laínz</t>
   </si>
   <si>
-    <t>prueba_Centaura de Somiedo (Castellano), Centaurea de Somiedo (Castellano)</t>
+    <t>Centaura de Somiedo (Castellano), Centaurea de Somiedo (Castellano)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Planta herbácea y perenne de 3-10 cm de altura, formando una roseta de 2-4(6) cm que generalmente florece y se ramifica a partir del segundo año de vida. Hojas basales subespatuladas, las caulinares opuestas y subelípticas. Flores en grupos de 2-3, con un total de (1)2-4(15) por individuo. Corola rosado-púrpura de 10-20 mm. Cápsula septicida que contiene (30)100-150(225) semillas reticuladas de pequeño tamaño (diámetro &lt; 0.5 mm).</t>
   </si>
   <si>
     <t>Centaurium chloodes subsp. somedanum (M. Laínz) C. Romero</t>
   </si>
   <si>
     <t>Soldanella villosa Labarrère</t>
   </si>
   <si>
-    <t>prueba_Grande Soldanelle (Francés)</t>
+    <t>Grande Soldanelle (Francés)</t>
   </si>
   <si>
     <t>Planta herbácea perenne, desarrolla rizomas subterráneos. De estos surgen rosetas de hojas provistas de largos pecíolos, con lámina reniforme. Inflorescencia formada de 1 a 5 flores, agrupadas en forma de umbela al final de un largo escapo. Cáliz formado por 5 sépalos iguales entre sí, de contorno estrechamente lanceolado y color verde. Cinco pétalos de color lilacino, profundamente recortados en estrechos lóbulos. Toda la planta tiene largos pelos glandulares. Fruto en cápsula alargada y acrescente.</t>
   </si>
   <si>
     <t>Barbus haasi Mertens, 1924</t>
   </si>
   <si>
-    <t>prueba_Barbo colirrojo (Castellano), Izatzgorri barboa (Euskera), Haasi barboa (Euskera), Barb cua-roig. (Catalán), Barbo De Cola Roja (Inglés)</t>
+    <t>Barbo colirrojo (Castellano), Izatzgorri barboa (Euskera), Haasi barboa (Euskera), Barb cua-roig. (Catalán), Barbo De Cola Roja (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Se diferencia de otras especies del género Barbus, por tener el último radio sencillo de la aleta dorsal con pequeñas denticulaciones en la mayoría de los ejemplares. Dientes faríngeos en los ejemplares adultos con 5 dientes en la fila externa y el cuarto no globoso. Labios gruesos con lóbulo mental. Borde de la aleta anal teñida de rojo en los ejemplares adultos. Holotipo conservado en el Frankfurt Naturmuseum Senckenberg, Alemania (SMF 3254, Paratipos SMF 3223-3224) procedente del río Noguera-Pallaresa, en la Pobla de Segur (Lérida), cuenca del Ebro.</t>
   </si>
   <si>
     <t>Cobitis calderoni Bacescu, 1962</t>
   </si>
   <si>
-    <t>prueba_Lamprehuela (Castellano), Mazkar arantzaduna (Euskera), Llopet ibèric (Catalán)</t>
+    <t>Lamprehuela (Castellano), Mazkar arantzaduna (Euskera), Llopet ibèric (Catalán)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es una pequeña especie bentónica que no supera los 8 cm de longitud total, el cuerpo es cilíndrico y alargado con un pedúnculo caudal delgado y estrecho, la boca es ínfera y presenta tres pares de barbillas. Tiene una espina suborbitaria bífida eréctil que utiliza para defenderse de sus depredadores. La inserción de la aleta dorsal se sitúa un poco posterior al inicio de las ventrales. Presenta siete radios ramificados en la aleta dorsal y de seis a siete en la anal. No aparece dimorfismo sexual externo. El cuerpo está cubierto con manchas negras que se disponen en 4 filas de las cuales la inferior es la que presenta unas manchas mayores, rectangulares y ventralmente alargadas. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962: por ausencia de dimorfismo sexual, pedúnculo caudal largo y estrecho, manchas corporales regulares. Holotipo conservado en el Muséum d’Histoire Naturelle Grigori Antipa de Bucharest (MGAB 49415 [ex MGAB 7]. Paratipos: MGAB 7 (59, con el holotipo) y algunos Paratipos en el Musée Oceanographique de Monaco, Monaco (MOM 0091-2512, 3) del río Arlanzón, en Cardeñajimeno y La Gravera en Burgos, España.</t>
   </si>
   <si>
     <t>Eriogaster catax (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes),  España DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Los machos presentan antenas y cuerpo de color leonado anaranjado. Las alas también tienen ese color al menos en los dos tercios proximales mientras que el distal suele tener un color violáceo. Aparecen dos bandas amarillas a ambos lados del punto discal, que es de dolor blanco. Las hembras son más grandes, tienen las antenas más finas y el extremo distal del abdomen está provisto de una espesa borra de color gris negruzco mezclado con blanco. La coloración en general es pardo-rojiza, con los mismos dibujos alares que el macho.</t>
   </si>
   <si>
     <t>Galanthus nivalis L.</t>
   </si>
   <si>
-    <t>prueba_Flor de Nieve (Castellano), Campanilla de invierno (Castellano), Negu-txilintxa (Euskera), Flor de neu (Catalán), Herba del cap blanc (Catalán), Llàgrimes de sant josep (Catalán), Flower of Hope (Inglés), Bucaneve (Inglés), Common Snowdrop (Inglés), Snowdrop (Inglés), Perceneige (Francés), Niveole (Francés), Galantine d'Hiver (Francés)</t>
+    <t>Flor de Nieve (Castellano), Campanilla de invierno (Castellano), Negu-txilintxa (Euskera), Flor de neu (Catalán), Herba del cap blanc (Catalán), Llàgrimes de sant josep (Catalán), Flower of Hope (Inglés), Bucaneve (Inglés), Common Snowdrop (Inglés), Snowdrop (Inglés), Perceneige (Francés), Niveole (Francés), Galantine d'Hiver (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Catalán, Catalán, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Hierba bulbosa, glabra, de bulbos tunicados. Tallos escapiformes, macizos. Hojas todas basales, ± lineares, planas, sin banda longitudinal blanca, envainadoras, sin pecíolo. Inflorescencia por lo general reducida a una sola flor, con una espata basal formada por 2 brácteas connatas, persistentes. Flores actinomorfas, campanuladas, péndulas, pediceladas, sin bractéolas. Perianto formado por 6 tépalos, libres, los externos más largos que los internos, lanceolados, sin corona, ± blancos. Filamentos estaminales insertos en un anillo basal; anteras lineares, basifijas, dehiscentes inicialmente por poros apicales y después dehiscencia longitudinal. Ovario elipsoidal; estilo alargado, filiforme; estigma entero, ± capitado. Fruto en cápsula subglobosa, loculicida. Semillas subglobosas, de color castaño obscuro, con estrofíolo ± carnoso.</t>
   </si>
   <si>
     <t>Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811)</t>
   </si>
   <si>
-    <t>prueba_Almizclera (Castellano), Desmán ibérico o topo de río (Castellano), Desmán de los Pirineos (Castellano), Desmán ibérico (Castellano), Desmán del Pirineo (Castellano), Muturluze iberiarra (Euskera), Muturluze piriniarra (Euskera), Almesquera (Catalán), Rato amisqueiro (Gallego), Rato de almizcre (Gallego), Pyrenean Desman (Inglés), Desman Des Pyrénées (Francés)</t>
+    <t>Almizclera (Castellano), Desmán ibérico o topo de río (Castellano), Desmán de los Pirineos (Castellano), Desmán ibérico (Castellano), Desmán del Pirineo (Castellano), Muturluze iberiarra (Euskera), Muturluze piriniarra (Euskera), Almesquera (Catalán), Rato amisqueiro (Gallego), Rato de almizcre (Gallego), Pyrenean Desman (Inglés), Desman Des Pyrénées (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es un animal inconfundible. Su trompa, aplastada y desnuda, destaca de un cuerpo rechoncho, con una gruesa cola escamosa, de sección redondeada, pero comprimida lateralmente en su extremo. Ojos muy pequeños y ausencia de pabellones auditivos. Pelo largo y liso de color castaño o gris, con irisaciones y el vientre más claro. Extremidades posteriores mucho mayores que las anteriores y adaptadas a la natación, con membranas interdigitales. Cráneo similar al de los topos, en el que destacan los I1 de gran tamaño y forma triangular. Apófisis coronoides de la mandíbula mucho más elevada que la de los topos. Medidas corporales, CC: 115,0-135,0 mm; C: 125,0-160,0 mm; P: 27,0-34,0 mm; Ps: 50,0- 76,0 g. Fórmula dentaria: 3.1.4.3/3.1.4.3. Número de cromosomas (2n) = 24. Las hembras presentan cuatro pares de mamas.</t>
   </si>
   <si>
     <t>Lutra lutra (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Nutria (Castellano), Nutria paleártica (Castellano), Nutria Común (Castellano), Nutria europea o paleártica (Castellano), Igaraba arrunta (Euskera), Llúdrica (Catalán), Llúdriga (Catalán), Lontra (Gallego), European Otter (Inglés), European River Otter (Inglés), Eurasian Otter (Inglés), Old World Otter (Inglés), Loutre de rivière (Francés), Loutre d'Europe (Francés), Loutre commune (Francés)</t>
+    <t>Nutria (Castellano), Nutria paleártica (Castellano), Nutria Común (Castellano), Nutria europea o paleártica (Castellano), Igaraba arrunta (Euskera), Llúdrica (Catalán), Llúdriga (Catalán), Lontra (Gallego), European Otter (Inglés), European River Otter (Inglés), Eurasian Otter (Inglés), Old World Otter (Inglés), Loutre de rivière (Francés), Loutre d'Europe (Francés), Loutre commune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Mustélido de cuerpo alargado y extremidades proporcionalmente cortas. La cabeza es ancha y aplanada, sin que se aprecie un cuello diferenciado. Ojos, oídos y orificios nasales se encuentran desplazados hacia la parte superior de la cabeza. La cola es ancha y aplanada en la base, y puntiaguda en el extremo. Posee cinco dedos unidos por una membrana interdigital bien desarrollada, tanto en las extremidades anteriores como en las posteriores. El pelaje es de color castaño o pardo con diversas tonalidades; en la garganta y parte superior del pecho destaca una mancha bien representada, de color más claro. Presenta vibrisas largas en hocico, boca, mentón, ojos y antebrazos. El dimorfismo sexual es acusado. Medidas corporales de ejemplares adultos, CC: 60,4-75,0 cm (machos), 59,0-71,0 cm (hembras); C: 39,0-49,0 cm (machos), 35,9-45,0 cm (hembras); Ps: 6,1-9,4 kg (machos), 4,4-6,5 kg (hembras). Fórmula dentaria: 3.1.4.1/3.1.3.2. Número de cromosomas (2n) = 38. Los adultos no pueden ser confundidos con ninguna otra especie, salvo con el visón europeo, Mustela lutreola, visón americano, Neovison vison y el turón, Mustela putorius, habitantes también de ríos y masas de agua, pero con un tamaño mucho menor.</t>
   </si>
   <si>
     <t>Myotis bechsteinii (Kuhl, 1817)</t>
   </si>
   <si>
-    <t>prueba_Murciélago ratonero forestal (Castellano), Bechstein saguzarra (Euskera), Bechstein saguzar (Euskera), Rat penat de Bechstein (Catalán), Morcego de Bechstein (Gallego), Bechstein's Myotis (Inglés), Bechstein's Bat (Inglés), Murin De Bechstein (Francés)</t>
+    <t>Murciélago ratonero forestal (Castellano), Bechstein saguzarra (Euskera), Bechstein saguzar (Euskera), Rat penat de Bechstein (Catalán), Morcego de Bechstein (Gallego), Bechstein's Myotis (Inglés), Bechstein's Bat (Inglés), Murin De Bechstein (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Se trata de un Myotis de tamaño mediano, destacando el tamaño de sus orejas anchas y largas. El borde externo de la oreja presenta nueve pliegues transversales. El trago es largo y tiene forma de lanceta. El pelaje es largo con la base del pelo pardo oscuro y de color gris claro la cara ventral. Las crías presentan un color gris claro. Presenta un espolón recto con una longitud aproximada de entre un tercio y la mitad de la del uropatagio, estando la última vértebra caudal libre. El plagiopatagio empieza en la base de los dedos. Puede presentar albinismo parcial. ANT: 39,0-47,0 mm; O: 23,0-26,0 mm; Ps: 7,0-14,0 g. Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Se diferencia de los Myotis del mismo tamaño por la mayor longitud de sus orejas y de los Plecotus, por tener las orejas separadas en su base, por lo que no es necesario su captura para una correcta identificación. ULTRASONIDOS Emite en FM con pulsos entre 80-30 kHz, de una duración aproximada de 1,2-1,3 ms y un máximo de intensidad en 50 kHz. El intervalo medio entre dos pulsos es de 2,2 ms de duración. Mediante detectores de ultrasonidos heterodinos se puede confundir su señal de ecolocalización con la de otros Myotis de pequeño tamaño.</t>
   </si>
   <si>
     <t>Myotis blythii (Tomes, 1857)</t>
   </si>
   <si>
-    <t>prueba_Murciélago ratonero mediano (Castellano), Arratoi-belarri txikia (Euskera), Saguzar arratoi-belarri ertain (Euskera), Rat penat orellut mitjá (Catalán), Rat penat orellut mitjà (Catalán), Morcego de orellas de rato pequeño (Gallego), Lesser Mouse-eared Bat (Inglés), Lesser Mouse-eared Myotis (Inglés), Petit Murin (Francés)</t>
+    <t>Murciélago ratonero mediano (Castellano), Arratoi-belarri txikia (Euskera), Saguzar arratoi-belarri ertain (Euskera), Rat penat orellut mitjá (Catalán), Rat penat orellut mitjà (Catalán), Morcego de orellas de rato pequeño (Gallego), Lesser Mouse-eared Bat (Inglés), Lesser Mouse-eared Myotis (Inglés), Petit Murin (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>En el 95% de los ejemplares destaca la presencia de una mancha blanca en el pelaje frontal. ANT: 50,5-62,0 mm; Ps: 18,0-29,5 g. Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n)= 44. Semejante a M. myotis y M. punicus, aunque más esbelto y con un hocico más fino. Puede confundirse con M. myotis si carece de la mancha blanca. Para diferenciarlos se estudia la relación entre las longitudes del antebrazo y la oreja (Z = 0,433ANT + 3,709O), completando el análisis con la de la serie dental superior (M. blythii: Z &lt; -0,3; CM3 &lt; 9 mm; M. myotis: Z &gt; 0,3; CM3 &gt; 9 mm), aunque no siempre es posible. ULTRASONIDOS En vuelo de búsqueda emite pulsos de FM de 62 a 28 kHz (máxima intensidad a 35 kHz) con una duración de 2-3 ms y repetidos cada 50-90 ms, indistinguibles de los de M. myotis.</t>
   </si>
   <si>
-    <t>Myotis emarginatus (E. Geoffroy, 1806)</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago ratonero pardo (Castellano), Murciélago de Geoffroy o de oreja partida (Castellano), Murciélago de oreja partida o de Geoffry (Castellano), Geoffroy  saguzarra (Euskera), Geoffroy saguzar (Euskera), Rat penat d´orelles dentades (Catalán), Rat penat d'orelles dentades (Catalán), Morcego de orellas fenidas (Gallego), GEOFFROY'S MYOTIS (Inglés), Geoffroy's Bat (Inglés), Murin À Oreilles Échancrées (Francés)</t>
+    <t>Myotis emarginatus (É. Geoffroy Saint-Hilaire, 1806)</t>
+  </si>
+  <si>
+    <t>Murciélago ratonero pardo (Castellano), Murciélago de Geoffroy o de oreja partida (Castellano), Murciélago de oreja partida o de Geoffry (Castellano), Geoffroy  saguzarra (Euskera), Geoffroy saguzar (Euskera), Rat penat d´orelles dentades (Catalán), Rat penat d'orelles dentades (Catalán), Morcego de orellas fenidas (Gallego), GEOFFROY'S MYOTIS (Inglés), Geoffroy's Bat (Inglés), Murin À Oreilles Échancrées (Francés)</t>
   </si>
   <si>
     <t>Murciélago de tamaño mediano-pequeño, con orejas de longitud media que extendidas llegan justo hasta el hocico. Presentan una escotadura en la oreja más marcada que en otras especies. Trago puntiagudo que apenas alcanza dicha escotadura. Pelaje de aspecto lanoso rubio rojizo dorsalmente y amarillento ventralmente. El plagiopatagio se inserta en la base del dedo más externo del pie. El espolón ocupa la mitad del borde posterior del uropatagio, que generalmente presenta algunos pelos pequeños. La tibia está parcialmente cubierta de pelos rojizos en su parte dorsal. Jóvenes más oscuros sin tonos rojizos. ANT: 37,8-39,7 mm (machos), 39,9-42,6 mm (hembras); Ps: 7,4-10,0 g (machos), 8,5- 11,5 g (hembras) (datos de Navarra). Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosoma (2n) = 44. Se puede confundir con otros Myotis de tamaño pequeño: M. nattereri, M. bechsteinii, M. daubentonii y M. capaccinii. ULTRASONIDOS Utiliza pulsos de FM y de características variables dependiendo del entorno y la actividad. Dada esta gran plasticidad resulta muy difícil en la práctica discriminar entre las distintas especies de Myotis pequeños sin la ayuda de más información como la forma de vuelo, el comportamiento, el hábitat y el color del vientre.</t>
   </si>
   <si>
     <t>Myotis myotis (Borkhausen, 1797)</t>
   </si>
   <si>
-    <t>prueba_Murciélago ratonero grande (Castellano), Saguzar arratoi-belarri handi (Euskera), Saguzar arratoi-belarri handia (Euskera), Rat penat orellut gran (Catalán), Morcego de orellas de rato grande (Gallego), Mouse-eared Bat (Inglés), Mouse-eared Myotis (Inglés), Large Mouse-eared Bat (Inglés), Greater Mouse-eared Bat (Inglés), Grand Murin (Francés)</t>
+    <t>Murciélago ratonero grande (Castellano), Saguzar arratoi-belarri handi (Euskera), Saguzar arratoi-belarri handia (Euskera), Rat penat orellut gran (Catalán), Morcego de orellas de rato grande (Gallego), Mouse-eared Bat (Inglés), Mouse-eared Myotis (Inglés), Large Mouse-eared Bat (Inglés), Greater Mouse-eared Bat (Inglés), Grand Murin (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es el mayor Myotis de Europa. Las hembras algo mayores que los machos. Pelo corto y denso, de base oscura, con dorso castaño a pardo grisáceo y vientre casi blanco; los jóvenes gris cenicientos. Piel pardo rojiza. Hocico ancho y con abultamientos glandulares. Uropatagio lampiño, con un espolón que cubre la mitad de su borde. ANT: 56,5-62,3 mm; Ps: 21,0-35,0 gr. Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Se confunde con Myotis blythii cuando éste no presenta su frecuente mancha blanca frontal, en cuyo caso es necesario realizar un análisis biométrico. ULTRASONIDOS Idénticos a los de M. blythii.</t>
   </si>
   <si>
     <t>Narcissus triandrus L.</t>
   </si>
   <si>
-    <t>prueba_Campanica (Castellano), Campanilla (Castellano), Campanita (Castellano), Campanita de la virgen (Castellano), Campanita de zorra (Castellano), Campanita del diablo (Castellano), Campanilla de aguilón (Castellano), Campanilla del campo (Castellano), Campanillo (Castellano), Campanita zorrera (Castellano), chorinells (Catalán)</t>
+    <t>Campanica (Castellano), Campanilla (Castellano), Campanita (Castellano), Campanita de la virgen (Castellano), Campanita de zorra (Castellano), Campanita del diablo (Castellano), Campanilla de aguilón (Castellano), Campanilla del campo (Castellano), Campanillo (Castellano), Campanita zorrera (Castellano), chorinells (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Hierba bulbosa. Escapo 6-31 cm. Hojas 2 o 3, de 11-31 cm, de segmento trapezoidal y con dos quillas o menos marcadas en la cara dorsal. Flores 1-3(5), de color amarillo muy pálido. Espata 13-43 mm. Pedicelos 14-55 mm. Tubo del perianto 12,4-19 mm, que seensancha gradualmente hacia el ápice, recto, amarillo claro; segmentos de 10-22 mm, de lanceolados a linear oblongos, agudos, erecto patentes, tornados. Tépalos externos (14,5)14-21(25,6) mm, por lo general más largos que el tubo; tépalos internos (13,7)16,3- 22,3(27) mm; corona de (6,5)8-13(20) mm, cupuliforme, subdentada, de sección circular, de color amarillo muy pálido. Semillas con estrofíolo. Se distingue de la subspecie pallidulus en el número de hojas (1(2) en pallidulus), la sección de las hojas y el número de quillas (semicilíndricas y acostilladas en pallidulus), y en la longitud de los tépalos con respecto al tubo, de un poco menores a un poco mayores en pallidulus.</t>
   </si>
   <si>
     <t>Narcissus cernuus Salisb., Narcissus triandrus L. subsp. triandrus, Narcissus triandrus subsp. capax (Salisb.) D. A. Webb.</t>
   </si>
   <si>
     <t>Osmoderma eremita (Scopoli, 1763)</t>
   </si>
   <si>
-    <t>prueba_Escarabajo eremita (Castellano), Hermit Beetle (Inglés)</t>
+    <t>Escarabajo eremita (Castellano), Hermit Beetle (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es la especie de cetónido de mayor tamaño en la Península Ibérica (25-30 mm). Dorso glabro de color castaño muy oscuro, casi negro con tenues reflejos granates o verdosos. Presentan dimorfismo sexual, distinguiéndose los machos por presentar en el pronoto un surco longitudinal ancho y profundo limitado a cada lado por una quilla elevada en su mitad anterior, que termina bruscamente. Para una correcta identificación véase Micó y Galante (2002) o Murria-Beltrán et al. (2004).</t>
   </si>
   <si>
-    <t>Rhinolophus euryale Blasius, 1853</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago mediterrráneo de herradura (Castellano), Murciélago mediterráneo de herradura (Castellano), Murciélago de herradura mediterráneo (Castellano), Murciélago mediano de herradura (Castellano), Ferra-saguzar mediterraniarra (Euskera), Ferra-saguzar mediterraneoa (Euskera), Ferra-saguzar mediterraneo (Euskera), Rat penat mediterrani de ferradura (Catalán), Morcego mediterráneo de ferradura (Gallego), Mediterranean Horseshoe Bat (Inglés), Rhinolophe Euryale (Francés)</t>
+    <t>Rhinolophus euryale J. H. Blasius, 1853</t>
+  </si>
+  <si>
+    <t>Murciélago mediterrráneo de herradura (Castellano), Murciélago mediterráneo de herradura (Castellano), Murciélago de herradura mediterráneo (Castellano), Murciélago mediano de herradura (Castellano), Ferra-saguzar mediterraniarra (Euskera), Ferra-saguzar mediterraneoa (Euskera), Ferra-saguzar mediterraneo (Euskera), Rat penat mediterrani de ferradura (Catalán), Morcego mediterráneo de ferradura (Gallego), Mediterranean Horseshoe Bat (Inglés), Rhinolophe Euryale (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es un rinolofo de tamaño medio. La coloración dorsal es gris parda más clara en la base, y la ventral blanco grisácea o ligeramente amarillenta. Las membranas alares y orejas son de color gris pardo claro. Los jóvenes presentan una coloración más clara. La proyección conectiva superior de la silla es afilada y ligeramente curvada hacia abajo, netamente más larga que la inferior; la arista entre ambas proyecciones presenta un perfil lateral claramente cóncavo. Los bordes de la silla son paralelos y la forma de la lanceta se aproxima a un triángulo equilátero. ANT: 44,0-50,5 mm; Ps: 7,2-16,0 g. Fórmula dentaria: 1.1.2.3/2.1.3.3. Número de cromosomas (2n) = 58. En la Península Ibérica puede confundirse con R. mehelyi, del que se distingue mediante examen en mano por su menor tamaño de antebrazo, y por las características de las excrecencias nasales. Una longitud de antebrazo inferior a 48,9 mm corresponde a R. euryale con una fiabilidad del 90%. ULTRASONIDOS Utiliza pulsos de ecolocalización de CF, de 20-30 ms de duración, con frecuencia de máxima energía entre 102-105 kHz. Estos caracteres presentan solapamiento con los de R. mehelyi.</t>
   </si>
   <si>
     <t>Chioglossa lusitanica Bocage, 1864</t>
   </si>
   <si>
-    <t>prueba_Salamandra rabilarga (Castellano), Arrabio buztaneuzea (Euskera), Saramaganta (Catalán), Pinchorra rabilonga (Gallego), Golden-striped Salamander (Inglés)</t>
+    <t>Salamandra rabilarga (Castellano), Arrabio buztaneuzea (Euskera), Saramaganta (Catalán), Pinchorra rabilonga (Gallego), Golden-striped Salamander (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Salamandra con cuerpo muy alargado, cabeza aplastada, extremidades cortas y una longitud total de hasta 16 cm. Su cola, cuando no está regenerada, es especialmente larga, alcanzando longitudes que duplican la longitud de cabeza y cuerpo. La piel es lisa y reluciente. Coloración de pardo oscuro a negro, con dos bandas dorsolaterales de color bronceado o cobrizo que se extienden por todo el cuerpo y fusionan en las partes posteriores de la cola.</t>
   </si>
   <si>
     <t>Cobitis paludica (De Buen, 1939)</t>
   </si>
   <si>
-    <t>prueba_Colmilleja (Castellano), Aintzira-makarra (Euskera), Llopet de ríu (Catalán)</t>
+    <t>Colmilleja (Castellano), Aintzira-makarra (Euskera), Llopet de ríu (Catalán)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>La colmilleja es una especie de pequeño tamaño que no suele alcanzar los 15 cm de longitud total. Su cuerpo es alargado con cuatro filas de manchas oscuras y redondeadas. La cabeza presenta pequeñas manchas oscuras y debajo del ojo existe una pequeña espina que le sirve para defenderse de los depredadores. La boca presenta tres pares de barbillas. Carece de vejiga natatoria. Las escamas son ovales muy pequeñas y apenas perceptibles a simple vista. La línea lateral es incompleta. Existe un dimorfismo sexual muy acusado. Los machos son de menor tamaño y las manchas laterales tienden a formar líneas bien definidas. En la base del segundo radio de las aletas pectorales de los machos aparece una lamina circular de la que carecen las hembras y que se denomina escama de canestrini. El patrón de pigmentación de la colmilleja (Cobitis paludica) es muy característico. Aquí se describen siguiendo las 4 filas horizontales de manchas definidas en los laterales del género Cobitis (Gambetta, 1934) La primera fila situada en la parte más superior de los individuos esta densamente salpicada de puntos negros. La segunda fila presenta manchas negras redondeadas que se pueden fusionar longitudinalmente. La tercera fila es manchada con puntos negros. La cuarta fila, la más llamativa, se caracteriza por 9 a 13 grandes manchas redondeadas y bien definidas alargadas transversalmente. La cabeza tiene pequeños puntos negros con una línea negra entre el eje anterior del ojo y la primera barbilla. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962 por: tener barbillas maxilares largas; lámina posterior del cleitro redondeada; cabeza con longitud preorbitaria larga; origen de la aleta dorsal por delante del origen de las ventrales y presencia de alelos únicos. Holotipo no conocido, localidad tipo Laguna de Fuente del Roble, Talayuela, Cáceres, Cuenca del Tajo.</t>
   </si>
   <si>
     <t>Eryngium viviparum J. Gay</t>
   </si>
   <si>
-    <t>prueba_Cardillo de laguna (Castellano), Cardillo vivíparo (Castellano), Panicaut Nain Vivipare (Francés)</t>
+    <t>Cardillo de laguna (Castellano), Cardillo vivíparo (Castellano), Panicaut Nain Vivipare (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Francés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España EN (En peligro),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Pequeño cardo perenne y arrosetado, de hasta 10 cm. Tallos decumbentes y hojas linear-lanceoladas, denticuladas. Desarrolla vegetativamente rosetas axilares. Presenta de 6-10 flores en inflorescencias completamente inermes (subsp. viviparum) o con brácteas algo rígidas terminadas en espina (subsp. bariegoi). El terófito E. galioides es semejante, pero carece de roseta en la antesis y presenta 4-6 flores.</t>
   </si>
   <si>
     <t>Festuca yvesii subsp. summilusitana (Franco &amp; Rocha Afonso) Mart.-Sagarra &amp; Devesa</t>
   </si>
   <si>
-    <t>prueba_Cañuela de Gredos (Castellano), Festuca (Latín)</t>
+    <t>Cañuela de Gredos (Castellano), Festuca (Latín)</t>
   </si>
   <si>
     <t>Castellano, Latín</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Gramínea fuertemente cespitosa, con numerosas innovaciones intravaginales; tallo 30-75 cm de altura, estriado, piloso, al menos en el ápice. Hojas de innovaciones normalmente largas, hasta de 2/3-4/5 del tallo; vainas amarillentas, cerradas hasta 1/3-1/2 basal, las basales pubérulas o barbadas, las superiores glabras; aurículas ligulares obtusas y cilioladas; lámina subrecta, sinuada, o recurvada y conduplicada, de 0,6-0,8 mm anchura, glabra o ligeramente pubérula, verdosa; sección transversal con 7 nervios y 3 costillas, pelosas; esclerénquima abaxial en banda continua. Panícula 3,5-10 cm, estrecha, interrumpida, ramas escabroso-pubescentes. Espiguillas 7-10 mm, verdosas, 5-7 flores; 1-1,5 cm de longitud, pilosas; glumas desiguales, la inferior de 1/3-1/4 de la superior, subuladas y agudas, o mucronadas; gluma inferior 1-nervada, 3-3,5 mm, la superior 3-nervada, 4,5-5,5 mm, ciliada, o algo pilosa en su mitad superior; lema 5-6 mm, oblongo-lanceolada, acuminada, puberula, arista 1,3-2 mm. Anteras 2,5-3 mm de largo. A falta de estudios recientes, esta descripción se refiere al concepto de Festuca summilusitana en sentido amplio, que parece corresponder a un complejo de microespecies (F. graniticola, F. gredensis).</t>
   </si>
   <si>
     <t>Festuca graniticola Kerguélen &amp; Morla, Festuca gredensis Fuente &amp; Ortúñez, Festuca summilusitana Franco &amp; Rocha Afonso</t>
   </si>
   <si>
     <t>Geomalacus maculosus Allman, 1843</t>
   </si>
   <si>
-    <t>prueba_Kerry Slug (Inglés)</t>
+    <t>Kerry Slug (Inglés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Babosa de tamaño medio-grande, 90 mm de longitud media en adultos. El dorso de los individuos vivos puede ser grisáceo salpicado de manchas blancas o verdoso salpicado de manchas amarillas. En la genitalia destaca un divertículo atrial o atriopene muy largo y un canal de la bolsa copulatriz corto.</t>
   </si>
   <si>
     <t>Limoniscus violaceus (Müller, 1821)</t>
   </si>
   <si>
-    <t>prueba_Escarabajo resorte (Castellano)</t>
+    <t>Escarabajo resorte (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Coleóptero de talla mediana (10-11mm), que presenta el cuerpo estrecho y alargado. Es de color negro y presenta los élitros obscuros, azulados y con reflejos metálicos poco brillantes. Para una correcta identificación véase, Horion (1953), Leseigneur (1972), recalde y sánchez-ruiz (2002).</t>
   </si>
   <si>
     <t>Nyctalus noctula (Schreber, 1774)</t>
   </si>
   <si>
-    <t>prueba_Nóctulo mediano o común (Castellano), Nóctulo común (Castellano), Murciélago Nóctulo Común (Castellano), Nóctulo mediano (Castellano), Gau-saguzar arrunt (Euskera), Gau - saguzarra (Euskera), Rat penat nòctul (Catalán), Rat penat nóctul (Catalán), Morcego ruivo (Gallego), Noctule (Inglés), Noctule Commune (Francés)</t>
+    <t>Nóctulo mediano o común (Castellano), Nóctulo común (Castellano), Murciélago Nóctulo Común (Castellano), Nóctulo mediano (Castellano), Gau-saguzar arrunt (Euskera), Gau - saguzarra (Euskera), Rat penat nòctul (Catalán), Rat penat nóctul (Catalán), Morcego ruivo (Gallego), Noctule (Inglés), Noctule Commune (Francés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es un murciélago de tamaño grande. Las orejas son anchas, aproximadamente redondeadas; el trago, arriñonado. El hocico es corto y ancho. Las alas son largas y estrechas. Las membranas alares se insertan en los tobillos. Alas, orejas y hocico de color castaño oscuro. El pelaje es pardo-dorado. ANT: 48,0-58,0 mm; Ps: 18,0-40,0 g. Fórmula dentaria: 2.1.2.3/3.1.2.3. Su identificación debe hacerse en mano. ULTRASONIDOS En vuelo emite dos tipos de ultrasonidos muy potentes: unos comienzan a 45 kHz y finalizan a 25 kHz (frecuencia de máxima intensidad); otros, con mayor duración, comienzan a 25 kHz y finalizan a 19 kHz. Estos sonidos pueden confundirse con los de N. lasiopterus. Además pueden emitir sonidos muy variables, de carácter social, en vuelo o desde el refugio; éstos pueden ser escuchados, a simple oído, a más de 50 m de distancia.</t>
   </si>
   <si>
     <t>Oxygastra curtisii (Dale, 1834)</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Orange-spotted Emerald (Inglés), Cordulie à Corps Fin (Francés)</t>
+    <t>Libélula (Castellano), Orange-spotted Emerald (Inglés), Cordulie à Corps Fin (Francés)</t>
   </si>
   <si>
     <t>Cordúlido de mediano tamaño (50 mm de longitud, aproximadamente) de cuerpo verde brillante, aunque al observarse en vuelo puede parecer muy oscuro. A lo largo del abdomen (salvo en los segmentos S8 y S9) aparecen en la parte dorsal manchas amarillas. Como diferencia sexual destaca que las hembras, a diferencia de los machos, presentan las alas coloreadas de naranja (Askew, 1988).</t>
   </si>
   <si>
     <t>Pseudochondrostoma duriense (Coelho, 1985)</t>
   </si>
   <si>
-    <t>prueba_Bodal del Duero (Castellano), Boga del Duero (Castellano)</t>
+    <t>Bodal del Duero (Castellano), Boga del Duero (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de talla media que no suele alcanzar los 50 cm de longitud total. Cuerpo alargado más que otras especies de ciprínidos. La abertura bucal es inferior y recta. El labio inferior es grueso y presenta una lámina córnea bien desarrollada. Las aletas dorsal y anal son largas, frecuentemente con ocho radios ramificados y alguna vez con nueve. Escamas pequeñas, en la línea lateral se cuentan entre 63 y 74. El número de dientes faríngeos es de 5-5 y el de branquiespinas de 12 a 24. El cuerpo suele estar pigmentado con pequeñas manchas negras muy marcadas en las poblaciones de los ríos de Galicia y Portugal que suelen ser más amarillentas en su coloración corporal. Línea lateral muy marcada con dos filas de puntos negros. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por los siguientes caracteres: 5-5 dientes faríngeos, normalmente los individuos adultos moteados de negro, de 18 a 24 branquispinas, 8(9) radios en la aleta anal y de 63 a 74 escamas en la línea lateral. Holotipo no descrito. Sintipos (33) de las cuencas de los ríos Tambre y Duero.</t>
   </si>
   <si>
     <t>Chondrostoma duriense Coelho, 1985</t>
   </si>
   <si>
     <t>Vandenboschia speciosa (Willd.) G. Kunkel</t>
   </si>
   <si>
-    <t>prueba_Helecho de cristal (Castellano), Helecho transparente (Castellano), Helechilla (Castellano), Killarney Fern (Inglés), Trichomanes remarquable (Francés)</t>
+    <t>Helecho de cristal (Castellano), Helecho transparente (Castellano), Helechilla (Castellano), Killarney Fern (Inglés), Trichomanes remarquable (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>El esporofito de este delicado helecho es vivaz, y puede llegar a medir entre 10 y 40 cm, provisto de una cepa rizomatosa horizontal muy larga y relativamente gruesa, de unos 3 mm de diámetro, de la que nacen las frondes, con un pecíolo largo y lampiño, que da paso a una lámina translúcida aunque bastante rígida y de color verde oscuro. El contorno de la lámina va de oval-triangular a oval-lanceolado, dividida muy profundamente. El indusio es marginal, del que sobresale mucho la estructura alargada esporongifera. Las esporas son clorofílicas. El gametofito está formado por una maraña de filamentos que forma un tapiz o cojinetes de color verde claro y aspecto muscinal. La fertilización de los gametos da lugar a un cigoto, cuyo desarrollo da como resultado una nueva cepa.</t>
   </si>
   <si>
     <t>Trichomanes speciosum Willd.</t>
   </si>
   <si>
     <t>Aeonium gomerense (Praeger) Praeger</t>
   </si>
   <si>
-    <t>prueba_Bejeque gomero (Castellano)</t>
+    <t>Bejeque gomero (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Macaronésica</t>
   </si>
   <si>
     <t>Subarbusto perenne, de una altura media de 30,5 cm., glabro y erecto, con ramas laxas ascendentes y patentes cerca de la base. Hojas suculentas, dispuestas en rosetas terminales, obovadas a oblanceoladas, de verde oscuras a glaucas, glabras, con margen ciliado. Inflorescencias anchamente cónicas, de 15-40 cm. de longitud y de 10-30 cm. de diámetro. Flores con 7-9 sépalos triangulares de color verde o blanquecino; pétalos erectos, lanceolados, blanco-verdosos, de 1 cm. de longitud, ligeramente recurvados hacia el ápice. Estambres de color blanquecinos y glándulas nectaríferas cuadradas.</t>
   </si>
   <si>
     <t>Sempervivum gomerense Praeger</t>
   </si>
   <si>
     <t>Anagyris latifolia Willd.</t>
   </si>
   <si>
-    <t>prueba_Oro de risco (Castellano), Habas (Castellano)</t>
+    <t>Oro de risco (Castellano), Habas (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Macaronésica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Arbusto de hasta 3 m de alto, caducifolio. Hojas trifoliadas, foliolos enteros, oblongo-elípticos, glabros en el haz y tomentosos en el envés. Flores dispuestas en inflorescencias axilares de 3 a 5 flores, cáliz acampanado, tomentoso; corola amarilla, de estandarte punteado de negro, mas corto que el resto de los pétalos. Legumbre torulosa con 1 a 7 semillas.</t>
   </si>
   <si>
     <t>Ceropegia dichotoma subsp. krainzii (Svent.) Bruyns</t>
   </si>
   <si>
-    <t>prueba_Cardoncillo gomero (Castellano), Cardoncillo de Adeje (Castellano), Berode macho (Castellano), Cardoncillo (Castellano), Dedo santo (Castellano), sayón (Castellano)</t>
+    <t>Cardoncillo gomero (Castellano), Cardoncillo de Adeje (Castellano), Berode macho (Castellano), Cardoncillo (Castellano), Dedo santo (Castellano), sayón (Castellano)</t>
   </si>
   <si>
     <t>Tallos erectos, ramificados desde la base, cilíndricos y carnosos, de 40-100 (150) cm de altura y de 1-2,5 cm de anchura en la base, de color parduzco a gris-oliváceo. Hojas efímeras, sésiles, linear subuladas, de 15-30 x 1,5-2 mm, carnosas, glabras, de color verde-oliváceo. Inflorescencias terminales y subterminales, subglobosas, con fascículos de 5 a 20 (70) flores. Flores con pedúnculos grisáceos, rojizos o verdes, de 5-8 mm de longitud. Corola de 3-3,5 cm de largo, con tubo cilíndrico, algo curvo, blanquecino; lóbulos linear subulados, de color amarillo pálido, generalmente unidos en el ápice. Folículos de 8-14 cm de longitud, erectos, de color marrón grisáceo y ápice obtuso; 25-35 semillas, con vilano de 20-25 mm de largo. A mitad del siglo XX Sventenius descubrió y describió tres especies del género Ceropegia (C. krainzii, C. ceratophora y C. chrysantha). Posteriormente Bruyns, en 1986, las sinonimizó bajo el nombre aquí utilizado.</t>
   </si>
   <si>
     <t>Ceropegia ceratophora Svent., Ceropegia chrysantha Svent., Ceropegia krainzii Svent</t>
   </si>
   <si>
     <t>Chalcides simonyi Steindachner, 1891</t>
   </si>
   <si>
-    <t>prueba_Lisneja (Castellano)</t>
+    <t>Lisneja (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Cabeza y cuerpo muy robustos. Orificio nasal situado un poco por delante de la sutura entre la rostral y la primera supralabial. La quinta supralabial se sitúa bajo el ojo y la postnasal entre la primera y la segunda supralabial. Dorso pardo amarillento, gris amarillento, pardo oscuro o pardo negro. Sin diseño o con 6-8 líneas o series de puntos claros en el dorso. La longitud total alcanza 235 mm.</t>
   </si>
   <si>
-    <t>Crocidura canariensis Hutterer, López-Jurado y Vogel, 1987</t>
-[...10 lines deleted...]
-  <si>
     <t>Pipistrellus maderensis (Dobson, 1878)</t>
   </si>
   <si>
-    <t>prueba_Murciálago de Madeira (Castellano), Murciélago de Madeira (Castellano), Pipistrelo madeiar (Euskera), Pipistrelo madeirar (Euskera), Rat penat de Madeira (Catalán), Morcego de Madeira (Gallego), Madeira Pipistrelle (Inglés), Pipistrelle De Madère (Francés)</t>
+    <t>Murciálago de Madeira (Castellano), Murciélago de Madeira (Castellano), Pipistrelo madeiar (Euskera), Pipistrelo madeirar (Euskera), Rat penat de Madeira (Catalán), Morcego de Madeira (Gallego), Madeira Pipistrelle (Inglés), Pipistrelle De Madère (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España NT (Casi amenazado),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Murciélago de pequeño tamaño y muy parecido a Pipistrellus kuhlii, del que casi con toda seguridad se ha originado. Coloración general pardo madera, piel desnuda más oscura que su pariente cercano. El pequeño premolar superior siempre es visible desde el exterior, al contrario que ocurre en Pipistrellus kuhlii. Borde claro en la parte posterior de la membrana alar casi siempre hasta el 5º dedo; en los ejemplares de Madeira esta característica está ausente y en los de La Palma sólo está presente en una parte de la población. ANT: 29,9-34,9 mm; Ps: 2,9-5,7 g. Las hembras son mayores que los machos. Par de incisivos superiores externos unicúspides, en ocasiones sin sobresalir de la encía. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas desconocido. ULTRASONIDOS Muy parecidos a los de P. kuhlii pero con máxima intensidad sobre los 45-47 kHz. No se dispone de una descripción detallada.</t>
   </si>
   <si>
     <t>Rhaponticum canariense DC.</t>
   </si>
   <si>
-    <t>prueba_Cardo de plata (Castellano)</t>
+    <t>Cardo de plata (Castellano)</t>
   </si>
   <si>
     <t>Planta de raíz engrosada de la que brota una roseta foliar. Hojas pinnatisectas, algodonosas por el envés y con los lóbulos subopuestos. Tallo floral erecto, de unos 20 cm, monocéfalo. Capítulo globoso, de 6 a 8 cm de diámetro, con flores rosadas o moradas. Aquenio grande, oblongo, anguloso, de 12 x 5 mm, de color crema, con un vilano de setas desiguales.</t>
   </si>
   <si>
     <t>Leuzea cynaroides (Link.) Font Quer, Serratula canariensis Sch. Bip., Stemmacantha cynaroides (Chr. Sm.) Dittrich</t>
   </si>
   <si>
     <t>Sambucus nigra subsp. palmensis (Link) Bolli</t>
   </si>
   <si>
-    <t>prueba_sabugo (Castellano), Sabugo (Castellano), Sauco (Castellano), Sabuco (Castellano), Saúco (Castellano), Saugo (Castellano), Saúco canario (Castellano), Sabuco (Altoaragonés), Sabuquero (Valenciano)</t>
+    <t>sabugo (Castellano), Sabugo (Castellano), Sauco (Castellano), Sabuco (Castellano), Saúco (Castellano), Saugo (Castellano), Saúco canario (Castellano), Sabuco (Altoaragonés), Sabuquero (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Altoaragonés, Valenciano</t>
   </si>
   <si>
     <t>Árbol de 4-6 m. Hojas compuestas, imparipinnadas de hasta cuatro pares de foliolos y uno terminal de mayor tamaño. Foliolos oblongo-lanceolados, aserrados en los bordes, vellosos en el envés. Flores pequeñas, blancas, olorosas, dispuestas en umbelas corimbiformes densas de hasta 20 cm de diámetro. Frutos en drupa, subglobosos, de hasta 7 mm, negruzcos en la madurez.</t>
   </si>
   <si>
     <t>Sambucus palmensis Link</t>
   </si>
   <si>
     <t>Sideroxylon canariense T. Leyens, Lobin &amp; A. Santos</t>
   </si>
   <si>
-    <t>prueba_Marmolán (Castellano), Marmulán (Castellano), Marmulano (Castellano), Aderno blanco (Castellano), Maarmulano (Castellano)</t>
+    <t>Marmolán (Castellano), Marmulán (Castellano), Marmulano (Castellano), Aderno blanco (Castellano), Maarmulano (Castellano)</t>
   </si>
   <si>
     <t>Árbol perennifolio de unos (2)3-5(10) m de alto, con rebrotes de cepa o raíz. Hojas enteras, pecioladas, oblongas (7-12 x 3-5 cm), de base cuneada y ápice redondeado, glabras, con conductos laticíferos. Flores pentámeras, agrupadas en cimas con (2)4-6(12) flores, dispuestas entre y por debajo de las hojas. Pedicelos de 0,4-1 cm, algo más largos en la fructificación. Cáliz con sépalos anchamente ovados, esparcidamente hirsutos. Corola blanca; pétalos unidos en la base, anchamente obovados. Estambres epipétalos, exertos. Estaminodios petaloideos, alternipétalos, subiguales en tamaño a los pétalos, con margen dentado. Fruto en drupa obovada, 1-1,7 cm de longitud con estilo persistente, glabra.</t>
   </si>
   <si>
     <t>Sideroxylon canariensis T. Leyens, W. Lobin &amp; A. Santos, Sideroxylon marmulano</t>
   </si>
   <si>
     <t>Algyroides hidalgoi Boscá, 1916</t>
   </si>
   <si>
-    <t>prueba_Lagartija de Valverde (Castellano), Lagartija de Boscá (Castellano), Valverde algiroidea (Euskera), Sargantana de Valverde (Catalán), Spanish Algyroides (Inglés)</t>
+    <t>Lagartija de Valverde (Castellano), Lagartija de Boscá (Castellano), Valverde algiroidea (Euskera), Sargantana de Valverde (Catalán), Spanish Algyroides (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea</t>
   </si>
   <si>
     <t>Lagartija de pequeño tamaño y de proporciones esbeltas, con cabeza y cuerpo más aplanados que en el resto de las lagartijas ibéricas. Las escamas dorsales con disposición imbricada destacan por su gran tamaño y forma poligonal, marcadamente carenadas en orientación diagonal. Contrastan de forma destacada con las de los costados, que son pequeñas y granulares, rasgo este distintivo del género. Coloración dorsal variable; los adultos varían desde el parduzco grisáceo a tonalidades broncíneas e incluso café, en ocasiones con matices oliváceos. Costados oscuros muy contrastados, con coloraciones pardo-oscuras hasta casi negras. Ventralmente presenta un tono blanquecino o amarillento, que puede tornar hacia coloraciones vivas amarillentas o verdosas brillantes en los machos durante el celo.</t>
   </si>
   <si>
     <t>Algyroides marchi Valverde, 1958</t>
   </si>
   <si>
     <t>Allium grosii Font Quer</t>
   </si>
   <si>
-    <t>prueba_Ajo (Castellano), All (Catalán)</t>
+    <t>Ajo (Castellano), All (Catalán)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Geófito bulboso cuyas hojas se marchitan al inicio de la antesis. Hojas de limbo semicilíndrico, glabras, sin peciolo, dispuestas en el tercio inferior del tallo. Inflorescencia laxa con 13-48 flores trímeras, campanuladas. Es característica la desigualdad de la longitud de los pedicelos, los externos más rectos en la antesis y los centrales más prolongados. Tépalos de rosados a purpúreos, con nervio central de color más intenso.</t>
   </si>
   <si>
     <t>Alytes muletensis (Sanchiz &amp; Adrover, 1977)</t>
   </si>
   <si>
-    <t>prueba_Sapillo balear (Castellano), Ferreret (Castellano), Balearectako txantxikua (Euskera), Mallorcan Midwife Toad (Inglés), Majorca Midwife Toad (Inglés), Majorcan Midwife Toad (Inglés)</t>
+    <t>Sapillo balear (Castellano), Ferreret (Castellano), Balearectako txantxikua (Euskera), Mallorcan Midwife Toad (Inglés), Majorca Midwife Toad (Inglés), Majorcan Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Sapo pequeño, menor de 4 cm, de aspecto grácil. Ojos muy prominentes. Iris dorado vermiculado de negro, pupila vertical. Miembros largos y poco robustos, los posteriores más largos que el cuerpo. Tres tubérculos metacarpianos, el interno más prominente. Sin tubérculos subarticulares. Un solo tubérculo palmar. Piel lisa o muy poco granulosa, brillante. Mucosidad poco abundante, sin olor especial. Coloración de fondo del dorso amarillo-dorada, con tonos verdes y anaranjados. Manchas dispersas más oscuras. La cara externa de las patas suele tener bandas oscuras. Zona ventral poco pigmentada.</t>
   </si>
   <si>
     <t>Anaecypris hispanica (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Jarabugo (Castellano)</t>
+    <t>Jarabugo (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Es un pez de pequeño tamaño que raramente alcanza los 10 cm. Cabeza pequeña con boca muy súpera. Pedúnculo caudal largo y estrecho. La aleta dorsal, situada posteriormente a las ventrales, tiene los primeros radios muy largos. Existe una quilla entre las aletas ventrales y la anal. Escamas muy pequeñas, que no se encuentran bien imbricadas por lo que son caedizas, pudiéndose contar a lo largo de una línea longitudinal al cuerpo del orden de 59 a 71. La posesión de una línea lateral, incompleta o ausente en alguno de los lados del cuerpo, es muy característica de la especie. Coloración del cuerpo amarillenta o parda con el dorso y los laterales finamente moteados de negro, con una banda violácea que atraviesa el cuerpo desde el opérculo al origen de la caudal. El número de branquispinas es de 82 a 130. Se diferencia de otros ciprínidos por tener seis radios ramificados en la aleta dorsal y nueve en la anal; un pedúnculo caudal largo y estrecho. Línea lateral incompleta o ausente. Número de branquispinas de 82 a 130. Número de escamas en la línea lateral de 59 a 71. Holotipo no descrito, sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 51168) procedentes de arroyos, afluentes del Guadiana, en la cercanía de Mérida.</t>
   </si>
   <si>
     <t>Aphanius baeticus Doadrio, Carmona &amp; Fernández-Delgado, 2002</t>
   </si>
   <si>
-    <t>prueba_Fartet atlántico (Castellano), Salinete (Castellano)</t>
+    <t>Fartet atlántico (Castellano), Salinete (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50), con un número fundamental NF=94 (García- Utrilla y Elvira, 1991). Cuerpo alargado, los machos presentan 14- 17 bandas transversales claras a lo largo del cuerpo y 4-5 en la aleta caudal. Cuatro filas de manchas oscuras en las aletas dorsal y anal. Las hembras son pardas o amarillentas con pocas y grandes manchas negras en el cuerpo. Se observan más o menos ordenadas dos bandas de estas manchas negras, una en el centro del cuerpo y otra más abajo. En el pedúnculo caudal aparecen algunas manchas adicionales y por último cuatro o seis bandas en la aleta caudal normalmente poco marcadas. Se diferencia de otras especies del género Aphanius por una combinación de los siguientes caracteres: Diez radios ramificados en la aleta anal, ocho radios en la aleta dorsal, pedúnculo caudal largo y estrecho, región preorbital corta, machos con bandas claras transversales y hembras con manchas negras. Las pectorales y ventrales son anaranjadas. Presencia de alelos únicos en las aloenzimas IDHP-1, IDHP-2 y sMDH-2. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN 170691) procedente del río Salado en Lebrija (Sevilla).</t>
   </si>
   <si>
     <t>Aphanius iberus (Valenciennes, 1846)</t>
   </si>
   <si>
-    <t>prueba_Fartet (Castellano), Fartet iberiarra (Euskera), Spanish Toothcarp (Inglés)</t>
+    <t>Fartet (Castellano), Fartet iberiarra (Euskera), Spanish Toothcarp (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>El fartet es un ciprinodóntido de pequeño tamaño que no alcanza los 5 cm. de longitud total con un fuerte dimorfismo sexual. Las hembras son mayores y presentan el cuerpo con pequeñas manchas irregulares oscuras que pueden formar bandas cortas. Los machos son más pequeños y presentan el cuerpo atravesado por bandas grises plateadas que se extienden a la aleta caudal (Oliva-Paterna et al., 2006). Se diferencia de otras especies del género Aphanius por una combinación de los siguientes caracteres: Ocho-nueve radios ramificados en la aleta anal, nueve-diez radios en la aleta dorsal, pedúnculo caudal corto y alto, región preorbital más larga que en el salinete (Aphanius baeticus), machos con bandas claras transversales y hembras con manchas negras. Las aletas pectorales y ventrales son anaranjadas. Holotipo no descrito. Syntipos conservados en el Museum National d’Histoire Naturelle de Paris (MNHN 0185)(8).</t>
   </si>
   <si>
     <t>Lebias ibera (Valenciennes, 1846)</t>
   </si>
   <si>
     <t>Apteromantis aptera (Fuente, 1984)</t>
   </si>
   <si>
-    <t>prueba_Wingless Mantis (Inglés)</t>
+    <t>Wingless Mantis (Inglés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Tamaño pequeño, coloración general comúnmente verde, aunque puede ser marrón claro o grisácea y se caracteriza por presentar cabeza triangular con ojos alargados en su extremo superior terminados en ángulo puntiagudo (forma cónica) y ausencia de alas en los dos sexos y en todos sus estadios. Pronoto con la parte más ancha más o menos en el medio. Cercos del macho planos y largos sobrepasando notablemente el extremo del abdomen. Placa subgenital de la hembra triangular e incisa. Presenta cierta similitud con las especies del género Ameles (género en el que fue descrita A. aptera) aunque Apteromantis presenta los ojos mucho más alargados hacia el ápice. La longitud del cuerpo es de 27-28 mm en los machos y de 28-36 mm en las hembras. Las medidas del pronoto son de 5,5-6 mm en los machos y de 6,5-8,5 mm en las hembras.</t>
   </si>
   <si>
     <t>Artemisia granatensis Boiss.</t>
   </si>
   <si>
-    <t>prueba_Manzanilla de Sierra Nevada (Castellano), Manzanilla real (Castellano), Manzanilla de la sierra (Castellano), Royal chamomile (Inglés)</t>
+    <t>Manzanilla de Sierra Nevada (Castellano), Manzanilla real (Castellano), Manzanilla de la sierra (Castellano), Royal chamomile (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba vivaz, cespitosa, serícea. Tallos 5-12 cm, simples o poco ramificados. Hojas alternas y agrupadas en la base; muy divididas las inferiores y las superiores enteras o tripartidas. Capítulos terminales, 1-5 por tallo; flores tubulosas, las externas femeninas y las internas hermafroditas, de color púrpura oscuro, sobre todo en el ápice. Receptáculo desnudo. Fruto en aquenio, glabro y desprovisto de vilano.</t>
   </si>
   <si>
     <t>Baetica ustulata (Rambur, 1838)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Tamaño mediano (18-22 mm en lo machos y 22-26 mm en las hembras). Ovopositor de 16 a 17 mm. Color negro brillante en el dorso y rojizo amarillento en el vientre, igual que en las patas y en el borde posterior del pronoto. El pronoto carece de quillas media y laterales y oculta a las tegminas. Patas cortas. Los cercos del macho están curvados y sobrepasan el epiprocto. El ovopositor es largo (dos veces la longitud del pronoto) y curvado. (Bolivar, 1907; Harz, 1969; Morales-Agacino, 1944; Pascual, 1977, 1978b).</t>
   </si>
   <si>
     <t>Bufotes viridis balearicus</t>
   </si>
   <si>
-    <t>prueba_Sapo Verde (Castellano), Sapo verde balear (Castellano), Green Toad (Inglés), European Green Toad (Inglés), Crapaud vert (Francés)</t>
+    <t>Sapo Verde (Castellano), Sapo verde balear (Castellano), Green Toad (Inglés), European Green Toad (Inglés), Crapaud vert (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Sapo robusto, con las glándulas parotídeas conspicuas y paralelas entre sí. Pupila horizontal y elíptica. Los tubérculos subarticulares son sencillos. Presentan dos tubérculos palmares en los miembros anteriores. Dorso cubierto de verrugas y vientre granulado. Dorso, parte superior de la cabeza y de las patas con coloración de fondo blanca o blanco amarillenta con manchas verdes y verrugas rojizas.</t>
   </si>
   <si>
     <t>Bufo balearicus (Boettger, 1870), Bufotes balearicus (Boettger, 1870), Bufo viridis (Laurenti, 1768)</t>
   </si>
   <si>
     <t>Buprestis splendens Fabricius, 1775</t>
   </si>
   <si>
-    <t>prueba_Goldstreifiger (Inglés)</t>
+    <t>Goldstreifiger (Inglés)</t>
   </si>
   <si>
     <t>Coleóptero de tamaño grande (14-19 cm) de color verde metálico, presentando los bordes elitrales y la sutura de color rojo cobrizo, careciendo por completo de coloraciones amarillentas. El pronoto es más estrecho que la base elitral y tiene una ornamentación muy marcada. Los élitros presentan cuatro costillas poco salientes, y a veces la tercera es poco manifiesta; las interesarías son anchas, planas y están densamente puntuadas. El dimorfismo sexual es prácticamente nulo y en el macho el ventrito anal es bilobulado (Verdugo, 2008). La descripción, figuras de adultos y de genitalias, y claves de clasificación pueden encontrarse en Horion (1955), Freude et al. (1979), Bily (1982), Cobos (1986) y Verdugo (2005, 2008).</t>
   </si>
   <si>
     <t>Centaurea citricolor Font Quer</t>
   </si>
   <si>
-    <t>prueba_Escobilla de Despeñaperros (Castellano), Cardillos de escobas (Castellano), Escobas (Castellano)</t>
+    <t>Escobilla de Despeñaperros (Castellano), Cardillos de escobas (Castellano), Escobas (Castellano)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hemicriptófito erecto con roseta basal de la que parten tallos erectos de 35-40 (70) cm, ligeramente pelosos, ramificados en su parte superior, con hojas escábridas de morfología muy variable (lanceoladas en la base, pinnatisectas en el tallo). Capítulos terminales, solitarios; todas las flores flosculosas, amarillas; involucro ovoideo de 13 x 10 mm, con escamas coriáceas con ala membranosa. Aquenio de 5 mm, comprimido, gris oscuro; vilano doble, a base de pelos blancos y cortos.</t>
   </si>
   <si>
     <t>Centaurea pinnata Vicioso</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Planta perenne, erguida o postrada, escábrida. Tallos en número diverso, aristados, lignificados en la base, ramificados en la mitad superior. Generalmente presentan roseta basal de hojas pecioladas, de (2,5) 4-5 (7) cm de longitud, pinnatisectas, imparipinnadas, con lóbulos de linear a linear-lanceolados. Las hojas caulinares son sésiles y más reducidas, pinnatisectas de lóbulos lineares, las superiores enteras y lineares. Capítulos de (0,8) 1,2-1,4 x (0,4) 0,8-1 (1,3) cm, terminales, solitarios; brácteas involucrales de 3 x 2 mm, glabras, con 3(5) nervios marcados; uña alargada (0,5) 1-1,2 (3) mm de longitud, base estrecha, color pardo claro a marrón oscuro; lacinias (4) 6-12 (17), de 1,8 (3) mm de longitud máxima; espina de 1,8-4 mm entera o trífida, del mismo color que la uña, generalmente orientada hacia el ápice del capítulo aunque a veces curvada hacia el exterior. Flores violetas. Aquenio (2) 3 (4) mm; vilano de (0,5) 1 (2) mm de longitud. Vive en las inmediaciones o en contacto con poblaciones de C. pinae y C. alba, de las que a menudo es difícil de distinguir. Cuando contacta con esta última aparece el híbrido C. x bilbilitana.</t>
   </si>
   <si>
     <t>Centaurea boissieri subsp. spachii</t>
   </si>
   <si>
     <t>Cobitis vettonica Doadrio &amp; Perdices, 1997</t>
   </si>
   <si>
-    <t>prueba_Colmilleja del Alagón (Castellano)</t>
+    <t>Colmilleja del Alagón (Castellano)</t>
   </si>
   <si>
     <t>Tiene un pedúnculo caudal largo con una reducida cresta adiposa, La lámina posterior del cleitro forma un ángulo recto. Las aletas son muy reducidas y la inserción de las aletas dorsal y ventral se sitúan en la misma vertical. La cabeza es pequeña especialmente la región preorbital y el perfil convexo. El patrón de pigmentación de esta especie es muy característico. Aquí se describen siguiendo las 4 filas horizontales de manchas definidas en los laterales del género Cobitis (Gambetta, 1934). La primera fila situada en la parte más superior de los individuos está densamente salpicada de puntos negros. La segunda fila presenta manchas negras redondeadas que se pueden fusionar longitudinalmente. La tercera fila es manchada con puntos negros. La cuarta fila, la más llamativa, es caracterizada por 9 a 13 grandes manchas rectangulares y bien definidas alargadas transversalmente. En el vientre del cuerpo aparecen puntos negros en los individuos adultos, más marcados en el pedúnculo caudal. La parte superior del dorso en los jóvenes presenta manchas transversales en forma de escalera. El pedúnculo caudal tiene dos grandes manchas negras. La cabeza tiene pequeños puntos negros con una línea negra entre el eje anterior del ojo y la primera barbilla. Existe un dimorfismo sexual muy acusado. Los machos son más pequeños que las hembras, tienen una mayor distancia preorbitaria y las aletas pares son más largas. En los machos, la segunda y cuarta fila de manchas tienden a fusionarse horizontalmente tendiendo a formar dos líneas. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962 por: tener 7 radios ramificados en las aletas dorsal y anal; barbillas maxilares muy cortas excepto en las poblaciones del Erjas y Caparro; aletas cortas; lámina posterior del cleitro no redondeada; y presencia de alelos únicos en las aloenzimas sAAT- 2*, EST-1* y MPI*. Holotipo conservado en el Museo Nacional de Ciencias Naturales, Madrid (MNCN 238512) procedente del río Árrago, Cadalso de Gata, Cuenca del Tajo.</t>
   </si>
   <si>
     <t>Colchicum europaeum (Lange) J.C. Manning &amp; Vinn.</t>
   </si>
   <si>
-    <t>prueba_Lirio (Castellano), Hierba de la Virgen (Castellano), Azafrán del Cabo (Castellano), Azafrán de Almería (Castellano)</t>
+    <t>Lirio (Castellano), Hierba de la Virgen (Castellano), Azafrán del Cabo (Castellano), Azafrán de Almería (Castellano)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Geófito perenne. Tallo subterráneo de hasta 12 cm en la fructi€cación. Catáfilo con la parte libre campanulado-dilatada, y mucrón hasta de 0,3 mm. Hojas 20-160 × 3-12 mm, reunidas rodeando las flores, de lineares a estrechamente triangulares, agudas, con punteaduras de color pardo anaranjado visibles en la desecación. Flores hermafroditas, 3-10 por bulbo, que aparecen en otoño e invierno, subsésiles. Androceo formado por seis estambres. Gineceo tricarpelar y trilocular, con ovario súpero y tres estilos. Fruto tipo cápsula, de unos 8 mm de diámetro, con 8-18 semillas.</t>
   </si>
   <si>
     <t>Androcymbium europaeum (Lange) K. Richt.</t>
   </si>
   <si>
     <t>Daphne rodriguezii Texidor</t>
   </si>
   <si>
-    <t>prueba_Dafne menorquí (Castellano), Aladern bord (Catalán), Aladern de pinyol vermell (Catalán), Aladernó (Catalán)</t>
+    <t>Dafne menorquí (Castellano), Aladern bord (Catalán), Aladern de pinyol vermell (Catalán), Aladernó (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Catalán, Catalán</t>
   </si>
   <si>
     <t>Es de menor talla, hasta de 50 m, con hojas de 1 cm o algo más, elípticas, con flores en grupos hasta de tres flores, muy pelosas por fuera, de color verde o algo púrpura, y fruto de 5 mm, anaranjado.</t>
   </si>
   <si>
     <t>Diplotaxis ibicensis (Pau) Gómez-Campo</t>
   </si>
   <si>
-    <t>prueba_Jaramago (Castellano), Ravanell (Catalán), Ravanissa major (Catalán)</t>
+    <t>Jaramago (Castellano), Ravanell (Catalán), Ravanissa major (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Catalán</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España LC (Preocupación menor),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Se diferencia de Diplotaxis catholica y D. settiana por su tamaño, generalmente mayor de 60 cm y porque suele lignificarse en la base, al contrario que las otras dos que son estrictamente herbáceas; también por las hojas juveniles que son lobadas o pinnatífidas en lugar de pinnatisectas; los frutos suelen ser de menor tamaño que los de las especies próximas, no mayores de 25 mm de largo y 1,5 mm de ancho. Las hojas son glabrescentes mientras que en las otras especies son pelosas.</t>
   </si>
   <si>
     <t>Erodium paularense Fern. Gonz. &amp; Izco</t>
   </si>
   <si>
-    <t>prueba_Geranio del Paular (Castellano), Geranio de El Paular (Castellano), Erodio de Cañamares (Castellano)</t>
+    <t>Geranio del Paular (Castellano), Geranio de El Paular (Castellano), Erodio de Cañamares (Castellano)</t>
   </si>
   <si>
     <t>Caméfito postrado con cepa leñosa gruesa y rosetas de hojas pinnatisectas. Indumento de pelos aciculares en toda la planta. Inflorescencias con 2-7 pedúnculos florales. Flores de 2-3 cm de diámetro con pétalos rosado-blanquecinos, los dos superiores más anchos y con venas más oscuras. Mericarpos de 8-9- mm, densamente híspidos. Fovéolas redondeadas con glándulas pediceladas.</t>
   </si>
   <si>
     <t>Festuca tuberosa (Romero Zarco &amp; Cabezudo) Devesa</t>
   </si>
   <si>
     <t>Hierba perenne, cespitosa. Tallos de hasta 110 cm, con entrenudos basales engrosados en forma de tubérculos. Hojas plurinervadas con vaina de márgenes libres, glabra, auriculada; lígula c.1mm; limbo 20- 100x1-2 mm, agudo y glabro. Racimo 10-36 cm espiciforme dístico, laxo con raquis ligeramente excavado, con 6-19 nudos y 6-36 espiguillas solitarias, de 10-26 mm, subsentadas y erectas; con 3-12 flores fértiles y una estéril. Dos glumas desiguales, la inferior 3,5-5 mm y la superior 5-7 mm. Raquilla con artejos curvados, aplanados dorsiventralmente. Lema 5,5-7,5 mm lanceolada, aguda aristada y papiracea, con 5 nervios. Pálea 5,5-6,5 mm, bidentada con 2 quillas cilioladas. Cariopsis c. 4x0,8 mm.</t>
   </si>
   <si>
     <t>Micropyropsis tuberosa Romero Zarco &amp; Cabezudo</t>
   </si>
   <si>
     <t>Helosciadium bermejoi (L. Llorens) Popper &amp; M.F. Watson</t>
   </si>
   <si>
-    <t>prueba_Api d’En Bermejo (Castellano), Àbit d'en bermejo (Mallorquín)</t>
+    <t>Api d’En Bermejo (Castellano), Àbit d'en bermejo (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  España CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba perenne, cespitosa, estolonífera, glabra. Hojas imparipinnadas de (5) 8-35 (40) x (4) 6-9 mm, pecioladas, pecíolo envainante; foliolos 5-7 (11), ovales, el terminal más grande y lobulado que los laterales, que son finamente denticulados. Flores blanquecinas dispuestas en umbelas simples, de 5-15 radios, involucro de 4-6 brácteas enteras o dentadas, involucelo ausente. Fruto en esquizocarpo, no alado, con costillas marcadas, liso.</t>
   </si>
   <si>
     <t>Apium bermejoi L. Llorens</t>
   </si>
   <si>
     <t>Holcus annuus subsp. duriensis (P. Silva) Franco &amp; Rocha Afonso</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España DD (Datos insuficientes),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Planta cespitosa anual con tallos de hasta 75 cm. Hojas de 1-4 mm de anchura, lígula corta truncada. Panícula laxa, usualmente con unas 100 espiguillas bifloras, aunque en ejemplares que viven sobre suelos más ricos las plantas más vigorosas pueden presentar hasta 500 espiguillas. Glumas villosas de 5(6) mm de longitud, largamente aristadas, la superior con arista de 1.5-6 mm. Lemas aristados, con arista de 4-6 mm.</t>
   </si>
   <si>
     <t>Holcus setiglumis subsp. duriensis P.Silva</t>
   </si>
   <si>
     <t>Iberochondrostoma lemmingii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Pardilla (Castellano), Errutilo ezkatanitza (Euskera)</t>
+    <t>Pardilla (Castellano), Errutilo ezkatanitza (Euskera)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de pequeño tamaño que no sobrepasa los 15 cm. La boca es subterminal y arqueada sin lámina córnea. El origen de la aleta dorsal por detrás de la vertical, que pasa por el origen de las ventrales. Perfil de la aleta dorsal recto o convexo. Perfil de la aleta anal recto. La coloración es marrón olivácea en el dorso con puntos negros; en el vientre la coloración es plateada. Presenta dos filas de puntos negros a lo largo de la línea lateral. La base de las aletas pectoral, pelvianas y anal, durante la reproducción, son de amarillentas a anaranjadas. Peritoneo negro. Existe dimorfismo sexual teniendo los machos las aletas pectorales, ventrales y anal más largas y el cuerpo en general más alargado. Se diferencia de otros ciprínidos del género Iberochondrostoma por tener siete radios ramificados en la aletas dorsal y anal; un pedúnculo caudal ancho; número de escamas en la línea lateral x? =59,1 (52-66); número de branquispinas x? =27,1 (24-31); tamaño del ojo mas pequeño que la distancia preorbitaria. Sintipos conservados en el el Naturhistorisches Museum Wien, Viena, Austria. NMW 52356-57 (4, 2), 52362 (2), 52366 (2), 52373 (4) procedentes del arroyos cerca de Mérida, río Guadaira y ríos Guadiana y Guadalquivir.</t>
   </si>
   <si>
     <t>Chondrostoma lemmingii (Steindachner, 1866), Pseudochondrostoma lemmingii (Steindachner, 1866), Rutilus lemmingii</t>
   </si>
   <si>
     <t>Jonopsidium savianum (Caruel) Ball ex Arcang.</t>
   </si>
   <si>
     <t>Pequeña hierba de 3-15 mm, con tallos surcados longitudinalmente. Sus hojas, elípticas, alcanzan los 15-30 x 5-8 mm; las caulinares suelen ser auriculadosagitadas con algunos dientes. Sus flores se disponen en un corimbo que se alarga en la fructificación. Los sépalos, de 1,5-2 mm, tienen margen membranáceo. Los pétalos, de 2,5-4 mm, son blancos, frecuentemente desiguales. Los frutos, de 4-7 x 2,5-3,5 mm, se atenúan en la base y presentan alas de c. 0,5 mm de anchura a lo largo de toda la valva; sus pedicelos recurvados alcanzan los 7 mm. Contienen 2-3 semillas por lóculo.</t>
   </si>
   <si>
     <t>Ionopsidium savianum, Ionopsidium savianum (Caruel) Ball ex Arcang.</t>
   </si>
   <si>
     <t>Linaria intricata Coincy</t>
   </si>
   <si>
-    <t>prueba_espuela manchada (Castellano)</t>
+    <t>espuela manchada (Castellano)</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes),  España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Terófito multicaule. Inflorescencia pauciflora que se alarga tras la floración. Pedicelos más largos que los sépalos y que las brácteas. Corola violácea con paladar amarillo, de unos 9 mm y espolón de 5 mm. Semillas discoideas, de menos de 1 mm y con ala muy estrecha.</t>
   </si>
   <si>
     <t>Linaria coutinhoi Valdés, Linaria multicaulis Cout., non Miller</t>
   </si>
   <si>
     <t>Luciobarbus comizo (Steindachner, 1865)</t>
   </si>
   <si>
-    <t>prueba_Barbo comizo (Castellano), Barbo iberiana (Euskera), Iberian Barbel (Inglés)</t>
+    <t>Barbo comizo (Castellano), Barbo iberiana (Euskera), Iberian Barbel (Inglés)</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). La coloración es bastante uniforme, en general marrón oscura pero son frecuentes ejemplares más claros. El pedúnculo caudal es largo y estrecho y los labios pueden ser gruesos a veces dejando ver el dentario. Existe dimorfismo sexual teniendo las hembras una aleta anal más larga que los machos y éstas alcanzan mayor tamaño. En la época de reproducción, los machos muestran unos tubérculos nupciales muy acentuados en la parte anterior de la cabeza. Existen ejemplares que pueden superar el metro de longitud total. Se diferencia de otras especies del género Luciobarbus por el alargamiento que experimenta la cabeza en los ejemplares adultos. Este alargamiento cefálico afecta especialmente al hocico, el cual se hace muy prominente y algo cóncavo. Las barbillas son cortas con relación a la cabeza, no alcanzando las primeras el borde anterior del ojo, ni las segundas el borde posterior. El último radio sencillo de la aleta dorsal es muy robusto y fuertemente denticulado. El perfil de la aleta dorsal es muy cóncavo. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW); en el Britsh Museum of Natural History, London Inglaterra y en el Museo Civico di Storia Naturale, Milano, Italia (Río Tajo en España y Portugal Syntypes: BMNH 1909.7.29.1 (1), 1909.7.29.2 [ex NMW] (1); MSNM 18 [ex MSNM 4658 and ex NMW] (1) Toledo; NMW 5306 (1), 5353 (1), 10696 (1), 18929 (2), 54603-68 (1, 1, 2, 1, 1, 1), 54070-78 (2, 2, 3, 2, 2, 1, 2, 2, 3); ?NRM 8054 (1).) procedentes de la cuenca del Tajo.</t>
   </si>
   <si>
+    <t>Barbus comizo Steindachner, 1864, Luciobarbus steindachneri (Almaça, 1967)</t>
+  </si>
+  <si>
+    <t>Luciobarbus guiraonis (Steindachner, 1866)</t>
+  </si>
+  <si>
+    <t>Barbo mediterráneo (Castellano), Barbo Mediterraneo (Inglés)</t>
+  </si>
+  <si>
+    <t>La especie es tetraploide (2n=100). Especie de gran tamaño que puede alcanzar los 60 cm de longitud total. El cuerpo es alargado y la cabeza pequeña. Los labios son gruesos aunque frecuentemente el inferior se retrae dejando ver el dentario. Las barbillas son largas. La coloración es marrón de amarillenta a verdosa con el vientre más claro. Escamas enmarcadas por un ribete negro. Los juveniles presentan el dorso y las aletas con manchas negras. Existe dimorfismo sexual teniendo los machos un menor desarrollo, aletas pectorales y ventrales más largas y en época de reproducción tubérculos nupciales. Las hembras tienen la aleta anal más desarrollada. Se diferencia de otras especies del género Luciobarbus presentes en la Península Ibérica por tener el último radio de la aleta dorsal sin denticulaciones o muy débiles en los ejemplares adultos. Se diferencia del barbo de Graells (L. graellsii) que también presenta el último radio de la aleta dorsal sin denticulaciones por una cabeza más corta con labio inferior menos desarrollado y las barbillas, generalmente, más cortas, no soliendo sobrepasar las anteriores el borde anterior del ojo, ni las posteriores el borde posterior del mismo. Aleta dorsal de perfil recto o ligeramente cóncavo, pedúnculo caudal estrecho. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 5291; 54124-25; 54127-33) procedente del río Júcar cerca de Cuenca.</t>
+  </si>
+  <si>
+    <t>Barbus guiraonis Steindachner 1866</t>
+  </si>
+  <si>
+    <t>Luciobarbus microcephalus (Almaça, 1967)</t>
+  </si>
+  <si>
+    <t>Barbo cabecicorto (Castellano)</t>
+  </si>
+  <si>
+    <t>La especie es tetraploide (2n=100) La coloración es bastante uniforme en general, plateada o amarillenta. Los labios son finos y retraídos, dejando ver el inferior el dentario y el superior el maxilar. Presentan barbillas finas y cortas con relación a la cabeza. El último radio sencillo de la aleta dorsal se halla muy osificado y denticulado en toda su extensión como ocurre en el barbo comizo (Luciobarbus comizo). Esta aleta es grande y presenta un perfil cóncavo. Al igual que en otros barbos ibéricos, la hembra tiene la aleta anal más larga que los machos, carácter que se piensa tiene relación con la práctica de excavar un surco para la realización de la puesta. Los machos en época de freza presentan tubérculos nupciales en la parte anterior de la cabeza. Los juveniles presentan manchas en la mitad superior del cuerpo. La talla máxima conocida es de 50 cm de longitud total. Se diferencia de otras especies del género Luciobarbus por tener el último radio sencillo de la aleta dorsal muy robusto y fuertemente denticulado. El perfil de la aleta dorsal muy cóncavo y la cabeza muy pequeña. Los tipos se perdieron en el incendio acontecido en el Museo Bocage en 1978, procedían del río Guadiana a 4 km de Moura y del río Ardila en Portugal.</t>
+  </si>
+  <si>
+    <t>Barbus microcephalus Almaça, 1967</t>
+  </si>
+  <si>
+    <t>Marsilea batardae Launert</t>
+  </si>
+  <si>
+    <t>Trébol de cuatro hojas (Castellano), Trébol de agua lusitano (Castellano), trébol de cuatro hojas peludo (Castellano), trevo de quatro folhas (Gallego), trevo de quatro folhas peludo (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Gallego, Gallego</t>
+  </si>
+  <si>
+    <t>Hemicriptófito. Rizoma poco ramificado, apenas pubescente en los nudos, entrenudos 20-40(55) mm y raíces de hasta 10 cm. Hojas solitarias o 2-4 por nudo; pecíolos 7-20(50) cm, glabros; 4 folíolos de 10-20 x 13-18 mm, flabeliformes, glabros, enteros o ligeramente sinuados en el ápice. Esporocarpos 2-5 x 2,5-4 mm, aislados en fascículos de 2-3, pediculados, elipsoideo-comprimidos, inicialmente pubescentes, al fin glabrescentes; dientes inferior y superior obtusos y poco pronunciados; pedículos 1-2 cm, erectos, frecuentemente con 2-4 ramas, delgados, glabros. Soróforo con 9-11 pares de soros.</t>
+  </si>
+  <si>
+    <t>Marsilea aegiptiaca auct., non Willd., Marsilea strigosa var. lusitanica (Coutinho) R. Fernandes</t>
+  </si>
+  <si>
+    <t>Microtus cabrerae O. Thomas, 1906</t>
+  </si>
+  <si>
+    <t>Topillo de Cabrera (Castellano), Iberón (Castellano), Cabrera-lursagua (Euskera), Cabrera lursagua (Euskera), Talpó de Cabrera (Catalán), Talpó lusitá (Catalán), Cabrera's Vole (Inglés), Campagnol De Cabrera (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Es un arvicolino robusto que se encuentra entre los de mayor tamaño de su género. Medidas corporales, CC: 116,0-130,0 mm; C: 33,0-46,0 mm; P: 20,0-22,0 mm; O: 13,0-16,0 mm; Ps: 40,0-68,0 g. No existe dimorfismo sexual en las medidas corporales ni craneales, aunque ambos sexos presentan diferencias en las dimensiones de la pelvis. El pelaje es largo y espeso, de color pardo o gris oliváceo en el dorso y de color crema sucio en la región ventral. Los pies son parduscos con los dedos blanquecinos y la cola es gris pardusca por encima y amarillenta por debajo. Los individuos juveniles tienen un pelaje más uniforme, de color grisáceo en el dorso y región ventral. Poseen cuatro pares de mamas, dos pectorales y dos inguinales. En cuanto a la morfología craneal, se caracteriza por el perfil superior convexo, huesos nasales más largos que el diastema y anchos posteriormente (estos dos rasgos diferencian al topillo de Cabrera de otras especies de topillos), mandíbula muy robusta con apófisis digástrica muy desarrollada, I1 tan ancho en norma frontal como en norma lateral, M2 con cuatro prismas y M3 formado por tres prismas y sin ningún triángulo cerrado, gran desarrollo de los forámenes incisivo y timpánico y foramen mandibular desplazado hacia el borde posterior. Fórmula dentaria: 1.0.0.3/1.0.0.3. Número de cromosomas (2n) = 54.</t>
+  </si>
+  <si>
+    <t>Iberomys cabrerae (Thomas, 1906)</t>
+  </si>
+  <si>
+    <t>Parachondrostoma arrigonis (Steindachner, 1866)</t>
+  </si>
+  <si>
+    <t>Madrilla (Castellano), Loina (Castellano), Loína txikia (Euskera), Hegoaldeko loina txikia (Euskera), Madrilla (Catalán), Júcar nase (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Euskera, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>La especie es diploide (2n=50). Las aletas son largas, la dorsal tiene 8 radios ramificados y la anal de 8-10. El perfil de las aletas dorsal y anal es cóncavo. El origen de la aleta dorsal se encuentra en la misma vertical que el origen de las ventrales. Las escamas son grandes y su número en la línea lateral es de 44-53. El número de branquiespinas es de 16 a 23. El número de dientes faríngeos más frecuente es de 6-5 y raramente 5-5. La coloración es pardo o grisáceo oscuro en el dorso y más claro y plateado en el vientre. Dos filas de puntos a lo largo de la línea lateral. Una banda oscura recorre la mitad del cuerpo más visible en su parte posterior. Se diferencia de otras especies del género Parachondrostoma por tener de 44 a 53 escamas en la línea lateral; 6(5)-5 dientes faríngeos, anal con 8-10 radios ramíficados y de 16 a 23 branquispinas. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 52161-232 (316 spec., 71 lotes), 53409 (5). NMW 52161-232 (316 spec., 71 lotes), 53409,5) procedentes de la Laguna de Uña y del río Júcar en las cercanías de Cuenca.</t>
+  </si>
+  <si>
+    <t>Chondrostoma arrigonis (Steindachner, 1866), Chondrostoma toxostoma arrigonis (Steindachner, 1866)</t>
+  </si>
+  <si>
+    <t>Parachondrostoma turiense (Elvira, 1987)</t>
+  </si>
+  <si>
+    <t>Madrija (Castellano), Loína txikia (Euskera), Madrija (Catalán)</t>
+  </si>
+  <si>
+    <t>La especie es diploide (2n=50). Ciprínido de tamaño medio que no suele sobrepasar los 30 cm de longitud total. Cuerpo alargado con la cabeza relativamente pequeña y boca situada en su parte inferior. El labio inferior es grueso y presenta una lámina córnea de forma arqueada, a diferencia de la boga de río (P. polylepis) cuya lámina córnea es recta. Pedúnculo caudal largo y estrecho. Las aletas son largas, la dorsal tiene ocho radios ramificados y la anal de ocho a diez. El perfil de las aletas dorsal y anal es cóncavo. El origen de la aleta dorsal está en la misma vertical que el origen de las ventrales. Las escamas son grandes y su número en la línea lateral es de 44-51. El número de branquiespinas es de 21 a 27. El número de dientes faríngeos más frecuente es de 6-5 y raramente 6-6. El color es pardo o grisáceo oscuro en el dorso y más claro y plateado en el vientre. Dos filas de puntos a lo largo de la línea lateral. Una banda oscura recorre la mitad del cuerpo más visible en su parte posterior. Existe dimorfismo sexual teniendo los machos las aletas pectorales y ventrales más largas y el cuerpo en general más alargado. Los machos en época de reproducción poseen pequeños tubérculos nupciales repartidos por todo el cuerpo. Se diferencia de otras especies del género Parachondrostoma por tener de 44 a 51 escamas en la línea lateral; 6-5(6) dientes faríngeos, anal con 8-10 radios ramíficados y de 21 a 27 branquispinas. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN 219282) procedente del río Turia, Chulilla, Valencia, Cuenca del Turia, España.</t>
+  </si>
+  <si>
+    <t>Chondrostoma toxostoma  turiensis Elvira, 1987, Chondrostoma turiense Elvira, 1987</t>
+  </si>
+  <si>
+    <t>Petrocoptis grandiflora Rothm.</t>
+  </si>
+  <si>
+    <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Herbácea perenne, glauca, con tallos que alcanzan los 30 cm, sin roseta pero con brotes estériles ramificados. Hojas opuestas y enteras; las inferiores poseen un pecíolo corto, pero se van volviendo sésiles según se asciende por el tallo; las superiores de base cordada. Cáliz de 10-14 mm, teñido de color púrpura y con 10 nerviaciones. 5 pétalos de 20 mm, color rosa-púrpura, enteros con dos lígulas. Fruto en cápsula sobre carpóforo. Petrocoptis pyrenaica subsp. viscosa se diferencia por poseer rosetas, estar recubierta de glándulas y presentar cálices verdosos.</t>
+  </si>
+  <si>
+    <t>Petrocoptis montsicciana O. Bolòs &amp; Rivas Mart.</t>
+  </si>
+  <si>
+    <t>Petrocoptis (Castellano), Clavell de roca (Catalán), Petrocoptis (Latín)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Latín</t>
+  </si>
+  <si>
+    <t>Planta herbácea, perenne, de 10-40 cm, con cepa lignificada de hasta 1 cm de diámetro. Cáudices colgantes, con hojas pecioladas y agrupadas en falsas rosetas. Hojas caulinares subsésiles, en general agudas. Cáliz 9-11(12) mm. Pétalos 15-18 mm, rosados; lígulas de la corona 3-4 mm, denticuladas. Semillas 1,4-1,6(1,8) mm, rematadas con un amplio estrofíolo de 1,5-2 mm, cuyos pelos permanecen casi todos filiformes, engrosándose tan sólo unos cuantos.</t>
+  </si>
+  <si>
+    <t>Petrocoptis crassifolia subsp. montsicciana (O. Bolòs &amp; Rivas Mart.) O. Bolòs &amp; Vigo</t>
+  </si>
+  <si>
+    <t>Picris cupuligera (Durieu) Walp.</t>
+  </si>
+  <si>
+    <t>Hierba anual de hasta 1,5 m, con hojas en los tallos y con pelos gloquidiados. Flores liguladas, amarillas, con los ápices de los dientes purpúreos. Aquenios dimórficos, los más externos incurvos y con una corona escariosa, los internos rectos y con vilano plumoso. Se diferencia de P. sprengerana porque ésta tiene vilano plumoso en todos los aquenios.</t>
+  </si>
+  <si>
+    <t>Picris willkommii (Sch.Bip.) Nyman, Spitzelia willkommii Sch. Bip</t>
+  </si>
+  <si>
+    <t>Pseudochondrostoma willkommii (Steindachner, 1866)</t>
+  </si>
+  <si>
+    <t>Boga meridional (Castellano), Boga del Guadiana (Castellano)</t>
+  </si>
+  <si>
+    <t>La especie es diploide (2n=50). La coloración es plateada con dorso más oscuro a veces moteada de negro. Presenta dos filas de puntos negros a lo largo de la línea lateral. Las aletas más pigmentadas. Peritoneo negro. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por: 7(6)-6 dientes faríngeos, individuos adultos no moteados de negro, de 26 a 35 branquispinas, 8-9 radios en las aletas anal y dorsal y de 59 a 74 escamas en la línea lateral. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 52664-66 (2, 2, 2), 52668-98 (31 lots, 56 spec.), 52699 (8), 52700-702 (6, 8, 5), 52704-07 3, 6, 1, 1) procedentes de varias localidades de España y Portugal.</t>
+  </si>
+  <si>
+    <t>Chondrostoma willkommii Steindachner, 1866</t>
+  </si>
+  <si>
+    <t>Santolina elegans Boiss.</t>
+  </si>
+  <si>
+    <t>Abrótano menor (Castellano), Brochera de cumbre (Castellano), Santolina (Latín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Latín</t>
+  </si>
+  <si>
+    <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea FV (Favorable)</t>
+  </si>
+  <si>
+    <t>Caméfito sufruticoso de 5-20 cm. Matilla cespitosa, serícea. Tallos fértiles simples, erectos o recurvadoascendentes, con hojas esparcidas, desnudos en la parte superior. Hojas alternas, aglomeradas en la base, de 6-15(17) mm, oblongo-elípticas, planas, conduplicadas, pinnatipartidas o pinnatisectas, cortamente pecioladas; las de los tallos fértiles linear-lanceoladas, enteras, sésiles. Capítulos discoides, solitarios, terminales; involucro 7-10 mm de anchura, hemisférico, con varias filas de brácteas viloso-seríceas, las medias agudas, planas, con márgenes y ápice escariosos de color ferruginoso; receptáculo con brácteas interseminales semejantes a las involucrales. Flores flosculosas, amarillas.</t>
+  </si>
+  <si>
+    <t>Saxifraga vayredana Luizet</t>
+  </si>
+  <si>
+    <t>Bálsamo del Montseny (Castellano), Herba de sant segimon (Catalán), segimona (Catalán)</t>
+  </si>
+  <si>
+    <t>Planta herbácea, perenne, de porte por lo general pulvinular, glandulosa (glándulas sésiles y estipitadas), con tallos floríferos de hasta c. 15 cm de altura. Hojas basales 5-18 x 4-12 mm, de contorno cuneadoflabelado a flabelado, con (3)5(9) lóbulos de linearelípticos a lanceolados, agudos en general, con peciolo en general diferenciado, de c. 1-2 mm de anchura en su parte media; hojas de los tallos fértiles enteras o con 3-5 lóbulos. Inflorescencia en panícula corimbiforme o antelada, con 1-12 flores; brácteas enteras o trífidas. Hipanto densamente glanduloso. Sépalos de 1-2(3) mm, linear-deltoideos o deltoides, subagudos. Pétalos 3-6 x 2-4 mm, obovados, blancos. Ovario casi ínfero. Fruto globoso u ovoideo. Semillas 0,55-0,7 x 0,2-0,4 mm con micropapilas y macropapilas.</t>
+  </si>
+  <si>
+    <t>Silene hifacensis Willk.</t>
+  </si>
+  <si>
+    <t>Silene de Ifach (Castellano), Silene de Ifac (Castellano), Colletja de roca de la Marina (Castellano), Esclafidora major o rosada (Castellano), Silene d’Ifac (Castellano)</t>
+  </si>
+  <si>
+    <t>Caméfito perenne de 20-50 cm, densamente eglandular-pubescente. Hojas simples, enteras, lanceoladoespatuladas, las inferiores en roseta, las superiores opuestas. Flores hermafroditas, en panículas dicasiales. Cáliz truncado, con 10 nervios longitudinales, laxamente pubescente. Corola con 5 pétalos bífidos, de color rosa, raramente blancos. Uña con aurícula poco marcada o sin ella. Estambres 10, estilos 3. Semillas de 0,9-1,2 x 1,2-1,5 mm, reniformes, tuberculadas.</t>
+  </si>
+  <si>
+    <t>CEEA: Vulnerable, CEEA: Vulnerable</t>
+  </si>
+  <si>
+    <t>Silene italica subsp. hifacensis (Willk.) O. Bolòs &amp; Vigo</t>
+  </si>
+  <si>
+    <t>Silene mariana Pau</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Planta herbácea anual, de 20-60 cm. Tallos simples o ramificados, vellosos en la base, glabros en la zona media y pubescente-glandulosos en la parte superior. Hojas opuestas, las inferiores oblanceoladas o elípticas, las superiores lineares. Inflorescencia en monocasio de 4-8 flores, las inferiores con pedicelos más cortos que las brácteas y las superiores subsésiles. Flores actinomorfas, hermafroditas y pentámeras. Cáliz 15-18 mm, obcónico y fuertemente curvado en la antesis, con 10 nervios no anastomasados, setosos. Limbo de los pétalos 7-9,5 mm, bífido, rosa pálido, con envés más claro. Cápsula 7-11 mm, oblongoidea, con 6 dientes; carpóforo 6-8 mm, pubérulo. Semillas reniformes, tuberculadas, ápteras y marrones.</t>
+  </si>
+  <si>
+    <t>Squalius palaciosi (Doadrio, 1980)</t>
+  </si>
+  <si>
+    <t>Bogardilla (Castellano)</t>
+  </si>
+  <si>
+    <t>La bogardilla es un ciprínido de tamaño medio que raramente alcanza los 25 cm de longitud total. El cuerpo es alargado, la cabeza grande y con una boca subterminal. La aleta dorsal es larga con ocho radios ramificados y el perfil distal recto o cóncavo. La aleta anal con ochonueve radios ramificados tiene el perfil distal cóncavo. Los huesos circumorbitales son estrechos. Las escamas son pequeñas y su número en la línea lateral oscila entre 50 y 54. La coloración es pardo amarillenta más oscura en el dorso y blanquecina en el vientre. Las escamas tienen una mancha negra en su base y una fila de puntos negros en su extremo distal. Con una banda longitudinal negra que atraviesa el cuerpo desde el opérculo a la caudal. Se diferencia de otros ciprínidos del género Squalius por tener ocho radios ramificados en la aleta dorsal y ocho-nueve en la aleta anal. Cinco dientes faríngeos en la línea externa y uno o ninguno en la interna en ambos lados. De 50 a 54 escamas en la línea lateral, borde distal de las aleta anal cóncavo. Tercer infraorbital más estrecho que el cuarto. Tamaño máximo conocido de 250 mm. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN219283) procedente del río Jándula, Lugar Nuevo, Andujar, Jaén, Cuenca del Guadalquivir.</t>
+  </si>
+  <si>
+    <t>Iberocypris palaciosi Doadrio, 1980</t>
+  </si>
+  <si>
+    <t>Tephroseris balbisiana subsp. elodes (DC.) P. Vargas &amp; Luceño</t>
+  </si>
+  <si>
+    <t>Cineraria (Castellano)</t>
+  </si>
+  <si>
+    <t>Hemicriptófito rizomatoso de 50-120 cm de altura, flocoso-lanuginoso. Tallos erectos, simples, escapiformes, fistulosos, ramificados sólo en la inflorescencia. Hojas alternas, la mayoría en roseta basal, largamente pecioladas, oblongo-elípticas, obtusas, enteras o algo sinuado–dentadas; las superiores sésiles, lanceoladas u oblongas. Inflorescencia en corimbo terminal de 7-15 capítulos de (15)20-40 mm, anchamente campanulados; brácteas involucrales en una fila, linear–lanceoladas; receptáculo desnudo. Flores hermafroditas, amarillas: las externas hemiliguladas, con limbo de 9–14 mm; las internas flosculosas. Aquenios 3-4 mm, oblongoideos, acostillados, glabros; vilano 7-8 mm, de pelos escabriúsculos.</t>
+  </si>
+  <si>
+    <t>Cineraria elodes (Boiss.) Nyman, Senecio elodes Boiss. DC., Tephroseris elodes (DC.) Holub, Tephroseris elodes (DC.) Holub subsp. elodes</t>
+  </si>
+  <si>
+    <t>Teucrium charidemi Sandwith</t>
+  </si>
+  <si>
+    <t>Mata de las Fiebres Maltas (Castellano), Zamarrilla del Cabo (Castellano)</t>
+  </si>
+  <si>
+    <t>Pequeño caméfito, sufruticoso, erecto. Tallos ascendentes, los invernales finos, pardo-rojizos, los primaverales pardos o blanquecinos, con pelos muy cortos, glandulares, papilas y pelos largos ondulados, los floríferos en braquiblastos, axilares. Hojas 10-15 × 4-5 mm, oblongas, cuneadas, lobuladas, planas, rugosas con envés reticulado, verdes o amarillentas, lanuginosas o algodonosas, con pelos largos ondulados, otros glandulares. Inflorescencia bien diferenciada, en racimo, con (4)5-9(12) verticilastros por braquiblasto, con una cabezuela terminal, pauciflora, esférica. Cáliz 4,5-5 mm, tubular campanulado, regular. Corola 7-7,5 mm, unilabiada, de color crema, negruzca en la madurez. Núculas de 1,6×0,8 mm, subglobosas, reticuladas, color castaño o negro.</t>
+  </si>
+  <si>
+    <t>Unio tumidiformis Castro, 1885</t>
+  </si>
+  <si>
+    <t>Náyade túmida (Castellano)</t>
+  </si>
+  <si>
+    <t>Concha ancha, oval, de color amarillo verdoso a marrón oscuro, en ocasiones con rayas radiales muy bien marcadas. Parte anterior muy corta y redondeada, la posterior alargada y alta pero más corta que en otras especies de Unio. Longitud máxima 60 mm. Proporción longitud/anchura raras veces superior a 2,5. La escultura del umbo consiste en una serie de fuertes pliegues con forma de “w” paralelos a la longitud de la concha.</t>
+  </si>
+  <si>
+    <t>Unio crassus Philipsson, 1788</t>
+  </si>
+  <si>
+    <t>Valencia hispanica (Valenciennes, 1846)</t>
+  </si>
+  <si>
+    <t>Samaruc (Castellano), Valencia (Euskera), Samaruc (Euskera), Valencia Toothcarp (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Inglés</t>
+  </si>
+  <si>
+    <t>Mundial CR (En peligro crítico),  España CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Especie de pequeño tamaño que no suele alcanzar los 8 cm de longitud total. La aleta dorsal se encuentra a la misma altura que la aleta anal. La aleta dorsal presenta 10-11 radios ramificados y la anal de 12 a 14. La boca es súpera y lleva dientes unicúspides, en varias filas. Las escamas en la línea longitudinal media son de 20-30. Presentan dimorfismo sexual permanente, los machos son más pequeños, con la aleta dorsal algo más retrasada y su coloración es azulada con manchas negras que tienden a ordenarse en forma de líneas transversales, el borde distal de las aletas dorsal y caudal son amarillas o anaranjadas. Las hembras tienen pequeños puntos negros repartidos irregularmente por el cuerpo y una coloración amarillo terrosa uniforme. Se diferencia de otros ciprinodóntidos presentes en la Península Ibérica por tener el origen de la aleta dorsal encima de la aleta anal, dientes unicúspides y cónicos y de 28 a 30 escamas en la línea media. Holotipo no descrito, sintipos aparentemente en el Muséum d’Histoire Naturelle de Paris.</t>
+  </si>
+  <si>
+    <t>Valencia letourneuxi</t>
+  </si>
+  <si>
+    <t>Vella aspera Pers.</t>
+  </si>
+  <si>
+    <t>Asperillo (Castellano), Asprón (Castellano)</t>
+  </si>
+  <si>
+    <t>Tallos de hasta 40 cm, leñosos y ramificados en la base, erectos o tendidos, ± densamente setoso-híspidos. Hojas 6-30 × 2-4,5 mm, linear-lanceoladas, enteras o, a veces, con 1-2 pares de lóbulos estrechos. Flores subsésiles. Pedicelos 0-1(2) mm, acrescentes. Sépalos 5-10 mm. Pétalos 11-16 mm, amarillentos, con venas oscuras; uña 7-11 mm; limbo c. 4 mm, obovado-truncado. Fruto ± caedizo en la madurez; artejo inferior 3-4 × 2-3 mm, densamente cubierto de pelos de más de 1 mm que ocultan su superficie; rostro 4-7 × 1,5-2 mm, aplanado. Semillas 2-2,5 mm, finamente alveoladas, pardas o pardo rojizas.</t>
+  </si>
+  <si>
+    <t>Boleum asperum (Pers.) Desv.</t>
+  </si>
+  <si>
+    <t>Veronica micrantha Hoffmanns. &amp; Link</t>
+  </si>
+  <si>
+    <t>Verónica (Castellano), Beltrónica (Castellano), verónica menor de prados (Castellano), Herba das feridas (Gallego), amenta brava (Gallego)</t>
+  </si>
+  <si>
+    <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Región Mediterránea, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Hierba perenne, hasta de 80 cm. Tallos de ascendentes a erectos, con abundantes pelos tectores largos. Hojas sésiles o subsésiles, de base más o menos truncada, lámina de ovada a muy anchamente ovada u ovado-subdeltada, crenado-serrada, con pelos más cortos que los del tallo. Inflorescencia en 2-6 racimos axilares, hasta de 22 cm, con 4-45 flores; brácteas diferentes de las hojas. Flores con pedicelos de 1-2 mm. Cáliz con 4 sépalos casi siempre más largos que la cápsula. Corola blanquecina, con la garganta púrpura o rosada. Cápsula más ancha que larga, obcordada, de base cuneada. Semillas 0,8-1,2 mm, de color pardo. Veronica chamaedrys, especie emparentada y en parte simpátrica, se diferencia por la corola de color azul y de mayor tamaño y por los pedicelos mayores de 2 mm.</t>
+  </si>
+  <si>
+    <t>Veronica chamaedrys var. canescens Merino, Veronica chamaedrys var. micrantha (Hoffmanns. &amp; Link) Pau, Veronica teucrium sensu Brot., non L</t>
+  </si>
+  <si>
+    <t>Emys orbicularis (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Galápago (Castellano), Tortuga (Castellano), Galápago europeo (Castellano), Apoarmatu istilzalea (Euskera), European Pond Turtle (Inglés), Cistude d'Europe (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Mundial, Mundial, España, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Caparazón ligeramente abombado, sin quillas visibles en los adultos, cuyo espaldar suele presentar un fondo oscuro con líneas o puntos amarillos, aunque existen individuos con el patrón inverso de coloración. El peto presenta mayor variabilidad, con individuos completamente claros a otros completamente oscuros, pasando por todo grado de coloración. Longitud del caparazón hasta 163 mm.</t>
+  </si>
+  <si>
+    <t>Phengaris arion (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Hormiguera de lunares (Castellano), Large Blue (Inglés)</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Macho: alas anteriores 16/20 mm. Cara superior azul-brillante vivo, fimbrias blancas, y bordes marginales negros y anchos, cara superior de las alas anteriores con serie de puntos postdiscales negros y elongados variable pero rara vez ausente; cara superior de las alas posteriores con pequeño puntos postdiscales negros inconstantes; cara inferior con fondo gris a pardo-gris con las manchas normales, fimbrias ajedrezadas; cara inferior de las alas posteriores con una difusión basal verde-azulada normalmente extendida. Hembra similar con la cara superior con manchas discales negras a menudo mayores.</t>
+  </si>
+  <si>
+    <t>Maculinea arion (Linnaeus, 1958)</t>
+  </si>
+  <si>
+    <t>Cistus chinamadensis Bañares &amp; P. Romero</t>
+  </si>
+  <si>
+    <t>Amagante de Chinamada (Castellano), Amagante (Castellano), Jara (Castellano), Jara rosada (Castellano)</t>
+  </si>
+  <si>
+    <t>Mundial EN (En peligro),  Región Macaronésica FV (Favorable)</t>
+  </si>
+  <si>
+    <t>Mundial, Región Macaronésica</t>
+  </si>
+  <si>
+    <t>Arbusto hasta de 1 m, de color castaño, por arriba blanquecina debido a su indumento de pelos hasta de 2 mm, con hojas lanceolado- elípticas, algo tomentosas, con flores grandes de pétalos rosas y cápsula pelosa.</t>
+  </si>
+  <si>
+    <t>Calotriton arnoldi Carranza &amp; Amat, 2005</t>
+  </si>
+  <si>
+    <t>Tritón del Montseny (Castellano), Tritó del Montseny (Catalán), Montseny brook newt (Inglés), Euprocte de Montseny (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Mundial, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Especie similar a Calotriton asper, su longitud total es menor. Los tubérculos espinosos del dorso son más pequeños y en menor número que en C. asper. Tubérculos nunca presentes en el vientre ni en la parte inferior de la cola. En C. asper sí puede haberlos. Carece de la banda dorsal amarilla o clara presente en C. asper. Vientre translúcido, mientras que es opaco en C. asper. La cloaca de la hembra es cilíndrica y estrecha; por el contrario, es de forma cónica y bulbosa en C. asper. Las poblaciones orientales y occidentales de la especie difieren en morfología y coloración. Epidermis de apariencia rugosa con gránulos queratinizados, pero menos abundantes y sobresalientes que en el tritón pirenaico y habitualmente ausentes en la cara ventral de los individuos. Cabeza relativamente grande y aplanada, más ancha en los machos que en las hembras. El cuerpo es alargado de sección más bien semicilíndrica con ligero aplanamiento dorsal y ventral, extremidades cortas pero bien desarrolladas. La cola está comprimida lateralmente y es más alta en los machos, mientras que en las hembras es mucho más larga en relación a la longitud cabeza más tronco. La región cloacal presenta un aspecto idéntico al del tritón pirenaico, si bien en las hembras, la protuberancia cloacal se asienta directamente sobre la base de la cola y no sobre un mamelón. Pigmentación dorsal parda uniforme de una tonalidad chocolateada. Algunos individuos muestran en la cara lateral de la cola y más raramente en los flancos pequeñas manchas irregulares de tono amarillo pálido de carácter tenue. En la parte inferior de los flancos se pueden apreciar a veces un fino salpicado de manchitas plateadas. La región gular, el vientre y la cara ventral son en general de color crema translúcido, hasta el punto que en las hembras en ovogénesis activa pueden apreciarse los folículos ováricos. En los machos en la parte anterior del vientre aparece un mosaico de puntitos grises de diversas tonalidades. En todos los casos, existe en ésta misma región una mancha irregular de color blanco marfil (Carranza y Amat, 2005).  La longitud media de cabeza y cuerpo es de 57,7 mm en machos y de 58 mm en hembras. La longitud media de la cola es de 38,4 mm en machos y de 42 mm en hembras (Carranza y Amat, 2005).Según Montori y Campeny (1991), la longitud media de cabeza y cuerpo es en machos de 60,2 mm (n = 11) y en hembras 58,9 mm (n = 7). Según estos autores la longitud total media es 104,6 mm en machos (n = 11) y 104,6 mm en hembras (n = 7). Los machos de C. arnoldi tienen la cola más corta y más alta que las hembras (Valbuena Ureña et al., 2013). La larva es muy similar en cuanto a aspecto a Calotriton asper, presenta sin embargo, la coloración pardo - chocolateada característica de la especie (Carranza y Amat, 2005).  Diferencias con Euproctus asper: La longitud total es menor que en C. asper. Los tubérculos espinosos del dorso son más pequeños y en menor número que en Calotriton asper. Tubérculos nunca presentes en el vientre ni en la parte inferior de la cola. En C. asper sí puede haberlos. Carece de la banda dorsal amarilla o clara presente en C. asper. Vientre translúcido, mientras que es opaco en C. asper . La cloaca de la hembra es cilíndrica y estrecha; por el contrario, es de forma cónica y bulbosa en C. asper (Montori y Campeny, 1991; Carranza y Amat, 2005).</t>
+  </si>
+  <si>
+    <t>Narcissus nevadensis Pugsley</t>
+  </si>
+  <si>
+    <t>Narciso de Villafuerte (Castellano), Narciso de Sierra Nevada (Castellano), Azucena silvestre (Castellano), Narciso (Castellano)</t>
+  </si>
+  <si>
+    <t>Mundial EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Narcissus pseudonarcissus subsp. nevadensis (Pugsley) A.Fern.</t>
+  </si>
+  <si>
+    <t>Euplagia quadripunctaria (Poda, 1761)</t>
+  </si>
+  <si>
+    <t>Región Alpina FV (Favorable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Región Alpina, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Es un geófito bulboso, con tallos entre 10-75 cm, reducido a un escapo áfilo, de hojas basales, sin peciolo, paralelinervias, glabro. Flores actinomorfas, en escapos unifloros o con 2 (excepcionalmente 3 o 4) flores, con espata escariosa en la base. Periantio con 6 tépalos de 20-30 mm, amarillos o amarillo pálidos, soldados en tubo, prolongado en una corona de 13-25 mm, recta, amarillo dorada; estambres 6; ovario ínfero. Fruto en cápsula de 10-23 mm.</t>
+  </si>
+  <si>
+    <t>Anexo II - Prioritaria</t>
+  </si>
+  <si>
+    <t>Callimorpha quadripunctaria, Panaxia quadripunctaria</t>
+  </si>
+  <si>
+    <t>Euphydryas aurinia (Rottemburg, 1775)</t>
+  </si>
+  <si>
+    <t>Doncella de la madreselva (Castellano), Doncella de Ondas Rojas (Castellano), Ondas rojas (Castellano)</t>
+  </si>
+  <si>
+    <t>Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Especie relativamente variable, con numerosas formas a lo largo de su amplia área de distribución, y también con una alta variación morfológica intrapoblacional. La cara ventral de las alas anteriores carece de puntos negros discales. La cara ventral de las alas posteriores tiene los márgenes claros, las fimbrias no ajedrezadas, y un punto negro en cada espacio de la banda submarginal. La cara dorsal de las alas anteriores con lúnulas remarcadas en negro en su borde proximal.</t>
+  </si>
+  <si>
+    <t>Hypodryas aurinia</t>
+  </si>
+  <si>
+    <t>Ruscus aculeatus L.</t>
+  </si>
+  <si>
+    <t>Albricias (Castellano), Bucho marino (Castellano), Buixo marino (Castellano), Buxardina (Castellano), Buxarreta (Castellano), Cardos (Castellano), Carrascu (Castellano), Carrasquero del diablo (Castellano), Cegueras (Castellano), Chibarbo (Castellano), Coral (Castellano), Cornicabra (Castellano), Bronco (Castellano), Bruco (Castellano), Brusco (Castellano), arrayán salvaje (Castellano), arrayán morisco (Castellano), Siempreverde (Castellano), Carrasquera del diablo (Castellano), Brujo (Castellano), Hoja de palma (Castellano), Jusbarda (Castellano), Mata marina (Castellano), Ramo de las guindas (Castellano), Ramos (Castellano), Rosco (Castellano), Rucus (Castellano), Rusco (Castellano), Varica de san josé (Castellano), Verdenace (Castellano), Areola (Castellano), Argallúa (Castellano), Arriján brusco (Castellano), Barbas de chivo (Castellano), erratz (Euskera), erratza (Euskera), Ispelko (Euskera), Bolletes del bon pastor (Catalán), Boix marí (Catalán), Boix mascle (Catalán), Bolles del bon pastor (Catalán), Bolleta de nadal (Catalán), Bolleta del bon pastor (Catalán), Bolletes de nadal (Catalán), Cirerer de betlem (Catalán), Cireres de pastor (Catalán), Cirereta de betlem (Catalán), Cireretes de pastor (Catalán), Espàrec (Catalán), Galavern (Catalán), Gallaranc (Catalán), Gallarancs (Catalán), Galzeran (Catalán), Galzerans (Catalán), Gazerans (Catalán), Plantes de cirereta (Catalán), Barrusca (Catalán), Gasserà (Catalán), brusc (Catalán), Xardeira (Gallego), Xibarbeira (Gallego), Xibarda (Gallego), Xilbarbeira (Gallego), Silbarda (Gallego), Gilbarbeira (Gallego), picanceira (Gallego), Azoutacristos (Gallego), Esvarda (Gallego), Escudeixo (Gallego), Brusca (Gallego), Baioba (Gallego), Silvarda (Gallego), Uvas do can (Gallego), Xarda (Gallego), Bucheta (Altoaragonés), Ramilletes (Altoaragonés), Buxeta (Altoaragonés), Bujarreta (Altoaragonés), Guingues del bon pastor (Mallorquín), Brust (Mallorquín), Cireretes de betlem (Mallorquín), Cireretes d'engana-pastor (Mallorquín), Cireretes guindes (Mallorquín), Cireretes guingues (Mallorquín), Ginebró (Mallorquín), Galceran (Valenciano), Cuetes de tro (Valenciano), Cirerer de pastor (Valenciano), Carrasquilla (Valenciano), Carrasca (Valenciano), Gamó tronaor (Valenciano), Gassarà (Valenciano), Palma (Valenciano), Rusc (Valenciano), Rusco (Valenciano), Vara de san josé (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Euskera, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Gallego, Altoaragonés, Altoaragonés, Altoaragonés, Altoaragonés, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Mallorquín, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
+  </si>
+  <si>
+    <t>Subarbusto de 20-80 cm, rizomatoso, glabro, con tallos erguidos de sección circular. Hojas reducidas y tallitos ensanchados en forma de hoja o cladodios perenifolios, de 2-4 x 1-3 cm, elípticos, terminados en espina, con tres nervios. Plantas dioicas, con flores masculinas y femeninas en ejemplares diferentes, que nacen en el tercio inferior del cladodio, con una bráctea de 2-3 mm, escariosa, con seis tépalos de 2-3 mm, tres elípticos y tres lanceolados, de color amarillo verdoso; las masculinas con tres estambres soldados, las femeninas con el ovario y estambres con anteras vestigiales. Fruto en baya de 1-1,5 cm, globosa, roja, con una o dos semillas de 6-8 mm.</t>
+  </si>
+  <si>
+    <t>Limonium ovalifolium (Poir.) Kuntze</t>
+  </si>
+  <si>
+    <t>Acelga salvaje (Castellano), Espantazorras (Castellano), sebollassa (Catalán)</t>
+  </si>
+  <si>
+    <t>Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Hierba perenne, con hojas inferiores 3,5-13 x 1,4-3 cm, oblanceoladas, que acaban en un mucrón, con escapo 8-35 cm; inflorescencia piramidal o redondeada arriba; flores 4-5 mm de diámetro, con cáliz 3,4-4,1 mm, muy delgado, y pétalos 5,5-6,5 mm, cuneiformes, de color rojizo.</t>
+  </si>
+  <si>
+    <t>Limonium lanceolatum (Hoffmans. &amp; Link) Franco, Limonium ovalifolium subsp. ovalifolium (Poir.) Kuntze</t>
+  </si>
+  <si>
+    <t>Unio mancus Lamarck, 1819</t>
+  </si>
+  <si>
+    <t>Náyade mediterránea (Castellano)</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado)</t>
+  </si>
+  <si>
+    <t>España, Mundial</t>
+  </si>
+  <si>
+    <t>Unio aleroni (Companyo y Massot, 1845)</t>
+  </si>
+  <si>
+    <t>Androsace pyrenaica Lam.</t>
+  </si>
+  <si>
+    <t>Androsace des Pyrénées (Francés)</t>
+  </si>
+  <si>
+    <t>Dryopteris corleyi Fraser-Jenk.</t>
+  </si>
+  <si>
+    <t>Helecho macho asturiano (Castellano)</t>
+  </si>
+  <si>
+    <t>Elona quimperiana (Blainville, 1821)</t>
+  </si>
+  <si>
+    <t>Escargot de Quimper (Inglés)</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
+  </si>
+  <si>
+    <t>Aeonium saundersii Bolle</t>
+  </si>
+  <si>
+    <t>Bejequillo peludo de La Gomera (Castellano)</t>
+  </si>
+  <si>
+    <t>Echium gentianoides Coincy</t>
+  </si>
+  <si>
+    <t>Taginaste palmero de cumbre (Castellano), Tajinaste Palmero de Cumbre (Castellano)</t>
+  </si>
+  <si>
+    <t>Ferula latipinna A. Santos</t>
+  </si>
+  <si>
+    <t>Cañaheja herreña (Castellano), Cañaheja (Castellano), Chajuira (Castellano), Cañaheja palmera (Castellano), cañaheja de hojas anchas (Castellano)</t>
+  </si>
+  <si>
+    <t>Helichrysum gossypinum Webb</t>
+  </si>
+  <si>
+    <t>Yesquera amarilla (Castellano), Algodonera (Castellano)</t>
+  </si>
+  <si>
+    <t>Parolinia schizogynoides Svent.</t>
+  </si>
+  <si>
+    <t>Dama de Argaga (Castellano), Rama blanca (Castellano), Dama de La Gomera (Castellano)</t>
+  </si>
+  <si>
+    <t>Anthyllis hystrix (Barceló) Cardona</t>
+  </si>
+  <si>
+    <t>Sacorrell gros (Mallorquín), Sacorrell mascle (Mallorquín), Socarrell (Valenciano)</t>
+  </si>
+  <si>
+    <t>Mallorquín, Mallorquín, Valenciano</t>
+  </si>
+  <si>
+    <t>Centaurea pulvinata (Blanca) Blanca</t>
+  </si>
+  <si>
+    <t>Escobilla de Cojín (Castellano)</t>
+  </si>
+  <si>
+    <t>Iris xiphium L.</t>
+  </si>
+  <si>
+    <t>Lirio (Castellano), Baya (Castellano), Lirio bordo (Castellano), Lirio de campo (Castellano), Lirio de la sierra (Castellano), Lirio del campo (Castellano), Lirios (Castellano), lliri de la Concepció (Catalán), albora (Gallego), Lirio azul (Valenciano), Lirio silvestre (Valenciano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Gallego, Valenciano, Valenciano</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Iris lusitanica, Xiphion vulgare Mill., Xiphion xiphium (L.) M.B. Crespo, Mart.-Azorín &amp; Mavrodiev</t>
+  </si>
+  <si>
+    <t>Leontodon boryi DC.</t>
+  </si>
+  <si>
+    <t>Leontodon de Bory (Castellano), Leontodon de Sierra Nevada (Castellano), pamplinilla (Castellano)</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Ranunculus weyleri Willk.</t>
+  </si>
+  <si>
+    <t>Botó d’or (Castellano), Botó d´or (Catalán)</t>
+  </si>
+  <si>
+    <t>Saga pedo (Pallas, 1771)</t>
+  </si>
+  <si>
+    <t>Predatory Bush Cricket (Inglés)</t>
+  </si>
+  <si>
+    <t>Teucrium turredanum Losa &amp; Rivas Goday</t>
+  </si>
+  <si>
+    <t>Discoglossus galganoi jeanneae Busack, 1986</t>
+  </si>
+  <si>
+    <t>Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Discoglossus jeanneae Busack, 1986</t>
+  </si>
+  <si>
+    <t>Rosalia alpina (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Rosalia (Castellano), Longicornio alpino (Castellano), Escarabajo Rosalía (Castellano), Rosalía (Castellano), Rosalia Longicorn (Inglés)</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Capra pyrenaica pyrenaica</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Actias isabelae (Graells, 1849)</t>
+  </si>
+  <si>
+    <t>Mariposa isabelina (Castellano)</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
     <t>Anexo V, Anexo II - No prioritaria</t>
   </si>
   <si>
-    <t>Barbus comizo Steindachner, 1864, Luciobarbus steindachneri (Almaça, 1967)</t>
-[...580 lines deleted...]
-  <si>
     <t>Graellsia isabelae (Graells, 1849), Graellsia isabellae (Graells, 1849)</t>
   </si>
   <si>
     <t>Buxbaumia viridis (Moug. ex Lam. &amp; DC.) Brid. ex Moug. &amp; Nestl.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Lucanus cervus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Ciervo volante (Castellano), Vacaloura (Gallego)</t>
+    <t>Ciervo volante (Castellano), Vacaloura (Gallego)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Hamatocaulis vernicosus (Mitt.) Hedenäs</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Drepanocladus vernicosus (Mitt.) Warnst., Hypnum vernicosum Lindb.</t>
   </si>
   <si>
     <t>Apteranthes burchardii (N.E. Br.) Plowes</t>
   </si>
   <si>
-    <t>prueba_Cuernúa (Castellano)</t>
+    <t>Cuernúa (Castellano)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Apteranthes burchardii subsp. burchardii (N.E. Br.) Plowes, Caralluma burchardii N. E. Br.</t>
   </si>
   <si>
     <t>Cheirolophus ghomerythus (Svent.) Holub</t>
   </si>
   <si>
-    <t>prueba_Cabezón gomero (Castellano)</t>
+    <t>Cabezón gomero (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Cheirolophus ghomerytus (Svent.) Holub</t>
   </si>
   <si>
     <t>Gallotia galloti insulanagae Martin 1985</t>
   </si>
   <si>
-    <t>prueba_Lagarto tizón del Roque de Fuera de Anaga (Castellano), Lagarto tizón (Castellano), Lagarto de El Roque (Castellano)</t>
+    <t>Lagarto tizón del Roque de Fuera de Anaga (Castellano), Lagarto tizón (Castellano), Lagarto de El Roque (Castellano)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Macaronésica FV (Favorable)</t>
   </si>
   <si>
     <t>Ophioglossum polyphyllum A. Braun</t>
   </si>
   <si>
-    <t>prueba_Lenguaserpiente foliosa (Castellano)</t>
+    <t>Lenguaserpiente foliosa (Castellano)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Gaudinia hispanica Stace &amp; Tutin</t>
   </si>
   <si>
     <t>Linaria tursica Valdés &amp; Cabezudo</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Petalophyllum ralfsii (Wilson) Nees &amp; Gottsche ex Lehm.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Senecio nevadensis Boiss. &amp; Reut.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Viola cazorlensis Gand.</t>
   </si>
   <si>
-    <t>prueba_violeta de Cazorla (Castellano)</t>
+    <t>violeta de Cazorla (Castellano)</t>
   </si>
   <si>
     <t>Viola jaubertiana Marès &amp; Vigin.</t>
   </si>
   <si>
-    <t>prueba_viola mallorquina (Catalán)</t>
+    <t>viola mallorquina (Catalán)</t>
   </si>
   <si>
     <t>Catalán</t>
   </si>
   <si>
     <t>Leucobryum glaucum (Hedw.) Angstr.</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>Jasione lusitanica</t>
   </si>
   <si>
-    <t>prueba_Botón azul (Castellano)</t>
+    <t>Botón azul (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro)</t>
   </si>
   <si>
     <t>Mundial</t>
   </si>
   <si>
     <t>Marsupella profunda Lindb.</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>Narcissus fernandesii Pedro</t>
   </si>
   <si>
-    <t>prueba_Candeleros (Castellano)</t>
+    <t>Candeleros (Castellano)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Narcissus cordubensis Fern. Casas, Narcissus flavus Lag.</t>
   </si>
   <si>
     <t>Ophiogomphus cecilia (Geoffroy en Fourcroy, 1785)</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Green Gomphid (Inglés), Gomphe Serpentin (Francés)</t>
+    <t>Libélula (Castellano), Green Gomphid (Inglés), Gomphe Serpentin (Francés)</t>
   </si>
   <si>
     <t>Plantago algarbiensis Samp.</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Plantago bracteosa (Willk.) Samp., Plantago holosteum subsp. algarbiensis (Samp.) Malag.</t>
   </si>
   <si>
     <t>Proserpinus proserpina (Pallas, 1772)</t>
   </si>
   <si>
-    <t>prueba_Esfinge proserpina (Castellano), Willowherb Hawkmoth (Inglés)</t>
+    <t>Esfinge proserpina (Castellano), Willowherb Hawkmoth (Inglés)</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes),  España LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Cucujus cinnaberinus (Scopoli, 1774)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Echinodium spinosum (Mitt.) Jur.</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sciaromium spinosum (Mitt.) Par.</t>
   </si>
   <si>
     <t>Femeniasia balearica (J.J. Rodr.) Susanna</t>
   </si>
   <si>
-    <t>prueba_Socarrell bord (Castellano), Gatosa (Catalán), Sacorrell bord (Catalán)</t>
+    <t>Socarrell bord (Castellano), Gatosa (Catalán), Sacorrell bord (Catalán)</t>
   </si>
   <si>
     <t>Carduncellus balearicus (J.J. Rodr.) G. López, Carthamus balearicus (J.J.Rodr.) Greuter, Centaurea balearica J.J.Rodr., Femeniasa balearica (J.J. Rodr.) Susanna</t>
   </si>
   <si>
     <t>Narcissus viridiflorus Schousb.</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Androsace cylindrica DC.</t>
   </si>
   <si>
-    <t>prueba_Androsace Cylindrique (Francés)</t>
+    <t>Androsace Cylindrique (Francés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Alpina FV (Favorable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Festuca brigantina (Markgr.-Dann.) Markgr.-Dann.</t>
   </si>
   <si>
-    <t>prueba_Festuca-de-braganca (Castellano)</t>
+    <t>Festuca-de-braganca (Castellano)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, Región Atlántica</t>
   </si>
   <si>
     <t>Iberodes littoralis (Lehm.) M. Serrano, R. Carbajal &amp; S. Ortiz</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Omphalodes littoralis Lehm.</t>
   </si>
   <si>
     <t>Cerambyx cerdo Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Capricornio de la encina (Castellano), Cerambyx Longicorn (Inglés), Greater Capricorn Beetle (Inglés)</t>
+    <t>Capricornio de la encina (Castellano), Cerambyx Longicorn (Inglés), Greater Capricorn Beetle (Inglés)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Narcissus minor L. subsp. minor</t>
   </si>
   <si>
-    <t>prueba_Narciso de Asturias (Castellano), Liras (Castellano), Clavelines (Bable)</t>
+    <t>Narciso de Asturias (Castellano), Liras (Castellano), Clavelines (Bable)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Bable</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Narcissus asturiensis (Jord.) Pugsley, Narcissus asturiensis subsp. brevicoronatus (Pugsley) Uribe-Echebarría, Narcissus minor subsp. asturiensis (Jord.) Barra &amp; G. López</t>
   </si>
   <si>
     <t>Castor fiber Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Castor europeo (Castellano), Eurasian Beaver (Inglés), Castor D'Eurasie (Francés)</t>
+    <t>Castor europeo (Castellano), Eurasian Beaver (Inglés), Castor D'Eurasie (Francés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Mundial, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
-    <t>Anexo V, Anexo IV, Anexo II - No prioritaria</t>
+    <t>Anexo V, Anexo II - No prioritaria, Anexo IV</t>
   </si>
   <si>
     <t>Santolina semidentata Hoffmanns. &amp; Link</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Teline rosmarinifolia Webb &amp; Berthel.</t>
   </si>
   <si>
-    <t>prueba_Gildana del Risco Blanco (Castellano), Herdanera (Castellano)</t>
+    <t>Gildana del Risco Blanco (Castellano), Herdanera (Castellano)</t>
   </si>
   <si>
     <t>Coincya rupestris Rouy</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Euphorbia nevadensis Boiss. &amp; Reut.</t>
   </si>
   <si>
-    <t>prueba_Lechetrezna (Castellano), lleteresa d/'Aragó (Catalán)</t>
+    <t>Lechetrezna (Castellano), lleteresa d/'Aragó (Catalán)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Genista dorycnifolia Font Quer</t>
   </si>
   <si>
-    <t>prueba_ginestell doricnifoli (Catalán)</t>
+    <t>ginestell doricnifoli (Catalán)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Salix salviifolia Brot.</t>
   </si>
   <si>
-    <t>prueba_Sarga (Castellano), Mimbrera (Castellano), Sauce (Castellano), Bimbrero (Castellano), Mimbrero (Castellano), Sacera blanca (Castellano), Sacera negra (Castellano), Saceras (Castellano), Salce (Castellano), Salguera sapiega (Castellano), Salguero (Castellano), Salguero sapiego (Castellano), Saúz (Castellano), Saz (Castellano), Sazga (Castellano), Verguera (Castellano), Vimbre (Castellano), Zade (Castellano), Zauz (Castellano), Bardaguera blanca (Castellano), salze salvifoli (Catalán), salgueiro nodoso (Gallego), Salguera (Altoaragonés)</t>
+    <t>Sarga (Castellano), Mimbrera (Castellano), Sauce (Castellano), Bimbrero (Castellano), Mimbrero (Castellano), Sacera blanca (Castellano), Sacera negra (Castellano), Saceras (Castellano), Salce (Castellano), Salguera sapiega (Castellano), Salguero (Castellano), Salguero sapiego (Castellano), Saúz (Castellano), Saz (Castellano), Sazga (Castellano), Verguera (Castellano), Vimbre (Castellano), Zade (Castellano), Zauz (Castellano), Bardaguera blanca (Castellano), salze salvifoli (Catalán), salgueiro nodoso (Gallego), Salguera (Altoaragonés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Gallego, Altoaragonés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Salix salviifolia subsp. australis Franco, Salix salviifolia subsp. salviifolia</t>
   </si>
   <si>
     <t>Orthotrichum rogeri Brid.</t>
   </si>
   <si>
     <t>Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Alpina</t>
   </si>
   <si>
     <t>Cistus umbellatus subsp. viscosus (Willk.) Demoly</t>
   </si>
   <si>
-    <t>prueba_Jarilla (Castellano), Apagalumbres (Castellano), Ardevieja (Castellano), Jarillas (Castellano), Juagarzo (Castellano), Matalumbres (Castellano), jaguarcillo (Castellano)</t>
+    <t>Jarilla (Castellano), Apagalumbres (Castellano), Ardevieja (Castellano), Jarillas (Castellano), Juagarzo (Castellano), Matalumbres (Castellano), jaguarcillo (Castellano)</t>
   </si>
   <si>
     <t>Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Mediterránea</t>
   </si>
   <si>
     <t>Halimium umbellatum subsp. viscosum (Willk.) O. Bolós &amp; Vigo, Halimium verticillatum</t>
   </si>
   <si>
     <t>Dianthus rupicola Biv.</t>
   </si>
   <si>
-    <t>prueba_Clavell de penyal (Mallorquín)</t>
+    <t>Clavell de penyal (Mallorquín)</t>
   </si>
   <si>
     <t>Mallorquín</t>
   </si>
   <si>
     <t>Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Biscutella sempervirens subsp. vicentina (Samp.) Malag.</t>
   </si>
   <si>
     <t>Biscutella vicentina (Samp.) Guinea</t>
   </si>
   <si>
     <t>Cladonia spp. (subgenus Cladina)</t>
   </si>
   <si>
-    <t>prueba_Mujo (Castellano)</t>
+    <t>Mujo (Castellano)</t>
   </si>
   <si>
     <t>Hongos</t>
   </si>
   <si>
     <t>Podarcis hispanica atrata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -5268,61 +5256,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q374"/>
+  <dimension ref="A1:Q373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="102.546" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="2795.746" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="2787.605" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1225.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="301.926" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4999.493" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="85.979" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="524.872" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="52.987" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -5925,5236 +5913,5242 @@
       </c>
       <c r="E14" t="s">
         <v>106</v>
       </c>
       <c r="F14" t="s">
         <v>107</v>
       </c>
       <c r="G14" t="s">
         <v>108</v>
       </c>
       <c r="H14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>45</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
         <v>7046</v>
       </c>
       <c r="B15" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E15" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F15" t="s">
         <v>107</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>45</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="Q15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>11788</v>
       </c>
       <c r="B16" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F16" t="s">
         <v>107</v>
       </c>
       <c r="G16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>81</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>26</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>3235</v>
       </c>
       <c r="B17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F17" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="H17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>45</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>37</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>11997</v>
       </c>
       <c r="B18" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="E18" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="F18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>6514</v>
       </c>
       <c r="B19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="F19" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>45</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
         <v>7723</v>
       </c>
       <c r="B20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>45</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
         <v>26</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
         <v>11471</v>
       </c>
       <c r="B21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F21" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G21" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H21" t="s">
         <v>23</v>
       </c>
       <c r="I21" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
         <v>37</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="Q21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
         <v>10752</v>
       </c>
       <c r="B22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>26</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="Q22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
         <v>11878</v>
       </c>
       <c r="B23" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C23" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D23" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F23" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>26</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
         <v>27</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
         <v>10769</v>
       </c>
       <c r="B24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D24" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E24" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="H24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>24</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
         <v>27</v>
       </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="Q24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
         <v>11627</v>
       </c>
       <c r="B25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C25" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D25" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E25" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F25" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H25" t="s">
         <v>23</v>
       </c>
       <c r="I25" t="s">
         <v>36</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>24327</v>
+        <v>12054</v>
       </c>
       <c r="B26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E26" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J26" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O26"/>
       <c r="P26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="Q26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
         <v>12197</v>
       </c>
       <c r="B27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E27" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="F27" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G27" t="s">
         <v>180</v>
       </c>
       <c r="H27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>36</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>26</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
         <v>27</v>
       </c>
       <c r="O27"/>
-      <c r="P27"/>
+      <c r="P27" t="s">
+        <v>181</v>
+      </c>
       <c r="Q27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>12214</v>
+        <v>24327</v>
       </c>
       <c r="B28" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E28" t="s">
-        <v>157</v>
+        <v>185</v>
       </c>
       <c r="F28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G28" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
         <v>26</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
         <v>27</v>
       </c>
       <c r="O28"/>
-      <c r="P28"/>
+      <c r="P28" t="s">
+        <v>187</v>
+      </c>
       <c r="Q28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>11350</v>
+        <v>12214</v>
       </c>
       <c r="B29" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C29" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D29" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="E29" t="s">
-        <v>188</v>
+        <v>158</v>
       </c>
       <c r="F29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G29" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>36</v>
       </c>
       <c r="J29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K29"/>
+        <v>25</v>
+      </c>
+      <c r="K29" t="s">
+        <v>26</v>
+      </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>10852</v>
+        <v>11350</v>
       </c>
       <c r="B30" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C30" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D30" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E30" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G30" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J30" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O30"/>
-      <c r="P30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P30"/>
       <c r="Q30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>6093</v>
+        <v>10852</v>
       </c>
       <c r="B31" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E31" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="Q31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>11679</v>
+        <v>6093</v>
       </c>
       <c r="B32" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C32" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E32" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="F32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G32" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J32" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K32"/>
+        <v>25</v>
+      </c>
+      <c r="K32" t="s">
+        <v>37</v>
+      </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="O32"/>
-      <c r="P32"/>
+      <c r="P32" t="s">
+        <v>208</v>
+      </c>
       <c r="Q32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>12169</v>
+        <v>11679</v>
       </c>
       <c r="B33" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C33" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="D33" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E33" t="s">
-        <v>150</v>
+        <v>174</v>
       </c>
       <c r="F33" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G33" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>36</v>
       </c>
       <c r="J33" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>11638</v>
+        <v>12169</v>
       </c>
       <c r="B34" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C34" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="D34" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E34" t="s">
-        <v>213</v>
+        <v>151</v>
       </c>
       <c r="F34" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G34" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="H34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>36</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>12047</v>
+        <v>11638</v>
       </c>
       <c r="B35" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C35" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D35" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E35" t="s">
-        <v>162</v>
+        <v>220</v>
       </c>
       <c r="F35" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G35" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>36</v>
       </c>
       <c r="J35" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K35"/>
+        <v>25</v>
+      </c>
+      <c r="K35" t="s">
+        <v>37</v>
+      </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>54</v>
+        <v>127</v>
       </c>
       <c r="O35"/>
-      <c r="P35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P35"/>
       <c r="Q35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>11131</v>
+        <v>12047</v>
       </c>
       <c r="B36" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C36" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D36" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E36" t="s">
-        <v>179</v>
+        <v>163</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G36" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>36</v>
       </c>
       <c r="J36" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="O36"/>
-      <c r="P36"/>
+      <c r="P36" t="s">
+        <v>226</v>
+      </c>
       <c r="Q36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>11805</v>
+        <v>11131</v>
       </c>
       <c r="B37" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="C37" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="D37" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="E37" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="F37" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G37" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>36</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
         <v>27</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>11566</v>
+        <v>11805</v>
       </c>
       <c r="B38" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C38" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="D38" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E38" t="s">
-        <v>231</v>
+        <v>158</v>
       </c>
       <c r="F38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G38" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>36</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>27</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>11733</v>
+        <v>80512</v>
       </c>
       <c r="B39" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C39" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="D39" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="E39" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="F39" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G39" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J39" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K39"/>
+        <v>25</v>
+      </c>
+      <c r="K39" t="s">
+        <v>26</v>
+      </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="Q39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>10740</v>
+        <v>11566</v>
       </c>
       <c r="B40" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C40" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="D40" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E40" t="s">
-        <v>179</v>
+        <v>243</v>
       </c>
       <c r="F40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G40" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>27</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>11108</v>
+        <v>11733</v>
       </c>
       <c r="B41" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C41" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D41" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E41" t="s">
-        <v>245</v>
+        <v>158</v>
       </c>
       <c r="F41" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G41" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="J41" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="O41"/>
-      <c r="P41"/>
+      <c r="P41" t="s">
+        <v>249</v>
+      </c>
       <c r="Q41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>11991</v>
+        <v>10740</v>
       </c>
       <c r="B42" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C42" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="D42" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="E42" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="F42" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G42" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>12050</v>
+        <v>11108</v>
       </c>
       <c r="B43" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C43" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D43" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E43" t="s">
-        <v>179</v>
+        <v>257</v>
       </c>
       <c r="F43" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G43" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43"/>
-      <c r="P43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P43"/>
       <c r="Q43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>10715</v>
+        <v>11991</v>
       </c>
       <c r="B44" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C44" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D44" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E44" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="F44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G44" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>36</v>
       </c>
       <c r="J44" t="s">
         <v>25</v>
       </c>
       <c r="K44" t="s">
         <v>26</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>27</v>
       </c>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
-        <v>10799</v>
+        <v>12050</v>
       </c>
       <c r="B45" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C45" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D45" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E45" t="s">
-        <v>263</v>
+        <v>174</v>
       </c>
       <c r="F45" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G45" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>36</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
         <v>27</v>
       </c>
       <c r="O45"/>
-      <c r="P45"/>
+      <c r="P45" t="s">
+        <v>267</v>
+      </c>
       <c r="Q45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
-        <v>11794</v>
+        <v>10715</v>
       </c>
       <c r="B46" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C46" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D46" t="s">
-        <v>156</v>
+        <v>270</v>
       </c>
       <c r="E46" t="s">
-        <v>267</v>
+        <v>158</v>
       </c>
       <c r="F46" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G46" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="H46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
-        <v>12298</v>
+        <v>10799</v>
       </c>
       <c r="B47" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C47" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D47" t="s">
-        <v>156</v>
+        <v>274</v>
       </c>
       <c r="E47" t="s">
-        <v>179</v>
+        <v>275</v>
       </c>
       <c r="F47" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G47" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
-        <v>11264</v>
+        <v>11794</v>
       </c>
       <c r="B48" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C48" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="D48" t="s">
-        <v>274</v>
+        <v>157</v>
       </c>
       <c r="E48" t="s">
-        <v>157</v>
+        <v>279</v>
       </c>
       <c r="F48" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G48" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
-        <v>36</v>
+        <v>68</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
-        <v>11451</v>
+        <v>12298</v>
       </c>
       <c r="B49" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C49" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="D49" t="s">
-        <v>278</v>
+        <v>157</v>
       </c>
       <c r="E49" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="F49" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G49" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>26</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
-        <v>12054</v>
+        <v>11264</v>
       </c>
       <c r="B50" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="C50" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="D50" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E50" t="s">
-        <v>179</v>
+        <v>158</v>
       </c>
       <c r="F50" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G50" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>36</v>
       </c>
       <c r="J50" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K50"/>
+        <v>25</v>
+      </c>
+      <c r="K50" t="s">
+        <v>115</v>
+      </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
-        <v>11616</v>
+        <v>11451</v>
       </c>
       <c r="B51" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C51" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D51" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E51" t="s">
-        <v>287</v>
+        <v>158</v>
       </c>
       <c r="F51" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G51" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="J51" t="s">
-        <v>289</v>
+        <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
-      <c r="L51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O51"/>
-      <c r="P51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P51"/>
       <c r="Q51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
-        <v>12055</v>
+        <v>11616</v>
       </c>
       <c r="B52" t="s">
         <v>292</v>
       </c>
       <c r="C52" t="s">
         <v>293</v>
       </c>
       <c r="D52" t="s">
         <v>294</v>
       </c>
       <c r="E52" t="s">
         <v>295</v>
       </c>
       <c r="F52" t="s">
+        <v>152</v>
+      </c>
+      <c r="G52" t="s">
         <v>296</v>
       </c>
-      <c r="G52" t="s">
+      <c r="H52" t="s">
+        <v>23</v>
+      </c>
+      <c r="I52" t="s">
+        <v>68</v>
+      </c>
+      <c r="J52" t="s">
         <v>297</v>
       </c>
-      <c r="H52" t="s">
-[...9 lines deleted...]
-      <c r="L52"/>
+      <c r="K52" t="s">
+        <v>26</v>
+      </c>
+      <c r="L52" t="s">
+        <v>298</v>
+      </c>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="Q52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
         <v>10820</v>
       </c>
       <c r="B53" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C53" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D53" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E53" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="F53" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G53" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>36</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
         <v>11717</v>
       </c>
       <c r="B54" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C54" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D54" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E54" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F54" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G54" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
         <v>27</v>
       </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
         <v>12154</v>
       </c>
       <c r="B55" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C55" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D55" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E55" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F55" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G55" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>36</v>
       </c>
       <c r="J55" t="s">
         <v>25</v>
       </c>
       <c r="K55" t="s">
         <v>26</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
         <v>27</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="Q55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
         <v>11573</v>
       </c>
       <c r="B56" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C56" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D56" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E56" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F56" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G56" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>36</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
         <v>27</v>
       </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
         <v>12305</v>
       </c>
       <c r="B57" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C57" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D57" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="E57" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F57" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G57" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>36</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
         <v>10827</v>
       </c>
       <c r="B58" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C58" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D58" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E58" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F58" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G58" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>68</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
         <v>26</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
         <v>27</v>
       </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
         <v>11715</v>
       </c>
       <c r="B59" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C59" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D59" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E59" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F59" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G59" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>81</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>26</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>11332</v>
       </c>
       <c r="B60" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C60" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D60" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E60" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F60" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G60" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>26</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
         <v>11779</v>
       </c>
       <c r="B61" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C61" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D61" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E61" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="F61" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G61" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>68</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="Q61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
         <v>9463</v>
       </c>
       <c r="B62" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C62" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D62" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E62" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G62" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>45</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62" t="s">
         <v>27</v>
       </c>
       <c r="O62"/>
       <c r="P62" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="Q62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
         <v>10868</v>
       </c>
       <c r="B63" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C63" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D63" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="E63" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F63" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G63" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J63" t="s">
         <v>53</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
         <v>54</v>
       </c>
       <c r="O63"/>
       <c r="P63" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="Q63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
         <v>12236</v>
       </c>
       <c r="B64" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D64" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E64" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F64" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G64" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>81</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>37</v>
       </c>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
         <v>11662</v>
       </c>
       <c r="B65" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C65" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D65" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E65" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F65" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G65" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>81</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>37</v>
       </c>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="O65"/>
       <c r="P65" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="Q65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
         <v>11128</v>
       </c>
       <c r="B66" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C66" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D66" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E66" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F66" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G66" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
         <v>27</v>
       </c>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
         <v>11485</v>
       </c>
       <c r="B67" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C67" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D67" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E67" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="F67" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G67" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
         <v>27</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>8158</v>
       </c>
       <c r="B68" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C68" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D68" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E68" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F68" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G68" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>45</v>
       </c>
       <c r="J68" t="s">
         <v>53</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
         <v>54</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
         <v>8695</v>
       </c>
       <c r="B69" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C69" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D69" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E69" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="F69" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G69" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>45</v>
       </c>
       <c r="J69" t="s">
         <v>25</v>
       </c>
       <c r="K69" t="s">
         <v>26</v>
       </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
         <v>27</v>
       </c>
       <c r="O69"/>
       <c r="P69" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="Q69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
         <v>11677</v>
       </c>
       <c r="B70" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C70" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D70" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E70" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="F70" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G70" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70" t="s">
         <v>27</v>
       </c>
       <c r="O70"/>
       <c r="P70" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="Q70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
         <v>10718</v>
       </c>
       <c r="B71" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C71" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D71" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E71" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F71" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G71" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>68</v>
       </c>
       <c r="J71" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="K71" t="s">
         <v>26</v>
       </c>
       <c r="L71" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="M71"/>
       <c r="N71" t="s">
         <v>27</v>
       </c>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
         <v>3876</v>
       </c>
       <c r="B72" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C72" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D72" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E72" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="F72" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G72" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>45</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>26</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O72"/>
       <c r="P72" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="Q72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
         <v>11550</v>
       </c>
       <c r="B73" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C73" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D73" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E73" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="F73" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G73" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>36</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
         <v>2139</v>
       </c>
       <c r="B74" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C74" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D74" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E74" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F74" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G74" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="H74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>45</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O74"/>
       <c r="P74" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="Q74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
         <v>846</v>
       </c>
       <c r="B75" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C75" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D75" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E75" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F75" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G75" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>45</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>37</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
         <v>850</v>
       </c>
       <c r="B76" t="s">
         <v>424</v>
       </c>
       <c r="C76" t="s">
         <v>425</v>
       </c>
       <c r="D76" t="s">
         <v>426</v>
       </c>
       <c r="E76" t="s">
         <v>427</v>
       </c>
       <c r="F76" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G76" t="s">
         <v>428</v>
       </c>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>45</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O76"/>
       <c r="P76" t="s">
         <v>429</v>
       </c>
       <c r="Q76" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
         <v>855</v>
       </c>
       <c r="B77" t="s">
         <v>430</v>
       </c>
       <c r="C77" t="s">
         <v>431</v>
       </c>
       <c r="D77" t="s">
         <v>432</v>
       </c>
       <c r="E77" t="s">
         <v>433</v>
       </c>
       <c r="F77" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G77" t="s">
         <v>434</v>
       </c>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>45</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>37</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77" t="s">
         <v>38</v>
       </c>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>856</v>
       </c>
       <c r="B78" t="s">
         <v>435</v>
       </c>
       <c r="C78" t="s">
         <v>436</v>
       </c>
       <c r="D78" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E78" t="s">
         <v>433</v>
       </c>
       <c r="F78" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G78" t="s">
         <v>437</v>
       </c>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>45</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>37</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>860</v>
       </c>
       <c r="B79" t="s">
         <v>438</v>
       </c>
       <c r="C79" t="s">
         <v>439</v>
       </c>
       <c r="D79" t="s">
         <v>426</v>
       </c>
       <c r="E79" t="s">
         <v>440</v>
       </c>
       <c r="F79" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G79" t="s">
         <v>441</v>
       </c>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>45</v>
       </c>
       <c r="J79" t="s">
         <v>25</v>
       </c>
       <c r="K79" t="s">
         <v>37</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
         <v>862</v>
       </c>
       <c r="B80" t="s">
         <v>442</v>
       </c>
       <c r="C80" t="s">
         <v>443</v>
       </c>
       <c r="D80" t="s">
         <v>426</v>
       </c>
       <c r="E80" t="s">
         <v>427</v>
       </c>
       <c r="F80" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G80" t="s">
         <v>444</v>
       </c>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>45</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>37</v>
       </c>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
         <v>1055</v>
       </c>
       <c r="B81" t="s">
         <v>445</v>
       </c>
       <c r="C81" t="s">
         <v>446</v>
       </c>
       <c r="D81" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E81" t="s">
         <v>433</v>
       </c>
       <c r="F81" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G81" t="s">
         <v>447</v>
       </c>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>45</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>26</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O81"/>
       <c r="P81" t="s">
         <v>448</v>
       </c>
       <c r="Q81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
         <v>12202</v>
       </c>
       <c r="B82" t="s">
         <v>449</v>
       </c>
       <c r="C82" t="s">
         <v>450</v>
       </c>
       <c r="D82" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E82" t="s">
         <v>451</v>
       </c>
       <c r="F82" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G82" t="s">
         <v>452</v>
       </c>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>68</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
         <v>26</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
         <v>12399</v>
       </c>
       <c r="B83" t="s">
         <v>453</v>
       </c>
       <c r="C83" t="s">
         <v>454</v>
       </c>
       <c r="D83" t="s">
         <v>455</v>
       </c>
       <c r="E83" t="s">
         <v>451</v>
       </c>
       <c r="F83" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G83" t="s">
         <v>456</v>
       </c>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>68</v>
       </c>
       <c r="J83" t="s">
         <v>25</v>
       </c>
       <c r="K83" t="s">
         <v>26</v>
       </c>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83" t="s">
         <v>27</v>
       </c>
       <c r="O83"/>
       <c r="P83" t="s">
         <v>457</v>
       </c>
       <c r="Q83" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84">
         <v>875</v>
       </c>
       <c r="B84" t="s">
         <v>458</v>
       </c>
       <c r="C84" t="s">
         <v>459</v>
       </c>
       <c r="D84" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E84" t="s">
         <v>427</v>
       </c>
       <c r="F84" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G84" t="s">
         <v>460</v>
       </c>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>45</v>
       </c>
       <c r="J84" t="s">
         <v>25</v>
       </c>
       <c r="K84" t="s">
         <v>37</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84" t="s">
         <v>69</v>
       </c>
       <c r="O84"/>
       <c r="P84" t="s">
         <v>461</v>
       </c>
       <c r="Q84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
         <v>877</v>
       </c>
       <c r="B85" t="s">
         <v>462</v>
       </c>
       <c r="C85" t="s">
         <v>463</v>
       </c>
       <c r="D85" t="s">
         <v>426</v>
       </c>
       <c r="E85" t="s">
         <v>433</v>
       </c>
       <c r="F85" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G85" t="s">
         <v>464</v>
       </c>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>45</v>
       </c>
       <c r="J85" t="s">
         <v>25</v>
       </c>
       <c r="K85" t="s">
         <v>26</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O85"/>
       <c r="P85" t="s">
         <v>465</v>
       </c>
       <c r="Q85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
         <v>880</v>
       </c>
       <c r="B86" t="s">
         <v>466</v>
       </c>
       <c r="C86" t="s">
         <v>467</v>
       </c>
       <c r="D86" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E86" t="s">
         <v>468</v>
       </c>
       <c r="F86" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G86" t="s">
         <v>469</v>
       </c>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>45</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>26</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O86"/>
       <c r="P86" t="s">
         <v>470</v>
       </c>
       <c r="Q86" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
         <v>1061</v>
       </c>
       <c r="B87" t="s">
         <v>471</v>
       </c>
       <c r="C87" t="s">
         <v>472</v>
       </c>
       <c r="D87" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E87" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F87" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G87" t="s">
         <v>473</v>
       </c>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>45</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>26</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O87"/>
       <c r="P87" t="s">
         <v>474</v>
       </c>
       <c r="Q87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
         <v>886</v>
       </c>
       <c r="B88" t="s">
         <v>475</v>
       </c>
       <c r="C88" t="s">
         <v>476</v>
       </c>
       <c r="D88" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E88" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F88" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G88" t="s">
         <v>477</v>
       </c>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>45</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
         <v>26</v>
       </c>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89">
         <v>888</v>
       </c>
       <c r="B89" t="s">
         <v>478</v>
       </c>
       <c r="C89" t="s">
         <v>479</v>
       </c>
       <c r="D89" t="s">
         <v>426</v>
       </c>
       <c r="E89" t="s">
         <v>427</v>
       </c>
       <c r="F89" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G89" t="s">
         <v>480</v>
       </c>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>45</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>37</v>
       </c>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90">
         <v>1258</v>
       </c>
       <c r="B90" t="s">
         <v>481</v>
       </c>
       <c r="C90" t="s">
         <v>482</v>
       </c>
       <c r="D90" t="s">
         <v>426</v>
       </c>
       <c r="E90" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F90" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G90" t="s">
         <v>483</v>
       </c>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>45</v>
       </c>
       <c r="J90" t="s">
         <v>25</v>
       </c>
       <c r="K90" t="s">
         <v>26</v>
       </c>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90" t="s">
         <v>69</v>
       </c>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
         <v>896</v>
       </c>
       <c r="B91" t="s">
         <v>484</v>
       </c>
       <c r="C91" t="s">
         <v>485</v>
       </c>
       <c r="D91" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E91" t="s">
         <v>433</v>
       </c>
       <c r="F91" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G91" t="s">
         <v>486</v>
       </c>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>45</v>
       </c>
       <c r="J91" t="s">
         <v>25</v>
       </c>
       <c r="K91" t="s">
         <v>37</v>
       </c>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O91"/>
       <c r="P91" t="s">
         <v>487</v>
       </c>
       <c r="Q91" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
         <v>897</v>
       </c>
       <c r="B92" t="s">
         <v>488</v>
       </c>
       <c r="C92" t="s">
         <v>489</v>
       </c>
       <c r="D92" t="s">
         <v>490</v>
       </c>
       <c r="E92" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F92" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G92" t="s">
         <v>491</v>
       </c>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>45</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
         <v>26</v>
       </c>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92" t="s">
         <v>27</v>
       </c>
       <c r="O92"/>
       <c r="P92" t="s">
         <v>492</v>
       </c>
       <c r="Q92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93">
         <v>907</v>
       </c>
       <c r="B93" t="s">
         <v>493</v>
       </c>
       <c r="C93" t="s">
         <v>494</v>
       </c>
       <c r="D93" t="s">
         <v>495</v>
       </c>
       <c r="E93" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F93" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G93" t="s">
         <v>496</v>
       </c>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>45</v>
       </c>
       <c r="J93" t="s">
         <v>25</v>
       </c>
       <c r="K93" t="s">
         <v>497</v>
       </c>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
         <v>498</v>
       </c>
       <c r="Q93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
         <v>909</v>
       </c>
       <c r="B94" t="s">
         <v>499</v>
       </c>
       <c r="C94" t="s">
         <v>500</v>
       </c>
       <c r="D94" t="s">
         <v>426</v>
       </c>
       <c r="E94" t="s">
         <v>501</v>
       </c>
       <c r="F94" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G94" t="s">
         <v>502</v>
       </c>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>45</v>
       </c>
       <c r="J94" t="s">
         <v>25</v>
       </c>
       <c r="K94" t="s">
         <v>26</v>
       </c>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94" t="s">
         <v>38</v>
       </c>
       <c r="O94"/>
       <c r="P94" t="s">
         <v>503</v>
       </c>
       <c r="Q94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95">
         <v>10785</v>
       </c>
       <c r="B95" t="s">
         <v>504</v>
       </c>
       <c r="C95" t="s">
         <v>505</v>
       </c>
       <c r="D95" t="s">
         <v>506</v>
       </c>
       <c r="E95" t="s">
         <v>451</v>
       </c>
       <c r="F95" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G95" t="s">
         <v>507</v>
       </c>
       <c r="H95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>68</v>
       </c>
       <c r="J95" t="s">
         <v>25</v>
       </c>
       <c r="K95" t="s">
         <v>26</v>
       </c>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
         <v>27</v>
       </c>
       <c r="O95"/>
       <c r="P95" t="s">
         <v>508</v>
       </c>
       <c r="Q95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96">
         <v>11338</v>
       </c>
       <c r="B96" t="s">
         <v>509</v>
       </c>
       <c r="C96" t="s">
         <v>510</v>
       </c>
       <c r="D96" t="s">
         <v>511</v>
       </c>
       <c r="E96" t="s">
         <v>451</v>
       </c>
       <c r="F96" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G96" t="s">
         <v>512</v>
       </c>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>68</v>
       </c>
       <c r="J96" t="s">
         <v>53</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96" t="s">
         <v>27</v>
       </c>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
         <v>12219</v>
       </c>
       <c r="B97" t="s">
         <v>513</v>
       </c>
       <c r="C97" t="s">
         <v>514</v>
       </c>
       <c r="D97" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="E97" t="s">
         <v>427</v>
       </c>
       <c r="F97" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G97" t="s">
         <v>515</v>
       </c>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>68</v>
       </c>
       <c r="J97" t="s">
         <v>25</v>
       </c>
       <c r="K97" t="s">
         <v>37</v>
       </c>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>516</v>
       </c>
       <c r="Q97" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
         <v>12242</v>
       </c>
       <c r="B98" t="s">
         <v>517</v>
       </c>
       <c r="C98" t="s">
         <v>518</v>
       </c>
       <c r="D98" t="s">
         <v>506</v>
       </c>
       <c r="E98" t="s">
         <v>451</v>
       </c>
       <c r="F98" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G98" t="s">
         <v>519</v>
       </c>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>68</v>
       </c>
       <c r="J98" t="s">
         <v>25</v>
       </c>
       <c r="K98" t="s">
         <v>26</v>
       </c>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98" t="s">
         <v>27</v>
       </c>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99">
         <v>912</v>
       </c>
       <c r="B99" t="s">
         <v>520</v>
       </c>
       <c r="C99" t="s">
         <v>521</v>
       </c>
       <c r="D99" t="s">
         <v>426</v>
       </c>
       <c r="E99" t="s">
         <v>427</v>
       </c>
       <c r="F99" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G99" t="s">
         <v>522</v>
       </c>
       <c r="H99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
         <v>45</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
         <v>37</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100">
         <v>916</v>
       </c>
       <c r="B100" t="s">
         <v>523</v>
       </c>
       <c r="C100" t="s">
         <v>524</v>
       </c>
       <c r="D100" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E100" t="s">
         <v>525</v>
       </c>
       <c r="F100" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G100" t="s">
         <v>526</v>
       </c>
       <c r="H100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
         <v>45</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
         <v>37</v>
       </c>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O100"/>
       <c r="P100"/>
       <c r="Q100" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101">
         <v>1320</v>
       </c>
       <c r="B101" t="s">
         <v>527</v>
       </c>
       <c r="C101" t="s">
         <v>528</v>
       </c>
       <c r="D101" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E101" t="s">
         <v>433</v>
       </c>
       <c r="F101" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G101" t="s">
         <v>529</v>
       </c>
       <c r="H101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
         <v>45</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
         <v>530</v>
       </c>
       <c r="Q101" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102">
         <v>915</v>
       </c>
       <c r="B102" t="s">
         <v>531</v>
       </c>
       <c r="C102" t="s">
         <v>532</v>
       </c>
       <c r="D102" t="s">
         <v>426</v>
       </c>
       <c r="E102" t="s">
         <v>427</v>
       </c>
       <c r="F102" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G102" t="s">
         <v>533</v>
       </c>
       <c r="H102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
         <v>45</v>
       </c>
       <c r="J102" t="s">
         <v>25</v>
       </c>
       <c r="K102" t="s">
         <v>37</v>
       </c>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103">
         <v>923</v>
       </c>
       <c r="B103" t="s">
         <v>534</v>
       </c>
       <c r="C103" t="s">
         <v>535</v>
       </c>
       <c r="D103" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E103" t="s">
         <v>433</v>
       </c>
       <c r="F103" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G103" t="s">
         <v>536</v>
       </c>
       <c r="H103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
         <v>45</v>
       </c>
       <c r="J103" t="s">
         <v>25</v>
       </c>
       <c r="K103" t="s">
         <v>26</v>
       </c>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104">
         <v>33085</v>
       </c>
       <c r="B104" t="s">
         <v>537</v>
       </c>
       <c r="C104" t="s">
         <v>538</v>
       </c>
       <c r="D104" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E104" t="s">
         <v>539</v>
       </c>
       <c r="F104" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G104" t="s">
         <v>540</v>
       </c>
       <c r="H104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>45</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
         <v>26</v>
       </c>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O104"/>
       <c r="P104" t="s">
         <v>541</v>
       </c>
       <c r="Q104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105">
         <v>935</v>
       </c>
       <c r="B105" t="s">
         <v>542</v>
       </c>
       <c r="C105" t="s">
         <v>543</v>
       </c>
       <c r="D105" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E105" t="s">
         <v>427</v>
       </c>
       <c r="F105" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G105" t="s">
         <v>544</v>
       </c>
       <c r="H105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
         <v>45</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
         <v>37</v>
       </c>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105" t="s">
         <v>69</v>
       </c>
       <c r="O105"/>
       <c r="P105"/>
       <c r="Q105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106">
         <v>947</v>
       </c>
       <c r="B106" t="s">
         <v>545</v>
       </c>
       <c r="C106" t="s">
         <v>546</v>
       </c>
       <c r="D106" t="s">
         <v>426</v>
       </c>
       <c r="E106" t="s">
         <v>440</v>
       </c>
       <c r="F106" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G106" t="s">
         <v>547</v>
       </c>
       <c r="H106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
         <v>45</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>37</v>
       </c>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
         <v>548</v>
       </c>
       <c r="Q106" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107">
         <v>948</v>
       </c>
       <c r="B107" t="s">
         <v>549</v>
       </c>
       <c r="C107" t="s">
         <v>550</v>
       </c>
       <c r="D107" t="s">
         <v>426</v>
       </c>
       <c r="E107" t="s">
         <v>440</v>
       </c>
       <c r="F107" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G107" t="s">
         <v>551</v>
       </c>
       <c r="H107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
         <v>45</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107" t="s">
         <v>38</v>
       </c>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108">
         <v>953</v>
       </c>
       <c r="B108" t="s">
         <v>552</v>
       </c>
       <c r="C108" t="s">
         <v>553</v>
       </c>
       <c r="D108" t="s">
         <v>432</v>
       </c>
       <c r="E108" t="s">
         <v>554</v>
       </c>
       <c r="F108" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G108" t="s">
         <v>555</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
         <v>45</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
         <v>26</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109">
         <v>956</v>
       </c>
       <c r="B109" t="s">
         <v>556</v>
       </c>
       <c r="C109" t="s">
         <v>557</v>
       </c>
       <c r="D109" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E109" t="s">
         <v>558</v>
       </c>
       <c r="F109" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G109" t="s">
         <v>559</v>
       </c>
       <c r="H109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
         <v>45</v>
       </c>
       <c r="J109" t="s">
         <v>25</v>
       </c>
       <c r="K109" t="s">
         <v>37</v>
       </c>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O109"/>
       <c r="P109"/>
       <c r="Q109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110">
         <v>965</v>
       </c>
       <c r="B110" t="s">
         <v>560</v>
       </c>
       <c r="C110" t="s">
         <v>561</v>
       </c>
       <c r="D110" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E110" t="s">
         <v>440</v>
       </c>
       <c r="F110" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G110" t="s">
         <v>562</v>
       </c>
       <c r="H110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
         <v>45</v>
       </c>
       <c r="J110" t="s">
         <v>25</v>
       </c>
       <c r="K110" t="s">
         <v>26</v>
       </c>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110" t="s">
         <v>69</v>
       </c>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111">
         <v>31880</v>
       </c>
       <c r="B111" t="s">
         <v>563</v>
       </c>
       <c r="C111" t="s">
         <v>564</v>
       </c>
       <c r="D111" t="s">
         <v>495</v>
       </c>
       <c r="E111" t="s">
         <v>427</v>
       </c>
       <c r="F111" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G111" t="s">
         <v>565</v>
       </c>
       <c r="H111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
         <v>45</v>
       </c>
       <c r="J111" t="s">
         <v>25</v>
       </c>
       <c r="K111" t="s">
         <v>37</v>
       </c>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O111"/>
       <c r="P111" t="s">
         <v>566</v>
       </c>
       <c r="Q111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112">
         <v>970</v>
       </c>
       <c r="B112" t="s">
         <v>567</v>
       </c>
       <c r="C112" t="s">
         <v>568</v>
       </c>
       <c r="D112" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E112" t="s">
         <v>440</v>
       </c>
       <c r="F112" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G112" t="s">
         <v>569</v>
       </c>
       <c r="H112" t="s">
         <v>23</v>
       </c>
       <c r="I112" t="s">
         <v>45</v>
       </c>
       <c r="J112" t="s">
         <v>25</v>
       </c>
       <c r="K112" t="s">
         <v>37</v>
       </c>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113">
         <v>1378</v>
       </c>
       <c r="B113" t="s">
         <v>570</v>
       </c>
       <c r="C113" t="s">
         <v>571</v>
       </c>
       <c r="D113" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E113" t="s">
         <v>427</v>
       </c>
       <c r="F113" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G113" t="s">
         <v>572</v>
       </c>
       <c r="H113" t="s">
         <v>23</v>
       </c>
       <c r="I113" t="s">
         <v>45</v>
       </c>
       <c r="J113" t="s">
         <v>25</v>
       </c>
       <c r="K113" t="s">
         <v>37</v>
       </c>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114">
         <v>975</v>
       </c>
       <c r="B114" t="s">
         <v>573</v>
       </c>
       <c r="C114" t="s">
         <v>574</v>
       </c>
       <c r="D114" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E114" t="s">
         <v>427</v>
       </c>
       <c r="F114" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G114" t="s">
         <v>575</v>
       </c>
       <c r="H114" t="s">
         <v>23</v>
       </c>
       <c r="I114" t="s">
         <v>45</v>
       </c>
       <c r="J114" t="s">
         <v>25</v>
       </c>
       <c r="K114" t="s">
         <v>37</v>
       </c>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O114"/>
       <c r="P114" t="s">
         <v>576</v>
       </c>
       <c r="Q114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115">
         <v>12303</v>
       </c>
       <c r="B115" t="s">
         <v>577</v>
       </c>
       <c r="C115" t="s">
         <v>578</v>
       </c>
       <c r="D115" t="s">
         <v>579</v>
       </c>
       <c r="E115" t="s">
         <v>580</v>
       </c>
       <c r="F115" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G115" t="s">
         <v>581</v>
       </c>
       <c r="H115" t="s">
         <v>23</v>
       </c>
       <c r="I115" t="s">
         <v>36</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115" t="s">
         <v>27</v>
       </c>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:17">
       <c r="A116">
         <v>1004</v>
       </c>
       <c r="B116" t="s">
         <v>582</v>
       </c>
       <c r="C116" t="s">
         <v>583</v>
       </c>
       <c r="D116" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E116" t="s">
         <v>440</v>
       </c>
       <c r="F116" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G116" t="s">
         <v>584</v>
       </c>
       <c r="H116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
         <v>45</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>37</v>
       </c>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O116"/>
       <c r="P116" t="s">
         <v>585</v>
       </c>
       <c r="Q116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117">
         <v>1005</v>
       </c>
       <c r="B117" t="s">
         <v>586</v>
       </c>
       <c r="C117" t="s">
         <v>587</v>
       </c>
       <c r="D117" t="s">
         <v>432</v>
       </c>
       <c r="E117" t="s">
         <v>427</v>
       </c>
       <c r="F117" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G117" t="s">
         <v>588</v>
       </c>
       <c r="H117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
         <v>45</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>37</v>
       </c>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117" t="s">
         <v>38</v>
       </c>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118">
         <v>1006</v>
       </c>
       <c r="B118" t="s">
         <v>589</v>
       </c>
       <c r="C118" t="s">
         <v>590</v>
       </c>
       <c r="D118" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E118" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F118" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G118" t="s">
         <v>591</v>
       </c>
       <c r="H118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
         <v>45</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
         <v>26</v>
       </c>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O118"/>
       <c r="P118" t="s">
         <v>592</v>
       </c>
       <c r="Q118" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119">
         <v>1007</v>
       </c>
       <c r="B119" t="s">
         <v>593</v>
       </c>
       <c r="C119" t="s">
         <v>594</v>
       </c>
       <c r="D119" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E119" t="s">
         <v>558</v>
       </c>
       <c r="F119" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G119" t="s">
         <v>595</v>
       </c>
       <c r="H119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
         <v>45</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>26</v>
       </c>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O119"/>
       <c r="P119" t="s">
         <v>596</v>
       </c>
       <c r="Q119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120">
         <v>1036</v>
       </c>
       <c r="B120" t="s">
         <v>597</v>
       </c>
       <c r="C120" t="s">
         <v>598</v>
       </c>
       <c r="D120" t="s">
         <v>495</v>
       </c>
       <c r="E120" t="s">
         <v>440</v>
       </c>
       <c r="F120" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G120" t="s">
         <v>599</v>
       </c>
       <c r="H120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>45</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>37</v>
       </c>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121">
         <v>1056</v>
       </c>
       <c r="B121" t="s">
         <v>600</v>
       </c>
       <c r="C121" t="s">
         <v>601</v>
       </c>
       <c r="D121" t="s">
         <v>426</v>
       </c>
       <c r="E121" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F121" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G121" t="s">
         <v>602</v>
       </c>
       <c r="H121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
         <v>45</v>
       </c>
       <c r="J121" t="s">
         <v>25</v>
       </c>
       <c r="K121" t="s">
         <v>26</v>
       </c>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121" t="s">
         <v>69</v>
       </c>
       <c r="O121"/>
       <c r="P121" t="s">
         <v>603</v>
       </c>
       <c r="Q121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:17">
       <c r="A122">
         <v>10695</v>
       </c>
       <c r="B122" t="s">
         <v>604</v>
       </c>
       <c r="C122" t="s">
         <v>605</v>
       </c>
       <c r="D122" t="s">
         <v>511</v>
       </c>
       <c r="E122" t="s">
         <v>451</v>
       </c>
       <c r="F122" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G122" t="s">
         <v>606</v>
       </c>
       <c r="H122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
         <v>68</v>
       </c>
       <c r="J122" t="s">
         <v>25</v>
       </c>
       <c r="K122" t="s">
         <v>26</v>
       </c>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122" t="s">
         <v>27</v>
       </c>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123">
         <v>10870</v>
       </c>
       <c r="B123" t="s">
         <v>607</v>
       </c>
       <c r="C123" t="s">
         <v>608</v>
       </c>
       <c r="D123" t="s">
         <v>609</v>
       </c>
       <c r="E123" t="s">
         <v>451</v>
       </c>
       <c r="F123" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G123" t="s">
         <v>610</v>
       </c>
       <c r="H123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
         <v>68</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
         <v>26</v>
       </c>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123" t="s">
         <v>27</v>
       </c>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124">
         <v>11141</v>
       </c>
       <c r="B124" t="s">
         <v>611</v>
       </c>
       <c r="C124" t="s">
         <v>612</v>
       </c>
       <c r="D124" t="s">
         <v>613</v>
       </c>
       <c r="E124" t="s">
         <v>451</v>
       </c>
       <c r="F124" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G124" t="s">
         <v>614</v>
       </c>
       <c r="H124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
         <v>68</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
         <v>26</v>
       </c>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124" t="s">
         <v>27</v>
       </c>
       <c r="O124"/>
       <c r="P124"/>
       <c r="Q124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125">
         <v>11379</v>
       </c>
       <c r="B125" t="s">
         <v>615</v>
       </c>
       <c r="C125" t="s">
         <v>616</v>
       </c>
       <c r="D125" t="s">
         <v>617</v>
       </c>
       <c r="E125" t="s">
         <v>618</v>
       </c>
       <c r="F125" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G125" t="s">
         <v>619</v>
       </c>
       <c r="H125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
         <v>68</v>
       </c>
       <c r="J125" t="s">
         <v>25</v>
       </c>
       <c r="K125" t="s">
         <v>26</v>
       </c>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125" t="s">
         <v>27</v>
       </c>
       <c r="O125"/>
       <c r="P125"/>
       <c r="Q125" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126">
         <v>1038</v>
       </c>
       <c r="B126" t="s">
         <v>620</v>
       </c>
       <c r="C126" t="s">
         <v>621</v>
       </c>
       <c r="D126" t="s">
         <v>432</v>
       </c>
       <c r="E126" t="s">
         <v>440</v>
       </c>
       <c r="F126" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G126" t="s">
         <v>622</v>
       </c>
       <c r="H126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
         <v>45</v>
       </c>
       <c r="J126" t="s">
         <v>25</v>
       </c>
       <c r="K126" t="s">
         <v>37</v>
       </c>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:17">
       <c r="A127">
         <v>929</v>
       </c>
       <c r="B127" t="s">
         <v>623</v>
       </c>
       <c r="C127" t="s">
         <v>624</v>
       </c>
       <c r="D127" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E127" t="s">
         <v>558</v>
       </c>
       <c r="F127" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G127" t="s">
         <v>625</v>
       </c>
       <c r="H127" t="s">
         <v>23</v>
       </c>
       <c r="I127" t="s">
         <v>45</v>
       </c>
       <c r="J127" t="s">
         <v>25</v>
       </c>
       <c r="K127" t="s">
         <v>37</v>
       </c>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O127"/>
       <c r="P127" t="s">
         <v>626</v>
       </c>
       <c r="Q127" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128">
         <v>11388</v>
       </c>
       <c r="B128" t="s">
         <v>627</v>
       </c>
       <c r="C128" t="s">
         <v>628</v>
       </c>
       <c r="D128" t="s">
         <v>629</v>
       </c>
       <c r="E128" t="s">
         <v>630</v>
       </c>
       <c r="F128" t="s">
         <v>631</v>
       </c>
       <c r="G128" t="s">
         <v>632</v>
       </c>
       <c r="H128" t="s">
         <v>23</v>
       </c>
       <c r="I128" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J128" t="s">
         <v>53</v>
       </c>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128" t="s">
         <v>54</v>
       </c>
       <c r="O128"/>
       <c r="P128" t="s">
         <v>633</v>
       </c>
       <c r="Q128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129">
         <v>10909</v>
       </c>
       <c r="B129" t="s">
         <v>634</v>
       </c>
@@ -11230,124 +11224,124 @@
       <c r="K130" t="s">
         <v>26</v>
       </c>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130" t="s">
         <v>69</v>
       </c>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131">
         <v>2205</v>
       </c>
       <c r="B131" t="s">
         <v>643</v>
       </c>
       <c r="C131" t="s">
         <v>644</v>
       </c>
       <c r="D131" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E131" t="s">
         <v>645</v>
       </c>
       <c r="F131" t="s">
         <v>637</v>
       </c>
       <c r="G131" t="s">
         <v>646</v>
       </c>
       <c r="H131" t="s">
         <v>23</v>
       </c>
       <c r="I131" t="s">
         <v>45</v>
       </c>
       <c r="J131" t="s">
         <v>25</v>
       </c>
       <c r="K131" t="s">
         <v>26</v>
       </c>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131" t="s">
         <v>27</v>
       </c>
       <c r="O131"/>
       <c r="P131" t="s">
         <v>647</v>
       </c>
       <c r="Q131" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132">
         <v>2243</v>
       </c>
       <c r="B132" t="s">
         <v>648</v>
       </c>
       <c r="C132" t="s">
         <v>649</v>
       </c>
       <c r="D132" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E132" t="s">
         <v>645</v>
       </c>
       <c r="F132" t="s">
         <v>637</v>
       </c>
       <c r="G132" t="s">
         <v>650</v>
       </c>
       <c r="H132" t="s">
         <v>23</v>
       </c>
       <c r="I132" t="s">
         <v>45</v>
       </c>
       <c r="J132" t="s">
         <v>25</v>
       </c>
       <c r="K132" t="s">
         <v>37</v>
       </c>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O132"/>
       <c r="P132" t="s">
         <v>651</v>
       </c>
       <c r="Q132" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133">
         <v>6375</v>
       </c>
       <c r="B133" t="s">
         <v>652</v>
       </c>
       <c r="C133"/>
       <c r="D133"/>
       <c r="E133" t="s">
         <v>645</v>
       </c>
       <c r="F133" t="s">
         <v>637</v>
       </c>
       <c r="G133" t="s">
@@ -11367,77 +11361,77 @@
       </c>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133" t="s">
         <v>27</v>
       </c>
       <c r="O133"/>
       <c r="P133" t="s">
         <v>654</v>
       </c>
       <c r="Q133" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134">
         <v>2337</v>
       </c>
       <c r="B134" t="s">
         <v>655</v>
       </c>
       <c r="C134" t="s">
         <v>656</v>
       </c>
       <c r="D134" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E134" t="s">
         <v>657</v>
       </c>
       <c r="F134" t="s">
         <v>637</v>
       </c>
       <c r="G134" t="s">
         <v>658</v>
       </c>
       <c r="H134" t="s">
         <v>23</v>
       </c>
       <c r="I134" t="s">
         <v>45</v>
       </c>
       <c r="J134" t="s">
         <v>25</v>
       </c>
       <c r="K134" t="s">
         <v>37</v>
       </c>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O134"/>
       <c r="P134"/>
       <c r="Q134" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135">
         <v>2612</v>
       </c>
       <c r="B135" t="s">
         <v>659</v>
       </c>
       <c r="C135"/>
       <c r="D135"/>
       <c r="E135" t="s">
         <v>641</v>
       </c>
       <c r="F135" t="s">
         <v>637</v>
       </c>
       <c r="G135" t="s">
         <v>660</v>
       </c>
@@ -11479,596 +11473,596 @@
       </c>
       <c r="E136" t="s">
         <v>663</v>
       </c>
       <c r="F136" t="s">
         <v>637</v>
       </c>
       <c r="G136" t="s">
         <v>664</v>
       </c>
       <c r="H136" t="s">
         <v>23</v>
       </c>
       <c r="I136" t="s">
         <v>45</v>
       </c>
       <c r="J136" t="s">
         <v>25</v>
       </c>
       <c r="K136" t="s">
         <v>26</v>
       </c>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O136"/>
       <c r="P136" t="s">
         <v>665</v>
       </c>
       <c r="Q136" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137">
         <v>6797</v>
       </c>
       <c r="B137" t="s">
         <v>666</v>
       </c>
       <c r="C137" t="s">
         <v>667</v>
       </c>
       <c r="D137" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E137" t="s">
         <v>668</v>
       </c>
       <c r="F137" t="s">
         <v>637</v>
       </c>
       <c r="G137" t="s">
         <v>669</v>
       </c>
       <c r="H137" t="s">
         <v>23</v>
       </c>
       <c r="I137" t="s">
         <v>45</v>
       </c>
       <c r="J137" t="s">
         <v>25</v>
       </c>
       <c r="K137" t="s">
         <v>26</v>
       </c>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137" t="s">
         <v>27</v>
       </c>
       <c r="O137"/>
       <c r="P137" t="s">
         <v>670</v>
       </c>
       <c r="Q137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:17">
       <c r="A138">
         <v>3263</v>
       </c>
       <c r="B138" t="s">
         <v>671</v>
       </c>
       <c r="C138" t="s">
         <v>672</v>
       </c>
       <c r="D138" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E138" t="s">
         <v>673</v>
       </c>
       <c r="F138" t="s">
         <v>637</v>
       </c>
       <c r="G138" t="s">
         <v>674</v>
       </c>
       <c r="H138" t="s">
         <v>23</v>
       </c>
       <c r="I138" t="s">
         <v>45</v>
       </c>
       <c r="J138" t="s">
         <v>25</v>
       </c>
       <c r="K138" t="s">
         <v>26</v>
       </c>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138" t="s">
         <v>69</v>
       </c>
       <c r="O138"/>
       <c r="P138" t="s">
         <v>675</v>
       </c>
       <c r="Q138" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="139" spans="1:17">
       <c r="A139">
         <v>10883</v>
       </c>
       <c r="B139" t="s">
         <v>676</v>
       </c>
       <c r="C139" t="s">
         <v>677</v>
       </c>
       <c r="D139" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E139" t="s">
         <v>636</v>
       </c>
       <c r="F139" t="s">
         <v>637</v>
       </c>
       <c r="G139" t="s">
         <v>678</v>
       </c>
       <c r="H139" t="s">
         <v>23</v>
       </c>
       <c r="I139" t="s">
         <v>68</v>
       </c>
       <c r="J139" t="s">
         <v>25</v>
       </c>
       <c r="K139" t="s">
         <v>26</v>
       </c>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139" t="s">
         <v>27</v>
       </c>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="140" spans="1:17">
       <c r="A140">
         <v>208</v>
       </c>
       <c r="B140" t="s">
         <v>679</v>
       </c>
       <c r="C140" t="s">
         <v>680</v>
       </c>
       <c r="D140" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E140" t="s">
         <v>645</v>
       </c>
       <c r="F140" t="s">
         <v>637</v>
       </c>
       <c r="G140" t="s">
         <v>681</v>
       </c>
       <c r="H140" t="s">
         <v>23</v>
       </c>
       <c r="I140" t="s">
         <v>45</v>
       </c>
       <c r="J140" t="s">
         <v>25</v>
       </c>
       <c r="K140" t="s">
         <v>26</v>
       </c>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O140"/>
       <c r="P140" t="s">
         <v>682</v>
       </c>
       <c r="Q140" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="141" spans="1:17">
       <c r="A141">
         <v>2698</v>
       </c>
       <c r="B141" t="s">
         <v>683</v>
       </c>
       <c r="C141"/>
       <c r="D141"/>
       <c r="E141" t="s">
         <v>684</v>
       </c>
       <c r="F141" t="s">
         <v>637</v>
       </c>
       <c r="G141" t="s">
         <v>685</v>
       </c>
       <c r="H141" t="s">
         <v>23</v>
       </c>
       <c r="I141" t="s">
         <v>45</v>
       </c>
       <c r="J141" t="s">
         <v>25</v>
       </c>
       <c r="K141" t="s">
         <v>37</v>
       </c>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O141"/>
       <c r="P141" t="s">
         <v>686</v>
       </c>
       <c r="Q141" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="142" spans="1:17">
       <c r="A142">
         <v>4112</v>
       </c>
       <c r="B142" t="s">
         <v>687</v>
       </c>
       <c r="C142" t="s">
         <v>688</v>
       </c>
       <c r="D142" t="s">
         <v>689</v>
       </c>
       <c r="E142" t="s">
         <v>641</v>
       </c>
       <c r="F142" t="s">
         <v>637</v>
       </c>
       <c r="G142" t="s">
         <v>690</v>
       </c>
       <c r="H142" t="s">
         <v>23</v>
       </c>
       <c r="I142" t="s">
         <v>45</v>
       </c>
       <c r="J142" t="s">
         <v>25</v>
       </c>
       <c r="K142" t="s">
         <v>37</v>
       </c>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O142"/>
       <c r="P142" t="s">
         <v>691</v>
       </c>
       <c r="Q142" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="143" spans="1:17">
       <c r="A143">
         <v>11985</v>
       </c>
       <c r="B143" t="s">
         <v>692</v>
       </c>
       <c r="C143" t="s">
         <v>693</v>
       </c>
       <c r="D143" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E143" t="s">
         <v>694</v>
       </c>
       <c r="F143" t="s">
         <v>637</v>
       </c>
       <c r="G143" t="s">
         <v>695</v>
       </c>
       <c r="H143" t="s">
         <v>23</v>
       </c>
       <c r="I143" t="s">
         <v>24</v>
       </c>
       <c r="J143" t="s">
         <v>25</v>
       </c>
       <c r="K143" t="s">
         <v>26</v>
       </c>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143" t="s">
         <v>27</v>
       </c>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="144" spans="1:17">
       <c r="A144">
         <v>245</v>
       </c>
       <c r="B144" t="s">
         <v>696</v>
       </c>
       <c r="C144" t="s">
         <v>697</v>
       </c>
       <c r="D144" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E144" t="s">
         <v>645</v>
       </c>
       <c r="F144" t="s">
         <v>637</v>
       </c>
       <c r="G144" t="s">
         <v>698</v>
       </c>
       <c r="H144" t="s">
         <v>23</v>
       </c>
       <c r="I144" t="s">
         <v>45</v>
       </c>
       <c r="J144" t="s">
         <v>25</v>
       </c>
       <c r="K144" t="s">
         <v>26</v>
       </c>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:17">
       <c r="A145">
         <v>9989</v>
       </c>
       <c r="B145" t="s">
         <v>699</v>
       </c>
       <c r="C145" t="s">
         <v>700</v>
       </c>
       <c r="D145" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E145" t="s">
         <v>641</v>
       </c>
       <c r="F145" t="s">
         <v>637</v>
       </c>
       <c r="G145" t="s">
         <v>701</v>
       </c>
       <c r="H145" t="s">
         <v>23</v>
       </c>
       <c r="I145" t="s">
         <v>45</v>
       </c>
       <c r="J145" t="s">
         <v>25</v>
       </c>
       <c r="K145" t="s">
         <v>37</v>
       </c>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="146" spans="1:17">
       <c r="A146">
         <v>10007</v>
       </c>
       <c r="B146" t="s">
         <v>702</v>
       </c>
       <c r="C146" t="s">
         <v>703</v>
       </c>
       <c r="D146" t="s">
         <v>426</v>
       </c>
       <c r="E146" t="s">
         <v>704</v>
       </c>
       <c r="F146" t="s">
         <v>637</v>
       </c>
       <c r="G146" t="s">
         <v>705</v>
       </c>
       <c r="H146" t="s">
         <v>23</v>
       </c>
       <c r="I146" t="s">
         <v>45</v>
       </c>
       <c r="J146" t="s">
         <v>25</v>
       </c>
       <c r="K146" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="147" spans="1:17">
       <c r="A147">
         <v>9158</v>
       </c>
       <c r="B147" t="s">
         <v>706</v>
       </c>
       <c r="C147" t="s">
         <v>707</v>
       </c>
       <c r="D147" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E147" t="s">
         <v>641</v>
       </c>
       <c r="F147" t="s">
         <v>637</v>
       </c>
       <c r="G147" t="s">
         <v>708</v>
       </c>
       <c r="H147" t="s">
         <v>23</v>
       </c>
       <c r="I147" t="s">
         <v>45</v>
       </c>
       <c r="J147" t="s">
         <v>25</v>
       </c>
       <c r="K147" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147" t="s">
         <v>38</v>
       </c>
       <c r="O147"/>
       <c r="P147" t="s">
         <v>709</v>
       </c>
       <c r="Q147" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="148" spans="1:17">
       <c r="A148">
         <v>4504</v>
       </c>
       <c r="B148" t="s">
         <v>710</v>
       </c>
       <c r="C148" t="s">
         <v>711</v>
       </c>
       <c r="D148" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E148" t="s">
         <v>712</v>
       </c>
       <c r="F148" t="s">
         <v>637</v>
       </c>
       <c r="G148" t="s">
         <v>713</v>
       </c>
       <c r="H148" t="s">
         <v>23</v>
       </c>
       <c r="I148" t="s">
         <v>45</v>
       </c>
       <c r="J148" t="s">
         <v>25</v>
       </c>
       <c r="K148" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148" t="s">
         <v>38</v>
       </c>
       <c r="O148"/>
       <c r="P148" t="s">
         <v>714</v>
       </c>
       <c r="Q148" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="149" spans="1:17">
       <c r="A149">
         <v>4796</v>
       </c>
       <c r="B149" t="s">
         <v>715</v>
       </c>
       <c r="C149"/>
       <c r="D149"/>
       <c r="E149" t="s">
         <v>716</v>
@@ -12091,169 +12085,169 @@
       <c r="K149" t="s">
         <v>26</v>
       </c>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149" t="s">
         <v>38</v>
       </c>
       <c r="O149"/>
       <c r="P149"/>
       <c r="Q149" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="150" spans="1:17">
       <c r="A150">
         <v>4986</v>
       </c>
       <c r="B150" t="s">
         <v>718</v>
       </c>
       <c r="C150" t="s">
         <v>719</v>
       </c>
       <c r="D150" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E150" t="s">
         <v>645</v>
       </c>
       <c r="F150" t="s">
         <v>637</v>
       </c>
       <c r="G150" t="s">
         <v>720</v>
       </c>
       <c r="H150" t="s">
         <v>23</v>
       </c>
       <c r="I150" t="s">
         <v>45</v>
       </c>
       <c r="J150" t="s">
         <v>25</v>
       </c>
       <c r="K150" t="s">
         <v>37</v>
       </c>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O150"/>
       <c r="P150" t="s">
         <v>721</v>
       </c>
       <c r="Q150" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="151" spans="1:17">
       <c r="A151">
         <v>4959</v>
       </c>
       <c r="B151" t="s">
         <v>722</v>
       </c>
       <c r="C151" t="s">
         <v>723</v>
       </c>
       <c r="D151" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E151" t="s">
         <v>724</v>
       </c>
       <c r="F151" t="s">
         <v>637</v>
       </c>
       <c r="G151" t="s">
         <v>725</v>
       </c>
       <c r="H151" t="s">
         <v>23</v>
       </c>
       <c r="I151" t="s">
         <v>45</v>
       </c>
       <c r="J151" t="s">
         <v>25</v>
       </c>
       <c r="K151" t="s">
         <v>26</v>
       </c>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O151"/>
       <c r="P151" t="s">
         <v>726</v>
       </c>
       <c r="Q151" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152">
         <v>11448</v>
       </c>
       <c r="B152" t="s">
         <v>727</v>
       </c>
       <c r="C152" t="s">
         <v>728</v>
       </c>
       <c r="D152" t="s">
         <v>729</v>
       </c>
       <c r="E152" t="s">
         <v>694</v>
       </c>
       <c r="F152" t="s">
         <v>637</v>
       </c>
       <c r="G152" t="s">
         <v>730</v>
       </c>
       <c r="H152" t="s">
         <v>23</v>
       </c>
       <c r="I152" t="s">
         <v>68</v>
       </c>
       <c r="J152" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="K152" t="s">
         <v>26</v>
       </c>
       <c r="L152" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="M152"/>
       <c r="N152" t="s">
         <v>27</v>
       </c>
       <c r="O152"/>
       <c r="P152" t="s">
         <v>731</v>
       </c>
       <c r="Q152" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="153" spans="1:17">
       <c r="A153">
         <v>11497</v>
       </c>
       <c r="B153" t="s">
         <v>732</v>
       </c>
       <c r="C153" t="s">
         <v>733</v>
       </c>
       <c r="D153" t="s">
         <v>734</v>
@@ -12299,94 +12293,94 @@
       <c r="D154"/>
       <c r="E154" t="s">
         <v>737</v>
       </c>
       <c r="F154" t="s">
         <v>637</v>
       </c>
       <c r="G154" t="s">
         <v>738</v>
       </c>
       <c r="H154" t="s">
         <v>23</v>
       </c>
       <c r="I154" t="s">
         <v>45</v>
       </c>
       <c r="J154" t="s">
         <v>25</v>
       </c>
       <c r="K154" t="s">
         <v>26</v>
       </c>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O154"/>
       <c r="P154" t="s">
         <v>739</v>
       </c>
       <c r="Q154" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="155" spans="1:17">
       <c r="A155">
         <v>5517</v>
       </c>
       <c r="B155" t="s">
         <v>740</v>
       </c>
       <c r="C155"/>
       <c r="D155"/>
       <c r="E155" t="s">
         <v>641</v>
       </c>
       <c r="F155" t="s">
         <v>637</v>
       </c>
       <c r="G155" t="s">
         <v>741</v>
       </c>
       <c r="H155" t="s">
         <v>23</v>
       </c>
       <c r="I155" t="s">
         <v>45</v>
       </c>
       <c r="J155" t="s">
         <v>25</v>
       </c>
       <c r="K155" t="s">
         <v>37</v>
       </c>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="156" spans="1:17">
       <c r="A156">
         <v>5417</v>
       </c>
       <c r="B156" t="s">
         <v>742</v>
       </c>
       <c r="C156" t="s">
         <v>743</v>
       </c>
       <c r="D156" t="s">
         <v>744</v>
       </c>
       <c r="E156" t="s">
         <v>668</v>
       </c>
       <c r="F156" t="s">
         <v>637</v>
@@ -12408,203 +12402,203 @@
       </c>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156" t="s">
         <v>69</v>
       </c>
       <c r="O156"/>
       <c r="P156" t="s">
         <v>746</v>
       </c>
       <c r="Q156" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:17">
       <c r="A157">
         <v>5676</v>
       </c>
       <c r="B157" t="s">
         <v>747</v>
       </c>
       <c r="C157" t="s">
         <v>748</v>
       </c>
       <c r="D157" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E157" t="s">
         <v>657</v>
       </c>
       <c r="F157" t="s">
         <v>637</v>
       </c>
       <c r="G157" t="s">
         <v>749</v>
       </c>
       <c r="H157" t="s">
         <v>23</v>
       </c>
       <c r="I157" t="s">
         <v>45</v>
       </c>
       <c r="J157" t="s">
         <v>25</v>
       </c>
       <c r="K157" t="s">
         <v>37</v>
       </c>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O157"/>
       <c r="P157"/>
       <c r="Q157" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158">
         <v>3741</v>
       </c>
       <c r="B158" t="s">
         <v>750</v>
       </c>
       <c r="C158" t="s">
         <v>751</v>
       </c>
       <c r="D158" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E158" t="s">
         <v>752</v>
       </c>
       <c r="F158" t="s">
         <v>637</v>
       </c>
       <c r="G158" t="s">
         <v>753</v>
       </c>
       <c r="H158" t="s">
         <v>23</v>
       </c>
       <c r="I158" t="s">
         <v>45</v>
       </c>
       <c r="J158" t="s">
         <v>25</v>
       </c>
       <c r="K158" t="s">
         <v>37</v>
       </c>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O158"/>
       <c r="P158" t="s">
         <v>754</v>
       </c>
       <c r="Q158" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="159" spans="1:17">
       <c r="A159">
         <v>12311</v>
       </c>
       <c r="B159" t="s">
         <v>755</v>
       </c>
       <c r="C159" t="s">
         <v>756</v>
       </c>
       <c r="D159" t="s">
         <v>511</v>
       </c>
       <c r="E159" t="s">
         <v>757</v>
       </c>
       <c r="F159" t="s">
         <v>637</v>
       </c>
       <c r="G159" t="s">
         <v>758</v>
       </c>
       <c r="H159" t="s">
         <v>23</v>
       </c>
       <c r="I159" t="s">
         <v>81</v>
       </c>
       <c r="J159" t="s">
         <v>25</v>
       </c>
       <c r="K159" t="s">
         <v>37</v>
       </c>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O159"/>
       <c r="P159"/>
       <c r="Q159" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="160" spans="1:17">
       <c r="A160">
         <v>12174</v>
       </c>
       <c r="B160" t="s">
         <v>759</v>
       </c>
       <c r="C160" t="s">
         <v>760</v>
       </c>
       <c r="D160" t="s">
         <v>761</v>
       </c>
       <c r="E160" t="s">
         <v>636</v>
       </c>
       <c r="F160" t="s">
         <v>637</v>
       </c>
       <c r="G160" t="s">
         <v>762</v>
       </c>
       <c r="H160" t="s">
         <v>23</v>
       </c>
       <c r="I160" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J160" t="s">
         <v>53</v>
       </c>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160" t="s">
         <v>54</v>
       </c>
       <c r="O160"/>
       <c r="P160" t="s">
         <v>763</v>
       </c>
       <c r="Q160" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="161" spans="1:17">
       <c r="A161">
         <v>11943</v>
       </c>
       <c r="B161" t="s">
         <v>764</v>
       </c>
@@ -12616,98 +12610,98 @@
       </c>
       <c r="E161" t="s">
         <v>767</v>
       </c>
       <c r="F161" t="s">
         <v>637</v>
       </c>
       <c r="G161" t="s">
         <v>768</v>
       </c>
       <c r="H161" t="s">
         <v>23</v>
       </c>
       <c r="I161" t="s">
         <v>36</v>
       </c>
       <c r="J161" t="s">
         <v>25</v>
       </c>
       <c r="K161" t="s">
         <v>37</v>
       </c>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O161"/>
       <c r="P161" t="s">
         <v>769</v>
       </c>
       <c r="Q161" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="162" spans="1:17">
       <c r="A162">
         <v>6119</v>
       </c>
       <c r="B162" t="s">
         <v>770</v>
       </c>
       <c r="C162" t="s">
         <v>771</v>
       </c>
       <c r="D162" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E162" t="s">
         <v>772</v>
       </c>
       <c r="F162" t="s">
         <v>637</v>
       </c>
       <c r="G162" t="s">
         <v>773</v>
       </c>
       <c r="H162" t="s">
         <v>23</v>
       </c>
       <c r="I162" t="s">
         <v>45</v>
       </c>
       <c r="J162" t="s">
         <v>25</v>
       </c>
       <c r="K162" t="s">
         <v>26</v>
       </c>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:17">
       <c r="A163">
         <v>10713</v>
       </c>
       <c r="B163" t="s">
         <v>774</v>
       </c>
       <c r="C163" t="s">
         <v>775</v>
       </c>
       <c r="D163" t="s">
         <v>776</v>
       </c>
       <c r="E163" t="s">
         <v>657</v>
       </c>
       <c r="F163" t="s">
         <v>637</v>
@@ -12800,70 +12794,70 @@
       </c>
       <c r="E165" t="s">
         <v>787</v>
       </c>
       <c r="F165" t="s">
         <v>637</v>
       </c>
       <c r="G165" t="s">
         <v>788</v>
       </c>
       <c r="H165" t="s">
         <v>23</v>
       </c>
       <c r="I165" t="s">
         <v>36</v>
       </c>
       <c r="J165" t="s">
         <v>25</v>
       </c>
       <c r="K165" t="s">
         <v>37</v>
       </c>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O165"/>
       <c r="P165"/>
       <c r="Q165" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:17">
       <c r="A166">
         <v>6500</v>
       </c>
       <c r="B166" t="s">
         <v>789</v>
       </c>
       <c r="C166" t="s">
         <v>790</v>
       </c>
       <c r="D166" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E166" t="s">
         <v>636</v>
       </c>
       <c r="F166" t="s">
         <v>637</v>
       </c>
       <c r="G166" t="s">
         <v>791</v>
       </c>
       <c r="H166" t="s">
         <v>23</v>
       </c>
       <c r="I166" t="s">
         <v>45</v>
       </c>
       <c r="J166" t="s">
         <v>25</v>
       </c>
       <c r="K166" t="s">
         <v>26</v>
       </c>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166" t="s">
@@ -12892,51 +12886,51 @@
       </c>
       <c r="E167" t="s">
         <v>657</v>
       </c>
       <c r="F167" t="s">
         <v>637</v>
       </c>
       <c r="G167" t="s">
         <v>796</v>
       </c>
       <c r="H167" t="s">
         <v>23</v>
       </c>
       <c r="I167" t="s">
         <v>45</v>
       </c>
       <c r="J167" t="s">
         <v>25</v>
       </c>
       <c r="K167" t="s">
         <v>37</v>
       </c>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="168" spans="1:17">
       <c r="A168">
         <v>6452</v>
       </c>
       <c r="B168" t="s">
         <v>797</v>
       </c>
       <c r="C168"/>
       <c r="D168"/>
       <c r="E168" t="s">
         <v>657</v>
       </c>
       <c r="F168" t="s">
         <v>637</v>
       </c>
       <c r="G168" t="s">
         <v>798</v>
       </c>
@@ -12980,51 +12974,51 @@
       </c>
       <c r="E169" t="s">
         <v>645</v>
       </c>
       <c r="F169" t="s">
         <v>637</v>
       </c>
       <c r="G169" t="s">
         <v>802</v>
       </c>
       <c r="H169" t="s">
         <v>23</v>
       </c>
       <c r="I169" t="s">
         <v>45</v>
       </c>
       <c r="J169" t="s">
         <v>25</v>
       </c>
       <c r="K169" t="s">
         <v>26</v>
       </c>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O169"/>
       <c r="P169" t="s">
         <v>803</v>
       </c>
       <c r="Q169" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="170" spans="1:17">
       <c r="A170">
         <v>11814</v>
       </c>
       <c r="B170" t="s">
         <v>804</v>
       </c>
       <c r="C170" t="s">
         <v>805</v>
       </c>
       <c r="D170" t="s">
         <v>806</v>
       </c>
       <c r="E170" t="s">
         <v>807</v>
       </c>
@@ -13072,368 +13066,368 @@
       </c>
       <c r="E171" t="s">
         <v>645</v>
       </c>
       <c r="F171" t="s">
         <v>637</v>
       </c>
       <c r="G171" t="s">
         <v>812</v>
       </c>
       <c r="H171" t="s">
         <v>23</v>
       </c>
       <c r="I171" t="s">
         <v>68</v>
       </c>
       <c r="J171" t="s">
         <v>25</v>
       </c>
       <c r="K171" t="s">
         <v>26</v>
       </c>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="172" spans="1:17">
       <c r="A172">
         <v>11995</v>
       </c>
       <c r="B172" t="s">
         <v>813</v>
       </c>
       <c r="C172" t="s">
         <v>814</v>
       </c>
       <c r="D172" t="s">
         <v>815</v>
       </c>
       <c r="E172" t="s">
         <v>816</v>
       </c>
       <c r="F172" t="s">
         <v>637</v>
       </c>
       <c r="G172" t="s">
         <v>817</v>
       </c>
       <c r="H172" t="s">
         <v>23</v>
       </c>
       <c r="I172" t="s">
         <v>68</v>
       </c>
       <c r="J172" t="s">
         <v>25</v>
       </c>
       <c r="K172" t="s">
         <v>26</v>
       </c>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O172"/>
       <c r="P172"/>
       <c r="Q172" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="173" spans="1:17">
       <c r="A173">
         <v>11378</v>
       </c>
       <c r="B173" t="s">
         <v>818</v>
       </c>
       <c r="C173" t="s">
         <v>819</v>
       </c>
       <c r="D173" t="s">
         <v>820</v>
       </c>
       <c r="E173" t="s">
         <v>787</v>
       </c>
       <c r="F173" t="s">
         <v>637</v>
       </c>
       <c r="G173" t="s">
         <v>821</v>
       </c>
       <c r="H173" t="s">
         <v>23</v>
       </c>
       <c r="I173" t="s">
         <v>81</v>
       </c>
       <c r="J173" t="s">
         <v>25</v>
       </c>
       <c r="K173" t="s">
         <v>37</v>
       </c>
       <c r="L173"/>
       <c r="M173"/>
       <c r="N173" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O173"/>
       <c r="P173" t="s">
         <v>822</v>
       </c>
       <c r="Q173" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="174" spans="1:17">
       <c r="A174">
         <v>12010</v>
       </c>
       <c r="B174" t="s">
         <v>823</v>
       </c>
       <c r="C174" t="s">
         <v>824</v>
       </c>
       <c r="D174" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E174" t="s">
         <v>807</v>
       </c>
       <c r="F174" t="s">
         <v>637</v>
       </c>
       <c r="G174" t="s">
         <v>825</v>
       </c>
       <c r="H174" t="s">
         <v>23</v>
       </c>
       <c r="I174" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J174" t="s">
         <v>53</v>
       </c>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O174"/>
       <c r="P174" t="s">
         <v>826</v>
       </c>
       <c r="Q174" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="175" spans="1:17">
       <c r="A175">
         <v>24271</v>
       </c>
       <c r="B175" t="s">
         <v>827</v>
       </c>
       <c r="C175"/>
       <c r="D175"/>
       <c r="E175" t="s">
         <v>828</v>
       </c>
       <c r="F175" t="s">
         <v>637</v>
       </c>
       <c r="G175" t="s">
         <v>829</v>
       </c>
       <c r="H175" t="s">
         <v>23</v>
       </c>
       <c r="I175" t="s">
         <v>45</v>
       </c>
       <c r="J175" t="s">
         <v>25</v>
       </c>
       <c r="K175" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O175"/>
       <c r="P175" t="s">
         <v>830</v>
       </c>
       <c r="Q175" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="176" spans="1:17">
       <c r="A176">
         <v>11702</v>
       </c>
       <c r="B176" t="s">
         <v>831</v>
       </c>
       <c r="C176" t="s">
         <v>832</v>
       </c>
       <c r="D176" t="s">
         <v>833</v>
       </c>
       <c r="E176" t="s">
         <v>834</v>
       </c>
       <c r="F176" t="s">
         <v>637</v>
       </c>
       <c r="G176" t="s">
         <v>835</v>
       </c>
       <c r="H176" t="s">
         <v>23</v>
       </c>
       <c r="I176" t="s">
         <v>36</v>
       </c>
       <c r="J176" t="s">
         <v>25</v>
       </c>
       <c r="K176" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O176"/>
       <c r="P176"/>
       <c r="Q176" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="177" spans="1:17">
       <c r="A177">
         <v>7648</v>
       </c>
       <c r="B177" t="s">
         <v>836</v>
       </c>
       <c r="C177" t="s">
         <v>837</v>
       </c>
       <c r="D177" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E177" t="s">
         <v>838</v>
       </c>
       <c r="F177" t="s">
         <v>637</v>
       </c>
       <c r="G177" t="s">
         <v>839</v>
       </c>
       <c r="H177" t="s">
         <v>23</v>
       </c>
       <c r="I177" t="s">
         <v>45</v>
       </c>
       <c r="J177" t="s">
         <v>25</v>
       </c>
       <c r="K177" t="s">
         <v>26</v>
       </c>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177" t="s">
         <v>27</v>
       </c>
       <c r="O177"/>
       <c r="P177" t="s">
         <v>840</v>
       </c>
       <c r="Q177" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="178" spans="1:17">
       <c r="A178">
         <v>711</v>
       </c>
       <c r="B178" t="s">
         <v>841</v>
       </c>
       <c r="C178" t="s">
         <v>842</v>
       </c>
       <c r="D178" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E178" t="s">
         <v>828</v>
       </c>
       <c r="F178" t="s">
         <v>637</v>
       </c>
       <c r="G178" t="s">
         <v>843</v>
       </c>
       <c r="H178" t="s">
         <v>23</v>
       </c>
       <c r="I178" t="s">
         <v>45</v>
       </c>
       <c r="J178" t="s">
         <v>25</v>
       </c>
       <c r="K178" t="s">
         <v>26</v>
       </c>
       <c r="L178"/>
       <c r="M178"/>
       <c r="N178" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O178"/>
       <c r="P178" t="s">
         <v>844</v>
       </c>
       <c r="Q178" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="179" spans="1:17">
       <c r="A179">
         <v>8171</v>
       </c>
       <c r="B179" t="s">
         <v>845</v>
       </c>
       <c r="C179"/>
       <c r="D179"/>
       <c r="E179" t="s">
         <v>846</v>
       </c>
       <c r="F179" t="s">
         <v>637</v>
       </c>
       <c r="G179" t="s">
@@ -13468,623 +13462,623 @@
       </c>
       <c r="B180" t="s">
         <v>849</v>
       </c>
       <c r="C180"/>
       <c r="D180"/>
       <c r="E180" t="s">
         <v>645</v>
       </c>
       <c r="F180" t="s">
         <v>637</v>
       </c>
       <c r="G180" t="s">
         <v>850</v>
       </c>
       <c r="H180" t="s">
         <v>23</v>
       </c>
       <c r="I180" t="s">
         <v>45</v>
       </c>
       <c r="J180" t="s">
         <v>25</v>
       </c>
       <c r="K180" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180" t="s">
         <v>38</v>
       </c>
       <c r="O180"/>
       <c r="P180"/>
       <c r="Q180" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181">
         <v>24283</v>
       </c>
       <c r="B181" t="s">
         <v>851</v>
       </c>
       <c r="C181"/>
       <c r="D181"/>
       <c r="E181" t="s">
         <v>787</v>
       </c>
       <c r="F181" t="s">
         <v>637</v>
       </c>
       <c r="G181" t="s">
         <v>852</v>
       </c>
       <c r="H181" t="s">
         <v>23</v>
       </c>
       <c r="I181" t="s">
         <v>45</v>
       </c>
       <c r="J181" t="s">
         <v>25</v>
       </c>
       <c r="K181" t="s">
         <v>26</v>
       </c>
       <c r="L181"/>
       <c r="M181"/>
       <c r="N181" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O181"/>
       <c r="P181" t="s">
         <v>853</v>
       </c>
       <c r="Q181" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="182" spans="1:17">
       <c r="A182">
         <v>8351</v>
       </c>
       <c r="B182" t="s">
         <v>854</v>
       </c>
       <c r="C182" t="s">
         <v>855</v>
       </c>
       <c r="D182" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E182" t="s">
         <v>657</v>
       </c>
       <c r="F182" t="s">
         <v>637</v>
       </c>
       <c r="G182" t="s">
         <v>856</v>
       </c>
       <c r="H182" t="s">
         <v>23</v>
       </c>
       <c r="I182" t="s">
         <v>45</v>
       </c>
       <c r="J182" t="s">
         <v>25</v>
       </c>
       <c r="K182" t="s">
         <v>37</v>
       </c>
       <c r="L182"/>
       <c r="M182"/>
       <c r="N182" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O182"/>
       <c r="P182" t="s">
         <v>857</v>
       </c>
       <c r="Q182" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="183" spans="1:17">
       <c r="A183">
         <v>8455</v>
       </c>
       <c r="B183" t="s">
         <v>858</v>
       </c>
       <c r="C183" t="s">
         <v>859</v>
       </c>
       <c r="D183" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E183" t="s">
         <v>860</v>
       </c>
       <c r="F183" t="s">
         <v>637</v>
       </c>
       <c r="G183" t="s">
         <v>861</v>
       </c>
       <c r="H183" t="s">
         <v>23</v>
       </c>
       <c r="I183" t="s">
         <v>45</v>
       </c>
       <c r="J183" t="s">
         <v>25</v>
       </c>
       <c r="K183" t="s">
         <v>26</v>
       </c>
       <c r="L183"/>
       <c r="M183"/>
       <c r="N183" t="s">
         <v>69</v>
       </c>
       <c r="O183"/>
       <c r="P183" t="s">
         <v>862</v>
       </c>
       <c r="Q183" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="184" spans="1:17">
       <c r="A184">
         <v>10659</v>
       </c>
       <c r="B184" t="s">
         <v>863</v>
       </c>
       <c r="C184" t="s">
         <v>864</v>
       </c>
       <c r="D184" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="E184" t="s">
         <v>865</v>
       </c>
       <c r="F184" t="s">
         <v>637</v>
       </c>
       <c r="G184" t="s">
         <v>866</v>
       </c>
       <c r="H184" t="s">
         <v>23</v>
       </c>
       <c r="I184" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J184" t="s">
         <v>53</v>
       </c>
       <c r="K184"/>
       <c r="L184"/>
       <c r="M184"/>
       <c r="N184" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O184"/>
       <c r="P184" t="s">
         <v>867</v>
       </c>
       <c r="Q184" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="185" spans="1:17">
       <c r="A185">
         <v>11385</v>
       </c>
       <c r="B185" t="s">
         <v>868</v>
       </c>
       <c r="C185" t="s">
         <v>869</v>
       </c>
       <c r="D185" t="s">
         <v>870</v>
       </c>
       <c r="E185" t="s">
         <v>787</v>
       </c>
       <c r="F185" t="s">
         <v>637</v>
       </c>
       <c r="G185" t="s">
         <v>871</v>
       </c>
       <c r="H185" t="s">
         <v>23</v>
       </c>
       <c r="I185" t="s">
         <v>68</v>
       </c>
       <c r="J185" t="s">
         <v>25</v>
       </c>
       <c r="K185" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L185"/>
       <c r="M185"/>
       <c r="N185" t="s">
         <v>69</v>
       </c>
       <c r="O185"/>
       <c r="P185"/>
       <c r="Q185" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="186" spans="1:17">
       <c r="A186">
         <v>11434</v>
       </c>
       <c r="B186" t="s">
         <v>872</v>
       </c>
       <c r="C186" t="s">
         <v>873</v>
       </c>
       <c r="D186" t="s">
         <v>874</v>
       </c>
       <c r="E186" t="s">
         <v>772</v>
       </c>
       <c r="F186" t="s">
         <v>637</v>
       </c>
       <c r="G186" t="s">
         <v>875</v>
       </c>
       <c r="H186" t="s">
         <v>23</v>
       </c>
       <c r="I186" t="s">
         <v>68</v>
       </c>
       <c r="J186" t="s">
         <v>25</v>
       </c>
       <c r="K186" t="s">
         <v>497</v>
       </c>
       <c r="L186"/>
       <c r="M186"/>
       <c r="N186" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O186"/>
       <c r="P186"/>
       <c r="Q186" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="187" spans="1:17">
       <c r="A187">
         <v>8811</v>
       </c>
       <c r="B187" t="s">
         <v>876</v>
       </c>
       <c r="C187" t="s">
         <v>877</v>
       </c>
       <c r="D187" t="s">
         <v>878</v>
       </c>
       <c r="E187" t="s">
         <v>838</v>
       </c>
       <c r="F187" t="s">
         <v>637</v>
       </c>
       <c r="G187" t="s">
         <v>879</v>
       </c>
       <c r="H187" t="s">
         <v>23</v>
       </c>
       <c r="I187" t="s">
         <v>45</v>
       </c>
       <c r="J187" t="s">
         <v>25</v>
       </c>
       <c r="K187" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L187"/>
       <c r="M187"/>
       <c r="N187" t="s">
         <v>69</v>
       </c>
       <c r="O187"/>
       <c r="P187"/>
       <c r="Q187" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="188" spans="1:17">
       <c r="A188">
         <v>8902</v>
       </c>
       <c r="B188" t="s">
         <v>880</v>
       </c>
       <c r="C188" t="s">
         <v>881</v>
       </c>
       <c r="D188" t="s">
         <v>882</v>
       </c>
       <c r="E188" t="s">
         <v>883</v>
       </c>
       <c r="F188" t="s">
         <v>637</v>
       </c>
       <c r="G188" t="s">
         <v>884</v>
       </c>
       <c r="H188" t="s">
         <v>23</v>
       </c>
       <c r="I188" t="s">
         <v>45</v>
       </c>
       <c r="J188" t="s">
         <v>25</v>
       </c>
       <c r="K188" t="s">
         <v>26</v>
       </c>
       <c r="L188"/>
       <c r="M188"/>
       <c r="N188" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O188"/>
       <c r="P188" t="s">
         <v>885</v>
       </c>
       <c r="Q188" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="189" spans="1:17">
       <c r="A189">
         <v>10696</v>
       </c>
       <c r="B189" t="s">
         <v>886</v>
       </c>
       <c r="C189" t="s">
         <v>887</v>
       </c>
       <c r="D189" t="s">
         <v>888</v>
       </c>
       <c r="E189" t="s">
         <v>883</v>
       </c>
       <c r="F189" t="s">
         <v>637</v>
       </c>
       <c r="G189" t="s">
         <v>889</v>
       </c>
       <c r="H189" t="s">
         <v>23</v>
       </c>
       <c r="I189" t="s">
         <v>81</v>
       </c>
       <c r="J189" t="s">
         <v>25</v>
       </c>
       <c r="K189" t="s">
         <v>26</v>
       </c>
       <c r="L189"/>
       <c r="M189"/>
       <c r="N189" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O189"/>
       <c r="P189"/>
       <c r="Q189" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="190" spans="1:17">
       <c r="A190">
         <v>11398</v>
       </c>
       <c r="B190" t="s">
         <v>890</v>
       </c>
       <c r="C190" t="s">
         <v>891</v>
       </c>
       <c r="D190" t="s">
         <v>73</v>
       </c>
       <c r="E190" t="s">
         <v>892</v>
       </c>
       <c r="F190" t="s">
         <v>893</v>
       </c>
       <c r="G190" t="s">
         <v>894</v>
       </c>
       <c r="H190" t="s">
         <v>23</v>
       </c>
       <c r="I190" t="s">
         <v>81</v>
       </c>
       <c r="J190" t="s">
         <v>25</v>
       </c>
       <c r="K190" t="s">
         <v>26</v>
       </c>
       <c r="L190"/>
       <c r="M190"/>
       <c r="N190" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O190"/>
       <c r="P190"/>
       <c r="Q190" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="191" spans="1:17">
       <c r="A191">
         <v>12168</v>
       </c>
       <c r="B191" t="s">
         <v>895</v>
       </c>
       <c r="C191" t="s">
         <v>896</v>
       </c>
       <c r="D191" t="s">
         <v>897</v>
       </c>
       <c r="E191" t="s">
         <v>898</v>
       </c>
       <c r="F191" t="s">
         <v>893</v>
       </c>
       <c r="G191" t="s">
         <v>899</v>
       </c>
       <c r="H191" t="s">
         <v>23</v>
       </c>
       <c r="I191" t="s">
         <v>68</v>
       </c>
       <c r="J191" t="s">
         <v>25</v>
       </c>
       <c r="K191" t="s">
         <v>26</v>
       </c>
       <c r="L191"/>
       <c r="M191"/>
       <c r="N191" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O191"/>
       <c r="P191"/>
       <c r="Q191" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="192" spans="1:17">
       <c r="A192">
         <v>12402</v>
       </c>
       <c r="B192" t="s">
         <v>900</v>
       </c>
       <c r="C192" t="s">
         <v>901</v>
       </c>
       <c r="D192" t="s">
         <v>902</v>
       </c>
       <c r="E192" t="s">
         <v>903</v>
       </c>
       <c r="F192" t="s">
         <v>904</v>
       </c>
       <c r="G192" t="s">
         <v>905</v>
       </c>
       <c r="H192" t="s">
         <v>23</v>
       </c>
       <c r="I192" t="s">
         <v>68</v>
       </c>
       <c r="J192" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="K192" t="s">
         <v>26</v>
       </c>
       <c r="L192" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="M192"/>
       <c r="N192" t="s">
         <v>27</v>
       </c>
       <c r="O192"/>
       <c r="P192" t="s">
         <v>906</v>
       </c>
       <c r="Q192" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="193" spans="1:17">
       <c r="A193">
         <v>10661</v>
       </c>
       <c r="B193" t="s">
         <v>907</v>
       </c>
       <c r="C193" t="s">
         <v>908</v>
       </c>
       <c r="D193" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="E193" t="s">
         <v>909</v>
       </c>
       <c r="F193" t="s">
         <v>904</v>
       </c>
       <c r="G193" t="s">
         <v>910</v>
       </c>
       <c r="H193" t="s">
         <v>23</v>
       </c>
       <c r="I193" t="s">
         <v>36</v>
       </c>
       <c r="J193" t="s">
         <v>25</v>
       </c>
       <c r="K193" t="s">
         <v>26</v>
       </c>
       <c r="L193"/>
       <c r="M193"/>
       <c r="N193" t="s">
@@ -14152,137 +14146,137 @@
       </c>
       <c r="C195"/>
       <c r="D195"/>
       <c r="E195" t="s">
         <v>919</v>
       </c>
       <c r="F195" t="s">
         <v>920</v>
       </c>
       <c r="G195" t="s">
         <v>921</v>
       </c>
       <c r="H195" t="s">
         <v>23</v>
       </c>
       <c r="I195" t="s">
         <v>922</v>
       </c>
       <c r="J195" t="s">
         <v>53</v>
       </c>
       <c r="K195"/>
       <c r="L195"/>
       <c r="M195"/>
       <c r="N195" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O195"/>
       <c r="P195"/>
       <c r="Q195" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="196" spans="1:17">
       <c r="A196">
         <v>4157</v>
       </c>
       <c r="B196" t="s">
         <v>923</v>
       </c>
       <c r="C196" t="s">
         <v>924</v>
       </c>
       <c r="D196" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E196" t="s">
         <v>925</v>
       </c>
       <c r="F196" t="s">
         <v>920</v>
       </c>
       <c r="G196" t="s">
         <v>926</v>
       </c>
       <c r="H196" t="s">
         <v>23</v>
       </c>
       <c r="I196" t="s">
         <v>45</v>
       </c>
       <c r="J196" t="s">
         <v>25</v>
       </c>
       <c r="K196" t="s">
         <v>37</v>
       </c>
       <c r="L196"/>
       <c r="M196"/>
       <c r="N196" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O196"/>
       <c r="P196"/>
       <c r="Q196" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="197" spans="1:17">
       <c r="A197">
         <v>78634</v>
       </c>
       <c r="B197" t="s">
         <v>927</v>
       </c>
       <c r="C197"/>
       <c r="D197"/>
       <c r="E197" t="s">
         <v>928</v>
       </c>
       <c r="F197" t="s">
         <v>929</v>
       </c>
       <c r="G197" t="s">
         <v>930</v>
       </c>
       <c r="H197" t="s">
         <v>23</v>
       </c>
       <c r="I197" t="s">
         <v>922</v>
       </c>
       <c r="J197" t="s">
         <v>25</v>
       </c>
       <c r="K197" t="s">
         <v>26</v>
       </c>
       <c r="L197"/>
       <c r="M197"/>
       <c r="N197" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O197"/>
       <c r="P197" t="s">
         <v>931</v>
       </c>
       <c r="Q197" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="198" spans="1:17">
       <c r="A198">
         <v>11008</v>
       </c>
       <c r="B198" t="s">
         <v>932</v>
       </c>
       <c r="C198"/>
       <c r="D198"/>
       <c r="E198" t="s">
         <v>933</v>
       </c>
       <c r="F198" t="s">
         <v>934</v>
       </c>
       <c r="G198" t="s">
@@ -14414,188 +14408,188 @@
       </c>
       <c r="E201" t="s">
         <v>950</v>
       </c>
       <c r="F201" t="s">
         <v>951</v>
       </c>
       <c r="G201" t="s">
         <v>952</v>
       </c>
       <c r="H201" t="s">
         <v>23</v>
       </c>
       <c r="I201" t="s">
         <v>45</v>
       </c>
       <c r="J201" t="s">
         <v>25</v>
       </c>
       <c r="K201" t="s">
         <v>26</v>
       </c>
       <c r="L201"/>
       <c r="M201"/>
       <c r="N201" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O201"/>
       <c r="P201"/>
       <c r="Q201" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="202" spans="1:17">
       <c r="A202">
         <v>10029</v>
       </c>
       <c r="B202" t="s">
         <v>953</v>
       </c>
       <c r="C202" t="s">
         <v>954</v>
       </c>
       <c r="D202" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E202" t="s">
         <v>955</v>
       </c>
       <c r="F202" t="s">
         <v>956</v>
       </c>
       <c r="G202" t="s">
         <v>957</v>
       </c>
       <c r="H202" t="s">
         <v>23</v>
       </c>
       <c r="I202" t="s">
         <v>45</v>
       </c>
       <c r="J202" t="s">
         <v>25</v>
       </c>
       <c r="K202" t="s">
         <v>26</v>
       </c>
       <c r="L202"/>
       <c r="M202"/>
       <c r="N202" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O202"/>
       <c r="P202"/>
       <c r="Q202" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="203" spans="1:17">
       <c r="A203">
         <v>2235</v>
       </c>
       <c r="B203" t="s">
         <v>958</v>
       </c>
       <c r="C203" t="s">
         <v>959</v>
       </c>
       <c r="D203" t="s">
         <v>495</v>
       </c>
       <c r="E203" t="s">
         <v>960</v>
       </c>
       <c r="F203" t="s">
         <v>956</v>
       </c>
       <c r="G203" t="s">
         <v>961</v>
       </c>
       <c r="H203" t="s">
         <v>23</v>
       </c>
       <c r="I203" t="s">
         <v>45</v>
       </c>
       <c r="J203" t="s">
         <v>25</v>
       </c>
       <c r="K203" t="s">
         <v>26</v>
       </c>
       <c r="L203"/>
       <c r="M203"/>
       <c r="N203" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O203"/>
       <c r="P203" t="s">
         <v>962</v>
       </c>
       <c r="Q203" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="204" spans="1:17">
       <c r="A204">
         <v>11585</v>
       </c>
       <c r="B204" t="s">
         <v>963</v>
       </c>
       <c r="C204" t="s">
         <v>964</v>
       </c>
       <c r="D204" t="s">
         <v>761</v>
       </c>
       <c r="E204" t="s">
         <v>965</v>
       </c>
       <c r="F204" t="s">
         <v>956</v>
       </c>
       <c r="G204" t="s">
         <v>966</v>
       </c>
       <c r="H204" t="s">
         <v>23</v>
       </c>
       <c r="I204" t="s">
         <v>68</v>
       </c>
       <c r="J204" t="s">
         <v>25</v>
       </c>
       <c r="K204" t="s">
         <v>26</v>
       </c>
       <c r="L204"/>
       <c r="M204"/>
       <c r="N204" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O204"/>
       <c r="P204"/>
       <c r="Q204" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="205" spans="1:17">
       <c r="A205">
         <v>2541</v>
       </c>
       <c r="B205" t="s">
         <v>967</v>
       </c>
       <c r="C205" t="s">
         <v>968</v>
       </c>
       <c r="D205" t="s">
         <v>969</v>
       </c>
       <c r="E205" t="s">
         <v>970</v>
       </c>
       <c r="F205" t="s">
         <v>971</v>
@@ -14636,334 +14630,334 @@
       <c r="C206" t="s">
         <v>974</v>
       </c>
       <c r="D206" t="s">
         <v>426</v>
       </c>
       <c r="E206" t="s">
         <v>975</v>
       </c>
       <c r="F206" t="s">
         <v>971</v>
       </c>
       <c r="G206" t="s">
         <v>976</v>
       </c>
       <c r="H206" t="s">
         <v>23</v>
       </c>
       <c r="I206" t="s">
         <v>45</v>
       </c>
       <c r="J206" t="s">
         <v>25</v>
       </c>
       <c r="K206" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L206"/>
       <c r="M206"/>
       <c r="N206" t="s">
         <v>38</v>
       </c>
       <c r="O206"/>
       <c r="P206" t="s">
         <v>977</v>
       </c>
       <c r="Q206" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="207" spans="1:17">
       <c r="A207">
         <v>2499</v>
       </c>
       <c r="B207" t="s">
         <v>978</v>
       </c>
       <c r="C207" t="s">
         <v>979</v>
       </c>
       <c r="D207" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E207" t="s">
         <v>980</v>
       </c>
       <c r="F207" t="s">
         <v>981</v>
       </c>
       <c r="G207" t="s">
         <v>982</v>
       </c>
       <c r="H207" t="s">
         <v>23</v>
       </c>
       <c r="I207" t="s">
         <v>45</v>
       </c>
       <c r="J207" t="s">
         <v>25</v>
       </c>
       <c r="K207" t="s">
         <v>26</v>
       </c>
       <c r="L207"/>
       <c r="M207"/>
       <c r="N207" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O207"/>
       <c r="P207"/>
       <c r="Q207" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="208" spans="1:17">
       <c r="A208">
         <v>2723</v>
       </c>
       <c r="B208" t="s">
         <v>983</v>
       </c>
       <c r="C208" t="s">
         <v>984</v>
       </c>
       <c r="D208" t="s">
         <v>432</v>
       </c>
       <c r="E208" t="s">
         <v>980</v>
       </c>
       <c r="F208" t="s">
         <v>981</v>
       </c>
       <c r="G208" t="s">
         <v>985</v>
       </c>
       <c r="H208" t="s">
         <v>23</v>
       </c>
       <c r="I208" t="s">
         <v>45</v>
       </c>
       <c r="J208" t="s">
         <v>25</v>
       </c>
       <c r="K208" t="s">
         <v>37</v>
       </c>
       <c r="L208"/>
       <c r="M208"/>
       <c r="N208" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O208"/>
       <c r="P208" t="s">
         <v>986</v>
       </c>
       <c r="Q208" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="209" spans="1:17">
       <c r="A209">
         <v>2916</v>
       </c>
       <c r="B209" t="s">
         <v>987</v>
       </c>
       <c r="C209" t="s">
         <v>988</v>
       </c>
       <c r="D209" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E209" t="s">
         <v>989</v>
       </c>
       <c r="F209" t="s">
         <v>981</v>
       </c>
       <c r="G209" t="s">
         <v>990</v>
       </c>
       <c r="H209" t="s">
         <v>23</v>
       </c>
       <c r="I209" t="s">
         <v>45</v>
       </c>
       <c r="J209" t="s">
         <v>25</v>
       </c>
       <c r="K209" t="s">
         <v>26</v>
       </c>
       <c r="L209"/>
       <c r="M209"/>
       <c r="N209" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O209"/>
       <c r="P209" t="s">
         <v>991</v>
       </c>
       <c r="Q209" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="210" spans="1:17">
       <c r="A210">
         <v>4970</v>
       </c>
       <c r="B210" t="s">
         <v>992</v>
       </c>
       <c r="C210" t="s">
         <v>993</v>
       </c>
       <c r="D210" t="s">
         <v>994</v>
       </c>
       <c r="E210" t="s">
         <v>995</v>
       </c>
       <c r="F210" t="s">
         <v>981</v>
       </c>
       <c r="G210" t="s">
         <v>996</v>
       </c>
       <c r="H210" t="s">
         <v>23</v>
       </c>
       <c r="I210" t="s">
         <v>45</v>
       </c>
       <c r="J210" t="s">
         <v>25</v>
       </c>
       <c r="K210" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L210"/>
       <c r="M210"/>
       <c r="N210" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O210"/>
       <c r="P210" t="s">
         <v>997</v>
       </c>
       <c r="Q210" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="211" spans="1:17">
       <c r="A211">
         <v>10941</v>
       </c>
       <c r="B211" t="s">
         <v>998</v>
       </c>
       <c r="C211" t="s">
         <v>999</v>
       </c>
       <c r="D211" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E211" t="s">
         <v>995</v>
       </c>
       <c r="F211" t="s">
         <v>981</v>
       </c>
       <c r="G211" t="s">
         <v>1000</v>
       </c>
       <c r="H211" t="s">
         <v>23</v>
       </c>
       <c r="I211" t="s">
         <v>81</v>
       </c>
       <c r="J211" t="s">
         <v>25</v>
       </c>
       <c r="K211" t="s">
         <v>26</v>
       </c>
       <c r="L211"/>
       <c r="M211"/>
       <c r="N211" t="s">
         <v>27</v>
       </c>
       <c r="O211"/>
       <c r="P211"/>
       <c r="Q211" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="212" spans="1:17">
       <c r="A212">
         <v>6227</v>
       </c>
       <c r="B212" t="s">
         <v>1001</v>
       </c>
       <c r="C212" t="s">
         <v>1002</v>
       </c>
       <c r="D212" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E212" t="s">
         <v>995</v>
       </c>
       <c r="F212" t="s">
         <v>981</v>
       </c>
       <c r="G212" t="s">
         <v>1003</v>
       </c>
       <c r="H212" t="s">
         <v>23</v>
       </c>
       <c r="I212" t="s">
         <v>45</v>
       </c>
       <c r="J212" t="s">
         <v>25</v>
       </c>
       <c r="K212" t="s">
         <v>26</v>
       </c>
       <c r="L212"/>
       <c r="M212"/>
       <c r="N212" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O212"/>
       <c r="P212"/>
       <c r="Q212" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="213" spans="1:17">
       <c r="A213">
         <v>6912</v>
       </c>
       <c r="B213" t="s">
         <v>1004</v>
       </c>
       <c r="C213" t="s">
         <v>1005</v>
       </c>
       <c r="D213" t="s">
         <v>1006</v>
       </c>
       <c r="E213" t="s">
         <v>1007</v>
       </c>
       <c r="F213" t="s">
         <v>981</v>
@@ -15046,158 +15040,158 @@
       <c r="D215"/>
       <c r="E215" t="s">
         <v>1013</v>
       </c>
       <c r="F215" t="s">
         <v>981</v>
       </c>
       <c r="G215" t="s">
         <v>1014</v>
       </c>
       <c r="H215" t="s">
         <v>23</v>
       </c>
       <c r="I215" t="s">
         <v>922</v>
       </c>
       <c r="J215" t="s">
         <v>25</v>
       </c>
       <c r="K215" t="s">
         <v>26</v>
       </c>
       <c r="L215"/>
       <c r="M215"/>
       <c r="N215" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O215"/>
       <c r="P215"/>
       <c r="Q215" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="216" spans="1:17">
       <c r="A216">
         <v>8328</v>
       </c>
       <c r="B216" t="s">
         <v>1015</v>
       </c>
       <c r="C216" t="s">
         <v>1016</v>
       </c>
       <c r="D216" t="s">
         <v>1017</v>
       </c>
       <c r="E216" t="s">
         <v>1018</v>
       </c>
       <c r="F216" t="s">
         <v>981</v>
       </c>
       <c r="G216" t="s">
         <v>1019</v>
       </c>
       <c r="H216" t="s">
         <v>23</v>
       </c>
       <c r="I216" t="s">
         <v>45</v>
       </c>
       <c r="J216" t="s">
         <v>25</v>
       </c>
       <c r="K216" t="s">
         <v>26</v>
       </c>
       <c r="L216"/>
       <c r="M216"/>
       <c r="N216" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O216"/>
       <c r="P216" t="s">
         <v>1020</v>
       </c>
       <c r="Q216" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217">
         <v>23812</v>
       </c>
       <c r="B217" t="s">
         <v>1021</v>
       </c>
       <c r="C217"/>
       <c r="D217"/>
       <c r="E217" t="s">
         <v>1022</v>
       </c>
       <c r="F217" t="s">
         <v>1023</v>
       </c>
       <c r="G217" t="s">
         <v>1024</v>
       </c>
       <c r="H217" t="s">
         <v>23</v>
       </c>
       <c r="I217" t="s">
         <v>922</v>
       </c>
       <c r="J217" t="s">
         <v>25</v>
       </c>
       <c r="K217" t="s">
         <v>26</v>
       </c>
       <c r="L217"/>
       <c r="M217"/>
       <c r="N217" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O217"/>
       <c r="P217"/>
       <c r="Q217" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="218" spans="1:17">
       <c r="A218">
         <v>33101</v>
       </c>
       <c r="B218" t="s">
         <v>1025</v>
       </c>
       <c r="C218" t="s">
         <v>1026</v>
       </c>
       <c r="D218" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E218" t="s">
         <v>1027</v>
       </c>
       <c r="F218" t="s">
         <v>1028</v>
       </c>
       <c r="G218" t="s">
         <v>1029</v>
       </c>
       <c r="H218" t="s">
         <v>23</v>
       </c>
       <c r="I218" t="s">
         <v>45</v>
       </c>
       <c r="J218" t="s">
         <v>25</v>
       </c>
       <c r="K218" t="s">
         <v>37</v>
       </c>
       <c r="L218"/>
       <c r="M218"/>
       <c r="N218" t="s">
@@ -15221,51 +15215,51 @@
       <c r="C219" t="s">
         <v>1032</v>
       </c>
       <c r="D219" t="s">
         <v>506</v>
       </c>
       <c r="E219" t="s">
         <v>1033</v>
       </c>
       <c r="F219" t="s">
         <v>1034</v>
       </c>
       <c r="G219" t="s">
         <v>1035</v>
       </c>
       <c r="H219" t="s">
         <v>23</v>
       </c>
       <c r="I219" t="s">
         <v>81</v>
       </c>
       <c r="J219" t="s">
         <v>25</v>
       </c>
       <c r="K219" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L219"/>
       <c r="M219"/>
       <c r="N219" t="s">
         <v>69</v>
       </c>
       <c r="O219"/>
       <c r="P219" t="s">
         <v>1036</v>
       </c>
       <c r="Q219" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="220" spans="1:17">
       <c r="A220">
         <v>10748</v>
       </c>
       <c r="B220" t="s">
         <v>1037</v>
       </c>
       <c r="C220" t="s">
         <v>1038</v>
       </c>
       <c r="D220" t="s">
@@ -15273,233 +15267,233 @@
       </c>
       <c r="E220" t="s">
         <v>1039</v>
       </c>
       <c r="F220" t="s">
         <v>1040</v>
       </c>
       <c r="G220" t="s">
         <v>1041</v>
       </c>
       <c r="H220" t="s">
         <v>23</v>
       </c>
       <c r="I220" t="s">
         <v>68</v>
       </c>
       <c r="J220" t="s">
         <v>25</v>
       </c>
       <c r="K220" t="s">
         <v>37</v>
       </c>
       <c r="L220"/>
       <c r="M220"/>
       <c r="N220" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O220"/>
       <c r="P220" t="s">
         <v>1042</v>
       </c>
       <c r="Q220" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="221" spans="1:17">
       <c r="A221">
         <v>10726</v>
       </c>
       <c r="B221" t="s">
         <v>1043</v>
       </c>
       <c r="C221" t="s">
         <v>1044</v>
       </c>
       <c r="D221" t="s">
         <v>65</v>
       </c>
       <c r="E221" t="s">
         <v>1045</v>
       </c>
       <c r="F221" t="s">
         <v>1040</v>
       </c>
       <c r="G221" t="s">
         <v>1046</v>
       </c>
       <c r="H221" t="s">
         <v>23</v>
       </c>
       <c r="I221" t="s">
         <v>68</v>
       </c>
       <c r="J221" t="s">
         <v>25</v>
       </c>
       <c r="K221" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L221"/>
       <c r="M221"/>
       <c r="N221" t="s">
         <v>69</v>
       </c>
       <c r="O221"/>
       <c r="P221" t="s">
         <v>1047</v>
       </c>
       <c r="Q221" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="222" spans="1:17">
       <c r="A222">
         <v>11718</v>
       </c>
       <c r="B222" t="s">
         <v>1048</v>
       </c>
       <c r="C222" t="s">
         <v>1049</v>
       </c>
       <c r="D222" t="s">
         <v>902</v>
       </c>
       <c r="E222" t="s">
         <v>1050</v>
       </c>
       <c r="F222" t="s">
         <v>1051</v>
       </c>
       <c r="G222" t="s">
         <v>1052</v>
       </c>
       <c r="H222" t="s">
         <v>23</v>
       </c>
       <c r="I222" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J222" t="s">
         <v>53</v>
       </c>
       <c r="K222"/>
       <c r="L222"/>
       <c r="M222"/>
       <c r="N222" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="O222"/>
       <c r="P222"/>
       <c r="Q222" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="223" spans="1:17">
       <c r="A223">
         <v>852</v>
       </c>
       <c r="B223" t="s">
         <v>1053</v>
       </c>
       <c r="C223" t="s">
         <v>1054</v>
       </c>
       <c r="D223" t="s">
         <v>1055</v>
       </c>
       <c r="E223" t="s">
         <v>1056</v>
       </c>
       <c r="F223" t="s">
         <v>1057</v>
       </c>
       <c r="G223" t="s">
         <v>1058</v>
       </c>
       <c r="H223" t="s">
         <v>23</v>
       </c>
       <c r="I223" t="s">
         <v>45</v>
       </c>
       <c r="J223" t="s">
         <v>25</v>
       </c>
       <c r="K223" t="s">
         <v>37</v>
       </c>
       <c r="L223"/>
       <c r="M223"/>
       <c r="N223" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O223"/>
       <c r="P223"/>
       <c r="Q223" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="224" spans="1:17">
       <c r="A224">
         <v>3364</v>
       </c>
       <c r="B224" t="s">
         <v>1059</v>
       </c>
       <c r="C224" t="s">
         <v>1060</v>
       </c>
       <c r="D224" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E224" t="s">
         <v>1061</v>
       </c>
       <c r="F224" t="s">
         <v>1057</v>
       </c>
       <c r="G224" t="s">
         <v>1062</v>
       </c>
       <c r="H224" t="s">
         <v>23</v>
       </c>
       <c r="I224" t="s">
         <v>45</v>
       </c>
       <c r="J224" t="s">
         <v>25</v>
       </c>
       <c r="K224" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O224"/>
       <c r="P224" t="s">
         <v>1063</v>
       </c>
       <c r="Q224" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="225" spans="1:17">
       <c r="A225">
         <v>8495</v>
       </c>
       <c r="B225" t="s">
         <v>1064</v>
       </c>
       <c r="C225" t="s">
         <v>1065</v>
       </c>
       <c r="D225" t="s">
         <v>41</v>
       </c>
       <c r="E225" t="s">
         <v>1061</v>
       </c>
@@ -15536,103 +15530,103 @@
       <c r="A226">
         <v>11415</v>
       </c>
       <c r="B226" t="s">
         <v>1067</v>
       </c>
       <c r="C226" t="s">
         <v>1068</v>
       </c>
       <c r="D226" t="s">
         <v>1069</v>
       </c>
       <c r="E226" t="s">
         <v>1070</v>
       </c>
       <c r="F226" t="s">
         <v>1071</v>
       </c>
       <c r="G226" t="s">
         <v>1072</v>
       </c>
       <c r="H226" t="s">
         <v>23</v>
       </c>
       <c r="I226" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J226" t="s">
         <v>53</v>
       </c>
       <c r="K226"/>
       <c r="L226"/>
       <c r="M226"/>
       <c r="N226" t="s">
         <v>54</v>
       </c>
       <c r="O226"/>
       <c r="P226"/>
       <c r="Q226" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="227" spans="1:17">
       <c r="A227">
         <v>10939</v>
       </c>
       <c r="B227" t="s">
         <v>1073</v>
       </c>
       <c r="C227" t="s">
         <v>1074</v>
       </c>
       <c r="D227" t="s">
         <v>629</v>
       </c>
       <c r="E227" t="s">
         <v>1075</v>
       </c>
       <c r="F227" t="s">
         <v>1071</v>
       </c>
       <c r="G227" t="s">
         <v>1076</v>
       </c>
       <c r="H227" t="s">
         <v>23</v>
       </c>
       <c r="I227" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J227" t="s">
         <v>53</v>
       </c>
       <c r="K227"/>
       <c r="L227"/>
       <c r="M227"/>
       <c r="N227" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O227"/>
       <c r="P227"/>
       <c r="Q227" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="228" spans="1:17">
       <c r="A228">
         <v>10990</v>
       </c>
       <c r="B228" t="s">
         <v>1077</v>
       </c>
       <c r="C228"/>
       <c r="D228"/>
       <c r="E228" t="s">
         <v>1078</v>
       </c>
       <c r="F228" t="s">
         <v>1071</v>
       </c>
       <c r="G228" t="s">
         <v>1079</v>
       </c>
@@ -15717,271 +15711,271 @@
       </c>
       <c r="E230" t="s">
         <v>1075</v>
       </c>
       <c r="F230" t="s">
         <v>1071</v>
       </c>
       <c r="G230" t="s">
         <v>1088</v>
       </c>
       <c r="H230" t="s">
         <v>23</v>
       </c>
       <c r="I230" t="s">
         <v>36</v>
       </c>
       <c r="J230" t="s">
         <v>25</v>
       </c>
       <c r="K230" t="s">
         <v>37</v>
       </c>
       <c r="L230"/>
       <c r="M230"/>
       <c r="N230" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O230"/>
       <c r="P230"/>
       <c r="Q230" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="231" spans="1:17">
       <c r="A231">
         <v>11637</v>
       </c>
       <c r="B231" t="s">
         <v>1089</v>
       </c>
       <c r="C231" t="s">
         <v>1090</v>
       </c>
       <c r="D231" t="s">
         <v>1091</v>
       </c>
       <c r="E231" t="s">
         <v>1083</v>
       </c>
       <c r="F231" t="s">
         <v>1071</v>
       </c>
       <c r="G231" t="s">
         <v>1092</v>
       </c>
       <c r="H231" t="s">
         <v>23</v>
       </c>
       <c r="I231" t="s">
         <v>36</v>
       </c>
       <c r="J231" t="s">
         <v>25</v>
       </c>
       <c r="K231" t="s">
         <v>26</v>
       </c>
       <c r="L231"/>
       <c r="M231"/>
       <c r="N231" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O231"/>
       <c r="P231"/>
       <c r="Q231" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="232" spans="1:17">
       <c r="A232">
         <v>10826</v>
       </c>
       <c r="B232" t="s">
         <v>1093</v>
       </c>
       <c r="C232" t="s">
         <v>1094</v>
       </c>
       <c r="D232" t="s">
         <v>1095</v>
       </c>
       <c r="E232" t="s">
         <v>1096</v>
       </c>
       <c r="F232" t="s">
         <v>1071</v>
       </c>
       <c r="G232" t="s">
         <v>1097</v>
       </c>
       <c r="H232" t="s">
         <v>23</v>
       </c>
       <c r="I232" t="s">
         <v>36</v>
       </c>
       <c r="J232" t="s">
         <v>25</v>
       </c>
       <c r="K232" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L232"/>
       <c r="M232"/>
       <c r="N232" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O232"/>
       <c r="P232"/>
       <c r="Q232" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="233" spans="1:17">
       <c r="A233">
         <v>10866</v>
       </c>
       <c r="B233" t="s">
         <v>1098</v>
       </c>
       <c r="C233" t="s">
         <v>1099</v>
       </c>
       <c r="D233" t="s">
         <v>1100</v>
       </c>
       <c r="E233" t="s">
         <v>1101</v>
       </c>
       <c r="F233" t="s">
         <v>1071</v>
       </c>
       <c r="G233" t="s">
         <v>1102</v>
       </c>
       <c r="H233" t="s">
         <v>23</v>
       </c>
       <c r="I233" t="s">
         <v>36</v>
       </c>
       <c r="J233" t="s">
         <v>25</v>
       </c>
       <c r="K233" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L233"/>
       <c r="M233"/>
       <c r="N233" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O233"/>
       <c r="P233"/>
       <c r="Q233" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="234" spans="1:17">
       <c r="A234">
         <v>11206</v>
       </c>
       <c r="B234" t="s">
         <v>1103</v>
       </c>
       <c r="C234" t="s">
         <v>1104</v>
       </c>
       <c r="D234" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="E234" t="s">
         <v>1101</v>
       </c>
       <c r="F234" t="s">
         <v>1071</v>
       </c>
       <c r="G234" t="s">
         <v>1105</v>
       </c>
       <c r="H234" t="s">
         <v>23</v>
       </c>
       <c r="I234" t="s">
         <v>36</v>
       </c>
       <c r="J234" t="s">
         <v>25</v>
       </c>
       <c r="K234" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L234"/>
       <c r="M234"/>
       <c r="N234" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O234"/>
       <c r="P234"/>
       <c r="Q234" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="235" spans="1:17">
       <c r="A235">
         <v>11803</v>
       </c>
       <c r="B235" t="s">
         <v>1106</v>
       </c>
       <c r="C235" t="s">
         <v>1107</v>
       </c>
       <c r="D235" t="s">
         <v>1108</v>
       </c>
       <c r="E235" t="s">
         <v>1101</v>
       </c>
       <c r="F235" t="s">
         <v>1071</v>
       </c>
       <c r="G235" t="s">
         <v>1109</v>
       </c>
       <c r="H235" t="s">
         <v>23</v>
       </c>
       <c r="I235" t="s">
         <v>36</v>
       </c>
       <c r="J235" t="s">
         <v>25</v>
       </c>
       <c r="K235" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L235"/>
       <c r="M235"/>
       <c r="N235" t="s">
         <v>69</v>
       </c>
       <c r="O235"/>
       <c r="P235"/>
       <c r="Q235" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="236" spans="1:17">
       <c r="A236">
         <v>6543</v>
       </c>
       <c r="B236" t="s">
         <v>1110</v>
       </c>
       <c r="C236" t="s">
         <v>1111</v>
       </c>
       <c r="D236" t="s">
         <v>1112</v>
       </c>
@@ -16029,6041 +16023,5996 @@
       <c r="C237" t="s">
         <v>1117</v>
       </c>
       <c r="D237" t="s">
         <v>511</v>
       </c>
       <c r="E237" t="s">
         <v>1118</v>
       </c>
       <c r="F237" t="s">
         <v>1071</v>
       </c>
       <c r="G237" t="s">
         <v>1119</v>
       </c>
       <c r="H237" t="s">
         <v>23</v>
       </c>
       <c r="I237" t="s">
         <v>81</v>
       </c>
       <c r="J237" t="s">
         <v>25</v>
       </c>
       <c r="K237" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L237"/>
       <c r="M237"/>
       <c r="N237" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="O237"/>
       <c r="P237"/>
       <c r="Q237" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="238" spans="1:17">
       <c r="A238">
         <v>11230</v>
       </c>
       <c r="B238" t="s">
         <v>1120</v>
       </c>
       <c r="C238" t="s">
         <v>1121</v>
       </c>
       <c r="D238" t="s">
         <v>1122</v>
       </c>
       <c r="E238" t="s">
         <v>1118</v>
       </c>
       <c r="F238" t="s">
         <v>1071</v>
       </c>
       <c r="G238" t="s">
         <v>1123</v>
       </c>
       <c r="H238" t="s">
         <v>23</v>
       </c>
       <c r="I238" t="s">
         <v>36</v>
       </c>
       <c r="J238" t="s">
         <v>25</v>
       </c>
       <c r="K238" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L238"/>
       <c r="M238"/>
       <c r="N238" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O238"/>
       <c r="P238"/>
       <c r="Q238" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="239" spans="1:17">
       <c r="A239">
         <v>11632</v>
       </c>
       <c r="B239" t="s">
         <v>1124</v>
       </c>
       <c r="C239" t="s">
         <v>1125</v>
       </c>
       <c r="D239" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E239" t="s">
         <v>1126</v>
       </c>
       <c r="F239" t="s">
         <v>1127</v>
       </c>
       <c r="G239" t="s">
         <v>1128</v>
       </c>
       <c r="H239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>24</v>
       </c>
       <c r="J239" t="s">
         <v>25</v>
       </c>
       <c r="K239" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L239"/>
       <c r="M239"/>
       <c r="N239" t="s">
         <v>69</v>
       </c>
       <c r="O239"/>
       <c r="P239"/>
       <c r="Q239" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="240" spans="1:17">
       <c r="A240">
         <v>11931</v>
       </c>
       <c r="B240" t="s">
         <v>1129</v>
       </c>
       <c r="C240" t="s">
         <v>1130</v>
       </c>
       <c r="D240" t="s">
         <v>629</v>
       </c>
       <c r="E240" t="s">
         <v>1131</v>
       </c>
       <c r="F240" t="s">
         <v>1127</v>
       </c>
       <c r="G240" t="s">
         <v>1132</v>
       </c>
       <c r="H240" t="s">
         <v>23</v>
       </c>
       <c r="I240" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J240" t="s">
         <v>53</v>
       </c>
       <c r="K240"/>
       <c r="L240"/>
       <c r="M240"/>
       <c r="N240" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O240"/>
       <c r="P240"/>
       <c r="Q240" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="241" spans="1:17">
       <c r="A241">
         <v>4412</v>
       </c>
       <c r="B241" t="s">
         <v>1133</v>
       </c>
       <c r="C241" t="s">
         <v>1134</v>
       </c>
       <c r="D241" t="s">
         <v>1135</v>
       </c>
       <c r="E241" t="s">
         <v>1136</v>
       </c>
       <c r="F241" t="s">
         <v>1127</v>
       </c>
       <c r="G241" t="s">
         <v>1137</v>
       </c>
       <c r="H241" t="s">
         <v>23</v>
       </c>
       <c r="I241" t="s">
         <v>45</v>
       </c>
       <c r="J241" t="s">
         <v>25</v>
       </c>
       <c r="K241" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L241"/>
       <c r="M241"/>
       <c r="N241" t="s">
         <v>38</v>
       </c>
       <c r="O241"/>
       <c r="P241"/>
       <c r="Q241" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="242" spans="1:17">
       <c r="A242">
         <v>24238</v>
       </c>
       <c r="B242" t="s">
         <v>1138</v>
       </c>
       <c r="C242" t="s">
         <v>1139</v>
       </c>
       <c r="D242" t="s">
         <v>1140</v>
       </c>
       <c r="E242" t="s">
         <v>1141</v>
       </c>
       <c r="F242" t="s">
         <v>1127</v>
       </c>
       <c r="G242" t="s">
         <v>1142</v>
       </c>
       <c r="H242" t="s">
         <v>23</v>
       </c>
       <c r="I242" t="s">
         <v>45</v>
       </c>
       <c r="J242" t="s">
         <v>25</v>
       </c>
       <c r="K242" t="s">
         <v>26</v>
       </c>
       <c r="L242"/>
       <c r="M242"/>
       <c r="N242" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O242"/>
       <c r="P242" t="s">
         <v>1143</v>
       </c>
       <c r="Q242" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="243" spans="1:17">
       <c r="A243">
         <v>11644</v>
       </c>
       <c r="B243" t="s">
         <v>1144</v>
       </c>
       <c r="C243" t="s">
         <v>1145</v>
       </c>
       <c r="D243" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E243" t="s">
         <v>1146</v>
       </c>
       <c r="F243" t="s">
         <v>1127</v>
       </c>
       <c r="G243" t="s">
         <v>1147</v>
       </c>
       <c r="H243" t="s">
         <v>23</v>
       </c>
       <c r="I243" t="s">
         <v>81</v>
       </c>
       <c r="J243" t="s">
         <v>25</v>
       </c>
       <c r="K243" t="s">
         <v>26</v>
       </c>
       <c r="L243"/>
       <c r="M243"/>
       <c r="N243" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O243"/>
       <c r="P243"/>
       <c r="Q243" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="244" spans="1:17">
       <c r="A244">
         <v>12397</v>
       </c>
       <c r="B244" t="s">
         <v>1148</v>
       </c>
       <c r="C244" t="s">
         <v>1149</v>
       </c>
       <c r="D244" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E244" t="s">
         <v>1150</v>
       </c>
       <c r="F244" t="s">
         <v>1127</v>
       </c>
       <c r="G244" t="s">
         <v>1151</v>
       </c>
       <c r="H244" t="s">
         <v>23</v>
       </c>
       <c r="I244" t="s">
         <v>81</v>
       </c>
       <c r="J244" t="s">
         <v>25</v>
       </c>
       <c r="K244" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L244"/>
       <c r="M244"/>
       <c r="N244" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O244"/>
       <c r="P244"/>
       <c r="Q244" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="245" spans="1:17">
       <c r="A245">
         <v>11862</v>
       </c>
       <c r="B245" t="s">
         <v>1152</v>
       </c>
       <c r="C245" t="s">
         <v>1153</v>
       </c>
       <c r="D245" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="E245" t="s">
         <v>1154</v>
       </c>
       <c r="F245" t="s">
         <v>1127</v>
       </c>
       <c r="G245" t="s">
         <v>1155</v>
       </c>
       <c r="H245" t="s">
         <v>23</v>
       </c>
       <c r="I245" t="s">
         <v>36</v>
       </c>
       <c r="J245" t="s">
         <v>25</v>
       </c>
       <c r="K245" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245" t="s">
         <v>27</v>
       </c>
       <c r="O245"/>
       <c r="P245"/>
       <c r="Q245" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="246" spans="1:17">
       <c r="A246">
         <v>11115</v>
       </c>
       <c r="B246" t="s">
         <v>1156</v>
       </c>
       <c r="C246" t="s">
         <v>1157</v>
       </c>
       <c r="D246" t="s">
         <v>73</v>
       </c>
       <c r="E246" t="s">
         <v>1146</v>
       </c>
       <c r="F246" t="s">
         <v>1127</v>
       </c>
       <c r="G246" t="s">
         <v>1158</v>
       </c>
       <c r="H246" t="s">
         <v>23</v>
       </c>
       <c r="I246" t="s">
         <v>81</v>
       </c>
       <c r="J246" t="s">
         <v>25</v>
       </c>
       <c r="K246" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L246"/>
       <c r="M246"/>
       <c r="N246" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O246"/>
       <c r="P246"/>
       <c r="Q246" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:17">
       <c r="A247">
         <v>11183</v>
       </c>
       <c r="B247" t="s">
         <v>1159</v>
       </c>
       <c r="C247" t="s">
         <v>1160</v>
       </c>
       <c r="D247" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E247" t="s">
         <v>1131</v>
       </c>
       <c r="F247" t="s">
         <v>1127</v>
       </c>
       <c r="G247" t="s">
         <v>1161</v>
       </c>
       <c r="H247" t="s">
         <v>23</v>
       </c>
       <c r="I247" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J247" t="s">
         <v>53</v>
       </c>
       <c r="K247"/>
       <c r="L247"/>
       <c r="M247"/>
       <c r="N247" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O247"/>
       <c r="P247" t="s">
         <v>1162</v>
       </c>
       <c r="Q247" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="248" spans="1:17">
       <c r="A248">
         <v>9258</v>
       </c>
       <c r="B248" t="s">
         <v>1163</v>
       </c>
       <c r="C248" t="s">
         <v>1164</v>
       </c>
       <c r="D248" t="s">
         <v>1165</v>
       </c>
       <c r="E248" t="s">
         <v>1166</v>
       </c>
       <c r="F248" t="s">
         <v>1167</v>
       </c>
       <c r="G248" t="s">
         <v>1168</v>
       </c>
       <c r="H248" t="s">
         <v>23</v>
       </c>
       <c r="I248" t="s">
         <v>45</v>
       </c>
       <c r="J248" t="s">
         <v>25</v>
       </c>
       <c r="K248" t="s">
         <v>26</v>
       </c>
       <c r="L248"/>
       <c r="M248"/>
       <c r="N248" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O248"/>
       <c r="P248" t="s">
         <v>1169</v>
       </c>
       <c r="Q248" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="249" spans="1:17">
       <c r="A249">
         <v>832</v>
       </c>
       <c r="B249" t="s">
         <v>1170</v>
       </c>
       <c r="C249" t="s">
         <v>1171</v>
       </c>
       <c r="D249" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E249" t="s">
         <v>1172</v>
       </c>
       <c r="F249" t="s">
         <v>1173</v>
       </c>
       <c r="G249" t="s">
         <v>1174</v>
       </c>
       <c r="H249" t="s">
         <v>23</v>
       </c>
       <c r="I249" t="s">
         <v>45</v>
       </c>
       <c r="J249" t="s">
         <v>25</v>
       </c>
       <c r="K249" t="s">
         <v>26</v>
       </c>
       <c r="L249"/>
       <c r="M249"/>
       <c r="N249" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O249"/>
       <c r="P249" t="s">
         <v>1175</v>
       </c>
       <c r="Q249" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="250" spans="1:17">
       <c r="A250">
         <v>11</v>
       </c>
       <c r="B250" t="s">
         <v>1176</v>
       </c>
       <c r="C250" t="s">
         <v>1177</v>
       </c>
       <c r="D250" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E250" t="s">
         <v>1178</v>
       </c>
       <c r="F250" t="s">
         <v>1173</v>
       </c>
       <c r="G250" t="s">
         <v>1179</v>
       </c>
       <c r="H250" t="s">
         <v>23</v>
       </c>
       <c r="I250" t="s">
         <v>45</v>
       </c>
       <c r="J250" t="s">
         <v>25</v>
       </c>
       <c r="K250" t="s">
         <v>37</v>
       </c>
       <c r="L250"/>
       <c r="M250"/>
       <c r="N250" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O250"/>
       <c r="P250"/>
       <c r="Q250" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="251" spans="1:17">
       <c r="A251">
         <v>866</v>
       </c>
       <c r="B251" t="s">
         <v>1180</v>
       </c>
       <c r="C251" t="s">
         <v>1181</v>
       </c>
       <c r="D251" t="s">
         <v>432</v>
       </c>
       <c r="E251" t="s">
         <v>1172</v>
       </c>
       <c r="F251" t="s">
         <v>1173</v>
       </c>
       <c r="G251" t="s">
         <v>1182</v>
       </c>
       <c r="H251" t="s">
         <v>23</v>
       </c>
       <c r="I251" t="s">
         <v>45</v>
       </c>
       <c r="J251" t="s">
         <v>25</v>
       </c>
       <c r="K251" t="s">
         <v>26</v>
       </c>
       <c r="L251"/>
       <c r="M251"/>
       <c r="N251" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O251"/>
       <c r="P251" t="s">
         <v>1183</v>
       </c>
       <c r="Q251" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="252" spans="1:17">
       <c r="A252">
         <v>12218</v>
       </c>
       <c r="B252" t="s">
         <v>1184</v>
       </c>
       <c r="C252" t="s">
         <v>1185</v>
       </c>
       <c r="D252" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E252" t="s">
         <v>1186</v>
       </c>
       <c r="F252" t="s">
         <v>1173</v>
       </c>
       <c r="G252" t="s">
         <v>1187</v>
       </c>
       <c r="H252" t="s">
         <v>23</v>
       </c>
       <c r="I252" t="s">
         <v>68</v>
       </c>
       <c r="J252" t="s">
         <v>25</v>
       </c>
       <c r="K252" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L252"/>
       <c r="M252"/>
       <c r="N252" t="s">
         <v>69</v>
       </c>
       <c r="O252"/>
       <c r="P252"/>
       <c r="Q252" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="253" spans="1:17">
       <c r="A253">
-        <v>10948</v>
+        <v>11646</v>
       </c>
       <c r="B253" t="s">
         <v>1188</v>
       </c>
       <c r="C253" t="s">
         <v>1189</v>
       </c>
       <c r="D253" t="s">
         <v>1190</v>
       </c>
       <c r="E253" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="F253" t="s">
         <v>1173</v>
       </c>
       <c r="G253" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="H253" t="s">
         <v>23</v>
       </c>
       <c r="I253" t="s">
         <v>36</v>
       </c>
       <c r="J253" t="s">
         <v>25</v>
       </c>
       <c r="K253" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L253"/>
       <c r="M253"/>
       <c r="N253" t="s">
         <v>27</v>
       </c>
       <c r="O253"/>
       <c r="P253"/>
       <c r="Q253" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="254" spans="1:17">
       <c r="A254">
-        <v>11646</v>
+        <v>26765</v>
       </c>
       <c r="B254" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="C254" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="D254" t="s">
-        <v>1194</v>
+        <v>205</v>
       </c>
       <c r="E254" t="s">
-        <v>1195</v>
+        <v>1178</v>
       </c>
       <c r="F254" t="s">
         <v>1173</v>
       </c>
       <c r="G254" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="H254" t="s">
         <v>23</v>
       </c>
       <c r="I254" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J254" t="s">
         <v>25</v>
       </c>
       <c r="K254" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L254"/>
       <c r="M254"/>
       <c r="N254" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O254"/>
-      <c r="P254"/>
+      <c r="P254" t="s">
+        <v>1196</v>
+      </c>
       <c r="Q254" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="255" spans="1:17">
       <c r="A255">
-        <v>26765</v>
+        <v>6</v>
       </c>
       <c r="B255" t="s">
         <v>1197</v>
       </c>
       <c r="C255" t="s">
         <v>1198</v>
       </c>
       <c r="D255" t="s">
-        <v>198</v>
+        <v>1199</v>
       </c>
       <c r="E255" t="s">
         <v>1178</v>
       </c>
       <c r="F255" t="s">
         <v>1173</v>
       </c>
       <c r="G255" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="H255" t="s">
         <v>23</v>
       </c>
       <c r="I255" t="s">
         <v>45</v>
       </c>
       <c r="J255" t="s">
         <v>25</v>
       </c>
       <c r="K255" t="s">
         <v>37</v>
       </c>
       <c r="L255"/>
       <c r="M255"/>
       <c r="N255" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="O255"/>
       <c r="P255" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="Q255" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="256" spans="1:17">
       <c r="A256">
-        <v>6</v>
+        <v>79803</v>
       </c>
       <c r="B256" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="C256" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D256" t="s">
-        <v>1203</v>
+        <v>495</v>
       </c>
       <c r="E256" t="s">
-        <v>1178</v>
+        <v>1172</v>
       </c>
       <c r="F256" t="s">
         <v>1173</v>
       </c>
       <c r="G256" t="s">
         <v>1204</v>
       </c>
       <c r="H256" t="s">
         <v>23</v>
       </c>
       <c r="I256" t="s">
         <v>45</v>
       </c>
       <c r="J256" t="s">
         <v>25</v>
       </c>
       <c r="K256" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256" t="s">
-        <v>423</v>
+        <v>27</v>
       </c>
       <c r="O256"/>
       <c r="P256" t="s">
         <v>1205</v>
       </c>
       <c r="Q256" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="257" spans="1:17">
       <c r="A257">
-        <v>79803</v>
+        <v>11660</v>
       </c>
       <c r="B257" t="s">
         <v>1206</v>
       </c>
       <c r="C257" t="s">
         <v>1207</v>
       </c>
       <c r="D257" t="s">
-        <v>495</v>
+        <v>1208</v>
       </c>
       <c r="E257" t="s">
-        <v>1172</v>
+        <v>1209</v>
       </c>
       <c r="F257" t="s">
-        <v>1173</v>
+        <v>1210</v>
       </c>
       <c r="G257" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
       <c r="H257" t="s">
         <v>23</v>
       </c>
       <c r="I257" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="J257" t="s">
         <v>25</v>
       </c>
       <c r="K257" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L257"/>
       <c r="M257"/>
       <c r="N257" t="s">
         <v>27</v>
       </c>
       <c r="O257"/>
       <c r="P257" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="Q257" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="258" spans="1:17">
       <c r="A258">
-        <v>11660</v>
+        <v>1719</v>
       </c>
       <c r="B258" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F258" t="s">
         <v>1210</v>
       </c>
-      <c r="C258" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G258" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="H258" t="s">
         <v>23</v>
       </c>
       <c r="I258" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="J258" t="s">
         <v>25</v>
       </c>
       <c r="K258" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L258"/>
       <c r="M258"/>
       <c r="N258" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="O258"/>
-      <c r="P258" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P258"/>
       <c r="Q258" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="259" spans="1:17">
       <c r="A259">
-        <v>1719</v>
+        <v>11790</v>
       </c>
       <c r="B259" t="s">
         <v>1217</v>
       </c>
       <c r="C259" t="s">
         <v>1218</v>
       </c>
       <c r="D259" t="s">
-        <v>1017</v>
+        <v>1219</v>
       </c>
       <c r="E259" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="F259" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G259" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="H259" t="s">
         <v>23</v>
       </c>
       <c r="I259" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J259" t="s">
         <v>25</v>
       </c>
       <c r="K259" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L259"/>
       <c r="M259"/>
       <c r="N259" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="O259"/>
       <c r="P259"/>
       <c r="Q259" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="260" spans="1:17">
       <c r="A260">
-        <v>11790</v>
+        <v>11454</v>
       </c>
       <c r="B260" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="C260" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="D260" t="s">
-        <v>1223</v>
+        <v>205</v>
       </c>
       <c r="E260" t="s">
         <v>1224</v>
       </c>
       <c r="F260" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G260" t="s">
         <v>1225</v>
       </c>
       <c r="H260" t="s">
         <v>23</v>
       </c>
       <c r="I260" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="J260" t="s">
         <v>25</v>
       </c>
       <c r="K260" t="s">
         <v>37</v>
       </c>
       <c r="L260"/>
       <c r="M260"/>
       <c r="N260" t="s">
-        <v>423</v>
+        <v>109</v>
       </c>
       <c r="O260"/>
       <c r="P260"/>
       <c r="Q260" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="261" spans="1:17">
       <c r="A261">
-        <v>11454</v>
+        <v>10807</v>
       </c>
       <c r="B261" t="s">
         <v>1226</v>
       </c>
       <c r="C261" t="s">
         <v>1227</v>
       </c>
       <c r="D261" t="s">
-        <v>198</v>
+        <v>112</v>
       </c>
       <c r="E261" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G261" t="s">
         <v>1228</v>
       </c>
-      <c r="F261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H261" t="s">
         <v>23</v>
       </c>
       <c r="I261" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J261" t="s">
         <v>25</v>
       </c>
       <c r="K261" t="s">
         <v>37</v>
       </c>
       <c r="L261"/>
       <c r="M261"/>
       <c r="N261" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="O261"/>
       <c r="P261"/>
       <c r="Q261" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="262" spans="1:17">
       <c r="A262">
-        <v>10807</v>
+        <v>11495</v>
       </c>
       <c r="B262" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C262" t="s">
         <v>1230</v>
       </c>
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>130</v>
+      </c>
+      <c r="E262" t="s">
         <v>1231</v>
       </c>
-      <c r="D262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F262" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G262" t="s">
         <v>1232</v>
       </c>
       <c r="H262" t="s">
         <v>23</v>
       </c>
       <c r="I262" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J262" t="s">
         <v>25</v>
       </c>
       <c r="K262" t="s">
         <v>37</v>
       </c>
       <c r="L262"/>
       <c r="M262"/>
       <c r="N262" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O262"/>
-      <c r="P262"/>
+      <c r="P262" t="s">
+        <v>1233</v>
+      </c>
       <c r="Q262" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="263" spans="1:17">
       <c r="A263">
-        <v>11495</v>
+        <v>10742</v>
       </c>
       <c r="B263" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="C263" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="D263" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E263" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="F263" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G263" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="H263" t="s">
         <v>23</v>
       </c>
       <c r="I263" t="s">
-        <v>131</v>
+        <v>81</v>
       </c>
       <c r="J263" t="s">
         <v>25</v>
       </c>
       <c r="K263" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L263"/>
       <c r="M263"/>
       <c r="N263" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O263"/>
-      <c r="P263" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P263"/>
       <c r="Q263" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="264" spans="1:17">
       <c r="A264">
-        <v>10742</v>
+        <v>9918</v>
       </c>
       <c r="B264" t="s">
         <v>1238</v>
       </c>
       <c r="C264" t="s">
         <v>1239</v>
       </c>
       <c r="D264" t="s">
-        <v>118</v>
+        <v>364</v>
       </c>
       <c r="E264" t="s">
         <v>1240</v>
       </c>
       <c r="F264" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G264" t="s">
         <v>1241</v>
       </c>
       <c r="H264" t="s">
         <v>23</v>
       </c>
       <c r="I264" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J264" t="s">
         <v>25</v>
       </c>
       <c r="K264" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L264"/>
       <c r="M264"/>
       <c r="N264" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O264"/>
       <c r="P264"/>
       <c r="Q264" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="265" spans="1:17">
       <c r="A265">
-        <v>9918</v>
+        <v>12373</v>
       </c>
       <c r="B265" t="s">
         <v>1242</v>
       </c>
-      <c r="C265" t="s">
+      <c r="C265"/>
+      <c r="D265"/>
+      <c r="E265" t="s">
         <v>1243</v>
       </c>
-      <c r="D265" t="s">
-[...2 lines deleted...]
-      <c r="E265" t="s">
+      <c r="F265" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G265" t="s">
         <v>1244</v>
       </c>
-      <c r="F265" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H265" t="s">
         <v>23</v>
       </c>
       <c r="I265" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J265" t="s">
         <v>25</v>
       </c>
       <c r="K265" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="L265"/>
       <c r="M265"/>
       <c r="N265" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="O265"/>
       <c r="P265"/>
       <c r="Q265" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="266" spans="1:17">
       <c r="A266">
-        <v>12373</v>
+        <v>16220</v>
       </c>
       <c r="B266" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C266" t="s">
         <v>1246</v>
       </c>
-      <c r="C266"/>
-      <c r="D266"/>
+      <c r="D266" t="s">
+        <v>1247</v>
+      </c>
       <c r="E266" t="s">
-        <v>1247</v>
+        <v>1215</v>
       </c>
       <c r="F266" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G266" t="s">
         <v>1248</v>
       </c>
       <c r="H266" t="s">
         <v>23</v>
       </c>
       <c r="I266" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="J266" t="s">
         <v>25</v>
       </c>
       <c r="K266" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L266"/>
       <c r="M266"/>
       <c r="N266" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O266"/>
-      <c r="P266"/>
+      <c r="P266" t="s">
+        <v>1249</v>
+      </c>
       <c r="Q266" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="267" spans="1:17">
       <c r="A267">
-        <v>16220</v>
+        <v>12235</v>
       </c>
       <c r="B267" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="C267" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="D267" t="s">
-        <v>1251</v>
+        <v>119</v>
       </c>
       <c r="E267" t="s">
-        <v>1219</v>
+        <v>1243</v>
       </c>
       <c r="F267" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G267" t="s">
         <v>1252</v>
       </c>
       <c r="H267" t="s">
         <v>23</v>
       </c>
       <c r="I267" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="J267" t="s">
         <v>25</v>
       </c>
       <c r="K267" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L267"/>
       <c r="M267"/>
       <c r="N267" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O267"/>
-      <c r="P267" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P267"/>
       <c r="Q267" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="268" spans="1:17">
       <c r="A268">
-        <v>12235</v>
+        <v>3243</v>
       </c>
       <c r="B268" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C268" t="s">
         <v>1254</v>
       </c>
-      <c r="C268" t="s">
+      <c r="D268" t="s">
+        <v>426</v>
+      </c>
+      <c r="E268" t="s">
         <v>1255</v>
       </c>
-      <c r="D268" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F268" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G268" t="s">
         <v>1256</v>
       </c>
       <c r="H268" t="s">
         <v>23</v>
       </c>
       <c r="I268" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J268" t="s">
         <v>25</v>
       </c>
       <c r="K268" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L268"/>
       <c r="M268"/>
       <c r="N268" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O268"/>
       <c r="P268"/>
       <c r="Q268" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="269" spans="1:17">
       <c r="A269">
-        <v>3243</v>
+        <v>3319</v>
       </c>
       <c r="B269" t="s">
         <v>1257</v>
       </c>
-      <c r="C269" t="s">
+      <c r="C269"/>
+      <c r="D269"/>
+      <c r="E269" t="s">
         <v>1258</v>
       </c>
-      <c r="D269" t="s">
-[...2 lines deleted...]
-      <c r="E269" t="s">
+      <c r="F269" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G269" t="s">
         <v>1259</v>
-      </c>
-[...4 lines deleted...]
-        <v>1260</v>
       </c>
       <c r="H269" t="s">
         <v>23</v>
       </c>
       <c r="I269" t="s">
         <v>45</v>
       </c>
       <c r="J269" t="s">
         <v>25</v>
       </c>
       <c r="K269" t="s">
         <v>26</v>
       </c>
       <c r="L269"/>
       <c r="M269"/>
       <c r="N269" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O269"/>
-      <c r="P269"/>
+      <c r="P269" t="s">
+        <v>1260</v>
+      </c>
       <c r="Q269" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="270" spans="1:17">
       <c r="A270">
-        <v>3319</v>
+        <v>12393</v>
       </c>
       <c r="B270" t="s">
         <v>1261</v>
       </c>
-      <c r="C270"/>
-      <c r="D270"/>
+      <c r="C270" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D270" t="s">
+        <v>205</v>
+      </c>
       <c r="E270" t="s">
-        <v>1262</v>
+        <v>1224</v>
       </c>
       <c r="F270" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G270" t="s">
         <v>1263</v>
       </c>
       <c r="H270" t="s">
         <v>23</v>
       </c>
       <c r="I270" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="J270" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K270"/>
       <c r="L270"/>
       <c r="M270"/>
       <c r="N270" t="s">
-        <v>38</v>
+        <v>122</v>
       </c>
       <c r="O270"/>
-      <c r="P270" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P270"/>
       <c r="Q270" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="271" spans="1:17">
       <c r="A271">
-        <v>12393</v>
+        <v>2137</v>
       </c>
       <c r="B271" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C271" t="s">
         <v>1265</v>
       </c>
-      <c r="C271" t="s">
+      <c r="D271" t="s">
+        <v>421</v>
+      </c>
+      <c r="E271" t="s">
         <v>1266</v>
       </c>
-      <c r="D271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F271" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G271" t="s">
         <v>1267</v>
       </c>
       <c r="H271" t="s">
         <v>23</v>
       </c>
       <c r="I271" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J271" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K271"/>
+        <v>25</v>
+      </c>
+      <c r="K271" t="s">
+        <v>26</v>
+      </c>
       <c r="L271"/>
       <c r="M271"/>
       <c r="N271" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="O271"/>
-      <c r="P271"/>
+      <c r="P271" t="s">
+        <v>1268</v>
+      </c>
       <c r="Q271" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="272" spans="1:17">
       <c r="A272">
-        <v>2137</v>
+        <v>3969</v>
       </c>
       <c r="B272" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="C272" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D272" t="s">
-        <v>420</v>
+        <v>1271</v>
       </c>
       <c r="E272" t="s">
-        <v>1270</v>
+        <v>1243</v>
       </c>
       <c r="F272" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G272" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="H272" t="s">
         <v>23</v>
       </c>
       <c r="I272" t="s">
         <v>45</v>
       </c>
       <c r="J272" t="s">
         <v>25</v>
       </c>
       <c r="K272" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L272"/>
       <c r="M272"/>
       <c r="N272" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O272"/>
-      <c r="P272" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P272"/>
       <c r="Q272" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="273" spans="1:17">
       <c r="A273">
-        <v>3969</v>
+        <v>4118</v>
       </c>
       <c r="B273" t="s">
         <v>1273</v>
       </c>
       <c r="C273" t="s">
         <v>1274</v>
       </c>
       <c r="D273" t="s">
         <v>1275</v>
       </c>
       <c r="E273" t="s">
-        <v>1247</v>
+        <v>1276</v>
       </c>
       <c r="F273" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G273" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="H273" t="s">
         <v>23</v>
       </c>
       <c r="I273" t="s">
         <v>45</v>
       </c>
       <c r="J273" t="s">
         <v>25</v>
       </c>
       <c r="K273" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L273"/>
       <c r="M273"/>
       <c r="N273" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="O273"/>
       <c r="P273"/>
       <c r="Q273" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="274" spans="1:17">
       <c r="A274">
-        <v>4118</v>
+        <v>1</v>
       </c>
       <c r="B274" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C274" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D274" t="s">
-        <v>1279</v>
+        <v>426</v>
       </c>
       <c r="E274" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G274" t="s">
         <v>1280</v>
-      </c>
-[...4 lines deleted...]
-        <v>1281</v>
       </c>
       <c r="H274" t="s">
         <v>23</v>
       </c>
       <c r="I274" t="s">
         <v>45</v>
       </c>
       <c r="J274" t="s">
         <v>25</v>
       </c>
       <c r="K274" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L274"/>
       <c r="M274"/>
       <c r="N274" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O274"/>
       <c r="P274"/>
       <c r="Q274" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="275" spans="1:17">
       <c r="A275">
-        <v>1</v>
+        <v>964</v>
       </c>
       <c r="B275" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C275"/>
+      <c r="D275"/>
+      <c r="E275" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G275" t="s">
         <v>1282</v>
-      </c>
-[...13 lines deleted...]
-        <v>1284</v>
       </c>
       <c r="H275" t="s">
         <v>23</v>
       </c>
       <c r="I275" t="s">
         <v>45</v>
       </c>
       <c r="J275" t="s">
         <v>25</v>
       </c>
       <c r="K275" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L275"/>
       <c r="M275"/>
       <c r="N275" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O275"/>
-      <c r="P275"/>
+      <c r="P275" t="s">
+        <v>1283</v>
+      </c>
       <c r="Q275" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="276" spans="1:17">
       <c r="A276">
-        <v>964</v>
+        <v>2230</v>
       </c>
       <c r="B276" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C276" t="s">
         <v>1285</v>
       </c>
-      <c r="C276"/>
-      <c r="D276"/>
+      <c r="D276" t="s">
+        <v>1286</v>
+      </c>
       <c r="E276" t="s">
-        <v>1235</v>
+        <v>1287</v>
       </c>
       <c r="F276" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G276" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="H276" t="s">
         <v>23</v>
       </c>
       <c r="I276" t="s">
         <v>45</v>
       </c>
       <c r="J276" t="s">
         <v>25</v>
       </c>
       <c r="K276" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L276"/>
       <c r="M276"/>
       <c r="N276" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="O276"/>
       <c r="P276" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="Q276" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="277" spans="1:17">
       <c r="A277">
-        <v>2230</v>
+        <v>372</v>
       </c>
       <c r="B277" t="s">
-        <v>1288</v>
-[...4 lines deleted...]
-      <c r="D277" t="s">
         <v>1290</v>
       </c>
+      <c r="C277"/>
+      <c r="D277"/>
       <c r="E277" t="s">
         <v>1291</v>
       </c>
       <c r="F277" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G277" t="s">
         <v>1292</v>
       </c>
       <c r="H277" t="s">
         <v>23</v>
       </c>
       <c r="I277" t="s">
         <v>45</v>
       </c>
       <c r="J277" t="s">
         <v>25</v>
       </c>
       <c r="K277" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L277"/>
       <c r="M277"/>
       <c r="N277" t="s">
-        <v>423</v>
+        <v>109</v>
       </c>
       <c r="O277"/>
       <c r="P277" t="s">
         <v>1293</v>
       </c>
       <c r="Q277" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="278" spans="1:17">
       <c r="A278">
-        <v>372</v>
+        <v>11576</v>
       </c>
       <c r="B278" t="s">
         <v>1294</v>
       </c>
-      <c r="C278"/>
-      <c r="D278"/>
+      <c r="C278" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D278" t="s">
+        <v>247</v>
+      </c>
       <c r="E278" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="F278" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G278" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="H278" t="s">
         <v>23</v>
       </c>
       <c r="I278" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="J278" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K278"/>
       <c r="L278"/>
       <c r="M278"/>
       <c r="N278" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="O278"/>
       <c r="P278" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="Q278" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="279" spans="1:17">
       <c r="A279">
-        <v>11576</v>
+        <v>5455</v>
       </c>
       <c r="B279" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="C279" t="s">
         <v>1299</v>
       </c>
-      <c r="D279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C279"/>
+      <c r="D279"/>
       <c r="E279" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G279" t="s">
         <v>1300</v>
       </c>
-      <c r="F279" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H279" t="s">
         <v>23</v>
       </c>
       <c r="I279" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J279" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K279"/>
+        <v>25</v>
+      </c>
+      <c r="K279" t="s">
+        <v>26</v>
+      </c>
       <c r="L279"/>
       <c r="M279"/>
       <c r="N279" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O279"/>
       <c r="P279" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
       <c r="Q279" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="280" spans="1:17">
       <c r="A280">
-        <v>5455</v>
+        <v>5944</v>
       </c>
       <c r="B280" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C280" t="s">
         <v>1303</v>
       </c>
-      <c r="C280"/>
-      <c r="D280"/>
+      <c r="D280" t="s">
+        <v>205</v>
+      </c>
       <c r="E280" t="s">
-        <v>1262</v>
+        <v>1304</v>
       </c>
       <c r="F280" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G280" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="H280" t="s">
         <v>23</v>
       </c>
       <c r="I280" t="s">
         <v>45</v>
       </c>
       <c r="J280" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K280"/>
       <c r="L280"/>
       <c r="M280"/>
       <c r="N280" t="s">
         <v>69</v>
       </c>
       <c r="O280"/>
       <c r="P280" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="Q280" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="281" spans="1:17">
       <c r="A281">
-        <v>5944</v>
+        <v>11060</v>
       </c>
       <c r="B281" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="C281" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D281" t="s">
-        <v>198</v>
+        <v>130</v>
       </c>
       <c r="E281" t="s">
-        <v>1308</v>
+        <v>1296</v>
       </c>
       <c r="F281" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G281" t="s">
         <v>1309</v>
       </c>
       <c r="H281" t="s">
         <v>23</v>
       </c>
       <c r="I281" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="J281" t="s">
         <v>53</v>
       </c>
       <c r="K281"/>
       <c r="L281"/>
       <c r="M281"/>
       <c r="N281" t="s">
-        <v>69</v>
+        <v>367</v>
       </c>
       <c r="O281"/>
       <c r="P281" t="s">
         <v>1310</v>
       </c>
       <c r="Q281" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="282" spans="1:17">
       <c r="A282">
-        <v>11060</v>
+        <v>11408</v>
       </c>
       <c r="B282" t="s">
         <v>1311</v>
       </c>
       <c r="C282" t="s">
         <v>1312</v>
       </c>
       <c r="D282" t="s">
-        <v>128</v>
+        <v>511</v>
       </c>
       <c r="E282" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="F282" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G282" t="s">
         <v>1313</v>
       </c>
       <c r="H282" t="s">
         <v>23</v>
       </c>
       <c r="I282" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J282" t="s">
         <v>53</v>
       </c>
       <c r="K282"/>
       <c r="L282"/>
       <c r="M282"/>
       <c r="N282" t="s">
-        <v>1314</v>
+        <v>54</v>
       </c>
       <c r="O282"/>
       <c r="P282" t="s">
-        <v>1315</v>
+        <v>1314</v>
       </c>
       <c r="Q282" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="283" spans="1:17">
       <c r="A283">
-        <v>11408</v>
+        <v>11730</v>
       </c>
       <c r="B283" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C283" t="s">
         <v>1316</v>
       </c>
-      <c r="C283" t="s">
+      <c r="D283" t="s">
+        <v>205</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G283" t="s">
         <v>1317</v>
       </c>
-      <c r="D283" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H283" t="s">
         <v>23</v>
       </c>
       <c r="I283" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J283" t="s">
         <v>53</v>
       </c>
       <c r="K283"/>
       <c r="L283"/>
       <c r="M283"/>
       <c r="N283" t="s">
         <v>54</v>
       </c>
       <c r="O283"/>
       <c r="P283" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="Q283" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="284" spans="1:17">
       <c r="A284">
-        <v>11730</v>
+        <v>6224</v>
       </c>
       <c r="B284" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C284" t="s">
         <v>1320</v>
       </c>
-      <c r="C284" t="s">
+      <c r="D284" t="s">
         <v>1321</v>
       </c>
-      <c r="D284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" t="s">
-        <v>1300</v>
+        <v>1224</v>
       </c>
       <c r="F284" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G284" t="s">
         <v>1322</v>
       </c>
       <c r="H284" t="s">
         <v>23</v>
       </c>
       <c r="I284" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J284" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K284"/>
+        <v>25</v>
+      </c>
+      <c r="K284" t="s">
+        <v>37</v>
+      </c>
       <c r="L284"/>
       <c r="M284"/>
       <c r="N284" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="O284"/>
       <c r="P284" t="s">
         <v>1323</v>
       </c>
       <c r="Q284" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="285" spans="1:17">
       <c r="A285">
-        <v>6224</v>
+        <v>16235</v>
       </c>
       <c r="B285" t="s">
         <v>1324</v>
       </c>
       <c r="C285" t="s">
         <v>1325</v>
       </c>
       <c r="D285" t="s">
         <v>1326</v>
       </c>
       <c r="E285" t="s">
-        <v>1228</v>
+        <v>1327</v>
       </c>
       <c r="F285" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G285" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="H285" t="s">
         <v>23</v>
       </c>
       <c r="I285" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J285" t="s">
         <v>25</v>
       </c>
       <c r="K285" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="L285"/>
       <c r="M285"/>
       <c r="N285" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O285"/>
       <c r="P285" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="Q285" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="286" spans="1:17">
       <c r="A286">
-        <v>16235</v>
+        <v>10765</v>
       </c>
       <c r="B286" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="C286" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="D286" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="E286" t="s">
-        <v>1332</v>
+        <v>1287</v>
       </c>
       <c r="F286" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G286" t="s">
         <v>1333</v>
       </c>
       <c r="H286" t="s">
         <v>23</v>
       </c>
       <c r="I286" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="J286" t="s">
         <v>25</v>
       </c>
       <c r="K286" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="L286"/>
       <c r="M286"/>
       <c r="N286" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="O286"/>
       <c r="P286" t="s">
         <v>1334</v>
       </c>
       <c r="Q286" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="287" spans="1:17">
       <c r="A287">
-        <v>10765</v>
+        <v>12354</v>
       </c>
       <c r="B287" t="s">
         <v>1335</v>
       </c>
       <c r="C287" t="s">
         <v>1336</v>
       </c>
       <c r="D287" t="s">
+        <v>629</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G287" t="s">
         <v>1337</v>
       </c>
-      <c r="E287" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H287" t="s">
         <v>23</v>
       </c>
       <c r="I287" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="J287" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K287"/>
       <c r="L287"/>
       <c r="M287"/>
       <c r="N287" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O287"/>
       <c r="P287" t="s">
-        <v>1339</v>
+        <v>1338</v>
       </c>
       <c r="Q287" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="288" spans="1:17">
       <c r="A288">
-        <v>12354</v>
+        <v>7040</v>
       </c>
       <c r="B288" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C288"/>
+      <c r="D288"/>
+      <c r="E288" t="s">
         <v>1340</v>
       </c>
-      <c r="C288" t="s">
+      <c r="F288" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G288" t="s">
         <v>1341</v>
       </c>
-      <c r="D288" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H288" t="s">
         <v>23</v>
       </c>
       <c r="I288" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J288" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K288"/>
+        <v>25</v>
+      </c>
+      <c r="K288" t="s">
+        <v>26</v>
+      </c>
       <c r="L288"/>
       <c r="M288"/>
       <c r="N288" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O288"/>
-      <c r="P288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P288"/>
       <c r="Q288" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="289" spans="1:17">
       <c r="A289">
-        <v>7040</v>
+        <v>7044</v>
       </c>
       <c r="B289" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D289" t="s">
         <v>1344</v>
       </c>
-      <c r="C289"/>
-      <c r="D289"/>
       <c r="E289" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G289" t="s">
         <v>1345</v>
-      </c>
-[...4 lines deleted...]
-        <v>1346</v>
       </c>
       <c r="H289" t="s">
         <v>23</v>
       </c>
       <c r="I289" t="s">
         <v>45</v>
       </c>
       <c r="J289" t="s">
         <v>25</v>
       </c>
       <c r="K289" t="s">
         <v>26</v>
       </c>
       <c r="L289"/>
       <c r="M289"/>
       <c r="N289" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O289"/>
-      <c r="P289"/>
+      <c r="P289" t="s">
+        <v>1346</v>
+      </c>
       <c r="Q289" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="290" spans="1:17">
       <c r="A290">
-        <v>7044</v>
+        <v>31929</v>
       </c>
       <c r="B290" t="s">
         <v>1347</v>
       </c>
-      <c r="C290" t="s">
+      <c r="C290"/>
+      <c r="D290"/>
+      <c r="E290" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G290" t="s">
         <v>1348</v>
-      </c>
-[...10 lines deleted...]
-        <v>1350</v>
       </c>
       <c r="H290" t="s">
         <v>23</v>
       </c>
       <c r="I290" t="s">
         <v>45</v>
       </c>
       <c r="J290" t="s">
         <v>25</v>
       </c>
       <c r="K290" t="s">
         <v>26</v>
       </c>
       <c r="L290"/>
       <c r="M290"/>
       <c r="N290" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O290"/>
       <c r="P290" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="Q290" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="291" spans="1:17">
       <c r="A291">
-        <v>31929</v>
+        <v>12429</v>
       </c>
       <c r="B291" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D291" t="s">
+        <v>112</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G291" t="s">
         <v>1352</v>
       </c>
-      <c r="C291"/>
-[...9 lines deleted...]
-      </c>
       <c r="H291" t="s">
         <v>23</v>
       </c>
       <c r="I291" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="J291" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K291"/>
       <c r="L291"/>
       <c r="M291"/>
       <c r="N291" t="s">
-        <v>27</v>
+        <v>122</v>
       </c>
       <c r="O291"/>
       <c r="P291" t="s">
-        <v>1354</v>
+        <v>1353</v>
       </c>
       <c r="Q291" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="292" spans="1:17">
       <c r="A292">
-        <v>12429</v>
+        <v>661</v>
       </c>
       <c r="B292" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C292" t="s">
         <v>1355</v>
       </c>
-      <c r="C292" t="s">
+      <c r="D292" t="s">
         <v>1356</v>
       </c>
-      <c r="D292" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" t="s">
-        <v>1300</v>
+        <v>1357</v>
       </c>
       <c r="F292" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G292" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="H292" t="s">
         <v>23</v>
       </c>
       <c r="I292" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J292" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K292"/>
+        <v>25</v>
+      </c>
+      <c r="K292" t="s">
+        <v>26</v>
+      </c>
       <c r="L292"/>
       <c r="M292"/>
       <c r="N292" t="s">
-        <v>121</v>
+        <v>27</v>
       </c>
       <c r="O292"/>
-      <c r="P292" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P292"/>
       <c r="Q292" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="293" spans="1:17">
       <c r="A293">
-        <v>661</v>
+        <v>8063</v>
       </c>
       <c r="B293" t="s">
         <v>1359</v>
       </c>
       <c r="C293" t="s">
         <v>1360</v>
       </c>
       <c r="D293" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G293" t="s">
         <v>1361</v>
-      </c>
-[...7 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="H293" t="s">
         <v>23</v>
       </c>
       <c r="I293" t="s">
         <v>45</v>
       </c>
       <c r="J293" t="s">
         <v>25</v>
       </c>
       <c r="K293" t="s">
         <v>26</v>
       </c>
       <c r="L293"/>
       <c r="M293"/>
       <c r="N293" t="s">
         <v>27</v>
       </c>
       <c r="O293"/>
       <c r="P293"/>
       <c r="Q293" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="294" spans="1:17">
       <c r="A294">
-        <v>8063</v>
+        <v>8396</v>
       </c>
       <c r="B294" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D294" t="s">
+        <v>495</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F294" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G294" t="s">
         <v>1364</v>
-      </c>
-[...13 lines deleted...]
-        <v>1366</v>
       </c>
       <c r="H294" t="s">
         <v>23</v>
       </c>
       <c r="I294" t="s">
         <v>45</v>
       </c>
       <c r="J294" t="s">
         <v>25</v>
       </c>
       <c r="K294" t="s">
-        <v>26</v>
+        <v>1365</v>
       </c>
       <c r="L294"/>
       <c r="M294"/>
       <c r="N294" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O294"/>
-      <c r="P294"/>
+      <c r="P294" t="s">
+        <v>1366</v>
+      </c>
       <c r="Q294" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="295" spans="1:17">
       <c r="A295">
-        <v>8396</v>
+        <v>8411</v>
       </c>
       <c r="B295" t="s">
         <v>1367</v>
       </c>
-      <c r="C295" t="s">
+      <c r="C295"/>
+      <c r="D295"/>
+      <c r="E295" t="s">
         <v>1368</v>
       </c>
-      <c r="D295" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F295" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G295" t="s">
         <v>1369</v>
       </c>
       <c r="H295" t="s">
         <v>23</v>
       </c>
       <c r="I295" t="s">
         <v>45</v>
       </c>
       <c r="J295" t="s">
         <v>25</v>
       </c>
       <c r="K295" t="s">
-        <v>1370</v>
+        <v>26</v>
       </c>
       <c r="L295"/>
       <c r="M295"/>
       <c r="N295" t="s">
         <v>69</v>
       </c>
       <c r="O295"/>
-      <c r="P295" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P295"/>
       <c r="Q295" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="296" spans="1:17">
       <c r="A296">
-        <v>8411</v>
+        <v>11925</v>
       </c>
       <c r="B296" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D296" t="s">
+        <v>205</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G296" t="s">
         <v>1372</v>
       </c>
-      <c r="C296"/>
-[...9 lines deleted...]
-      </c>
       <c r="H296" t="s">
         <v>23</v>
       </c>
       <c r="I296" t="s">
-        <v>45</v>
+        <v>133</v>
       </c>
       <c r="J296" t="s">
         <v>25</v>
       </c>
       <c r="K296" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L296"/>
       <c r="M296"/>
       <c r="N296" t="s">
-        <v>135</v>
+        <v>122</v>
       </c>
       <c r="O296"/>
-      <c r="P296"/>
+      <c r="P296" t="s">
+        <v>1373</v>
+      </c>
       <c r="Q296" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="297" spans="1:17">
       <c r="A297">
-        <v>11925</v>
+        <v>795</v>
       </c>
       <c r="B297" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C297" t="s">
         <v>1375</v>
       </c>
-      <c r="C297" t="s">
+      <c r="D297" t="s">
+        <v>205</v>
+      </c>
+      <c r="E297" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F297" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G297" t="s">
         <v>1376</v>
       </c>
-      <c r="D297" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H297" t="s">
         <v>23</v>
       </c>
       <c r="I297" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J297" t="s">
         <v>25</v>
       </c>
       <c r="K297" t="s">
         <v>37</v>
       </c>
       <c r="L297"/>
       <c r="M297"/>
       <c r="N297" t="s">
-        <v>121</v>
+        <v>38</v>
       </c>
       <c r="O297"/>
       <c r="P297" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="Q297" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="298" spans="1:17">
       <c r="A298">
-        <v>795</v>
+        <v>8714</v>
       </c>
       <c r="B298" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C298" t="s">
         <v>1379</v>
       </c>
-      <c r="C298" t="s">
+      <c r="D298" t="s">
+        <v>112</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G298" t="s">
         <v>1380</v>
-      </c>
-[...10 lines deleted...]
-        <v>1381</v>
       </c>
       <c r="H298" t="s">
         <v>23</v>
       </c>
       <c r="I298" t="s">
         <v>45</v>
       </c>
       <c r="J298" t="s">
         <v>25</v>
       </c>
       <c r="K298" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L298"/>
       <c r="M298"/>
       <c r="N298" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O298"/>
-      <c r="P298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P298"/>
       <c r="Q298" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="299" spans="1:17">
       <c r="A299">
-        <v>8714</v>
+        <v>12350</v>
       </c>
       <c r="B299" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D299" t="s">
+        <v>205</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1243</v>
+      </c>
+      <c r="F299" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G299" t="s">
         <v>1383</v>
       </c>
-      <c r="C299" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H299" t="s">
         <v>23</v>
       </c>
       <c r="I299" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J299" t="s">
         <v>25</v>
       </c>
       <c r="K299" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L299"/>
       <c r="M299"/>
       <c r="N299" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="O299"/>
-      <c r="P299"/>
+      <c r="P299" t="s">
+        <v>1384</v>
+      </c>
       <c r="Q299" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="300" spans="1:17">
       <c r="A300">
-        <v>12350</v>
+        <v>11455</v>
       </c>
       <c r="B300" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C300" t="s">
         <v>1386</v>
       </c>
-      <c r="C300" t="s">
+      <c r="D300" t="s">
         <v>1387</v>
       </c>
-      <c r="D300" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E300" t="s">
-        <v>1247</v>
+        <v>1388</v>
       </c>
       <c r="F300" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G300" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H300" t="s">
         <v>23</v>
       </c>
       <c r="I300" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="J300" t="s">
         <v>25</v>
       </c>
       <c r="K300" t="s">
-        <v>114</v>
+        <v>37</v>
       </c>
       <c r="L300"/>
       <c r="M300"/>
       <c r="N300" t="s">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="O300"/>
       <c r="P300" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="Q300" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="301" spans="1:17">
       <c r="A301">
-        <v>11455</v>
+        <v>32074</v>
       </c>
       <c r="B301" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="C301" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="D301" t="s">
-        <v>1392</v>
+        <v>112</v>
       </c>
       <c r="E301" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F301" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G301" t="s">
         <v>1393</v>
       </c>
-      <c r="F301" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H301" t="s">
         <v>23</v>
       </c>
       <c r="I301" t="s">
-        <v>131</v>
+        <v>45</v>
       </c>
       <c r="J301" t="s">
         <v>25</v>
       </c>
       <c r="K301" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L301"/>
       <c r="M301"/>
       <c r="N301" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="O301"/>
       <c r="P301" t="s">
-        <v>1395</v>
+        <v>1394</v>
       </c>
       <c r="Q301" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="302" spans="1:17">
       <c r="A302">
-        <v>32074</v>
+        <v>9336</v>
       </c>
       <c r="B302" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C302" t="s">
         <v>1396</v>
       </c>
-      <c r="C302" t="s">
+      <c r="D302" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E302" t="s">
         <v>1397</v>
       </c>
-      <c r="D302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F302" t="s">
-        <v>1214</v>
+        <v>1398</v>
       </c>
       <c r="G302" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="H302" t="s">
         <v>23</v>
       </c>
       <c r="I302" t="s">
         <v>45</v>
       </c>
       <c r="J302" t="s">
         <v>25</v>
       </c>
       <c r="K302" t="s">
         <v>26</v>
       </c>
       <c r="L302"/>
       <c r="M302"/>
       <c r="N302" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O302"/>
       <c r="P302" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="Q302" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="303" spans="1:17">
       <c r="A303">
-        <v>9336</v>
+        <v>11903</v>
       </c>
       <c r="B303" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="C303" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="D303" t="s">
-        <v>1326</v>
+        <v>1403</v>
       </c>
       <c r="E303" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="F303" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="G303" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="H303" t="s">
         <v>23</v>
       </c>
       <c r="I303" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="J303" t="s">
         <v>25</v>
       </c>
       <c r="K303" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L303"/>
       <c r="M303"/>
       <c r="N303" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O303"/>
-      <c r="P303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P303"/>
       <c r="Q303" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="304" spans="1:17">
       <c r="A304">
-        <v>11903</v>
+        <v>33112</v>
       </c>
       <c r="B304" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="C304" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="D304" t="s">
-        <v>1408</v>
+        <v>511</v>
       </c>
       <c r="E304" t="s">
         <v>1409</v>
       </c>
       <c r="F304" t="s">
         <v>1410</v>
       </c>
       <c r="G304" t="s">
         <v>1411</v>
       </c>
       <c r="H304" t="s">
         <v>23</v>
       </c>
       <c r="I304" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="J304" t="s">
         <v>25</v>
       </c>
       <c r="K304" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L304"/>
       <c r="M304"/>
       <c r="N304" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="O304"/>
-      <c r="P304"/>
+      <c r="P304" t="s">
+        <v>1412</v>
+      </c>
       <c r="Q304" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="305" spans="1:17">
       <c r="A305">
-        <v>33112</v>
+        <v>1240</v>
       </c>
       <c r="B305" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="C305" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="D305" t="s">
-        <v>511</v>
+        <v>421</v>
       </c>
       <c r="E305" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="F305" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="G305" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="H305" t="s">
         <v>23</v>
       </c>
       <c r="I305" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J305" t="s">
         <v>25</v>
       </c>
       <c r="K305" t="s">
         <v>26</v>
       </c>
       <c r="L305"/>
       <c r="M305"/>
       <c r="N305" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="O305"/>
-      <c r="P305" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P305"/>
       <c r="Q305" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="306" spans="1:17">
       <c r="A306">
-        <v>1240</v>
+        <v>10762</v>
       </c>
       <c r="B306" t="s">
         <v>1418</v>
       </c>
       <c r="C306" t="s">
         <v>1419</v>
       </c>
       <c r="D306" t="s">
-        <v>420</v>
+        <v>1420</v>
       </c>
       <c r="E306" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="F306" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="G306" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="H306" t="s">
         <v>23</v>
       </c>
       <c r="I306" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J306" t="s">
         <v>25</v>
       </c>
       <c r="K306" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L306"/>
       <c r="M306"/>
       <c r="N306" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="O306"/>
       <c r="P306"/>
       <c r="Q306" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="307" spans="1:17">
       <c r="A307">
-        <v>10762</v>
+        <v>546</v>
       </c>
       <c r="B307" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C307" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D307" t="s">
-        <v>1425</v>
+        <v>421</v>
       </c>
       <c r="E307" t="s">
         <v>1426</v>
       </c>
       <c r="F307" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="G307" t="s">
-        <v>1428</v>
+        <v>136</v>
       </c>
       <c r="H307" t="s">
         <v>23</v>
       </c>
       <c r="I307" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="J307" t="s">
         <v>25</v>
       </c>
       <c r="K307" t="s">
         <v>37</v>
       </c>
       <c r="L307"/>
       <c r="M307"/>
       <c r="N307" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="O307"/>
-      <c r="P307"/>
+      <c r="P307" t="s">
+        <v>1427</v>
+      </c>
       <c r="Q307" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="308" spans="1:17">
       <c r="A308">
-        <v>546</v>
+        <v>32183</v>
       </c>
       <c r="B308" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C308"/>
+      <c r="D308"/>
+      <c r="E308" t="s">
         <v>1429</v>
       </c>
-      <c r="C308" t="s">
+      <c r="F308" t="s">
         <v>1430</v>
       </c>
-      <c r="D308" t="s">
-[...2 lines deleted...]
-      <c r="E308" t="s">
+      <c r="G308" t="s">
         <v>1431</v>
       </c>
-      <c r="F308" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H308" t="s">
         <v>23</v>
       </c>
       <c r="I308" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J308" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K308"/>
       <c r="L308"/>
       <c r="M308"/>
       <c r="N308" t="s">
-        <v>38</v>
+        <v>1432</v>
       </c>
       <c r="O308"/>
       <c r="P308" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="Q308" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="309" spans="1:17">
       <c r="A309">
-        <v>32183</v>
+        <v>10714</v>
       </c>
       <c r="B309" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-      <c r="D309"/>
+        <v>1434</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D309" t="s">
+        <v>426</v>
+      </c>
       <c r="E309" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="F309" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="G309" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="H309" t="s">
         <v>23</v>
       </c>
       <c r="I309" t="s">
         <v>81</v>
       </c>
       <c r="J309" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K309"/>
+        <v>25</v>
+      </c>
+      <c r="K309" t="s">
+        <v>26</v>
+      </c>
       <c r="L309"/>
       <c r="M309"/>
       <c r="N309" t="s">
-        <v>1437</v>
+        <v>122</v>
       </c>
       <c r="O309"/>
       <c r="P309" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="Q309" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="310" spans="1:17">
       <c r="A310">
-        <v>10714</v>
+        <v>7854</v>
       </c>
       <c r="B310" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C310" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D310" t="s">
-        <v>426</v>
+        <v>1442</v>
       </c>
       <c r="E310" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="F310" t="s">
-        <v>1442</v>
+        <v>1437</v>
       </c>
       <c r="G310" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="H310" t="s">
         <v>23</v>
       </c>
       <c r="I310" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J310" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K310"/>
       <c r="L310"/>
       <c r="M310"/>
       <c r="N310" t="s">
-        <v>121</v>
+        <v>54</v>
       </c>
       <c r="O310"/>
-      <c r="P310" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P310"/>
       <c r="Q310" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="311" spans="1:17">
       <c r="A311">
-        <v>7854</v>
+        <v>5856</v>
       </c>
       <c r="B311" t="s">
         <v>1445</v>
       </c>
       <c r="C311" t="s">
         <v>1446</v>
       </c>
       <c r="D311" t="s">
+        <v>878</v>
+      </c>
+      <c r="E311" t="s">
         <v>1447</v>
       </c>
-      <c r="E311" t="s">
+      <c r="F311" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
       <c r="G311" t="s">
         <v>1449</v>
       </c>
       <c r="H311" t="s">
         <v>23</v>
       </c>
       <c r="I311" t="s">
         <v>45</v>
       </c>
       <c r="J311" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K311"/>
+        <v>25</v>
+      </c>
+      <c r="K311" t="s">
+        <v>26</v>
+      </c>
       <c r="L311"/>
       <c r="M311"/>
       <c r="N311" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="O311"/>
-      <c r="P311"/>
+      <c r="P311" t="s">
+        <v>1450</v>
+      </c>
       <c r="Q311" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="312" spans="1:17">
       <c r="A312">
-        <v>5856</v>
+        <v>11658</v>
       </c>
       <c r="B312" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="C312" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="D312" t="s">
-        <v>878</v>
+        <v>205</v>
       </c>
       <c r="E312" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="F312" t="s">
-        <v>1453</v>
-[...1 lines deleted...]
-      <c r="G312" t="s">
         <v>1454</v>
       </c>
+      <c r="G312"/>
       <c r="H312" t="s">
         <v>23</v>
       </c>
       <c r="I312" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J312" t="s">
         <v>25</v>
       </c>
       <c r="K312" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L312"/>
       <c r="M312"/>
       <c r="N312" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="O312"/>
       <c r="P312" t="s">
         <v>1455</v>
       </c>
       <c r="Q312" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="313" spans="1:17">
       <c r="A313">
-        <v>11658</v>
+        <v>2155</v>
       </c>
       <c r="B313" t="s">
         <v>1456</v>
       </c>
       <c r="C313" t="s">
         <v>1457</v>
       </c>
       <c r="D313" t="s">
-        <v>198</v>
+        <v>41</v>
       </c>
       <c r="E313" t="s">
-        <v>1458</v>
+        <v>59</v>
       </c>
       <c r="F313" t="s">
-        <v>1459</v>
+        <v>60</v>
       </c>
       <c r="G313"/>
       <c r="H313" t="s">
         <v>23</v>
       </c>
       <c r="I313" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J313" t="s">
         <v>25</v>
       </c>
       <c r="K313" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L313"/>
       <c r="M313"/>
       <c r="N313" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="O313"/>
-      <c r="P313" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P313"/>
       <c r="Q313" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="314" spans="1:17">
       <c r="A314">
-        <v>2155</v>
+        <v>4179</v>
       </c>
       <c r="B314" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="C314" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="D314" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="E314" t="s">
-        <v>59</v>
+        <v>135</v>
       </c>
       <c r="F314" t="s">
-        <v>60</v>
+        <v>125</v>
       </c>
       <c r="G314"/>
       <c r="H314" t="s">
         <v>23</v>
       </c>
       <c r="I314" t="s">
         <v>45</v>
       </c>
       <c r="J314" t="s">
         <v>25</v>
       </c>
       <c r="K314" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L314"/>
       <c r="M314"/>
       <c r="N314" t="s">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="O314"/>
       <c r="P314"/>
       <c r="Q314" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="315" spans="1:17">
       <c r="A315">
-        <v>4179</v>
+        <v>12079</v>
       </c>
       <c r="B315" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
       <c r="C315" t="s">
-        <v>1464</v>
+        <v>1461</v>
       </c>
       <c r="D315" t="s">
-        <v>198</v>
+        <v>119</v>
       </c>
       <c r="E315" t="s">
-        <v>133</v>
+        <v>1462</v>
       </c>
       <c r="F315" t="s">
-        <v>124</v>
+        <v>328</v>
       </c>
       <c r="G315"/>
       <c r="H315" t="s">
         <v>23</v>
       </c>
       <c r="I315" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J315" t="s">
         <v>25</v>
       </c>
       <c r="K315" t="s">
         <v>26</v>
       </c>
       <c r="L315"/>
       <c r="M315"/>
       <c r="N315" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="O315"/>
       <c r="P315"/>
       <c r="Q315" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="316" spans="1:17">
       <c r="A316">
-        <v>12079</v>
+        <v>1163</v>
       </c>
       <c r="B316" t="s">
-        <v>1465</v>
+        <v>1463</v>
       </c>
       <c r="C316" t="s">
-        <v>1466</v>
+        <v>1464</v>
       </c>
       <c r="D316" t="s">
-        <v>118</v>
+        <v>205</v>
       </c>
       <c r="E316" t="s">
-        <v>1467</v>
+        <v>501</v>
       </c>
       <c r="F316" t="s">
-        <v>327</v>
+        <v>416</v>
       </c>
       <c r="G316"/>
       <c r="H316" t="s">
         <v>23</v>
       </c>
       <c r="I316" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J316" t="s">
         <v>25</v>
       </c>
       <c r="K316" t="s">
         <v>26</v>
       </c>
       <c r="L316"/>
       <c r="M316"/>
       <c r="N316" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O316"/>
       <c r="P316"/>
       <c r="Q316" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="317" spans="1:17">
       <c r="A317">
-        <v>1163</v>
+        <v>1278</v>
       </c>
       <c r="B317" t="s">
-        <v>1468</v>
+        <v>1465</v>
       </c>
       <c r="C317" t="s">
-        <v>1469</v>
+        <v>1466</v>
       </c>
       <c r="D317" t="s">
-        <v>198</v>
+        <v>112</v>
       </c>
       <c r="E317" t="s">
         <v>501</v>
       </c>
       <c r="F317" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G317"/>
       <c r="H317" t="s">
         <v>23</v>
       </c>
       <c r="I317" t="s">
         <v>45</v>
       </c>
       <c r="J317" t="s">
         <v>25</v>
       </c>
       <c r="K317" t="s">
         <v>26</v>
       </c>
       <c r="L317"/>
       <c r="M317"/>
       <c r="N317" t="s">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="O317"/>
       <c r="P317"/>
       <c r="Q317" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="318" spans="1:17">
       <c r="A318">
-        <v>1278</v>
+        <v>1308</v>
       </c>
       <c r="B318" t="s">
-        <v>1470</v>
+        <v>1467</v>
       </c>
       <c r="C318" t="s">
-        <v>1471</v>
+        <v>1468</v>
       </c>
       <c r="D318" t="s">
-        <v>111</v>
+        <v>495</v>
       </c>
       <c r="E318" t="s">
-        <v>501</v>
+        <v>415</v>
       </c>
       <c r="F318" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G318"/>
       <c r="H318" t="s">
         <v>23</v>
       </c>
       <c r="I318" t="s">
         <v>45</v>
       </c>
       <c r="J318" t="s">
         <v>25</v>
       </c>
       <c r="K318" t="s">
         <v>26</v>
       </c>
       <c r="L318"/>
       <c r="M318"/>
       <c r="N318" t="s">
-        <v>38</v>
+        <v>69</v>
       </c>
       <c r="O318"/>
       <c r="P318"/>
       <c r="Q318" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="319" spans="1:17">
       <c r="A319">
-        <v>1308</v>
+        <v>1331</v>
       </c>
       <c r="B319" t="s">
-        <v>1472</v>
+        <v>1469</v>
       </c>
       <c r="C319" t="s">
-        <v>1473</v>
+        <v>1470</v>
       </c>
       <c r="D319" t="s">
-        <v>495</v>
+        <v>112</v>
       </c>
       <c r="E319" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F319" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G319"/>
       <c r="H319" t="s">
         <v>23</v>
       </c>
       <c r="I319" t="s">
         <v>45</v>
       </c>
       <c r="J319" t="s">
         <v>25</v>
       </c>
       <c r="K319" t="s">
         <v>26</v>
       </c>
       <c r="L319"/>
       <c r="M319"/>
       <c r="N319" t="s">
         <v>69</v>
       </c>
       <c r="O319"/>
       <c r="P319"/>
       <c r="Q319" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="320" spans="1:17">
       <c r="A320">
-        <v>1331</v>
+        <v>1382</v>
       </c>
       <c r="B320" t="s">
-        <v>1474</v>
+        <v>1471</v>
       </c>
       <c r="C320" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
       <c r="D320" t="s">
-        <v>111</v>
+        <v>426</v>
       </c>
       <c r="E320" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="F320" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="G320"/>
       <c r="H320" t="s">
         <v>23</v>
       </c>
       <c r="I320" t="s">
         <v>45</v>
       </c>
       <c r="J320" t="s">
         <v>25</v>
       </c>
       <c r="K320" t="s">
         <v>26</v>
       </c>
       <c r="L320"/>
       <c r="M320"/>
       <c r="N320" t="s">
-        <v>135</v>
+        <v>38</v>
       </c>
       <c r="O320"/>
       <c r="P320"/>
       <c r="Q320" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="321" spans="1:17">
       <c r="A321">
-        <v>1382</v>
+        <v>2051</v>
       </c>
       <c r="B321" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="C321" t="s">
-        <v>1477</v>
+        <v>1474</v>
       </c>
       <c r="D321" t="s">
-        <v>426</v>
+        <v>1475</v>
       </c>
       <c r="E321" t="s">
-        <v>414</v>
+        <v>668</v>
       </c>
       <c r="F321" t="s">
-        <v>415</v>
+        <v>637</v>
       </c>
       <c r="G321"/>
       <c r="H321" t="s">
         <v>23</v>
       </c>
       <c r="I321" t="s">
         <v>45</v>
       </c>
       <c r="J321" t="s">
         <v>25</v>
       </c>
       <c r="K321" t="s">
         <v>26</v>
       </c>
       <c r="L321"/>
       <c r="M321"/>
       <c r="N321" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="O321"/>
       <c r="P321"/>
       <c r="Q321" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="322" spans="1:17">
       <c r="A322">
-        <v>2051</v>
+        <v>3326</v>
       </c>
       <c r="B322" t="s">
-        <v>1478</v>
+        <v>1476</v>
       </c>
       <c r="C322" t="s">
-        <v>1479</v>
+        <v>1477</v>
       </c>
       <c r="D322" t="s">
-        <v>1480</v>
+        <v>205</v>
       </c>
       <c r="E322" t="s">
-        <v>668</v>
+        <v>673</v>
       </c>
       <c r="F322" t="s">
         <v>637</v>
       </c>
       <c r="G322"/>
       <c r="H322" t="s">
         <v>23</v>
       </c>
       <c r="I322" t="s">
         <v>45</v>
       </c>
       <c r="J322" t="s">
         <v>25</v>
       </c>
       <c r="K322" t="s">
         <v>26</v>
       </c>
       <c r="L322"/>
       <c r="M322"/>
       <c r="N322" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O322"/>
       <c r="P322"/>
       <c r="Q322" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="323" spans="1:17">
       <c r="A323">
-        <v>3326</v>
+        <v>9468</v>
       </c>
       <c r="B323" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E323" t="s">
         <v>1481</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
       <c r="F323" t="s">
         <v>637</v>
       </c>
       <c r="G323"/>
       <c r="H323" t="s">
         <v>23</v>
       </c>
       <c r="I323" t="s">
         <v>45</v>
       </c>
       <c r="J323" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K323"/>
       <c r="L323"/>
       <c r="M323"/>
       <c r="N323" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="O323"/>
-      <c r="P323"/>
+      <c r="P323" t="s">
+        <v>1482</v>
+      </c>
       <c r="Q323" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="324" spans="1:17">
       <c r="A324">
-        <v>9468</v>
+        <v>466</v>
       </c>
       <c r="B324" t="s">
         <v>1483</v>
       </c>
       <c r="C324" t="s">
         <v>1484</v>
       </c>
       <c r="D324" t="s">
+        <v>426</v>
+      </c>
+      <c r="E324" t="s">
         <v>1485</v>
-      </c>
-[...1 lines deleted...]
-        <v>1486</v>
       </c>
       <c r="F324" t="s">
         <v>637</v>
       </c>
       <c r="G324"/>
       <c r="H324" t="s">
         <v>23</v>
       </c>
       <c r="I324" t="s">
         <v>45</v>
       </c>
       <c r="J324" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K324"/>
+        <v>25</v>
+      </c>
+      <c r="K324" t="s">
+        <v>26</v>
+      </c>
       <c r="L324"/>
       <c r="M324"/>
       <c r="N324" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="O324"/>
-      <c r="P324" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P324"/>
       <c r="Q324" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="325" spans="1:17">
       <c r="A325">
-        <v>466</v>
+        <v>7576</v>
       </c>
       <c r="B325" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="C325" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="D325" t="s">
-        <v>426</v>
+        <v>1017</v>
       </c>
       <c r="E325" t="s">
-        <v>1490</v>
+        <v>673</v>
       </c>
       <c r="F325" t="s">
         <v>637</v>
       </c>
       <c r="G325"/>
       <c r="H325" t="s">
         <v>23</v>
       </c>
       <c r="I325" t="s">
         <v>45</v>
       </c>
       <c r="J325" t="s">
         <v>25</v>
       </c>
       <c r="K325" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L325"/>
       <c r="M325"/>
       <c r="N325" t="s">
-        <v>69</v>
+        <v>127</v>
       </c>
       <c r="O325"/>
       <c r="P325"/>
       <c r="Q325" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="326" spans="1:17">
       <c r="A326">
-        <v>7576</v>
+        <v>11952</v>
       </c>
       <c r="B326" t="s">
-        <v>1491</v>
+        <v>1488</v>
       </c>
       <c r="C326" t="s">
-        <v>1492</v>
+        <v>1489</v>
       </c>
       <c r="D326" t="s">
-        <v>1017</v>
+        <v>119</v>
       </c>
       <c r="E326" t="s">
-        <v>673</v>
+        <v>834</v>
       </c>
       <c r="F326" t="s">
         <v>637</v>
       </c>
       <c r="G326"/>
       <c r="H326" t="s">
         <v>23</v>
       </c>
       <c r="I326" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J326" t="s">
         <v>25</v>
       </c>
       <c r="K326" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L326"/>
       <c r="M326"/>
       <c r="N326" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O326"/>
       <c r="P326"/>
       <c r="Q326" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="327" spans="1:17">
       <c r="A327">
-        <v>11952</v>
+        <v>8845</v>
       </c>
       <c r="B327" t="s">
-        <v>1493</v>
-[...6 lines deleted...]
-      </c>
+        <v>1490</v>
+      </c>
+      <c r="C327"/>
+      <c r="D327"/>
       <c r="E327" t="s">
-        <v>834</v>
+        <v>724</v>
       </c>
       <c r="F327" t="s">
         <v>637</v>
       </c>
       <c r="G327"/>
       <c r="H327" t="s">
         <v>23</v>
       </c>
       <c r="I327" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J327" t="s">
         <v>25</v>
       </c>
       <c r="K327" t="s">
         <v>26</v>
       </c>
       <c r="L327"/>
       <c r="M327"/>
       <c r="N327" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O327"/>
       <c r="P327"/>
       <c r="Q327" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="328" spans="1:17">
       <c r="A328">
-        <v>8845</v>
+        <v>24211</v>
       </c>
       <c r="B328" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-      <c r="D328"/>
+        <v>1491</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D328" t="s">
+        <v>506</v>
+      </c>
       <c r="E328" t="s">
-        <v>724</v>
+        <v>1493</v>
       </c>
       <c r="F328" t="s">
-        <v>637</v>
+        <v>893</v>
       </c>
       <c r="G328"/>
       <c r="H328" t="s">
         <v>23</v>
       </c>
       <c r="I328" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J328" t="s">
         <v>25</v>
       </c>
       <c r="K328" t="s">
         <v>26</v>
       </c>
       <c r="L328"/>
       <c r="M328"/>
       <c r="N328" t="s">
         <v>69</v>
       </c>
       <c r="O328"/>
-      <c r="P328"/>
+      <c r="P328" t="s">
+        <v>1494</v>
+      </c>
       <c r="Q328" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="329" spans="1:17">
       <c r="A329">
-        <v>24211</v>
+        <v>10679</v>
       </c>
       <c r="B329" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C329" t="s">
         <v>1496</v>
       </c>
-      <c r="C329" t="s">
+      <c r="D329" t="s">
+        <v>455</v>
+      </c>
+      <c r="E329" t="s">
         <v>1497</v>
       </c>
-      <c r="D329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F329" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="G329"/>
       <c r="H329" t="s">
         <v>23</v>
       </c>
       <c r="I329" t="s">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="J329" t="s">
         <v>25</v>
       </c>
       <c r="K329" t="s">
         <v>26</v>
       </c>
       <c r="L329"/>
       <c r="M329"/>
       <c r="N329" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="O329"/>
-      <c r="P329" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P329"/>
       <c r="Q329" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="330" spans="1:17">
       <c r="A330">
-        <v>10679</v>
+        <v>24419</v>
       </c>
       <c r="B330" t="s">
-        <v>1500</v>
-[...6 lines deleted...]
-      </c>
+        <v>1498</v>
+      </c>
+      <c r="C330"/>
+      <c r="D330"/>
       <c r="E330" t="s">
-        <v>1502</v>
+        <v>1499</v>
       </c>
       <c r="F330" t="s">
-        <v>904</v>
+        <v>920</v>
       </c>
       <c r="G330"/>
       <c r="H330" t="s">
         <v>23</v>
       </c>
       <c r="I330" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="J330" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K330"/>
       <c r="L330"/>
       <c r="M330"/>
       <c r="N330" t="s">
-        <v>423</v>
+        <v>127</v>
       </c>
       <c r="O330"/>
       <c r="P330"/>
       <c r="Q330" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="331" spans="1:17">
       <c r="A331">
-        <v>24419</v>
+        <v>33010</v>
       </c>
       <c r="B331" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D331" t="s">
+        <v>205</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F331" t="s">
         <v>1503</v>
-      </c>
-[...6 lines deleted...]
-        <v>920</v>
       </c>
       <c r="G331"/>
       <c r="H331" t="s">
         <v>23</v>
       </c>
       <c r="I331" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="J331" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K331"/>
+        <v>25</v>
+      </c>
+      <c r="K331" t="s">
+        <v>26</v>
+      </c>
       <c r="L331"/>
       <c r="M331"/>
       <c r="N331" t="s">
-        <v>423</v>
+        <v>1504</v>
       </c>
       <c r="O331"/>
-      <c r="P331"/>
+      <c r="P331" t="s">
+        <v>1505</v>
+      </c>
       <c r="Q331" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="332" spans="1:17">
       <c r="A332">
-        <v>33010</v>
+        <v>23853</v>
       </c>
       <c r="B332" t="s">
-        <v>1505</v>
-[...1 lines deleted...]
-      <c r="C332" t="s">
         <v>1506</v>
       </c>
-      <c r="D332" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C332"/>
+      <c r="D332"/>
       <c r="E332" t="s">
         <v>1507</v>
       </c>
       <c r="F332" t="s">
-        <v>1508</v>
+        <v>1503</v>
       </c>
       <c r="G332"/>
       <c r="H332" t="s">
         <v>23</v>
       </c>
       <c r="I332" t="s">
-        <v>81</v>
+        <v>922</v>
       </c>
       <c r="J332" t="s">
         <v>25</v>
       </c>
       <c r="K332" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L332"/>
       <c r="M332"/>
       <c r="N332" t="s">
-        <v>366</v>
+        <v>122</v>
       </c>
       <c r="O332"/>
-      <c r="P332" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P332"/>
       <c r="Q332" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="333" spans="1:17">
       <c r="A333">
-        <v>23853</v>
+        <v>11002</v>
       </c>
       <c r="B333" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D333" t="s">
+        <v>348</v>
+      </c>
+      <c r="E333" t="s">
         <v>1510</v>
       </c>
-      <c r="C333"/>
-[...3 lines deleted...]
-      </c>
       <c r="F333" t="s">
-        <v>1508</v>
+        <v>940</v>
       </c>
       <c r="G333"/>
       <c r="H333" t="s">
         <v>23</v>
       </c>
       <c r="I333" t="s">
-        <v>922</v>
+        <v>81</v>
       </c>
       <c r="J333" t="s">
         <v>25</v>
       </c>
       <c r="K333" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L333"/>
       <c r="M333"/>
       <c r="N333" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O333"/>
       <c r="P333"/>
       <c r="Q333" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="334" spans="1:17">
       <c r="A334">
-        <v>11002</v>
+        <v>12389</v>
       </c>
       <c r="B334" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C334"/>
+      <c r="D334"/>
+      <c r="E334" t="s">
         <v>1512</v>
       </c>
-      <c r="C334" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F334" t="s">
-        <v>940</v>
+        <v>956</v>
       </c>
       <c r="G334"/>
       <c r="H334" t="s">
         <v>23</v>
       </c>
       <c r="I334" t="s">
-        <v>81</v>
+        <v>922</v>
       </c>
       <c r="J334" t="s">
         <v>25</v>
       </c>
       <c r="K334" t="s">
         <v>26</v>
       </c>
       <c r="L334"/>
       <c r="M334"/>
       <c r="N334" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O334"/>
-      <c r="P334"/>
+      <c r="P334" t="s">
+        <v>1513</v>
+      </c>
       <c r="Q334" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="335" spans="1:17">
       <c r="A335">
-        <v>12389</v>
+        <v>1208</v>
       </c>
       <c r="B335" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C335" t="s">
         <v>1515</v>
       </c>
-      <c r="C335"/>
-      <c r="D335"/>
+      <c r="D335" t="s">
+        <v>205</v>
+      </c>
       <c r="E335" t="s">
         <v>1516</v>
       </c>
       <c r="F335" t="s">
-        <v>956</v>
+        <v>971</v>
       </c>
       <c r="G335"/>
       <c r="H335" t="s">
         <v>23</v>
       </c>
       <c r="I335" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J335" t="s">
         <v>25</v>
       </c>
       <c r="K335" t="s">
         <v>26</v>
       </c>
       <c r="L335"/>
       <c r="M335"/>
       <c r="N335" t="s">
-        <v>121</v>
+        <v>69</v>
       </c>
       <c r="O335"/>
       <c r="P335" t="s">
         <v>1517</v>
       </c>
       <c r="Q335" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="336" spans="1:17">
       <c r="A336">
-        <v>1208</v>
+        <v>1237</v>
       </c>
       <c r="B336" t="s">
         <v>1518</v>
       </c>
       <c r="C336" t="s">
         <v>1519</v>
       </c>
       <c r="D336" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="E336" t="s">
         <v>1520</v>
       </c>
       <c r="F336" t="s">
         <v>971</v>
       </c>
       <c r="G336"/>
       <c r="H336" t="s">
         <v>23</v>
       </c>
       <c r="I336" t="s">
         <v>45</v>
       </c>
       <c r="J336" t="s">
         <v>25</v>
       </c>
       <c r="K336" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L336"/>
       <c r="M336"/>
       <c r="N336" t="s">
         <v>69</v>
       </c>
       <c r="O336"/>
       <c r="P336" t="s">
         <v>1521</v>
       </c>
       <c r="Q336" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="337" spans="1:17">
       <c r="A337">
-        <v>1237</v>
+        <v>24239</v>
       </c>
       <c r="B337" t="s">
         <v>1522</v>
       </c>
       <c r="C337" t="s">
         <v>1523</v>
       </c>
       <c r="D337" t="s">
-        <v>198</v>
+        <v>426</v>
       </c>
       <c r="E337" t="s">
         <v>1524</v>
       </c>
       <c r="F337" t="s">
         <v>971</v>
       </c>
       <c r="G337"/>
       <c r="H337" t="s">
         <v>23</v>
       </c>
       <c r="I337" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="J337" t="s">
         <v>25</v>
       </c>
       <c r="K337" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="L337"/>
       <c r="M337"/>
       <c r="N337" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O337"/>
-      <c r="P337" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P337"/>
       <c r="Q337" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="338" spans="1:17">
       <c r="A338">
-        <v>24239</v>
+        <v>24262</v>
       </c>
       <c r="B338" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C338" t="s">
         <v>1526</v>
       </c>
-      <c r="C338" t="s">
+      <c r="D338" t="s">
+        <v>205</v>
+      </c>
+      <c r="E338" t="s">
         <v>1527</v>
-      </c>
-[...4 lines deleted...]
-        <v>1528</v>
       </c>
       <c r="F338" t="s">
         <v>971</v>
       </c>
       <c r="G338"/>
       <c r="H338" t="s">
         <v>23</v>
       </c>
       <c r="I338" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="J338" t="s">
         <v>25</v>
       </c>
       <c r="K338" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L338"/>
       <c r="M338"/>
       <c r="N338" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O338"/>
       <c r="P338"/>
       <c r="Q338" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="339" spans="1:17">
       <c r="A339">
-        <v>24262</v>
+        <v>9873</v>
       </c>
       <c r="B339" t="s">
-        <v>1529</v>
-[...6 lines deleted...]
-      </c>
+        <v>1528</v>
+      </c>
+      <c r="C339"/>
+      <c r="D339"/>
       <c r="E339" t="s">
-        <v>1531</v>
+        <v>995</v>
       </c>
       <c r="F339" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="G339"/>
       <c r="H339" t="s">
         <v>23</v>
       </c>
       <c r="I339" t="s">
         <v>45</v>
       </c>
       <c r="J339" t="s">
         <v>25</v>
       </c>
       <c r="K339" t="s">
         <v>26</v>
       </c>
       <c r="L339"/>
       <c r="M339"/>
       <c r="N339" t="s">
         <v>69</v>
       </c>
       <c r="O339"/>
       <c r="P339"/>
       <c r="Q339" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="340" spans="1:17">
       <c r="A340">
-        <v>9873</v>
+        <v>5984</v>
       </c>
       <c r="B340" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
       <c r="C340"/>
       <c r="D340"/>
       <c r="E340" t="s">
-        <v>995</v>
+        <v>1530</v>
       </c>
       <c r="F340" t="s">
         <v>981</v>
       </c>
       <c r="G340"/>
       <c r="H340" t="s">
         <v>23</v>
       </c>
       <c r="I340" t="s">
         <v>45</v>
       </c>
       <c r="J340" t="s">
         <v>25</v>
       </c>
       <c r="K340" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L340"/>
       <c r="M340"/>
       <c r="N340" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O340"/>
       <c r="P340"/>
       <c r="Q340" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="341" spans="1:17">
       <c r="A341">
-        <v>5984</v>
+        <v>24131</v>
       </c>
       <c r="B341" t="s">
-        <v>1533</v>
+        <v>1531</v>
       </c>
       <c r="C341"/>
       <c r="D341"/>
       <c r="E341" t="s">
-        <v>1534</v>
+        <v>1532</v>
       </c>
       <c r="F341" t="s">
         <v>981</v>
       </c>
       <c r="G341"/>
       <c r="H341" t="s">
         <v>23</v>
       </c>
       <c r="I341" t="s">
-        <v>45</v>
+        <v>922</v>
       </c>
       <c r="J341" t="s">
         <v>25</v>
       </c>
       <c r="K341" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L341"/>
       <c r="M341"/>
       <c r="N341" t="s">
-        <v>423</v>
+        <v>122</v>
       </c>
       <c r="O341"/>
       <c r="P341"/>
       <c r="Q341" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="342" spans="1:17">
       <c r="A342">
-        <v>24131</v>
+        <v>740</v>
       </c>
       <c r="B342" t="s">
-        <v>1535</v>
+        <v>1533</v>
       </c>
       <c r="C342"/>
       <c r="D342"/>
       <c r="E342" t="s">
-        <v>1536</v>
+        <v>1534</v>
       </c>
       <c r="F342" t="s">
         <v>981</v>
       </c>
       <c r="G342"/>
       <c r="H342" t="s">
         <v>23</v>
       </c>
       <c r="I342" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J342" t="s">
         <v>25</v>
       </c>
       <c r="K342" t="s">
         <v>26</v>
       </c>
       <c r="L342"/>
       <c r="M342"/>
       <c r="N342" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O342"/>
       <c r="P342"/>
       <c r="Q342" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="343" spans="1:17">
       <c r="A343">
-        <v>740</v>
+        <v>9390</v>
       </c>
       <c r="B343" t="s">
-        <v>1537</v>
-[...2 lines deleted...]
-      <c r="D343"/>
+        <v>1535</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D343" t="s">
+        <v>205</v>
+      </c>
       <c r="E343" t="s">
-        <v>1538</v>
+        <v>1534</v>
       </c>
       <c r="F343" t="s">
         <v>981</v>
       </c>
       <c r="G343"/>
       <c r="H343" t="s">
         <v>23</v>
       </c>
       <c r="I343" t="s">
         <v>45</v>
       </c>
       <c r="J343" t="s">
         <v>25</v>
       </c>
       <c r="K343" t="s">
         <v>26</v>
       </c>
       <c r="L343"/>
       <c r="M343"/>
       <c r="N343" t="s">
-        <v>69</v>
+        <v>27</v>
       </c>
       <c r="O343"/>
       <c r="P343"/>
       <c r="Q343" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="344" spans="1:17">
       <c r="A344">
-        <v>9390</v>
+        <v>9396</v>
       </c>
       <c r="B344" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D344" t="s">
         <v>1539</v>
       </c>
-      <c r="C344" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E344" t="s">
-        <v>1538</v>
+        <v>1007</v>
       </c>
       <c r="F344" t="s">
         <v>981</v>
       </c>
       <c r="G344"/>
       <c r="H344" t="s">
         <v>23</v>
       </c>
       <c r="I344" t="s">
         <v>45</v>
       </c>
       <c r="J344" t="s">
         <v>25</v>
       </c>
       <c r="K344" t="s">
         <v>26</v>
       </c>
       <c r="L344"/>
       <c r="M344"/>
       <c r="N344" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O344"/>
       <c r="P344"/>
       <c r="Q344" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="345" spans="1:17">
       <c r="A345">
-        <v>9396</v>
+        <v>23960</v>
       </c>
       <c r="B345" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C345"/>
+      <c r="D345"/>
+      <c r="E345" t="s">
         <v>1541</v>
       </c>
-      <c r="C345" t="s">
+      <c r="F345" t="s">
         <v>1542</v>
-      </c>
-[...7 lines deleted...]
-        <v>981</v>
       </c>
       <c r="G345"/>
       <c r="H345" t="s">
         <v>23</v>
       </c>
       <c r="I345" t="s">
-        <v>45</v>
+        <v>922</v>
       </c>
       <c r="J345" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K345"/>
       <c r="L345"/>
       <c r="M345"/>
       <c r="N345" t="s">
-        <v>135</v>
+        <v>54</v>
       </c>
       <c r="O345"/>
       <c r="P345"/>
       <c r="Q345" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="346" spans="1:17">
       <c r="A346">
-        <v>23960</v>
+        <v>24248</v>
       </c>
       <c r="B346" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C346" t="s">
         <v>1544</v>
       </c>
-      <c r="C346"/>
-      <c r="D346"/>
+      <c r="D346" t="s">
+        <v>205</v>
+      </c>
       <c r="E346" t="s">
         <v>1545</v>
       </c>
       <c r="F346" t="s">
         <v>1546</v>
       </c>
       <c r="G346"/>
       <c r="H346" t="s">
         <v>23</v>
       </c>
       <c r="I346" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J346" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K346"/>
+        <v>25</v>
+      </c>
+      <c r="K346" t="s">
+        <v>26</v>
+      </c>
       <c r="L346"/>
       <c r="M346"/>
       <c r="N346" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="O346"/>
       <c r="P346"/>
       <c r="Q346" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="347" spans="1:17">
       <c r="A347">
-        <v>24248</v>
+        <v>24254</v>
       </c>
       <c r="B347" t="s">
         <v>1547</v>
       </c>
-      <c r="C347" t="s">
+      <c r="C347"/>
+      <c r="D347"/>
+      <c r="E347" t="s">
         <v>1548</v>
       </c>
-      <c r="D347" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F347" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="G347"/>
       <c r="H347" t="s">
         <v>23</v>
       </c>
       <c r="I347" t="s">
-        <v>45</v>
+        <v>922</v>
       </c>
       <c r="J347" t="s">
         <v>25</v>
       </c>
       <c r="K347" t="s">
         <v>26</v>
       </c>
       <c r="L347"/>
       <c r="M347"/>
       <c r="N347" t="s">
-        <v>69</v>
+        <v>1432</v>
       </c>
       <c r="O347"/>
       <c r="P347"/>
       <c r="Q347" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="348" spans="1:17">
       <c r="A348">
-        <v>24254</v>
+        <v>24257</v>
       </c>
       <c r="B348" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D348" t="s">
+        <v>205</v>
+      </c>
+      <c r="E348" t="s">
         <v>1551</v>
       </c>
-      <c r="C348"/>
-[...3 lines deleted...]
-      </c>
       <c r="F348" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="G348"/>
       <c r="H348" t="s">
         <v>23</v>
       </c>
       <c r="I348" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J348" t="s">
         <v>25</v>
       </c>
       <c r="K348" t="s">
         <v>26</v>
       </c>
       <c r="L348"/>
       <c r="M348"/>
       <c r="N348" t="s">
-        <v>1437</v>
+        <v>109</v>
       </c>
       <c r="O348"/>
-      <c r="P348"/>
+      <c r="P348" t="s">
+        <v>1552</v>
+      </c>
       <c r="Q348" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="349" spans="1:17">
       <c r="A349">
-        <v>24257</v>
+        <v>24263</v>
       </c>
       <c r="B349" t="s">
         <v>1553</v>
       </c>
       <c r="C349" t="s">
         <v>1554</v>
       </c>
       <c r="D349" t="s">
-        <v>198</v>
+        <v>73</v>
       </c>
       <c r="E349" t="s">
-        <v>1555</v>
+        <v>1551</v>
       </c>
       <c r="F349" t="s">
-        <v>1550</v>
+        <v>1546</v>
       </c>
       <c r="G349"/>
       <c r="H349" t="s">
         <v>23</v>
       </c>
       <c r="I349" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J349" t="s">
         <v>25</v>
       </c>
       <c r="K349" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L349"/>
       <c r="M349"/>
       <c r="N349" t="s">
         <v>69</v>
       </c>
       <c r="O349"/>
-      <c r="P349" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P349"/>
       <c r="Q349" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="350" spans="1:17">
       <c r="A350">
-        <v>24263</v>
+        <v>7146</v>
       </c>
       <c r="B350" t="s">
-        <v>1557</v>
-[...6 lines deleted...]
-      </c>
+        <v>1555</v>
+      </c>
+      <c r="C350"/>
+      <c r="D350"/>
       <c r="E350" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="F350" t="s">
-        <v>1550</v>
+        <v>1028</v>
       </c>
       <c r="G350"/>
       <c r="H350" t="s">
         <v>23</v>
       </c>
       <c r="I350" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J350" t="s">
         <v>25</v>
       </c>
       <c r="K350" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L350"/>
       <c r="M350"/>
       <c r="N350" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O350"/>
-      <c r="P350"/>
+      <c r="P350" t="s">
+        <v>1557</v>
+      </c>
       <c r="Q350" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="351" spans="1:17">
       <c r="A351">
-        <v>7146</v>
+        <v>12023</v>
       </c>
       <c r="B351" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C351" t="s">
         <v>1559</v>
       </c>
-      <c r="C351"/>
-      <c r="D351"/>
+      <c r="D351" t="s">
+        <v>511</v>
+      </c>
       <c r="E351" t="s">
         <v>1560</v>
       </c>
       <c r="F351" t="s">
-        <v>1028</v>
+        <v>1071</v>
       </c>
       <c r="G351"/>
       <c r="H351" t="s">
         <v>23</v>
       </c>
       <c r="I351" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J351" t="s">
         <v>25</v>
       </c>
       <c r="K351" t="s">
         <v>26</v>
       </c>
       <c r="L351"/>
       <c r="M351"/>
       <c r="N351" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O351"/>
-      <c r="P351" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P351"/>
       <c r="Q351" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="352" spans="1:17">
       <c r="A352">
-        <v>12023</v>
+        <v>10904</v>
       </c>
       <c r="B352" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C352"/>
+      <c r="D352"/>
+      <c r="E352" t="s">
         <v>1562</v>
       </c>
-      <c r="C352" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F352" t="s">
-        <v>1071</v>
+        <v>1127</v>
       </c>
       <c r="G352"/>
       <c r="H352" t="s">
         <v>23</v>
       </c>
       <c r="I352" t="s">
         <v>81</v>
       </c>
       <c r="J352" t="s">
         <v>25</v>
       </c>
       <c r="K352" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L352"/>
       <c r="M352"/>
       <c r="N352" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="O352"/>
       <c r="P352"/>
       <c r="Q352" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="353" spans="1:17">
       <c r="A353">
-        <v>10904</v>
+        <v>12232</v>
       </c>
       <c r="B353" t="s">
-        <v>1565</v>
+        <v>1563</v>
       </c>
       <c r="C353"/>
       <c r="D353"/>
       <c r="E353" t="s">
-        <v>1566</v>
+        <v>1564</v>
       </c>
       <c r="F353" t="s">
-        <v>1127</v>
+        <v>1173</v>
       </c>
       <c r="G353"/>
       <c r="H353" t="s">
         <v>23</v>
       </c>
       <c r="I353" t="s">
-        <v>81</v>
+        <v>922</v>
       </c>
       <c r="J353" t="s">
         <v>25</v>
       </c>
       <c r="K353" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L353"/>
       <c r="M353"/>
       <c r="N353" t="s">
-        <v>69</v>
+        <v>1432</v>
       </c>
       <c r="O353"/>
-      <c r="P353"/>
+      <c r="P353" t="s">
+        <v>1565</v>
+      </c>
       <c r="Q353" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="354" spans="1:17">
       <c r="A354">
-        <v>12232</v>
+        <v>2896</v>
       </c>
       <c r="B354" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C354" t="s">
         <v>1567</v>
       </c>
-      <c r="C354"/>
-      <c r="D354"/>
+      <c r="D354" t="s">
+        <v>1275</v>
+      </c>
       <c r="E354" t="s">
-        <v>1568</v>
+        <v>1266</v>
       </c>
       <c r="F354" t="s">
-        <v>1173</v>
+        <v>1210</v>
       </c>
       <c r="G354"/>
       <c r="H354" t="s">
         <v>23</v>
       </c>
       <c r="I354" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J354" t="s">
         <v>25</v>
       </c>
       <c r="K354" t="s">
-        <v>26</v>
+        <v>115</v>
       </c>
       <c r="L354"/>
       <c r="M354"/>
       <c r="N354" t="s">
-        <v>1437</v>
+        <v>127</v>
       </c>
       <c r="O354"/>
       <c r="P354" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
       <c r="Q354" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="355" spans="1:17">
       <c r="A355">
-        <v>2896</v>
+        <v>6546</v>
       </c>
       <c r="B355" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C355"/>
+      <c r="D355"/>
+      <c r="E355" t="s">
         <v>1570</v>
       </c>
-      <c r="C355" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F355" t="s">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="G355"/>
       <c r="H355" t="s">
         <v>23</v>
       </c>
       <c r="I355" t="s">
         <v>45</v>
       </c>
       <c r="J355" t="s">
         <v>25</v>
       </c>
       <c r="K355" t="s">
-        <v>114</v>
+        <v>26</v>
       </c>
       <c r="L355"/>
       <c r="M355"/>
       <c r="N355" t="s">
-        <v>423</v>
+        <v>69</v>
       </c>
       <c r="O355"/>
-      <c r="P355" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P355"/>
       <c r="Q355" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="356" spans="1:17">
       <c r="A356">
-        <v>6546</v>
+        <v>2144</v>
       </c>
       <c r="B356" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D356" t="s">
+        <v>41</v>
+      </c>
+      <c r="E356" t="s">
         <v>1573</v>
       </c>
-      <c r="C356"/>
-[...1 lines deleted...]
-      <c r="E356" t="s">
+      <c r="F356" t="s">
         <v>1574</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="G356"/>
       <c r="H356" t="s">
         <v>23</v>
       </c>
       <c r="I356" t="s">
         <v>45</v>
       </c>
       <c r="J356" t="s">
         <v>25</v>
       </c>
       <c r="K356" t="s">
         <v>26</v>
       </c>
       <c r="L356"/>
       <c r="M356"/>
       <c r="N356" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="O356"/>
       <c r="P356"/>
       <c r="Q356" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357" spans="1:17">
       <c r="A357">
-        <v>2144</v>
+        <v>282</v>
       </c>
       <c r="B357" t="s">
         <v>1575</v>
       </c>
       <c r="C357" t="s">
         <v>1576</v>
       </c>
       <c r="D357" t="s">
-        <v>41</v>
+        <v>205</v>
       </c>
       <c r="E357" t="s">
         <v>1577</v>
       </c>
       <c r="F357" t="s">
         <v>1578</v>
       </c>
       <c r="G357"/>
       <c r="H357" t="s">
         <v>23</v>
       </c>
       <c r="I357" t="s">
         <v>45</v>
       </c>
       <c r="J357" t="s">
         <v>25</v>
       </c>
       <c r="K357" t="s">
         <v>26</v>
       </c>
       <c r="L357"/>
       <c r="M357"/>
       <c r="N357" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="O357"/>
       <c r="P357"/>
       <c r="Q357" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="358" spans="1:17">
       <c r="A358">
-        <v>282</v>
+        <v>33078</v>
       </c>
       <c r="B358" t="s">
         <v>1579</v>
       </c>
-      <c r="C358" t="s">
+      <c r="C358"/>
+      <c r="D358"/>
+      <c r="E358" t="s">
         <v>1580</v>
       </c>
-      <c r="D358" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F358" t="s">
-        <v>1582</v>
+        <v>1578</v>
       </c>
       <c r="G358"/>
       <c r="H358" t="s">
         <v>23</v>
       </c>
       <c r="I358" t="s">
         <v>45</v>
       </c>
       <c r="J358" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K358"/>
       <c r="L358"/>
       <c r="M358"/>
       <c r="N358" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O358"/>
-      <c r="P358"/>
+      <c r="P358" t="s">
+        <v>1581</v>
+      </c>
       <c r="Q358" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="359" spans="1:17">
       <c r="A359">
-        <v>33078</v>
+        <v>24319</v>
       </c>
       <c r="B359" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C359" t="s">
         <v>1583</v>
       </c>
-      <c r="C359"/>
-      <c r="D359"/>
+      <c r="D359" t="s">
+        <v>820</v>
+      </c>
       <c r="E359" t="s">
         <v>1584</v>
       </c>
       <c r="F359" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="G359"/>
       <c r="H359" t="s">
         <v>23</v>
       </c>
       <c r="I359" t="s">
-        <v>45</v>
+        <v>81</v>
       </c>
       <c r="J359" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K359"/>
+        <v>25</v>
+      </c>
+      <c r="K359" t="s">
+        <v>26</v>
+      </c>
       <c r="L359"/>
       <c r="M359"/>
       <c r="N359" t="s">
-        <v>423</v>
+        <v>69</v>
       </c>
       <c r="O359"/>
-      <c r="P359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P359"/>
       <c r="Q359" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="360" spans="1:17">
       <c r="A360">
-        <v>24319</v>
+        <v>6524</v>
       </c>
       <c r="B360" t="s">
         <v>1586</v>
       </c>
       <c r="C360" t="s">
         <v>1587</v>
       </c>
       <c r="D360" t="s">
-        <v>820</v>
+        <v>1588</v>
       </c>
       <c r="E360" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="F360" t="s">
-        <v>1589</v>
+        <v>1585</v>
       </c>
       <c r="G360"/>
       <c r="H360" t="s">
         <v>23</v>
       </c>
       <c r="I360" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="J360" t="s">
         <v>25</v>
       </c>
       <c r="K360" t="s">
         <v>26</v>
       </c>
       <c r="L360"/>
       <c r="M360"/>
       <c r="N360" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O360"/>
-      <c r="P360"/>
+      <c r="P360" t="s">
+        <v>1590</v>
+      </c>
       <c r="Q360" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="361" spans="1:17">
       <c r="A361">
-        <v>6524</v>
+        <v>16233</v>
       </c>
       <c r="B361" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="C361" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="D361" t="s">
-        <v>1592</v>
+        <v>73</v>
       </c>
       <c r="E361" t="s">
         <v>1593</v>
       </c>
       <c r="F361" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="G361"/>
       <c r="H361" t="s">
         <v>23</v>
       </c>
       <c r="I361" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J361" t="s">
         <v>25</v>
       </c>
       <c r="K361" t="s">
         <v>26</v>
       </c>
       <c r="L361"/>
       <c r="M361"/>
       <c r="N361" t="s">
-        <v>69</v>
+        <v>1595</v>
       </c>
       <c r="O361"/>
-      <c r="P361" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P361"/>
       <c r="Q361" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="362" spans="1:17">
       <c r="A362">
-        <v>16233</v>
+        <v>24278</v>
       </c>
       <c r="B362" t="s">
-        <v>1595</v>
-[...1 lines deleted...]
-      <c r="C362" t="s">
         <v>1596</v>
       </c>
-      <c r="D362" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C362"/>
+      <c r="D362"/>
       <c r="E362" t="s">
         <v>1597</v>
       </c>
       <c r="F362" t="s">
-        <v>1598</v>
+        <v>1594</v>
       </c>
       <c r="G362"/>
       <c r="H362" t="s">
         <v>23</v>
       </c>
       <c r="I362" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="J362" t="s">
         <v>25</v>
       </c>
       <c r="K362" t="s">
         <v>26</v>
       </c>
       <c r="L362"/>
       <c r="M362"/>
       <c r="N362" t="s">
-        <v>1599</v>
+        <v>69</v>
       </c>
       <c r="O362"/>
       <c r="P362"/>
       <c r="Q362" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="363" spans="1:17">
       <c r="A363">
-        <v>24278</v>
+        <v>1339</v>
       </c>
       <c r="B363" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-      <c r="D363"/>
+        <v>1598</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D363" t="s">
+        <v>112</v>
+      </c>
       <c r="E363" t="s">
-        <v>1601</v>
+        <v>1415</v>
       </c>
       <c r="F363" t="s">
-        <v>1598</v>
+        <v>1416</v>
       </c>
       <c r="G363"/>
       <c r="H363" t="s">
         <v>23</v>
       </c>
       <c r="I363" t="s">
         <v>45</v>
       </c>
       <c r="J363" t="s">
         <v>25</v>
       </c>
       <c r="K363" t="s">
-        <v>26</v>
+        <v>497</v>
       </c>
       <c r="L363"/>
       <c r="M363"/>
       <c r="N363" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="O363"/>
       <c r="P363"/>
       <c r="Q363" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="364" spans="1:17">
       <c r="A364">
-        <v>1339</v>
+        <v>1715</v>
       </c>
       <c r="B364" t="s">
-        <v>1602</v>
-[...6 lines deleted...]
-      </c>
+        <v>1600</v>
+      </c>
+      <c r="C364"/>
+      <c r="D364"/>
       <c r="E364" t="s">
-        <v>1420</v>
+        <v>1601</v>
       </c>
       <c r="F364" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="G364"/>
       <c r="H364" t="s">
         <v>23</v>
       </c>
       <c r="I364" t="s">
         <v>45</v>
       </c>
       <c r="J364" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K364"/>
       <c r="L364"/>
       <c r="M364"/>
       <c r="N364" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="O364"/>
       <c r="P364"/>
       <c r="Q364" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="365" spans="1:17">
       <c r="A365">
-        <v>1715</v>
+        <v>4508</v>
       </c>
       <c r="B365" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E365" t="s">
         <v>1604</v>
       </c>
-      <c r="C365"/>
-[...3 lines deleted...]
-      </c>
       <c r="F365" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="G365"/>
       <c r="H365" t="s">
         <v>23</v>
       </c>
       <c r="I365" t="s">
         <v>45</v>
       </c>
       <c r="J365" t="s">
         <v>53</v>
       </c>
       <c r="K365"/>
       <c r="L365"/>
       <c r="M365"/>
       <c r="N365" t="s">
-        <v>423</v>
+        <v>27</v>
       </c>
       <c r="O365"/>
       <c r="P365"/>
       <c r="Q365" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="366" spans="1:17">
       <c r="A366">
-        <v>4508</v>
+        <v>4884</v>
       </c>
       <c r="B366" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C366" t="s">
         <v>1606</v>
       </c>
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E366" t="s">
         <v>1607</v>
       </c>
-      <c r="D366" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F366" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="G366"/>
       <c r="H366" t="s">
         <v>23</v>
       </c>
       <c r="I366" t="s">
         <v>45</v>
       </c>
       <c r="J366" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K366"/>
+        <v>25</v>
+      </c>
+      <c r="K366" t="s">
+        <v>26</v>
+      </c>
       <c r="L366"/>
       <c r="M366"/>
       <c r="N366" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="O366"/>
       <c r="P366"/>
       <c r="Q366" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="367" spans="1:17">
       <c r="A367">
-        <v>4884</v>
+        <v>7905</v>
       </c>
       <c r="B367" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C367" t="s">
         <v>1609</v>
       </c>
-      <c r="C367" t="s">
+      <c r="D367" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1543</v>
       </c>
       <c r="E367" t="s">
         <v>1611</v>
       </c>
       <c r="F367" t="s">
-        <v>1427</v>
+        <v>1422</v>
       </c>
       <c r="G367"/>
       <c r="H367" t="s">
         <v>23</v>
       </c>
       <c r="I367" t="s">
         <v>45</v>
       </c>
       <c r="J367" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K367"/>
       <c r="L367"/>
       <c r="M367"/>
       <c r="N367" t="s">
-        <v>135</v>
+        <v>109</v>
       </c>
       <c r="O367"/>
-      <c r="P367"/>
+      <c r="P367" t="s">
+        <v>1612</v>
+      </c>
       <c r="Q367" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="368" spans="1:17">
       <c r="A368">
-        <v>7905</v>
+        <v>24264</v>
       </c>
       <c r="B368" t="s">
-        <v>1612</v>
-[...1 lines deleted...]
-      <c r="C368" t="s">
         <v>1613</v>
       </c>
-      <c r="D368" t="s">
+      <c r="C368"/>
+      <c r="D368"/>
+      <c r="E368" t="s">
         <v>1614</v>
       </c>
-      <c r="E368" t="s">
+      <c r="F368" t="s">
         <v>1615</v>
-      </c>
-[...1 lines deleted...]
-        <v>1427</v>
       </c>
       <c r="G368"/>
       <c r="H368" t="s">
         <v>23</v>
       </c>
       <c r="I368" t="s">
-        <v>45</v>
+        <v>922</v>
       </c>
       <c r="J368" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K368"/>
+        <v>25</v>
+      </c>
+      <c r="K368" t="s">
+        <v>26</v>
+      </c>
       <c r="L368"/>
       <c r="M368"/>
       <c r="N368" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="O368"/>
-      <c r="P368" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P368"/>
       <c r="Q368" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="369" spans="1:17">
       <c r="A369">
-        <v>24264</v>
+        <v>5049</v>
       </c>
       <c r="B369" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C369" t="s">
         <v>1617</v>
       </c>
-      <c r="C369"/>
-      <c r="D369"/>
+      <c r="D369" t="s">
+        <v>414</v>
+      </c>
       <c r="E369" t="s">
         <v>1618</v>
       </c>
       <c r="F369" t="s">
         <v>1619</v>
       </c>
       <c r="G369"/>
       <c r="H369" t="s">
         <v>23</v>
       </c>
       <c r="I369" t="s">
-        <v>922</v>
+        <v>45</v>
       </c>
       <c r="J369" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K369"/>
       <c r="L369"/>
       <c r="M369"/>
       <c r="N369" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="O369"/>
-      <c r="P369"/>
+      <c r="P369" t="s">
+        <v>1620</v>
+      </c>
       <c r="Q369" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="370" spans="1:17">
       <c r="A370">
-        <v>5049</v>
+        <v>4094</v>
       </c>
       <c r="B370" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="C370" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="D370" t="s">
-        <v>413</v>
+        <v>1623</v>
       </c>
       <c r="E370" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="F370" t="s">
-        <v>1623</v>
+        <v>1619</v>
       </c>
       <c r="G370"/>
       <c r="H370" t="s">
         <v>23</v>
       </c>
       <c r="I370" t="s">
         <v>45</v>
       </c>
       <c r="J370" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="K370"/>
+        <v>25</v>
+      </c>
+      <c r="K370" t="s">
+        <v>26</v>
+      </c>
       <c r="L370"/>
       <c r="M370"/>
       <c r="N370" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="O370"/>
-      <c r="P370" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P370"/>
       <c r="Q370" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="371" spans="1:17">
       <c r="A371">
-        <v>4094</v>
+        <v>2659</v>
       </c>
       <c r="B371" t="s">
         <v>1625</v>
       </c>
-      <c r="C371" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="C371"/>
+      <c r="D371"/>
+      <c r="E371"/>
+      <c r="F371"/>
       <c r="G371"/>
       <c r="H371" t="s">
         <v>23</v>
       </c>
       <c r="I371" t="s">
         <v>45</v>
       </c>
       <c r="J371" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="K371"/>
       <c r="L371"/>
       <c r="M371"/>
       <c r="N371" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="O371"/>
-      <c r="P371"/>
+      <c r="P371" t="s">
+        <v>1626</v>
+      </c>
       <c r="Q371" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="372" spans="1:17">
       <c r="A372">
-        <v>2659</v>
+        <v>24426</v>
       </c>
       <c r="B372" t="s">
-        <v>1629</v>
-[...2 lines deleted...]
-      <c r="D372"/>
+        <v>1627</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D372" t="s">
+        <v>205</v>
+      </c>
       <c r="E372"/>
       <c r="F372"/>
       <c r="G372"/>
       <c r="H372" t="s">
         <v>23</v>
       </c>
       <c r="I372" t="s">
-        <v>45</v>
+        <v>1629</v>
       </c>
       <c r="J372" t="s">
         <v>53</v>
       </c>
       <c r="K372"/>
       <c r="L372"/>
       <c r="M372"/>
       <c r="N372" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="O372"/>
-      <c r="P372" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P372"/>
       <c r="Q372" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="373" spans="1:17">
       <c r="A373">
-        <v>24426</v>
+        <v>24425</v>
       </c>
       <c r="B373" t="s">
-        <v>1631</v>
-[...6 lines deleted...]
-      </c>
+        <v>1630</v>
+      </c>
+      <c r="C373"/>
+      <c r="D373"/>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373"/>
       <c r="H373" t="s">
         <v>23</v>
       </c>
       <c r="I373" t="s">
-        <v>1633</v>
+        <v>68</v>
       </c>
       <c r="J373" t="s">
         <v>53</v>
       </c>
       <c r="K373"/>
       <c r="L373"/>
       <c r="M373"/>
       <c r="N373" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="O373"/>
       <c r="P373"/>
       <c r="Q373" t="s">
-        <v>29</v>
-[...31 lines deleted...]
-      <c r="Q374" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>