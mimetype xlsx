--- v1 (2026-02-08)
+++ v2 (2026-05-07)
@@ -2774,51 +2774,51 @@
   <si>
     <t>Mundial, España, Península</t>
   </si>
   <si>
     <t>Pequeño pájaro insectívoro, con ceja y garganta blancas, que contrastan con el píleo oscuro y el dorso marrón rojizo, rayado en oscuro. Tiene el vientre pálido, y los flancos y el pecho muestran tonos herrumbrosos. Presenta una cola redondeada. Ambos son sexos iguales.</t>
   </si>
   <si>
     <t>Alectoris rufa (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Perdiz roja (Castellano), Perdiz (Castellano), Perdíz (Castellano), Red-legged Partridge (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España DD (Datos insuficientes),  Península VU (Vulnerable)</t>
   </si>
   <si>
     <t>Es un ave rechoncha de tamaño mediano. Ambos sexos son iguales. Posee vientre anaranjado y flancos llamativos con barras blancas, negras, marrones y grises; patas desnudas y fuertes; garganta blanca y pecho moteado de negro; dorso pardo grisáceo; y patas, pico y anillo ocular rojos. Los pollos y juveniles muestran tonos pardos y diseños crípticos. Es una especie de hábitos terrestres y buena andadora, que se desplaza habitualmente a pie. No obstante, el vuelo es rápido y directo, alternando fuertes aleteos con planeos en los que destacan los bordes anaranjados de la cola.</t>
   </si>
   <si>
     <t>Ciconia nigra (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>Cigüeña negra (Castellano), Cigüeña negra (Castellano), Amiamoko beltza (Euskera), Cigonya negra (Catalán), Cegoña negra (Gallego), Black Stork (Inglés), Cigogne noire (Francés)</t>
+    <t>Cigüeña negra (Castellano), Amiamoko beltza (Euskera), Cigonya negra (Catalán), Cegoña negra (Gallego), Black Stork (Inglés), Cigogne noire (Francés)</t>
   </si>
   <si>
     <t>Zancuda de tonos oscuros predominantes. El adulto tiene todas las partes superiores, cabeza y cuello negros, con llamativas irisaciones — esencialmente verdosas— en el cuello y la cabeza. Las partes inferiores son blancas. Presenta patas de color naranja rojizo y pico rojo, tono que se extiende alrededor del ojo. Los jóvenes nacidos en el año carecen de irisaciones, y su tono es mucho más pardo, con pico y patas grisáceos. Los subadultos son similares a los adultos, pero con menos irisaciones y con un pico que no es completamente rojo. Se trata de un ave muy esquiva, pero suele verse en vuelo en la cercanía de sus nidos o vadeando orillas de ríos o embalses, así como prados húmedos. En vuelo es también muy oscura, con partes inferiores en las que predomina el negro, salvo en el vientre, pecho y axilas. Las partes superiores son totalmente oscuras.</t>
   </si>
   <si>
     <t>Circus pygargus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Aguilucho cenizo (Castellano), Mirotz urdina (Euskera), Esparver cendrós (Catalán), Tartaraña cincenta (Gallego), Montagu's Harrier (Inglés), Busard cendré (Francés)</t>
   </si>
   <si>
     <t>Rapaz de mediano tamaño y formas particularmente esbeltas, se caracteriza por poseer unas alas largas, estrechas y relativamente puntiagudas, cola muy larga y tarsos de gran longitud. En comparación con el aguilucho pálido —ligeramente mayor—, resulta más grácil y estilizado. Ambos sexos exhiben plumajes radicalmente diferentes en cuanto al color, puesto que los machos son bastante claros, mientras que las hembras —considerablemente mayores y más pesadas que sus compañeros— lucen tonos parduzcos. No es infrecuente en esta especie la existencia de ejemplares melánicos. El macho adulto típico es de color gris ceniza en el dorso, con las zonas ventrales ligeramente más claras (sobre todo, el abdomen), y una serie de manchas alargadas de color castaño que se intensifican hacia los flancos. En vuelo, las partes inferiores de las alas se ven muy barradas, con las infracoberteras surcadas por líneas rojizas y las secundarias con tres barras transversales, dos de ellas anchas y negras y otra, terminal, más clara. Las primarias son oscuras y la cola luce un ligero barrado parduzco. Dorsalmente, las alas son grisáceas, con las primarias oscuras y una barra negra a lo largo de las rémiges secundarias. Los tonos parduzcos dominan, sin embargo, en la coloración de la hembra adulta típica, que posee las regiones ventrales de color ocráceo claro y presenta un abundante rayado pardo-rojizo. Vista en vuelo, las infracoberteras alares se ven muy rayadas de pardo rojizo y el conjunto de plumas de vuelo está densamente barrado, al igual que la cola. Las partes superiores son relativamente oscuras y la cola, barrada; en ellas se distingue con suma claridad el obispillo, que es blanco. En ocasiones, es difícil diferenciarla de la hembra de aguilucho pálido, pero es más pequeña, tiene el obispillo de menor tamaño y las regiones axilares con barras más evidentes. El joven es similar a la hembra, pero mucho menos rayado en las partes inferiores, que resultan de un color pardo rojizo muy intenso y con las secundarias muy oscuras. Es común observarlo planeando a baja altura, mientras prospecta lentamente el terreno, sobre campos de labor, prados y eriales; ejecuta entonces un vuelo muy grácil y habilidoso —gracias a su escasa carga alar— en el que mantiene las alas colocadas en forma de “V”.</t>
   </si>
   <si>
     <t>Falco naumanni Fleischer, JG, 1818</t>
   </si>
   <si>
     <t>Esparvel (Castellano), Cernícalo primilla (Castellano), Ziquilín de canalera (Castellano), Naumann belatza (Euskera), Xoriguer petit (Catalán), Lagarteiro das torres (Gallego), Lesser Kestrel (Inglés), Faucon crécerellette (Francés)</t>
   </si>
   <si>
     <t>De aspecto bastante similar al del cernícalo vulgar, el primilla se distingue de este por su menor tamaño y por una serie de características morfológicas que algunas veces —como sucede con el color de las uñas: blancas en el primilla, negras en el vulgar— no son fácilmente identificables en el campo. El macho adulto tiene el dorso rojizo, sin manchas. La cabeza y las grandes coberteras son de color gris azulado; las plumas de vuelo, negras, y las partes inferiores, de un suave tono crema con tintes rosados y levemente tachonado de pintas oscuras. Carece de bigotera, a diferencia del cernícalo vulgar, y presenta la cera del pico y el anillo ocular de color amarillo. En vuelo ofrece un aspecto muy pálido, tanto en la cara inferior de las alas como en el cuerpo y la cola; esta es de color gris claro y aparece rematada por una banda terminal negra sobre la que destacan las rectrices centrales, que son más largas. La hembra luce un tono general bastante más apagado y homogéneo. Sus partes superiores son de color marrón rojizo, con un profuso barrado transversal, y las inferiores, muy claras, aunque con un moteado más abundante que el del macho. La bigotera resulta menos marcada que la de la hembra del cernícalo vulgar, y en vuelo las partes inferiores son más pálidas y menos barradas. El joven es muy similar a la hembra adulta y también a hembras y jóvenes de cernícalo vulgar. De los segundos se distingue por tener una bigotera poco marcada y ser menos barrado en la parte inferior.</t>
   </si>
   <si>
     <t>Glareola pratincola (Linnaeus, 1766)</t>
   </si>
@@ -14919,51 +14919,51 @@
         <v>25</v>
       </c>
       <c r="K238"/>
       <c r="L238"/>
       <c r="M238"/>
       <c r="N238"/>
       <c r="O238" t="s">
         <v>135</v>
       </c>
       <c r="P238"/>
       <c r="Q238" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="239" spans="1:17">
       <c r="A239">
         <v>11841</v>
       </c>
       <c r="B239" t="s">
         <v>919</v>
       </c>
       <c r="C239" t="s">
         <v>920</v>
       </c>
       <c r="D239" t="s">
-        <v>151</v>
+        <v>32</v>
       </c>
       <c r="E239" t="s">
         <v>911</v>
       </c>
       <c r="F239" t="s">
         <v>912</v>
       </c>
       <c r="G239" t="s">
         <v>921</v>
       </c>
       <c r="H239" t="s">
         <v>23</v>
       </c>
       <c r="I239" t="s">
         <v>24</v>
       </c>
       <c r="J239" t="s">
         <v>37</v>
       </c>
       <c r="K239" t="s">
         <v>57</v>
       </c>
       <c r="L239"/>
       <c r="M239"/>
       <c r="N239"/>