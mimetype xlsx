--- v0 (2025-10-18)
+++ v1 (2026-05-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,558 +68,561 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Pelagodroma marina (Latham, 1790)</t>
   </si>
   <si>
-    <t>prueba_Bailarín (Castellano), Paíño pechialbo (Castellano), White-faced Storm Petrel (Inglés), White-faced Storm-Petrel (Inglés), Océanite frégate (Francés)</t>
+    <t>Bailarín (Castellano), Paíño pechialbo (Castellano), White-faced Storm Petrel (Inglés), White-faced Storm-Petrel (Inglés), Océanite frégate (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Canarias CR (En peligro crítico),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Canarias, Mundial</t>
   </si>
   <si>
     <t>Esta pequeña ave marina, de aspecto grácil y delicado, se caracteriza por ser, dentro del grupo de los paíños presentes en nuestras aguas, el único con las partes inferiores claras. El ojo aparece rodeado por una mancha oscura que destaca mucho sobre el resto de la cara blanca. Su pico es proporcionalmente más largo que en otros congéneres. Visto por arriba presenta la zona central del cuerpo y las plumas coberteras de las alas con tonalidades pardo-grisáceas, mientras que las plumas de vuelo son negras. El obispillo gris contrasta con las plumas de la cola, también negras. Visto ventralmente resulta blanco, salvo por la cola y las plumas de vuelo en las alas, que son oscuras. Su silueta en vuelo también es característica, pues las patas asoman notablemente tras la cola y las puntas de las alas aparecen ampliamente redondeadas. Su vuelo es errático y más potente que el de otros paíños; efectúa menos revoloteos pero, en cambio, se balancea más de un lado a otro. A menudo, da la impresión de que salta por encima de la superficie del agua.</t>
   </si>
   <si>
     <t>Marino y Terrestre</t>
   </si>
   <si>
     <t>Aves</t>
   </si>
   <si>
     <t>Directiva 2009/147/CE (Directiva Aves), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Anexo I</t>
   </si>
   <si>
     <t>Filtros:  Ámbito: Marino y terrestre</t>
   </si>
   <si>
     <t>Branta bernicla (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Barnacla carinegra (Castellano), Branta musubeltza (Euskera), Oca de collar (Catalán), Ganso cabecinegro (Gallego), Brant Goose (Inglés), Brant (Inglés), Brent Goose (Inglés), Bernache cravant (Francés)</t>
+    <t>Barnacla carinegra (Castellano), Branta musubeltza (Euskera), Oca de collar (Catalán), Ganso cabecinegro (Gallego), Brant Goose (Inglés), Brant (Inglés), Brent Goose (Inglés), Bernache cravant (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España NE (No evaluado),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial</t>
   </si>
   <si>
     <t>Este pequeño ganso —algo mayor que un ánade azulón—presenta un aspecto general bastante oscuro, con cabeza, cuello y pecho completamente negros, a excepción de unas manchas blancas a ambos lados del cuello. Las regiones dorsales son pardo-grisáceas; la zona anal, blanca; la cola, negra, y el vientre, grisáceo claro. Este último varía de tonalidad según las distintas subespecies. En vuelo, la barnacla carinegra resulta relativamente oscura, y su cabeza y cuello resaltan vivamente sobre las partes inferiores</t>
   </si>
   <si>
     <t>Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Chelon labrosus (Risso, 1827)</t>
   </si>
   <si>
-    <t>prueba_Lisa Negra (Castellano), Corcón (Castellano), Muble (Castellano), Thick-lipped Grey Mullet (Inglés), Thick-lipped Mullet (Inglés), Thick Lipped Mullet (Inglés), Thichlip Mullet (Inglés), Grey Mullet (Inglés), Thicklip Grey Mullet (Inglés), Muge Noir Chaluc (Francés), Mugon Labru (Francés), Mulet à Grosses Lèvres (Francés), Mulet Labeon Chaluc (Francés), Mulet Labeon Lippu (Francés), Mulet Lippu (Francés), Oeil Noir (Francés), Muge Noir Labru (Francés), Muge Lippu (Francés), Meil (Francés), Bâtarde (Francés), Labre (Francés), Lenket (Francés), Muge à Grosses Lèvres (Francés), Muge Noir à Grosses Lèvres (Francés), Muge Noir Blanc (Francés), Lissa (Latín)</t>
+    <t>Lisa Negra (Castellano), Corcón (Castellano), Muble (Castellano), Thick-lipped Grey Mullet (Inglés), Thick-lipped Mullet (Inglés), Thick Lipped Mullet (Inglés), Thichlip Mullet (Inglés), Grey Mullet (Inglés), Thicklip Grey Mullet (Inglés), Muge Noir Chaluc (Francés), Mugon Labru (Francés), Mulet à Grosses Lèvres (Francés), Mulet Labeon Chaluc (Francés), Mulet Labeon Lippu (Francés), Mulet Lippu (Francés), Oeil Noir (Francés), Muge Noir Labru (Francés), Muge Lippu (Francés), Meil (Francés), Bâtarde (Francés), Labre (Francés), Lenket (Francés), Muge à Grosses Lèvres (Francés), Muge Noir à Grosses Lèvres (Francés), Muge Noir Blanc (Francés), Lissa (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Latín</t>
   </si>
   <si>
     <t>Es un pez de tamaño grande cuyos ejemplares adultos pueden llegas hasta los 60 cm. Cuerpo alargado con cabeza grande. Presenta dos aletas dorsales. Las escamas son grandes y fácilmente caedizas y su número es de 40-47. El cuerpo es plateado con aletas más oscuras. Se diferencia de otros peces continentales españoles por tener dos aletas dorsales, escamas en la parte dorsal de la cabeza la cual está comprimida dorso-ventralmente, labios con varias filas de papilas. Holotipo no descrito, localidad tipo Niza en el mediterráneo de Francia.</t>
   </si>
   <si>
     <t>Peces</t>
   </si>
   <si>
     <t>Pomatoschistus microps (Krøyer, 1838)</t>
   </si>
   <si>
-    <t>prueba_Gobito (Castellano), Gambuxino (Castellano), Common Goby (Inglés), Gobie Tacheté (Francés), Gobie Commun (Francés), Mougnette (Francés)</t>
+    <t>Gobito (Castellano), Gambuxino (Castellano), Common Goby (Inglés), Gobie Tacheté (Francés), Gobie Commun (Francés), Mougnette (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Pez de pequeño tamaño que no alcanza los 50 mm de longitud total. La coloración es marrón olivácea con una serie de manchas negras a lo largo del cuerpo y reflejos dorados; en el vientre la coloración es plateada. Las aletas pigmentadas con filas de puntos negros. Línea de poros de la línea cefálica lateral presentes y línea de poros órbito-escapular extendiéndose al hocico. Segunda aleta dorsal con 8 a 11 radios ramificados. El origen de la aleta anal está por delante de la vertical que pasa por el primer radio de la segunda aleta dorsal. Se diferencia de otros peces continentales españoles por tener una morfología bentónica con las aletas ventrales muy avanzadas aproximadamente a la altura de las pectorales, ojos grandes, muy juntos, que sobresalen por encima del perfil de la cabeza de 39 a 52 escamas en la línea medial del cuerpo y aleta dorsal con mancha negra en la parte posterior. Holotipo conservado en Københavns Universitet, Zoologisk Museum, Vertebrater, Fiskesamlingen, Copenhagen, Dinamarca (ZMUC 72).</t>
   </si>
   <si>
     <t>Pomatochistus microps (Kroyer, 1838)</t>
   </si>
   <si>
     <t>Phalacrocorax carbo (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Cormorán grande (Castellano), Black Shag (Inglés), Cormorant (Inglés), White-breasted Cormorant (Inglés), Great Cormorant (Inglés), Grand Cormoran (Francés)</t>
+    <t>Cormorán grande (Castellano), Black Shag (Inglés), Cormorant (Inglés), White-breasted Cormorant (Inglés), Great Cormorant (Inglés), Grand Cormoran (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España NE (No evaluado),  Mundial LC (Preocupación menor),  Península LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial, Península</t>
   </si>
   <si>
     <t>Se trata de un ave grande, de aspecto torpe y coloración general negruzca, salvo la garganta, que es de tonos blanquecinos. Tiene el cuello largo y grueso, el pico prominente y gris, y las patas negras. En la base de la mandíbula inferior presenta una zona desnuda de plumas, de color amarillo-anaranjado, que alcanza casi los ojos. La coloración de las plumas del dorso hace que parezcan escamas. En vuelo intercala breves planeos entre secuencias de batido de alas. Cuando nada mantiene la línea de flotación elevada, con tres cuartas partes del cuerpo bajo el agua. El cormorán grande pasa mucho tiempo posado en rocas o árboles, con las alas abiertas para dejar secar su plumaje. Durante el periodo reproductor, los adultos muestran manchas blancas sobre la cabeza, los flancos y la parte superior de los muslos, y lucen un plumaje con tonos más lustrosos. Los jóvenes presentan las partes inferiores de tonos pálido-cremosos</t>
   </si>
   <si>
     <t>Directiva 2009/147/CE (Directiva Aves)</t>
   </si>
   <si>
     <t>Artículo I</t>
   </si>
   <si>
     <t>Salmo salar Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Salmón del Atlántico (Castellano), Izokin arrunta (Euskera), Salmó (Catalán), Salmón (Gallego), Atlantic Salmon (Inglés), Black Salmon (Inglés), Salmon (Inglés), Saumon de l’Atlantique (Francés)</t>
+    <t>Salmón del Atlántico (Castellano), Izokin arrunta (Euskera), Salmó (Catalán), Salmón (Gallego), Atlantic Salmon (Inglés), Black Salmon (Inglés), Salmon (Inglés), Saumon de l’Atlantique (Francés)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Atlántica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica</t>
   </si>
   <si>
     <t>Especie de gran talla que puede alcanzar 1,5 m de longitud total y 45 kilos de peso máximo, sin embargo en España no suele alcanzar el metro de longitud y los 20 kilos de peso. La máxima edad encontrada es de 13 años. Entre la aleta dorsal y la caudal posee una aleta adiposa. Las aletas pelvianas están en posición abdominal y los dientes mandibulares bien desarrollados. Cabeza más pequeña que la de la trucha. Vómer corto y sin dientes. Presentan un maxilar pequeño alcanzando sólo a la mitad anterior del ojo. Aleta caudal está profundamente escotada. En los juveniles la aleta pectoral es larga, llegando al borde anterior de la aleta dorsal en comparación con la trucha. En los machos muy viejos, las mandíbulas pueden presentar una notable deformación ya que se encorvan por su extremo, la una hacia la otra. Pedúnculo caudal estrecho en su porción central. Escamas pequeñas en número de 120 a 130 en la línea lateral. A lo largo de su vida aparecen diferentes morfotipos a los que se asignan diferentes nombres. Al principio de su vida se les denomina «pintos » al ser coloreados con manchas rojas. Cuando se van al mar empiezan a platear y en los flancos se ven unas manchas negras en forma de x; se les llama entonces «esguines». Cuando vuelven del mar ya maduros tienen el dorso azul-verdoso y el resto del cuerpo plateado, viéndose en los opérculos y en los flancos unas manchas negras esparcidas de forma redondeada o de x; son los denominados «salmones ». Una vez que se han reproducido pueden volver al mar arrastrados por la corriente, siendo llamados entonces «zancados». Se diferencia de otros salmónidos por tener entre 10-13 escamas entre el final de la aleta adiposa y la línea lateral y de 17 a 24 branquispinas. Parte posterior del vómer con dientes. Maxilar que no alcanza el borde posterior del ojo. Holotipo no conocido, Terra typica mares y ríos de Europa.</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
   </si>
   <si>
+    <t>Anexo II - No prioritaria, Anexo V</t>
+  </si>
+  <si>
+    <t>Calidris maritima (Brünnich, 1764)</t>
+  </si>
+  <si>
+    <t>Correlimos oscuro (Castellano), Txirri iluna (Euskera), Territ fosc (Catalán), Pilro cincento (Gallego), Purple Sandpiper (Inglés), Bécasseau violet (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NE (No evaluado),  Península DD (Datos insuficientes),  Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>España, Península, Mundial</t>
+  </si>
+  <si>
+    <t>Es una limícola rechoncha y robusta, con un tamaño comprendido entre el del correlimos común y el del correlimos gordo, de patas cortas teñidas de naranja apagado. El pico apenas está curvado hacia abajo y tiene la parte más cercana a la base de color anaranjado. El adulto en plumaje nupcial presenta las plumas de las partes superiores con el centro oscuro, muescas pardas y bordes blancos; las coberteras y terciarias son más apagadas y las partes inferiores son claras, jaspeadas de marrón oscuro en la garganta, el cuello, el pecho y los flancos. Los ejemplares no reproductores muestran un jaspeado más difuso en los flancos y el pecho. Este apenas se distingue de las partes superiores, que exhiben plumas muy oscuras, con el raquis apenas perceptible y los bordes ligeramente más claros. Las patas son naranjas, así como la mitad basal del pico. El juvenil presenta las plumas de las partes superiores oscuras, con los bordes claros muy destacados y un jaspeado en los flancos y el cuello más fino que el del adulto en plumaje nupcial. Igualmente, las patas y la base del pico son de color naranja. En vuelo es muy oscuro, con el vientre y la garganta algo jaspeados. En las partes superiores se aprecia una estrecha banda alar más clara, así como el característico obispillo de los correlimos, es decir: blanco, con una línea vertical que lo recorre en toda su extensión.</t>
+  </si>
+  <si>
+    <t>Pelecanus rufescens Gmelin, JF, 1789</t>
+  </si>
+  <si>
+    <t>Pelícano rosado (Castellano), Pelícano rosado (Castellano), Pink-backed Pelican (Inglés), Pélican gris (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>Mundial</t>
+  </si>
+  <si>
+    <t>Es menor que otros pelícanos del Viejo Mundo, pero aun así grande, con aproximadamente 4-7 kilogramos de peso. Presenta un color general blanco grisáceo, más pardo en los jóvenes y ligeramente teñido de rosa en el dorso y las partes inferiores en el caso de los adultos. Tiene las patas de color variable, aunque habitualmente blanquecinas.</t>
+  </si>
+  <si>
+    <t>Platichthys flesus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Platija Europea (Castellano), Solla (Castellano), Platixa (Castellano), Platija (Castellano), Baltic Flounder (Inglés), Butt (Inglés), Fluke (Inglés), European Flounder (Inglés), Mud Flounder (Inglés), River Flounder (Inglés), Flet (Francés), Flet d'Europe (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>La coloración es parda clara y amarillenta en la región dorsal con manchas irregulares más oscuras. La región ventral es blanca casi transparente. Aletas con manchas negras. Alrededor de 80 escamas en la línea lateral. De 51 a 67 radios en la aleta dorsal y de 35 a 46 en la aleta anal. Puede llegar hasta los 50 cm de longitud total en los ríos españoles raramente alcanza los 30 cm de longitud total. Se diferencia de otros peces españoles por tratarse de un pez plano con los dos ojos en el mismo lado del cuerpo (poblaciones ibéricas); escamas de la base de la dorsal y anal mas largas que las del resto del cuerpo y tubérculos óseos en la línea lateral. Holotipo no designado, Sintipos conservados en el British Museum of Natural History (BMNH 1853.11.12.132-134) procedentes de Europa.</t>
+  </si>
+  <si>
+    <t>Spartina alterniflora Loisel.</t>
+  </si>
+  <si>
+    <t>Borraza (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano</t>
+  </si>
+  <si>
+    <t>Herbácea perenne, rizomatosa, laxamente cespitosa. Crece de 1 a 1,5 metros de alto, con tallos robustos, huecos y lisos. Las hojas son planas, de 5-10 mm de ancho. Las lígulas están formadas por pelos de hasta 1 mm de largo. Produce flores y semillas sólo a un lado del tallo. Las inflorescencias aparecen en racimo de 5-13 espigas. El raquis de las espigas se prolonga hasta 27 mm por encima de las espiguillas, que miden entre 10 y 15 mm, y están comprimidas lateralmente. La gluma inferior es linear mientas que la superior es ovado-lanceolada, rala, cortamente pubescente y con 3-5 costillas. La lema es ovado-lanceolada, con 1-6 costillas, coriácea, glabra y con el margen membranoso. La pálea es ligeramente más corta que la lema. El fruto es una cariópside.</t>
+  </si>
+  <si>
+    <t>Plantas vasculares</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013)</t>
+  </si>
+  <si>
+    <t>CEEEI: Incluido</t>
+  </si>
+  <si>
+    <t>Anguilla anguilla (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Anguila común (Castellano), Anguila europea (Castellano), Ibai aingira (Euskera), Anguila (Gallego), European Eel (Inglés), Anguille européenne (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial CR (En peligro crítico),  España VU (Vulnerable)</t>
+  </si>
+  <si>
+    <t>Mundial, España</t>
+  </si>
+  <si>
+    <t>Piel recubierta de mucosa con pequeñas escamas alargadas hendidas en la piel. Coloración variable, ya que el dorso puede ofrecer tonalidades negruzcas, verdosas o amarillentas, mientras que la zona ventral es blanquecina o amarillenta. Según se acerca la fase madura toma unas tonalidades plateadas. Presentan una mandíbula inferior prominente con respecto a la superior. Ambas mandíbulas, así como el vómer, están provistos de dientes finos. Poseen pequeñas aberturas branquiales, situadas bajo la aleta pectoral. Ojos pequeños y redondos que se hipertrofian al madurar sexualmente. Se diferencia de otros peces presentes en la Península Ibérica por presentar el cuerpo serpentiforme con ausencia de aletas pelvianas y aletas dorsal, anal y caudal de forma continua alrededor del cuerpo. Tamaño máximo de 1,5 metros de longitud y 6 Kg de peso. Holotipo no designado, un neotipo fue propuesto por Fricke (1999) pero luego retirado por el mismo autor (Fricke, 2000).</t>
+  </si>
+  <si>
+    <t>Atherina boyeri Risso, 1810</t>
+  </si>
+  <si>
+    <t>Pejerrey Mediterráneo (Castellano), Pejerrey (Castellano), Abixoi txikia (Euskera), Jovell (Catalán), Black Sea Silverside (Inglés), Boyer's Sand Smelt (Inglés), Big-scale Sand Smelt (Inglés), Cabassoun (Francés), Athérine (Francés), Coubassou (Francés), Joël (Francés), Athérine de Boyer (Francés), Athérine Joël (Francés), Cabasson (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial LC (Preocupación menor),  España VU (Vulnerable)</t>
+  </si>
+  <si>
+    <t>La especie es diploide (2n=50). La coloración es muy clara casi translúcida, ligeramente olivácea con una línea plateada brillante en la línea media. Ojo muy grande que ocupa la mayor parte de la cabeza, con diámetro mayor que la longitud del hocico. Boca súpera provista de dientes débiles pero bien visibles. Se diferencia de otros peces de agua dulce de la Península Ibérica por tener dos aletas dorsales, la primera de ellas con 7-8 radios, la segunda con 11-13 y la aleta anal larga con 10-18 radios ramificados. Pedúnculo caudal estrecho y escamas grandes, presentando entre 43 y 45 en la línea longitudinal media. Tamaño máximo de 10 cm de longitud total. El lectotipo se conserva en el Muséum National d’Histoire Naturelle de Paris (MNHN A-4342) procedente del Departamento de Var en el Mediterráneo de Francia.</t>
+  </si>
+  <si>
+    <t>Atherina mochon Cuvier, 1829</t>
+  </si>
+  <si>
+    <t>Alosa alosa (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Kodaka (Euskera), Kolaka (Euskera), Guerxa (Catalán), Sábalo (Gallego), Allis Shad (Inglés), Alose vraie (Francés), Grande Alose (Francés)</t>
+  </si>
+  <si>
+    <t>Euskera, Euskera, Catalán, Gallego, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Especie de talla media que puede alcanzar los 83 cm de longitud total y 4 kg de peso. Su cuerpo es esbelto y fusiforme, comprimido lateralmente. Los ojos presentan párpados adiposos. Presentan una mancha postopercular. Escamas cicloideas grandes muy características. Línea lateral ausente. La línea media ventral forma una quilla más o menos patente. Se diferencia de la saboga por tener branquispinas numerosas de 85 a 130 y más largas que los filamentos branquiales. Existe un sintipo en la colección del British Museum of Natural History BMNH 1853.11.12.179 [Gronovius coll.].</t>
+  </si>
+  <si>
+    <t>Alosa fallax (Lacepède, 1803)</t>
+  </si>
+  <si>
+    <t>Astuna (Euskera), Saboga (Catalán), Savel (Gallego), Twaite Shad (Inglés), Twait Shad (Inglés)</t>
+  </si>
+  <si>
+    <t>Euskera, Catalán, Gallego, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Alcanza tallas de 25 a 40 cm, pudiendo llegar hasta 55 cm, con pesos de hasta 2 kg. Cuerpo aplanado lateralmente, más pequeño que el sábalo, aunque más robusto. En la parte lateral superior del cuerpo presenta manchas negras (de 5 a 10) que disminuyen de tamaño a lo largo del cuerpo. Las branquispinas son cortas y su número varía de 30 a 60. Se han reconocido algunas subespecies por el número de branquiespinas. Se diferencia del sábalo por tener branquispinas cortas y en número de 30 a 60. Neotipo conservado en el Museum d’Histoire Naturelle de París MNHN 0000-3188 procedente del río Sena (Francia).</t>
+  </si>
+  <si>
     <t>Anexo V, Anexo II - No prioritaria</t>
   </si>
   <si>
-    <t>Calidris maritima (Brünnich, 1764)</t>
-[...136 lines deleted...]
-  <si>
     <t>Petromyzon marinus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Lamprea marina (Castellano), Itsas-lanproia (Euskera), Itxas-lamproia (Euskera), Lampresa de mar (Catalán), Llampresa de mar (Catalán), Lamprea (Gallego), Lampra (Gallego), Sea Lamprey (Inglés), Lamproie marine (Francés)</t>
+    <t>Lamprea marina (Castellano), Itsas-lanproia (Euskera), Itxas-lamproia (Euskera), Lampresa de mar (Catalán), Llampresa de mar (Catalán), Lamprea (Gallego), Lampra (Gallego), Sea Lamprey (Inglés), Lamproie marine (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>El tamaño de esta especie migradora puede ser superior a 50 cm de longitud total, alcanzando más de un metro en la madurez, con pesos de dos a tres kg. Ventosa bucal con placa preoral pequeña y boca con odontoides agudos. Cuerpo cilíndrico, de color gris, gris-verdoso o pardo reticulado de negro, juveniles plateados. Carece de aletas pares. A los lados del cuerpo tiene siete pares de orificios branquiales visibles y un orificio nasal impar. Dos aletas dorsales. Posee una fase larvaria ciega (larva ammocoetes), pero a diferencia de la lamprea de arroyo, la larva tiene la región caudal pigmentada. Se diferencia de otras lampreas de la Península Ibérica por tener una lámina supraoral estrecha con dos dientes muy proximos y varias filas de dientes exolaterales, larvas con pigmentación en la aleta caudal. Holotipo no conocido, lectotipo fijado por Kottelat (1997:29) para el individuo ilustrado por Gesner (1604:590) aunque no existe, pero establece la localidad tipo.</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
     <t>Anexo II - No prioritaria</t>
   </si>
   <si>
     <t>Gulosus aristotelis (Linnaeus, 1761)</t>
   </si>
   <si>
-    <t>prueba_Cormorán moñudo (Castellano), Cormorán moñudo (Castellano), Ubarroi mottoduna (Euskera), Ubardi mottoduna (Euskera), Corb marí emplomallat (Catalán), Corvo mariño cristado (Gallego), Shag (Inglés), European Shag (Inglés)</t>
+    <t>Cormorán moñudo (Castellano), Cormorán moñudo (Castellano), Ubarroi mottoduna (Euskera), Ubardi mottoduna (Euskera), Corb marí emplomallat (Catalán), Corvo mariño cristado (Gallego), Shag (Inglés), European Shag (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Península VU (Vulnerable)</t>
   </si>
   <si>
     <t>Mundial, Península</t>
   </si>
   <si>
     <t>Recuerda al cormorán grande, aunque se distingue de él por ser más pequeño y esbelto y por poseer la cabeza y el pico más pequeños, la frente más marcada y el cuello más estrecho que la cabeza. La garganta es totalmente negra y la comisura del pico, amarilla, destaca sobre el tono general negruzco. No presenta un marcado dimorfismo sexual, aunque los machos son algo mayores que las hembras en promedio. En el periodo de cortejo, los adultos muestran una cresta curvada hacia arriba que nace de la frente, así como el pico más oscuro y el plumaje más lustroso, con las plumas del dorso con los bordes marcados de tal modo que sugieren un diseño de escamas. Los jóvenes pueden distinguirse de los adultos hasta el año siguiente por lucir el vientre de color crema. En vuelo, el cormorán moñudo se diferencia del grande por resultar más ligero, y por efectuar los desplazamientos de manera más directa y sin planeos, a la vez que muestra una silueta del cuello más estrecha. Fuera del agua tiene la costumbre de colocarse sobre las rocas con las alas abiertas para dejar secar su plumaje.</t>
   </si>
   <si>
     <t>Phalacrocorax aristotelis (Linnaeus, 1761)</t>
   </si>
   <si>
     <t>Spartina densiflora Brongn.</t>
   </si>
   <si>
-    <t>prueba_Espartillo (Castellano), Barrón (Castellano), Barrón salado (Castellano), Esparto (Valenciano)</t>
+    <t>Espartillo (Castellano), Barrón (Castellano), Barrón salado (Castellano), Esparto (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Valenciano</t>
   </si>
   <si>
     <t>Especie perenne, que crece erecta en masas densas y cespitosas hasta 150 cm de altura. Carece de rizomas. Los tallos son glabros, al igual que las hojas. Las láminas de las hojas son angostas, de 5 a 9 mm, y semi-envainadas, de color verde grisáceo, enrolladas sobre sí mismas. Presenta una lígula ciliada. La inflorescencia es una espiga muy angosta, de 6 a 30 cm de largo, con flores diminutas, densas y compactas.</t>
   </si>
   <si>
     <t>Spartina patens (Ait.) Muhl</t>
   </si>
   <si>
     <t>Planta herbácea, perenne y rizomatosa, esbelta, laxamente cespitosa, con tallos tendidos (por la acción del viento y el agua, creando un campo de remolinos y mechones) de 30- 100 cm, rígidos y delgados, tenues y huecos. Las hojas son verdes (púrpura cuando son jóvenes), de 1-4 mm de ancho y hasta 30 cm de longitud, enrolladas sobre sí mismas, largas y finas. La vaina de la hoja carece de pelos. La lígula presenta pelos de unos 0,2 mm de longitud. Produce flores moradas y semillas en un solo lado del tallo. Las inflorescencias son de unos 6-12 cm, formadas por 2-7 espigas ascendentes de 1,5-5 cm, con el raquis no prolongado encima de las espiguillas. Las espiguillas están imbricadas; miden de 5-7 cm, escábrido-ciliadas sobre las costillas. La gluma inferior es linear y mucronada, de 2 a 6 mm, y la superior es trinerviada, lanceolada, acuminada o casi aristada, de 7,5 a 13 mm. La lema es glabra, obtusa, ovado-lanceolada, de 5,5 a 8 mm.</t>
   </si>
   <si>
     <t>Spartina juncea (Michx.) Willd.</t>
   </si>
   <si>
     <t>Gulosus aristotelis aristotelis (Linnaeus, 1761)</t>
   </si>
   <si>
     <t>España EN (En peligro)</t>
   </si>
   <si>
     <t>España</t>
   </si>
   <si>
     <t>Phalacrocorax aristotelis subsp. aristotelis</t>
   </si>
   <si>
     <t>Lampetra fluviatilis (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Lamprea de río (Castellano), River Lamprey (Inglés)</t>
+    <t>Lamprea de río (Castellano), River Lamprey (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Syngnathus abaster Risso, 1827</t>
   </si>
   <si>
-    <t>prueba_Aguja de río (Euskera), Agulla de riu (Catalán), Black-striped Pipefish (Inglés), Syngnathe (Francés)</t>
+    <t>Aguja de río (Euskera), Agulla de riu (Catalán), Black-striped Pipefish (Inglés), Syngnathe (Francés)</t>
   </si>
   <si>
     <t>Euskera, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>Syngnathus agassizi Michahelles, 1829</t>
   </si>
   <si>
     <t>Acipenser sturio Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Esturión (Castellano), Esturión común (Castellano), Gaizkata (Euskera), Esturio (Catalán), Esturjao (Gallego), Atlantic Sturgeon (Inglés), Common Sturgeon (Inglés), Baltic Sturgeon (Inglés), Sturgeon (Inglés), Esturgeon Commun (Francés), Esturgeon d’Europe (Francés)</t>
+    <t>Esturión (Castellano), Esturión común (Castellano), Gaizkata (Euskera), Esturio (Catalán), Esturjao (Gallego), Atlantic Sturgeon (Inglés), Common Sturgeon (Inglés), Baltic Sturgeon (Inglés), Sturgeon (Inglés), Esturgeon Commun (Francés), Esturgeon d’Europe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea</t>
   </si>
   <si>
-    <t>Anexo IV, Anexo II - Prioritaria</t>
+    <t>Anexo II - Prioritaria, Anexo IV</t>
   </si>
   <si>
     <t>Assiminea cardonae Paladilhe, 1875</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes)</t>
   </si>
   <si>
     <t>Invertebrados</t>
   </si>
   <si>
     <t>Assiminea eliae Paladilhe, 1875</t>
   </si>
   <si>
     <t>Assiminea glaubrechti van Aartsen, 2008</t>
   </si>
   <si>
     <t>Chelon auratus (Risso, 1810)</t>
   </si>
   <si>
     <t>Liza aurata (Risso, 1810)</t>
   </si>
   <si>
     <t>Chelon ramada (Risso, 1827)</t>
   </si>
   <si>
-    <t>prueba_Morragute (Castellano), Capiton (Castellano), Sama (Castellano), Lisa (Castellano), Muxo (Castellano), Galupe (Castellano), Ilisa Aguda (Castellano), Ilisa Calua Negra (Castellano), Ilisa Cap Plá (Castellano), Mujol (Castellano), Mule (Castellano), Yama (Castellano), Lizarra (Castellano), Mowel (Inglés), Thinlip Grey Mullet (Inglés), Grey Mullet (Inglés), Haarder (Inglés), Mulet Porc (Francés), Porc-mullet (Francés), Porqua (Francés), Porqué (Francés), Ramada (Francés), Yol Nègre (Francés), Gaouta-roussa (Francés), Meil (Francés), Meuille (Francés), Meuille Blanc (Francés), Muge Calusse (Francés), Muge Capiton (Francés), Mulet (Francés), Mujon (Francés), Mulet Blanc (Francés), Mulet Calusse (Francés), Mulet Capiton (Francés)</t>
+    <t>Morragute (Castellano), Capiton (Castellano), Sama (Castellano), Lisa (Castellano), Muxo (Castellano), Galupe (Castellano), Ilisa Aguda (Castellano), Ilisa Calua Negra (Castellano), Ilisa Cap Plá (Castellano), Mujol (Castellano), Mule (Castellano), Yama (Castellano), Lizarra (Castellano), Mowel (Inglés), Thinlip Grey Mullet (Inglés), Grey Mullet (Inglés), Haarder (Inglés), Mulet Porc (Francés), Porc-mullet (Francés), Porqua (Francés), Porqué (Francés), Ramada (Francés), Yol Nègre (Francés), Gaouta-roussa (Francés), Meil (Francés), Meuille (Francés), Meuille Blanc (Francés), Muge Calusse (Francés), Muge Capiton (Francés), Mulet (Francés), Mujon (Francés), Mulet Blanc (Francés), Mulet Calusse (Francés), Mulet Capiton (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Liza ramada (Risso, 1827)</t>
   </si>
   <si>
     <t>Chelon saliens (Risso, 1810)</t>
   </si>
   <si>
-    <t>prueba_Galúa (Castellano), Galúa Blanca (Castellano), Galúa Negra (Castellano), Ilisa (Castellano), Ilisa de Cap Giquet (Castellano), Ilisa Fusany (Castellano), Leaping Mullet (Inglés), Leaping Gray Mullet (Inglés), Small Mullet (Inglés), Leaping Grey Mullet (Inglés), Mugon (Francés), Mulet Sauteur (Francés), Russa (Francés), Muge Sauteur (Francés), Bayonetta (Francés), Flavetoun (Francés), Flavetin (Francés), Flûte (Francés), Muga-flavetin (Francés), Muge Muga (Francés)</t>
+    <t>Galúa (Castellano), Galúa Blanca (Castellano), Galúa Negra (Castellano), Ilisa (Castellano), Ilisa de Cap Giquet (Castellano), Ilisa Fusany (Castellano), Leaping Mullet (Inglés), Leaping Gray Mullet (Inglés), Small Mullet (Inglés), Leaping Grey Mullet (Inglés), Mugon (Francés), Mulet Sauteur (Francés), Russa (Francés), Muge Sauteur (Francés), Bayonetta (Francés), Flavetoun (Francés), Flavetin (Francés), Flûte (Francés), Muga-flavetin (Francés), Muge Muga (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Liza saliens (Risso, 1810)</t>
   </si>
   <si>
     <t>Dicentrarchus labrax (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Cherne (Castellano), Baieta (Castellano), Baila (Castellano), Mero (Castellano), Robalo (Castellano), Robaliza (Castellano), Pintat (Castellano), Lubina (Castellano), Lubaro (Castellano), Llubina (Castellano), Llop (Catalán), European Seabass (Inglés), Common Bass (Inglés), King Of The Mullets (Inglés), European Bass (Inglés), Bass (Inglés), Sea Perch (Inglés), Sea Dace (Inglés), White Mullet (Inglés), White Salmon (Inglés), Brigue (Francés), Bog (Francés), Bar Franc (Francés), Bar Européen (Francés), Bar Commun (Francés), Bar (Francés), Loubas Negre (Francés), Drelique (Francés), Gutgareo (Francés), Loubine (Francés), Loupassou (Francés), Loup de Mer (Francés), Lubin (Francés), Luvassu (Francés), Pigne (Francés)</t>
+    <t>Cherne (Castellano), Baieta (Castellano), Baila (Castellano), Mero (Castellano), Robalo (Castellano), Robaliza (Castellano), Pintat (Castellano), Lubina (Castellano), Lubaro (Castellano), Llubina (Castellano), Llop (Catalán), European Seabass (Inglés), Common Bass (Inglés), King Of The Mullets (Inglés), European Bass (Inglés), Bass (Inglés), Sea Perch (Inglés), Sea Dace (Inglés), White Mullet (Inglés), White Salmon (Inglés), Brigue (Francés), Bog (Francés), Bar Franc (Francés), Bar Européen (Francés), Bar Commun (Francés), Bar (Francés), Loubas Negre (Francés), Drelique (Francés), Gutgareo (Francés), Loubine (Francés), Loupassou (Francés), Loup de Mer (Francés), Lubin (Francés), Luvassu (Francés), Pigne (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Knipowitschia panizzae (Verga, 1841)</t>
   </si>
   <si>
     <t>Larus thayeri Brooks, 1915</t>
   </si>
   <si>
-    <t>prueba_Thayer's Gull (Inglés)</t>
+    <t>Thayer's Gull (Inglés)</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Limnodromus griseus (Gmelin, JF, 1789)</t>
   </si>
   <si>
-    <t>prueba_Agujeta gris (Castellano)</t>
+    <t>Agujeta gris (Castellano)</t>
   </si>
   <si>
     <t>Melospiza melodia (Wilson, A, 1810)</t>
   </si>
   <si>
-    <t>prueba_Chingolo cantor (Castellano)</t>
+    <t>Chingolo cantor (Castellano)</t>
   </si>
   <si>
     <t>Microcarbo africanus (Gmelin, JF, 1789)</t>
   </si>
   <si>
-    <t>prueba_Cormorán africano (Castellano)</t>
+    <t>Cormorán africano (Castellano)</t>
   </si>
   <si>
     <t>Morone americana (Gmelin, 1789)</t>
   </si>
   <si>
+    <t>Lubina blanca (Castellano)</t>
+  </si>
+  <si>
     <t>Lista de especies exóticas invasoras preocupantes para la Unión de conformidad con el Reglamento (UE) nº1143/2014 del Parlamento Europeo y del Consejo</t>
   </si>
   <si>
     <t>Incluido</t>
   </si>
   <si>
     <t>Mugil cephalus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Capiton (Castellano), Albur (Castellano), Lisa común (Castellano), Lisa (Castellano), Galupe (Castellano), Bullûa (Castellano), Cabeçut (Castellano), Cabezudo (Castellano), Cachamba (Castellano), Capitán (Castellano), Cap Pla (Castellano), Céfalo (Castellano), Iliça de Cap Gros (Castellano), Iliça Sabada (Castellano), Ilissa Lobarrera (Castellano), Lebranche (Castellano), Lisa Cabezuda (Castellano), Lisa Pardete (Castellano), Lisa Rayada (Castellano), Lissa Amaria (Castellano), Liza Cabezona (Castellano), Lizza (Castellano), Lizarra (Castellano), Mújol (Castellano), Sea Mullet (Inglés), Bully Mullet (Inglés), Callifaver Mullet (Inglés), Common Grey Mullet (Inglés), Common Mullet (Inglés), Flathead Greymullet (Inglés), Flathead Grey Mullet (Inglés), Black Mullet (Inglés), Hardgut Mullet (Inglés), Mangrove Mullet (Inglés), Mullet (Inglés), River Mullet (Inglés), Flathead Mullet (Inglés), Grey Mullet (Inglés), Bright Mullet (Inglés), Haarder (Inglés), Springer (Inglés), Poisson Queue Bleue (Francés), Testu (Francés), Testard (Francés), Cabot (Francés), Carida (Francés), Caridou (Francés), Cremole (Francés), Meuil (Francés), Muge (Francés), Muge à Groose Tête (Francés), Mulet (Francés), Muge Cabot (Francés), Muge Céphale (Francés), Mugo Fangous (Francés), Mujou (Francés), Mulet à Grosse Tête (Francés), Mulet-cabot (Francés), Mulet Cabot (Francés), Mulet Jaune (Francés)</t>
+    <t>Capiton (Castellano), Albur (Castellano), Lisa común (Castellano), Lisa (Castellano), Galupe (Castellano), Bullûa (Castellano), Cabeçut (Castellano), Cabezudo (Castellano), Cachamba (Castellano), Capitán (Castellano), Cap Pla (Castellano), Céfalo (Castellano), Iliça de Cap Gros (Castellano), Iliça Sabada (Castellano), Ilissa Lobarrera (Castellano), Lebranche (Castellano), Lisa Cabezuda (Castellano), Lisa Pardete (Castellano), Lisa Rayada (Castellano), Lissa Amaria (Castellano), Liza Cabezona (Castellano), Lizza (Castellano), Lizarra (Castellano), Mújol (Castellano), Sea Mullet (Inglés), Bully Mullet (Inglés), Callifaver Mullet (Inglés), Common Grey Mullet (Inglés), Common Mullet (Inglés), Flathead Greymullet (Inglés), Flathead Grey Mullet (Inglés), Black Mullet (Inglés), Hardgut Mullet (Inglés), Mangrove Mullet (Inglés), Mullet (Inglés), River Mullet (Inglés), Flathead Mullet (Inglés), Grey Mullet (Inglés), Bright Mullet (Inglés), Haarder (Inglés), Springer (Inglés), Poisson Queue Bleue (Francés), Testu (Francés), Testard (Francés), Cabot (Francés), Carida (Francés), Caridou (Francés), Cremole (Francés), Meuil (Francés), Muge (Francés), Muge à Groose Tête (Francés), Mulet (Francés), Muge Cabot (Francés), Muge Céphale (Francés), Mugo Fangous (Francés), Mujou (Francés), Mulet à Grosse Tête (Francés), Mulet-cabot (Francés), Mulet Cabot (Francés), Mulet Jaune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>Pelecanus crispus Bruch, 1832</t>
   </si>
   <si>
-    <t>prueba_Pelícano ceñudo (Castellano), Pelícano ceñudo (Castellano)</t>
+    <t>Pelícano ceñudo (Castellano), Pelícano ceñudo (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado)</t>
   </si>
   <si>
     <t>Nanozostera noltei (Hornem.) Toml. &amp; Posl.</t>
   </si>
   <si>
-    <t>prueba_Seba de mar estrecha (Castellano), Seda de mar estrecha (Castellano), Seba fina (Castellano), algueró (Catalán), Dwarf Eelgrass (Inglés)</t>
+    <t>Seba de mar estrecha (Castellano), Seda de mar estrecha (Castellano), Seba fina (Castellano), algueró (Catalán), Dwarf Eelgrass (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Inglés</t>
   </si>
   <si>
     <t>CEEA: Vulnerable, LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Nanozostera noltii (Hornem.) Toml. &amp; Posl., Zostera noltei Hornem., Zostera noltei Hornemann, 1832, Zostera noltii Hornem.</t>
   </si>
   <si>
     <t>Alona quadrangularis Müller, 1776</t>
   </si>
   <si>
     <t>Bogidiella balearica</t>
   </si>
   <si>
     <t>Bogidiella dalmatina S. Karaman, 1953</t>
   </si>
   <si>
     <t>Bogidiella torrenticola Pretus &amp; Stock, 1990</t>
   </si>
   <si>
     <t>Branta bernicla bernicla (Linnaeus, 1758)</t>
   </si>
@@ -641,51 +644,51 @@
   <si>
     <t>Holopedium gibberum Zaddach, 1855</t>
   </si>
   <si>
     <t>Larus argentatus cachinnans</t>
   </si>
   <si>
     <t>Melospiza melodia atlantica Todd, 1924</t>
   </si>
   <si>
     <t>Melospiza melodia melodia (Wilson, 1810)</t>
   </si>
   <si>
     <t>Microcarbo africanus africanus (Gmelin, 1789)</t>
   </si>
   <si>
     <t>Minibiotus hufelandioides (Murray, 1910)</t>
   </si>
   <si>
     <t>Phalacrocorax carbo carbo</t>
   </si>
   <si>
     <t>Phalacrocorax carbo subsp. sinensis (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Cormorán grande (Castellano), Ubarroi handia (Euskera), Corb marí gros (Catalán), Corvo mariño real (Gallego)</t>
+    <t>Cormorán grande (Castellano), Ubarroi handia (Euskera), Corb marí gros (Catalán), Corvo mariño real (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego</t>
   </si>
   <si>
     <t>Synchaeta pectinata Ehrenberg, 1832</t>
   </si>
   <si>
     <t>Testudinella patina Hermann, 1783</t>
   </si>
   <si>
     <t>Uria aalge ibericus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1011,51 +1014,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="62.413" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="1645.598" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="1637.315" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="700.686" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="176.814" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2222.457" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="144.965" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="43.561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2426,795 +2429,799 @@
       <c r="G35"/>
       <c r="H35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
         <v>79339</v>
       </c>
       <c r="B36" t="s">
         <v>176</v>
       </c>
-      <c r="C36"/>
-      <c r="D36"/>
+      <c r="C36" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" t="s">
+        <v>80</v>
+      </c>
       <c r="E36" t="s">
         <v>71</v>
       </c>
       <c r="F36" t="s">
         <v>72</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>41</v>
       </c>
       <c r="J36" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
         <v>10997</v>
       </c>
       <c r="B37" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C37" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>41</v>
       </c>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
         <v>29707</v>
       </c>
       <c r="B38" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C38" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D38" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E38" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F38" t="s">
         <v>72</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
         <v>9445</v>
       </c>
       <c r="B39" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C39" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D39" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E39" t="s">
         <v>94</v>
       </c>
       <c r="F39" t="s">
         <v>89</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>82</v>
       </c>
       <c r="J39" t="s">
         <v>35</v>
       </c>
       <c r="K39" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="Q39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
         <v>45112</v>
       </c>
       <c r="B40" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>150</v>
       </c>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
         <v>48345</v>
       </c>
       <c r="B41" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>150</v>
       </c>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
         <v>48346</v>
       </c>
       <c r="B42" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>150</v>
       </c>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
         <v>48347</v>
       </c>
       <c r="B43" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>150</v>
       </c>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
         <v>96697</v>
       </c>
       <c r="B44" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
         <v>96698</v>
       </c>
       <c r="B45" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
         <v>52158</v>
       </c>
       <c r="B46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>150</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
         <v>52159</v>
       </c>
       <c r="B47" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>150</v>
       </c>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
         <v>52160</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>150</v>
       </c>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
         <v>52163</v>
       </c>
       <c r="B49" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>150</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
         <v>53817</v>
       </c>
       <c r="B50" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>150</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
         <v>31164</v>
       </c>
       <c r="B51" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
         <v>96861</v>
       </c>
       <c r="B52" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
         <v>96860</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
         <v>96864</v>
       </c>
       <c r="B54" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
         <v>61541</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C55"/>
       <c r="D55"/>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>150</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
         <v>32209</v>
       </c>
       <c r="B56" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56" t="s">
         <v>53</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56" t="s">
         <v>54</v>
       </c>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
         <v>10965</v>
       </c>
       <c r="B57" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>53</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57" t="s">
         <v>54</v>
       </c>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
         <v>72659</v>
       </c>
       <c r="B58" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>150</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
         <v>76820</v>
       </c>
       <c r="B59" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>150</v>
       </c>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>24460</v>
       </c>
       <c r="B60" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60" t="s">
         <v>53</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60" t="s">
         <v>27</v>
       </c>
       <c r="P60"/>
       <c r="Q60" t="s">
         <v>28</v>