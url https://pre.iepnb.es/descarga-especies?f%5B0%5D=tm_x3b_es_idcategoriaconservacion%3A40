--- v1 (2025-12-30)
+++ v2 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,1779 +68,1767 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Hyla molleri (Bedriaga, 1889)</t>
   </si>
   <si>
-    <t>prueba_Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
+    <t>Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Rana de tamaño pequeño, hasta 45-50 mm de longitud, de cabeza ancha y hocico redondeado y corto. Pupila horizontal e iris dorado con un moteado negro. Tímpano bien visible, con un diámetro similar a la mitad del diámetro del ojo. Extremidades anteriores cortas, con los dedos ligeramente palmeados y tubérculos subarticulares y palmares redondeados, pequeños y blandos. Las extremidades posteriores son largas y ágiles; los dedos presentan una palmeadura en sus dos tercios inferiores, además de tubérculos subarticulares salientes y un tubérculo metatarsal interno desarrollado. Los dedos tanto de las extremidades anteriores como de las posteriores presentan discos adhesivos en sus extremos, siendo los de los miembros anteriores algo más grandes. Coloración dorsal muy llamativa, de un verde claro muy intenso y uniforme, aunque pueden aparecer también tonos amarillentos, grisáceos o azules. La coloración ventral es blanca o amarillenta. Presentan una banda lateral oscura que recorre longitudinalmente todo el cuerpo desde el hocico pasando por el ojo y el tímpano, y que en la región lumbar dibuja un bucle hacia la zona antero-dorsal. Los machos presentan un saco vocal que, cuando está hinchado, tiene un tamaño mayor que el de la cabeza, y cuando está deshinchado forma pliegues en la garganta cuya coloración y textura son diferentes al resto de la piel de la zona ventral.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Anfibios</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Anexo IV</t>
   </si>
   <si>
     <t>Hyla arborea (Linnaeus, 1758), Hyla arborea molleri Bedriaga, 1889</t>
   </si>
   <si>
     <t>Filtros:  tm_x3b_es_idcategoriaconservacion: 40</t>
   </si>
   <si>
     <t>Ursus arctos Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Oso pardo (Castellano), Artz arrea (Euskera), Ós bru (Catalán), Oso (Gallego), Brown Bear (Inglés), Mexican Grizzly Bear (Inglés), Grizzly Bear (Inglés), Ours brun (Francés)</t>
+    <t>Oso pardo (Castellano), Artz arrea (Euskera), Ós bru (Catalán), Oso (Gallego), Brown Bear (Inglés), Mexican Grizzly Bear (Inglés), Grizzly Bear (Inglés), Ours brun (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  España NE (No evaluado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Alpina U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, España, Mundial, Región Atlántica, Región Mediterránea, Región Alpina</t>
   </si>
   <si>
     <t>De orejas pequeñas y cola corta, el oso pardo se caracteriza por su gran tamaño, cabeza masiva, extremidades cortas y robustas, hombros prominentes y caminar plantígrado. Los machos son más pesados que las hembras. En la Cordillera Cantábrica y Pirineos, las hembras adultas pesan de 75 a 140 kg (un caso excepcional de 245 kg) y los machos de 90 a 250 kg (un caso excepcional de 350 kg). Las manos y pies están provistos de cinco dedos con uñas largas, especialmente las anteriores. El color del pelo varía desde el amarillo pálido hasta el pardo-negruzco y son usuales los contrastes en cabeza, cuello y extremidades (éstas son frecuentemente más oscuras). Las crías suelen presentar un collar claro del que pueden quedar rastros en los adultos. Las hembras tienen tres pares de mamas, pectorales y abdominales. Fórmula dentaria: 3.1.3.2/3.1.2.3.3. Número de cromosomas (2n) = 37.</t>
   </si>
   <si>
     <t>Mamíferos</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
+    <t>Anexo II - Prioritaria, Anexo IV</t>
+  </si>
+  <si>
+    <t>Sphagnum pylaesii Brid.</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  España U2 (Desfavorable-malo),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, España, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Musgo de tamaño medio a grande, postrado, que forma céspedes de color pardo negruzco, pardo rojizo o cobrizo. Caulidio simple o poco e irregularmente dividido en la parte superior, hialodermis formada por 2-3 capas de células. Ramas escasas, divergentes, cortas, obtusas, en ocasiones ramas no desarrolladas, capítulo poco o nada diferenciado. Filidios caulinares imbricados, ovales, cóncavos, 2-2,5 mm de longitud, filidios rameales similares a los caulinares pero más pequeños, 0,9-1,5 mm de longitud. Hialocistes con fibrillas, sin poros pero con perforaciones, clorocistes de sección transversal rectangular o trapezoidal, expuestos en ambas caras, más anchamente hacia la superficie ventral. Hasta el momento no se han hallado ejemplares fructificados en Europa, se propaga vegetativamente por fragmentación. En América, donde está más extendida, los esporófitos son raros. Sphagnum pylaesii no tiene el aspecto característico de un esfagno, más bien parece un musgo pleurocárpico, por ello difícilmente puede llegar a confundirse con cualquier otra especie europea del género Sphagnum. Sobre rellanos de rocas graníticas por los que discurre el agua se ha descrito un morfotipo de plantas alargadas, escasamente ramificadas y de color más pálido, mientras que sobre el suelo y taludes rezumantes son de color rojo muy oscuro, incluso negro, y más ramificadas (Brugués et al. 2007).</t>
+  </si>
+  <si>
+    <t>Plantas no vasculares</t>
+  </si>
+  <si>
+    <t>Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
+  </si>
+  <si>
+    <t>Sphagnum prostratum (Brid.) Bach. Pyl. ex Warnst, Sphagnum pylaisii Brid., Sphagnum sedoides Brid., Sphagnum sedoides var. pylaisii (Brid.) Husn.</t>
+  </si>
+  <si>
+    <t>Iberolacerta aurelioi (Arribas, 1994)</t>
+  </si>
+  <si>
+    <t>Lagartija pallaresa (Castellano), Sargantana pallaresa (Catalán), Aurelio's Rock Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina</t>
+  </si>
+  <si>
+    <t>Lagartija pequeña con el dorso de color de fondo pardo muy claro, a veces de tonos oliváceos. Sobre este fondo aparecen dos bandas costales oscuras en los costados, y numerosas manchas oscuras de tamaño moderado a pequeño Diseño oscuro ventral muy marcado en el borde de las escamas, generalmente sobre fondo amarillo.al está frecuentemente moteada de negro en los rebordes anteriores de las escamas, especialmente en los machos.</t>
+  </si>
+  <si>
+    <t>Reptiles</t>
+  </si>
+  <si>
+    <t>Anexo II - No prioritaria, Anexo IV</t>
+  </si>
+  <si>
+    <t>Lacerta aurelioi Arribas, 1994</t>
+  </si>
+  <si>
+    <t>Lacerta agilis (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Lagarto ágil (Castellano), Sand Lizard (Inglés), Lezard des Souches (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Lagarto pequeño de aspecto robusto y compacto. La cabeza es corta, ancha, no aplanada y de perfil redondeado. Las extremidades son relativamente cortas. Ventrales imbricadas, dispuestas en seis series longitudinales. La especie difiere de coloración sexualmente. Así, los machos muestran el área dorsal del tronco y la cola de color marrón con manchas negras y ocelos blancos y las áreas laterales y ventrales son verdosas. Las hembras y los juveniles muestran la misma banda dorsal, pero el resto del cuerpo es de color marrón claro con el vientre blanco.</t>
+  </si>
+  <si>
+    <t>Pelophylax perezi (Seoane, 1885)</t>
+  </si>
+  <si>
+    <t>Rana Común (Castellano), Rana verde común (Castellano), Perez's Frog (Inglés), Rana (Latín)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Latín</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Alpina FV (Favorable),  Región Macaronésica FV (Favorable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina, Región Macaronésica, Región Mediterránea, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Rana de tamaño mediano, de hasta 110 mm de longitud. La coloración es muy variable, aunque suele ser verde, con manchas negras. Usualmente presenta una línea vertebral clara. El tímpano es muy conspicuo y los pliegues dorsolaterales están moderadamente desarrollados. Los dedos de las extremidades posteriores están unidos por membranas interdigitales ampliamente desarrolladas.</t>
+  </si>
+  <si>
+    <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
+  </si>
+  <si>
+    <t>Anexo V</t>
+  </si>
+  <si>
+    <t>Rana perezi Seoane, 1885</t>
+  </si>
+  <si>
+    <t>Petrocoptis pseudoviscosa Fern. Casas</t>
+  </si>
+  <si>
+    <t>Falaguera (Castellano), Falguera (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Alpina FV (Favorable),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Hierba perenne de cepa subleñosa, glauca, glabra. Tallos (10)20-50(60) cm, por lo general colgantes, unos estériles -sin roseta foliar- y otros floríferos, simples. Hojas 15-20 (30) x 15 mm, opuestas, sin estípulas; las basales oval-espatuladas y pecioladas, las caulinares oval-lanceoladas, sentadas o casi, herbáceas o a veces subcoriáceas, glaucescentes. Inflorescencia en cimas dicótomas, terminales. Flores actinomorfas, pentámeras, pediceladas con brácteas pequeñas, opuestas, lanceoladas. Cáliz 7- 9(10) mm, tubular, provisto de 5 dientes subtriangulares, recorridos por 10 nervios, 5 de los cuales acaban en las comisuras de los dientes. Pétalos imbricados, blancos o suavemente rosados, con uña estrecha, recta, de igual longitud que el tubo del cáliz, y lámina de c. 5 mm, patente, obovada, emarginada; entre uña y lámina lleva 2 lengüetas de 2-3 mm, suberectas. Estambres 10. Estilos 5. Fruto en cápsula unilocular, apoyada en un carpóforo de longitud 1/3-1/2 del tubo del cáliz, dehiscente por dientes apicales. Semillas 1,2-1,5 mm, subreniformes, lisas o casi, negruzcas, con estrofíolo denso, de casi 1 mm, formado por pelos filiformes.</t>
+  </si>
+  <si>
+    <t>Plantas vasculares</t>
+  </si>
+  <si>
+    <t>CEEA: Vulnerable</t>
+  </si>
+  <si>
+    <t>Anexo IV, Anexo II - No prioritaria</t>
+  </si>
+  <si>
+    <t>Petrocoptis montsicciana subsp. pseudoviscosa (Fern. Casas) J.M. Monts. &amp; P. Monts, Petrocoptis pyrenaica subsp. pseudoviscosa (Fern. Casas) Fern. Casas, Silene glaucifolia subsp. pseudoviscosa (Fern. Casas) Mayol &amp; Rosselló</t>
+  </si>
+  <si>
+    <t>Vertigo moulinsiana (Dupuy, 1849)</t>
+  </si>
+  <si>
+    <t>Desmoulin's Whorl Snail (Inglés)</t>
+  </si>
+  <si>
+    <t>Inglés</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Concha dextrógira, ovoide, con el ápice obtuso, de color pardo, casi lisa. Espira formada por casi 5 vueltas de crecimiento rápido, algo hinchadas, separadas por suturas poco profundas; la última grande, alcanzando casi 2/3 de la altura total. Peristoma bastante delicado y ligeramente reflejado, acompañado, detrás del labio externo, por un nítido engrosamiento transversal a modo de costilla. Abertura algo triangular y estrechada hacia la base, con cuatro dentículos bien definidos: un parietal, un columelar y dos palatales que surgen del engrosamiento transversal común; en ocasiones también existe un pequeño dentículo basal. Dimensiones: 2.2-2.7 mm de altura; 1.3-1.6 mm de diámetro.</t>
+  </si>
+  <si>
+    <t>Invertebrados</t>
+  </si>
+  <si>
+    <t>Anexo II - No prioritaria</t>
+  </si>
+  <si>
+    <t>Salmo salar Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>Salmón del Atlántico (Castellano), Izokin arrunta (Euskera), Salmó (Catalán), Salmón (Gallego), Atlantic Salmon (Inglés), Black Salmon (Inglés), Salmon (Inglés), Saumon de l’Atlantique (Francés)</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Especie de gran talla que puede alcanzar 1,5 m de longitud total y 45 kilos de peso máximo, sin embargo en España no suele alcanzar el metro de longitud y los 20 kilos de peso. La máxima edad encontrada es de 13 años. Entre la aleta dorsal y la caudal posee una aleta adiposa. Las aletas pelvianas están en posición abdominal y los dientes mandibulares bien desarrollados. Cabeza más pequeña que la de la trucha. Vómer corto y sin dientes. Presentan un maxilar pequeño alcanzando sólo a la mitad anterior del ojo. Aleta caudal está profundamente escotada. En los juveniles la aleta pectoral es larga, llegando al borde anterior de la aleta dorsal en comparación con la trucha. En los machos muy viejos, las mandíbulas pueden presentar una notable deformación ya que se encorvan por su extremo, la una hacia la otra. Pedúnculo caudal estrecho en su porción central. Escamas pequeñas en número de 120 a 130 en la línea lateral. A lo largo de su vida aparecen diferentes morfotipos a los que se asignan diferentes nombres. Al principio de su vida se les denomina «pintos » al ser coloreados con manchas rojas. Cuando se van al mar empiezan a platear y en los flancos se ven unas manchas negras en forma de x; se les llama entonces «esguines». Cuando vuelven del mar ya maduros tienen el dorso azul-verdoso y el resto del cuerpo plateado, viéndose en los opérculos y en los flancos unas manchas negras esparcidas de forma redondeada o de x; son los denominados «salmones ». Una vez que se han reproducido pueden volver al mar arrastrados por la corriente, siendo llamados entonces «zancados». Se diferencia de otros salmónidos por tener entre 10-13 escamas entre el final de la aleta adiposa y la línea lateral y de 17 a 24 branquispinas. Parte posterior del vómer con dientes. Maxilar que no alcanza el borde posterior del ojo. Holotipo no conocido, Terra typica mares y ríos de Europa.</t>
+  </si>
+  <si>
+    <t>Marino y Terrestre</t>
+  </si>
+  <si>
+    <t>Peces</t>
+  </si>
+  <si>
+    <t>Anexo II - No prioritaria, Anexo V</t>
+  </si>
+  <si>
+    <t>Cottus aturi Freyhof, Kottelat &amp; Nolte, 2005</t>
+  </si>
+  <si>
+    <t>Burtaina (Castellano), Burtaina (Euskera)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Alpina</t>
+  </si>
+  <si>
+    <t>Pez de pequeño tamaño que no alcanza los 10 cm de longitud total. Cabeza grande y aplanada dorsalmente con una espina preopercular a cada lado. Presenta dos aletas dorsales la primera truncada anteriormente y una anal larga que posee 11-13 radios y que no está conectada al cuerpo por una membrana. Las aletas pectorales son grandes y las ventrales se encuentran muy próximas. Las aletas ventrales no tienen bandas transversales. La aleta caudal tiene su borde distal convexo. Cuerpo ancho y desprovisto de escamas, con la línea lateral patente, con 31-32+1 poros. La coloración es variable con manchas oscuras irregularmente repartidas por el cuerpo. Se diferencia de otros cótidos por tener el último radio de la aleta anal no conectado por una membrana. Primera aleta dorsal muy baja y anteriormente truncada. Holotipo conservado en el Muséum National d’Histoire Naturelle de Paris, Francia (MNHN 2005-0750). Paratipos en la colección Personal de Maurice Kottelat en Carnol, Suiza (CMK 17577 (5), 18327, 7); en la colección Personal de Joerg Freyhof en Berlín, Alemania (FSJF 1653, 2) y en el Muséum National d’Histoire Naturelle de Paris, Francia (MNHN 2005-0751 (3), 2005-0752, 2) procedentes del Río Adour en Tarbes (Séméac), 43°19’39”B, 0°05’27”E, Francia, cuenca del Adour.</t>
+  </si>
+  <si>
+    <t>Cottus hispaniolensis Bâcescu &amp; Bâcescu-Mester, 1964</t>
+  </si>
+  <si>
+    <t>Cavilat (Castellano), Burtaina (Castellano), Burtaina (Euskera), Bullhead (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Inglés</t>
+  </si>
+  <si>
+    <t>Pez de pequeño tamaño que no alcanza los 10 cm de longitud total. Cabeza grande y aplanada dorsalmente con una espina preopercular a cada lado. Presenta dos aletas dorsales la primera truncada anteriormente y una anal larga que posee 11-13 radios. El último radio de la aleta anal está conectado por una membrana al cuerpo. El último radio de la aleta dorsal está conectado por una membrana a la segunda aleta dorsal. Las aletas pectorales son grandes y las ventrales se encuentran muy próximas. Las aletas ventrales no tienen bandas transversales. La aleta caudal tiene su borde distal convexo. Cuerpo desprovisto de escamas, con la línea lateral patente con 33-35+1 poros. La coloración es variable con manchas oscuras irregularmente repartidas por el cuerpo. Se diferencia de otros cótidos por tener las aletas pélvicas profusamente salpicadas de manchas marrones y 33-35 poros + 1 en la línea lateral. Holotipo desconocido, sintipos probablemente en el Muséum Grigori Antipa de Bucharest, Rumania, procedente del río Garona en Viella (Valle de Aran), cuenca del Garona.</t>
+  </si>
+  <si>
+    <t>Cottus gobio L., Cottus hispanoliensis Bacescu-Mester, 1964</t>
+  </si>
+  <si>
+    <t>Epidalea calamita (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Sapo corredor (Castellano), Apo lasterkaria (Euskera), Txingudi (Euskera), Gripau corredor (Catalán), Sapo corriqueiro (Gallego), Natterjack Toad (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Sapo de mediana talla aunque con un amplio rango de tamaño (31,3 - 71 mm en machos; 38,8 - 98 mm en hembras). Robusto y de extremidades relativamente cortas, tiene la cabeza más ancha que larga y el hocico corto y redondeado. Las gándulas parótidas son conspicuas y bastante paralelas, dispuestas a continuación de unos ojos prominentes con pupila horizontal e iris amarillo metálico con vetas negras. El tímpano apenas se aprecia y mide la mitad del diámetro del ojo. Los dedos son cortos, con tubérculos subarticulares pares y dos tubérculos palmares. La piel dorsal es muy verrucosa, con las verrugas de tamaños muy dispares y dispuestas irregularmente, a menudo de color rojizo especialmente en las hembras. La coloración dorsal es muy variable, pero generalmente verde grisáceo a marrón, alternada con manchas más claras de distinto tamaño generalmente difusas, pero que pueden presentarse bien definidas. Una característica línea media dorsal amarilla clara suele recorrer longitudinalmente el cuerpo desde la base de los ojos hasta la cloaca, pero esta línea puede estar ausente. La región ventral es de color crema y de aspecto granulado, especialmente en la zona pélvica.</t>
+  </si>
+  <si>
+    <t>Bufo calamita (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Luronium natans (L.) Raf.</t>
+  </si>
+  <si>
+    <t>Alisma flotante (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Hidrófito con pseudoestolones de hasta 1 m, que desarrollan nuevas plantas en cada nudo. Dimorfismo foliar, las sumergidas lineares (10-60 cm de largo), las flotantes o aéreas, con pecíolo de hasta 40 cm, y limbo elíptico hasta 4 cm, de ápice obtuso o redondeado. Flores con pétalos blancos, amarillos en la base. Carpelos en 1-2 verticilos irregulares, desarrollando 3-9 aquenios, con 14 costillas.</t>
+  </si>
+  <si>
+    <t>Alisma natans L</t>
+  </si>
+  <si>
+    <t>Mustela lutreola (Linnaeus, 1761)</t>
+  </si>
+  <si>
+    <t>Visón europeo (Castellano), Bisoi europarra (Euskera), Visó europeu (Catalán), Visón (Gallego), European Mink (Inglés), Vison d'Europe (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial CR (En peligro crítico),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Es un pequeño mustélido adaptado a la vida semiacuática. Su pelaje es corto, de color castaño “chocolate” uniforme y contorno de los labios (tanto inferior como superior) de un distintivo color blanco. Las orejas apenas sobresalen del pelo y presentan membranas interdigitales incompletas en manos y pies. Muestra un acusado dimorfismo sexual en el tamaño. En España, los machos pesan casi un 70% y miden (LT) un 15% más que las hembras. Medidas corporales, LT: 500-800 mm (machos), 430-505 mm (hembras); CC: 305-430 mm (machos), 309-350 mm (hembras); C: 130-185 mm (machos), 130- 156 mm (hembras); P: 54-82 mm (machos), 50-60 mm (hembras); Ps: 700-1.100 g (machos), 450- 650 g (hembras). Las hembras presentan habitualmente tres pares de mamas. En el campo puede confundirse con el turón Mustela putorius, pero éste presenta un antifaz blanco en la cara y una estrecha mancha blanca en el borde de las orejas. Es casi idéntico al visón americano Neovison vison, si bien éste es algo mayor y no presenta el labio superior blanco. Fórmula dentaria: 3.1.3.1/3.1.3.2. Número de cromosomas (2n) = 38.</t>
+  </si>
+  <si>
     <t>Anexo IV, Anexo II - Prioritaria</t>
   </si>
   <si>
-    <t>Sphagnum pylaesii Brid.</t>
-[...155 lines deleted...]
-    <t>Peces</t>
+    <t>Nyctalus lasiopterus (Schreber, 1780)</t>
+  </si>
+  <si>
+    <t>Nóctulo grande (Castellano), Nóctulo gigante (Castellano), Noctulo mayor (Castellano), Gau-saguzar handia (Euskera), Leisler gau-saguzar (Euskera), Rat penat nòctul gran (Catalán), Rat penat nóctul gran (Catalán), Morcego común (Gallego), Greater Noctule Bat (Inglés), Giant Noctule (Inglés), Grande Noctule (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Es el mayor murciélago europeo. No parece mostrar dimorfismo sexual en tamaño. Pelo monocolor. Pelaje denso, largo y lustroso, que se extiende por el patagio. Dorso de color variable desde castaño a rojizo. Vientre más claro o amarillento. Los jóvenes son mas grisáceos. Orejas cortas, anchas y redondeadas, con el antitrago grueso y el trago grande y de forma arriñonada. Las alas, largas y relativamente estrechas, se insertan en el tobillo. Lóbulo poscalcáneo bien desarrollado. ANT: 61,3-67,8 mm (datos ibéricos). Dentición robusta. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 42. Sólo podría confundirse, por su tamaño, con el murciélago rabudo, Tadarida teniotis, pero éste es grisáceo, de cola libre y alas aún mas estilizadas, y por su morfología, con el nóctulo mediano, Nyctalus noctula, aunque éste es algo más pequeño (antebrazo menor de 60 mm), menos robusto y de orejas menos anchas en su parte superior. ULTRASONIDOS Falta una descripción detallada. Presentan una estructura clara de cazadores aéreos, con una componente predominante de frecuencia casi constante. Como las otras dos especies del género, el nóctulo grande alterna de forma característica dos tipos de pulsos: uno con frecuencia terminal de unos 17 kHz y duración de unos 19 ms, y otro con frecuencia terminal más baja (15,3 kHz) y mayor duración (21,7 ms). A través de un detector de sonidos en heterodino los pulsos se oyen con un característico “plip- plop”. En vuelo en altura parece que los pulsos pierden la alternancia y el nóctulo grande emite sólo señales de frecuencia baja. Dado la similitud en frecuencias y ritmo, sus ultrasonidos son difíciles de diferenciar de los de N. noctula.</t>
+  </si>
+  <si>
+    <t>Pelobates cultripes (Cuvier, 1829)</t>
+  </si>
+  <si>
+    <t>Sapo de espuelas (Castellano), Sapo de espuelas ibérico (Castellano), Apo ezproidun arrunta (Euskera), Gripau d'esperons (Catalán), Sapo de esporóns (Gallego), Western Spadefoot (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Sapo de apariencia robusta y de talla mediana. La longitud total máxima se sitúa en 125 mm, aunque por lo general presentan tallas menores, siendo las hembras más grandes que los machos. No presenta tímpanos externamente visibles, ni tampoco glándulas parotídeas aparentes. Los ojos presentan la pupila vertical con el iris de color plateado, amarillento o verde, con reflejos metálicos y un fino reticulado oscuro. Los tubérculos metatarsianos están muy desarrollados y endurecidos, formando una espuela de color negro. La piel es lisa y brillante. La coloración dorsal es variable: blanquecina, amarillenta, grisácea, verdosa o parda, a menudo con presencia de manchas pardas o verdosas más oscuras. Ventralmente presentan tonos blanquecinos, amarillentos o grisáceos, a veces con manchas oscuras.</t>
+  </si>
+  <si>
+    <t>Margaritifera margaritifera (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Mejillón de río (Castellano), Náyade de río (Castellano), Madreperla de río (Castellano), Freshwater Pearl Mussel (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Bivalvo de concha frágil, negra y alargada. En la Península rara vez supera los 12 cm de longitud. El umbo no sobresale de la concha y generalmente está muy corroído. Se distingue de M. auricularia por ser más ovalada, pequeña y débil. Interior de la concha blanco nacarado. Charnela con dientes laterales posteriores vestigiales (sólo visibles en los juveniles) y pseudocardinales no tan desarrollados como en M. auricularia, uno en la valva derecha y dos en la izquierda, el posterior poco desarrollado.</t>
+  </si>
+  <si>
+    <t>Unio elongatus Lamarck, 1819</t>
+  </si>
+  <si>
+    <t>Rana iberica Boulenger, 1879</t>
+  </si>
+  <si>
+    <t>Rana pasilarga (Castellano), Rana patilarga (Castellano), Baso-igel iberiarra (Euskera), Ra patilonga (Gallego), Iberian Frog (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Rana parda de pequeño tamaño y muy esbelta. Con mancha oscura entre el ojo y el tímpano. Garganta oscura con línea central clara. Miembros posteriores muy largos. Tímpano más pequeño que el ojo, poco destacado y separado de este. Pliegues dorsolaterales relativamente separados. Tubérculo metatarsal interno pequeño. Palmeaduras extensas.</t>
+  </si>
+  <si>
+    <t>Scrophularia herminii Hoffmanns. &amp; Link</t>
+  </si>
+  <si>
+    <t>Escrofularia (Castellano), Herbama (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Gallego</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Hierba perenne, rizomatosa, pubescente-glandulosa.Tallos hasta de 170 cm, en general ramificados, densamente pubescente-glandulosos, pelos de (0,4)0,5-2,5 mm, los más largos de 1,3-2,5 mm. Hojas profundamente crenado-dentadas, serradas, biserradas, brácteas sin margen escarioso, sépalos con margen escarioso, de 0,1-0,2(0,3) mm, casi imperceptible, entero, blanquecino verdoso o pardusco. Corola (5,8)6,8-9(11,3) mm; labio superior pardo, estaminodio (0,7)0,8-1,1(1,4) × (1)1,3-2,2 mm, claramente más ancho que largo, anchamente obovado o subreniforme, verdoso. Cápsula (4,5)5-7,5(8) × (4)4,5-6,5 mm. Se diferencia de S. bourgeana en que presenta pelos menores, hasta de 0,2 y 0,5 mm; cáliz sin margen escarioso, corola con labio superior y estaminodio verdoso, siendo este obovado o espatuliforme.</t>
+  </si>
+  <si>
+    <t>Pipistrellus kuhlii (Kuhl, 1817)</t>
+  </si>
+  <si>
+    <t>Murciélago de borde claro (Castellano), Kuhl pipistrelu (Euskera), Katamotz iberiarra (Euskera), Rat penat de voles clares (Catalán), Rat penat de vores clares (Catalán), Morcego de breira branca (Gallego), Morcego de beira branca (Gallego), Kuhl's Pipistrelle (Inglés), Pipistrelle De Kuhl (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable),  Región Macaronésica FV (Favorable),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Macaronésica, Región Alpina</t>
+  </si>
+  <si>
+    <t>Es un murciélago pequeño. Las orejas son cortas, triangulares y con vértice superior redondeado, y poseen cinco pliegues transversales en la parte superior del borde externo. El trago es corto, redondeado en la punta y ligeramente curvado. El pelaje es de coloración general pardo castaño o rojizo en la parte dorsal, y más claro en la zona ventral. El hocico, las orejas y la membrana alar son de color negro parduzco. Las alas son relativamente estrechas. El plagiopatagio se inserta en la base de los dedos del pie; en su borde presentan generalmente una banda de color más claro. El espolón alcanza más de la mitad de la longitud del borde del uropatagio, con lóbulo postcalcáneo con cartílago conspicuo en forma de T. Los incisivos internos superiores (I1) son monocúspides, los externos (I2) menores que la mitad del I1, y el premolar superior anterior (P1) está desplazado hacia el interior y no es visible externamente. Los incisivos inferiores están fuertemente imbricados, y no presentan diastema entre I2 e I3. ANT: 31,0-37,0 mm; Ps: 4,5-10,0 g. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas (2n) = 44. No existe dimorfismo sexual, aunque las hembras son algo mayores. Puede confundirse sobre todo con los otros representantes del género Pipistrellus y en menor medida con Hypsugo savii, de los que se diferencia sobre todo por los caracteres dentales. ULTRASONIDOS Emite pulsos de ecolocalización del tipo FM-CF, con frecuencia de máxima energía a 38-41 kHz, 8-12 ms de duración, e intervalo entre pulsos bimodal con valores máximos en torno a los 100 y 200 ms. Los cantos sociales son una serie de 2 pulsos FM muy rápidos, con máxima energía en torno a los 14-16 kHz, fácilmente audibles como un “chip” agudo, y que mediante sistemas de tiempo expandido permiten discriminar a la especie de P. nathusii. Mediante escucha directa pueden confundirse con sonidos de ecolocalización de Tadarida teniotis.</t>
+  </si>
+  <si>
+    <t>Argyranthemum winteri (Svent.) Humphries</t>
+  </si>
+  <si>
+    <t>Margarita de Jandía (Castellano), Pajito (Castellano), Magarza de Winter (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Macaronésica</t>
+  </si>
+  <si>
+    <t>Arbusto de hasta 70 cm, densamente ramificado. Hojas bipinnatisectas con lóbulos relativamente anchos. Inflorescencias corimbosas de 4-10 capítulos de 2 cm de diámetro. Lígulas blancas. Aquenios periféricos trialados con corónula decurrente, una forma diferenciada y única entre las especies del género.</t>
+  </si>
+  <si>
+    <t>Chrysanthemum winteri Svent</t>
+  </si>
+  <si>
+    <t>Bencomia sphaerocarpa Svent.</t>
+  </si>
+  <si>
+    <t>Bencomia herreña (Castellano), Rosalito de risco (Castellano), Bencomia (Castellano)</t>
+  </si>
+  <si>
+    <t>Arbusto de 2-4 m de altura, con la corteza fisurado- escuamulosa, de color pardo. Hojas agrupadas en los ápices de las ramas, lanceolado-elípticas, imparipinnadas, con 13-15 folíolos opuestos, aserrados, con haz verde y envés glauco, densamente peloso. Inflorescencias amentiformes, de 10-25 cm de longitud, simples, con brácteas lineares. Frutos globosos, carnosos.</t>
+  </si>
+  <si>
+    <t>Chalcides sexlineatus Steindachner, 1891</t>
+  </si>
+  <si>
+    <t>Lisa variable (Castellano), Lisa Grancanaria (Castellano), Lisa de Gran Canaria (Castellano), Gran Canaria Skink (Inglés)</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Macaronésica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Especie de atractiva coloración, especialmente aquellas que se sitúan al sur de la isla de Gran Canaria.</t>
+  </si>
+  <si>
+    <t>Chalcides viridanus (Gravenhorst, 1851)</t>
+  </si>
+  <si>
+    <t>Lisa común (Castellano), Lisa (Castellano), Lisa dorada (Castellano), Lisa de Tenerife (Castellano), West Canary Skink (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Escíncido de cinco dedos y extremidades cortas, estrechamente emparentado con otras lisas del mismo género de Canarias (C. sexlineatus) y Marruecos (C. manueli y C. lanzai).</t>
+  </si>
+  <si>
+    <t>Chalcides viridianus</t>
+  </si>
+  <si>
+    <t>Cheirolophus duranii (Burchard) Holub</t>
+  </si>
+  <si>
+    <t>Cabezón herreño (Castellano), Cabezón (Castellano)</t>
+  </si>
+  <si>
+    <t>Planta sufruticosa, de 30 a 100 cm. Hojas subsésiles, ovado-elípticas y enteras, de margen irregularmente dentado. Capítulos solitarios o en corimbos, globosos y de 1-1,5 cm de diámetro; brácteas involucrales ovado-oblongas con apéndice pectinado. Flósculos de color amarillo-ocre. Cipselas cilíndricas, hasta 5 mm de largo, de color grisáceo y vilano denso.</t>
+  </si>
+  <si>
+    <t>Centaurea duranii Burchard</t>
+  </si>
+  <si>
+    <t>Crambe sventenii Bramwell &amp; Sunding</t>
+  </si>
+  <si>
+    <t>Colino majorero (Castellano), Col de Risco (Castellano), Colino (Castellano)</t>
+  </si>
+  <si>
+    <t>Planta sufruticosa, de 0,5-1 m; tallos angulosos, glaucescentes o rojizos. Hojas inferiores glabras, glaucas, de 10-13 cm x 3,5-5 cm, lirado-pinnatífidas. Hojas superiores ovadas o lineares, denticuladas o enteras. Inflorescencia en panícula de racimos densos, con flores blancas. Silícula suberecta, con segmento superior fértil, ovoide, con cuatro costillas.</t>
+  </si>
+  <si>
+    <t>Digitalis chalcantha (Svent. &amp; O'Shan.) Albach, Bräuchler &amp; Heubl</t>
+  </si>
+  <si>
+    <t>Crestagallo de Doramas (Castellano), Cresta de Gallo (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Nanofanerófito generalmente erecto, poco ramificado, de 50-120 cm, con ramas generalmente erectas y foliosas. Hojas muy estrechas linear-oblanceoladas con borde dentado, algo pelosas, verde rojizas. Inflorescencia en racimo simple, con pocas flores fuertemente zigomorfas, amarillo-anaranjadas, con el labio superior prolongado, bilobado.</t>
+  </si>
+  <si>
+    <t>Isoplexis chalcantha Svent. &amp; O´Shan.</t>
+  </si>
+  <si>
+    <t>Gallotia atlantica (Peters &amp; Doria, 1882)</t>
+  </si>
+  <si>
+    <t>Lagarto atlántico (Castellano), Lagarto de Haria (Castellano), Atlantic Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés</t>
+  </si>
+  <si>
+    <t>Lagarto pequeño, con escamas dorsales grandes, de forma rectangular y aquilladas. Temporales pequeñas. Timpánica presente. Generalmente 3 – 4 supratemporales, de ellas la posterior de mayor tamaño. Con escamas en el borde anterior del oído dirigidas hacia atrás. Ventrales dispuestas en 10 series longitudinales. Dorso gris, ocre, pardo, verde grisáceo o negruzco. Los machos poseen dos hileras de ocelos azules en cada costado.</t>
+  </si>
+  <si>
+    <t>Gallotia atlantica delibesi Castroviejo, Mateo &amp; Collado, 1985, Gallotia atlantica  ibagnezi Castroviejo, Mateo &amp; Collado, 1985</t>
+  </si>
+  <si>
+    <t>Gallotia galloti (Oudart, 1839)</t>
+  </si>
+  <si>
+    <t>Lagarto tizón (Castellano), Tenerife Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Lagarto de talla mediana, de color pardo negruzco con manchas azules en machos y con bandas longitudinales en hembras. Temporales pequeñas. Timpánica y masetérica presentes. Generalmente 4 – 7 supratemporales. Ventrales dispuestas en 12 – 14 series longitudinales.</t>
+  </si>
+  <si>
+    <t>Gallotia simonyi (Steindachner, 1889)</t>
+  </si>
+  <si>
+    <t>Lagarto gigante de El Hierro (Castellano), El Hierro Giant Lizard (Inglés), Hierro Giant Lizard (Inglés), Lézard De Simony (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Lagarto de talla grande, de color pardo negruzco con ocelos amarillentos en el costado en adultos. Escamas temporales grandes, con masetérica presente y timpánica pequeña. Posee dos supratemporales grandes. Ventrales dispuestas en 18 – 22 series longitudinales.</t>
+  </si>
+  <si>
+    <t>Chalcides occidentalis, Gallotia simonyi machadoi López-Jurado, 1989</t>
+  </si>
+  <si>
+    <t>Gallotia stehlini (Schenkel, 1901)</t>
+  </si>
+  <si>
+    <t>Lagarto de Gran Canaria (Castellano), Lagarto gigante de Gran Canaria (Castellano), Gran Canaria Giant Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Lagarto grande, con el dorso pardo grisáceo y garganta anaranjada. Escamas dorsales pequeñas. Timpánica ausente. Masetérica presente. Ventrales dispuestas en 16 – 20 series longitudinales.</t>
+  </si>
+  <si>
+    <t>Globularia ascanii Bramwell &amp; G. Kunkel</t>
+  </si>
+  <si>
+    <t>Mosquera de Tamadaba (Castellano), Lengua de pájaro (Castellano), Mosquera de Tamadaba, (Castellano)</t>
+  </si>
+  <si>
+    <t>Nanofanerófito fruticoso, amacollado, de hasta 80 cm, ramas erectas, foliosas. Hojas oblanceoladas, de hasta 10 x 1,5 cm, enteras, verde oscuras, glabras. Inflorescencias hacia el extremo de las ramas, con 4-6 (10) glomérulos, en pedúnculos simples de 2-3 (5) cm de largo. Glomérulos de hasta 2 cm de diámetro, subglobosos; flores de color blanco y azul en el centro.</t>
+  </si>
+  <si>
+    <t>Helianthemum bystropogophyllum Svent.</t>
+  </si>
+  <si>
+    <t>Jarilla peluda (Castellano), Turmero peludp (Castellano), Turmero peludo (Castellano)</t>
+  </si>
+  <si>
+    <t>Caméfito fructicoso, de hasta 1 m de altura, leñoso, muy ramificado. Tallo tortuoso-noduloso. Hojas ovado-lanceoladas, haz de color verde claro, poco peloso, envés blanquecino, muy peloso, ápice agudo y margen denticulado-ciliado. Inflorescencia racemosa-corimbosa con 5-50 flores amarillo-blanquecinas. Fruto en cápsula elipsoide-trígona, con 8-12 semillas.</t>
+  </si>
+  <si>
+    <t>Limonium dendroides Svent.</t>
+  </si>
+  <si>
+    <t>Siempreviva gigante (Castellano), Siempreviva (Castellano)</t>
+  </si>
+  <si>
+    <t>Nanofanerófito de 2-2,5 m de alto, leñoso. Hojas arrosetadas en los ápices de las ramas, subcoriáceas, linear-elípticas, agudas, atenuadas en breve pecíolo amplexicaule, glabras. Inflorescencias paniculadas, cortamente pedunculadas, con ramas no aladas, divergentes, arqueadopatentes. Flores con cáliz tubuloso, de hasta 6 mm, rosado-púrpura y corola blanca.</t>
+  </si>
+  <si>
+    <t>Morella rivas-martinezii A. Santos &amp; J. Herbert</t>
+  </si>
+  <si>
+    <t>Faya herreña (Castellano), Haya (Castellano), Faya romana (Castellano), Haya romana (Castellano), Haya carrasqueña (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>Árbol de 8 a 10 m. Hojas jóvenes ovales redondeadas de 60 x 35 mm. Hojas adultas de 20 x 10 mm, cuneadas, con borde distal redondeado y ligeramente crenado. Planta dioica con Inflorescencia masculina en amento de 10 mm; las femeninas cortas y paucifloras. Fruto drupáceo, subgloboso, de 5-8 mm de diámetro.</t>
+  </si>
+  <si>
+    <t>Myrica rivas-martinezii A. Santos</t>
+  </si>
+  <si>
+    <t>Onopordum nogalesii Svent.</t>
+  </si>
+  <si>
+    <t>Cardo de Jandía (Castellano), Cardón de Jandía (Castellano), Cardo (Castellano), Cardo de Nogales (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>Herbácea con raíz pivotante. Roseta basal de hojas lanceoladas con contornos sinuado-lobulados, cubiertas por tomento blanco y con delgadas espinas marrones en sus bordes. Tallos florales robustos, hojas menores que las basales, decurrentes, por lo que el tallo es alado. Capítulos de hasta 8 cm; brácteas involucrales con fuertes espinas. Flores de color azul-violeta intenso.</t>
+  </si>
+  <si>
+    <t>Pericallis hadrosoma (Svent.) B. Nord.</t>
+  </si>
+  <si>
+    <t>Flor de mayo leñosa (Castellano)</t>
+  </si>
+  <si>
+    <t>Arbusto multicaule, ascendente, de hasta 1,5 m de altura. Hojas grandes, acorazadas, glabras y rugosas en la haz, blanco-lanudas en el envés; márgenes finamente denticulados. Inflorescencia densa. Capítulos de 1,5-3 cm en diámetro, el centro y las lígulas moradas. Cipselas nervadas; vilano blanco, caduco.</t>
+  </si>
+  <si>
+    <t>Senecio hadrosomus Svent</t>
+  </si>
+  <si>
+    <t>Plecotus teneriffae Barrett-Hamilton, 1907</t>
+  </si>
+  <si>
+    <t>Orejudo canario (Castellano), Murciélago orejudo canario (Castellano), Belarrihandi Kanariar (Euskera), Rat penat orellut canari (Catalán), Canary Big-eared Bat (Inglés), Canary Long-eared Bat (Inglés), Tenerife Long-eared Bat (Inglés), Oreillard de Tenerife (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Murciélago de mediano tamaño, muy parecido a Plecotus austriacus, con coloración general más oscura que éste y de mayor tamaño. Los jóvenes son más oscuros que los adultos. Orejas de aproximadamente 40 mm. ANT: 40,1-46,0 mm; Ps: 6,4-9,1 g. Las hembras son mayores que los machos. Número de cromosomas desconocido. Fórmula dentaria: 2.1.2.3/3.1.3.3. ULTRASONIDOS No existe información. Durante el período de celo en los lugares donde se reúnen machos y hembras, emiten sonidos audibles, que en ocasiones recuerdan algo, aunque mucho más débiles, a los típicos “tic, tic” de Tadarida teniotis.</t>
+  </si>
+  <si>
+    <t>Sideritis discolor Bolle</t>
+  </si>
+  <si>
+    <t>Salvia blanca de Doramas (Castellano), Salviablanca de Doramas (Castellano), Chagorra de monte (Castellano), Salvia amarilla (Castellano), Chahorra de monte (Castellano), Salvia marilla (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>Nanofanerófito generalmente erecto, poco ramificado, de 50-180 cm, con ramas y hojas afieltrado tomentosas. Hojas grandes ovado-lanceoladas con base cordiforme, de borde crenado. Inflorescencia ramificada en espicastros largos y densos, con verticilastros poco densos. Flores pequeñas, ligeramente zigomorfas; corola de labios amarillos.</t>
+  </si>
+  <si>
+    <t>Tarentola angustimentalis Steindachner, 1891</t>
+  </si>
+  <si>
+    <t>Perenquén majorero (Castellano), East Canary Gecko (Inglés)</t>
+  </si>
+  <si>
+    <t>Cuerpo robusto y aplastado. Tubérculos dorsales rodeados de tubérculos menores excepto en el centro del dorso, normalmente con una quilla y a veces con varias, dispuestos en 10 a 12 hileras. El color del dorso es gris claro con una línea clara longitudinal, más definida en su parte anterior. En el dorso hay cinco bandas oscuras transversales. Iris dorado o pardo.</t>
+  </si>
+  <si>
+    <t>Tarentola boettgeri Steindachner, 1891</t>
+  </si>
+  <si>
+    <t>Perenquén de Boettger (Castellano), Perenquén de Gran Canaria (Castellano), Boettger's Wall Gecko (Inglés), Gran Canaria Gecko (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Perenquén pequeño que posee una banda longitudinal clara a lo largo del centro del dorso. Ojos de color gris azulado claro. Tiene 13 a 19 hileras de tubérculos dorsales pequeños, lisos en el dorso y débilmente aquillados en la región sacra.</t>
+  </si>
+  <si>
+    <t>Tarentola delalandii (Duméril &amp; Bibron, 1836)</t>
+  </si>
+  <si>
+    <t>perenquén de Delalande (Castellano), Perinquén común (Castellano), Perenquén común (Castellano), Praquén Común (Castellano), Tenerife Wall Gecko (Inglés), São Nicolau Wall Gecko (Inglés), São Vicente Wall Gecko (Inglés), Tenerife Gecko (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Perenquén grande y robusto. Sin línea clara dorsal. Tubérculos dorsales poco aquillados.</t>
+  </si>
+  <si>
+    <t>Luciobarbus graellsii (Steindachner, 1866)</t>
+  </si>
+  <si>
+    <t>Barbo de Graells (Castellano), Mendi-barboa (Euskera), Barb comú (Catalán)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Macaronésica FV (Favorable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Macaronésica, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>La especie es tetraploide (2n=100). Especie de gran tamaño, que puede alcanzar tallas máximas de hasta 80 cm de longitud total, aunque la mayoría no suele superar los 35 cm. El cuerpo es más alargado y esbelto que el de las especies que le son más próximas, es decir: L. bocagei, L. guiraonis y L. sclateri. La aleta dorsal se encuentra por delante de la vertical que pasa por el origen de las aletas ventrales. Las barbillas son largas con relación a la cabeza. Los labios en general son gruesos, presentando el inferior un lóbulo medio bien desarrollado. Los machos son más pequeños que las hembras y en época de reproducción muestran tubérculos nupciales muy desarrollados en la región anterior de la cabeza. El color del cuerpo es pardo de amarillento a verdoso y moteado en los juveniles. Se diferencia de otras especies ibéricas del género Luciobarbus por no tener los ejemplares adultos denticulaciones en el último radio simple de la aleta dorsal. La cabeza es más afilada que en el barbo mediterráneo (L. guiraonis), el cual muestra una cabeza más corta y un hocico menos prolongado. Las barbillas son muy largas en los adultos, llegando normalmente la barbilla posterior al borde posterior del ojo. La aleta dorsal es de perfil recto o ligeramente cóncavo, pedúnculo caudal estrecho. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 5295-98 (4), 5340 (1), 5359- 66 (8), 54112 (1), 54139-41 (2, 1, 2), 54143- 44 (1, 2), 54146 (10), 54148-51 (4, 10, 1, 2), 54152-57 (4, 2, 1, 2, 2, 5), 54159 (2), 79353 (5)), procedentes del río Ebro en Bilbao, un error geográfico difícil de solucionar ya que tanto en el río Ebro como en el río Nervión (Bilbao) está presente la especie.</t>
+  </si>
+  <si>
+    <t>Barbus graellsii Steindachner, 1866</t>
+  </si>
+  <si>
+    <t>Globicephala melas (Traill, 1809)</t>
+  </si>
+  <si>
+    <t>Long-finned pilot whale (Inglés), Globicéphale noir (Francés), Grindwal (Alemán), Globicefalo (Italiano), Baleia-piloto (Portugués)</t>
+  </si>
+  <si>
+    <t>Inglés, Francés, Alemán, Italiano, Portugués</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Marina Mediterránea U2 (Desfavorable-malo),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Marina Mediterránea, Región Marina Atlántica, Región Marina Macaronésica</t>
+  </si>
+  <si>
+    <t>El calderón común o negro (Globicephala melas), es una especie fácil de identificar. Presentan color negro azabache muy brillante y la parte inferior completamente blanca, en la que tiene un curioso dibujo en forma de corazón o de W. Los calderones presentan una aleta pectoral, la que está justo detrás del espiráculo, mucho más redondeada. Otra característica identificativa de los calderones, es su cabeza en forma de "caldero", redonda, que además presenta un pequeño pico muy cortito, a diferencia de delfines comunes, listados y mulares, por ejemplo, en los que es mucho más largo. Alcanza un tamaño entre 3,8-6 m (recién nacidos 1,3-2 m). Tamaño de grupo: 10-100 individuos. Pertenece al grupo de los cetáceos odontocetos ya que tiene dientes.</t>
+  </si>
+  <si>
+    <t>Marino</t>
+  </si>
+  <si>
+    <t>CEEA: Vulnerable, LESRPE: En régimen de protección especial</t>
+  </si>
+  <si>
+    <t>Delphinus globiceps G. Cuvier, 1812, Delphinus melas Traill, 1809, Globicephala melaena (Traill, 1809)</t>
+  </si>
+  <si>
+    <t>Arenaria nevadensis Boiss. &amp; Reut.</t>
+  </si>
+  <si>
+    <t>Arenaria (Castellano)</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Hierba anual, de hasta 9 cm, glandulosa. Hojas opuestas, obovadas, ovadas o lanceoladas, glabras. Cimas corimbiformes densas, de hasta 8 (10) flores. Flores hermafroditas, pentámeras; sépalos oblongo-lanceolados, pelosos, subagudos; pétalos 3-4 mm, enteros, blancos. Cápsula oblonga, más corta que el cáliz, inclusa. Semillas 0,7-1 mm, subreniformes.</t>
+  </si>
+  <si>
+    <t>Caropsis verticillato-inundata (Thore) Rauschert</t>
+  </si>
+  <si>
+    <t>Caropsis de Thore (Francés)</t>
+  </si>
+  <si>
+    <t>Francés</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Hierba perenne, estolonífera, glabra, decumbente o ascendente. Hojas basales, las primeras reducidas al pecíolo subulado o al raquis; las restantes 1(2) pinnatisectas, con pares de segmentos de indivisos a pinnatisectos, de apariencia verticilada. Inflorescencia en umbela compuesta, opuesta a las hojas, bracteada y bracteolada, con 3-6 (10) radios ligeramente desiguales. Brácteas 2-4(6). Bractéolas 4-5(6). Flores hermafroditas. Cáliz con dientes persistentes. Pétalos blancos, generalmente con un nervio rosado o purpúreo. Estilopodio aplanado, frecuentemente purpúreo. Frutos 1,2-2,2 x 0,6-1 mm, ovoideos, glabros; mericarpos con 5 costillas ligeramente engrosadas, lisas.</t>
+  </si>
+  <si>
+    <t>Caropsis verticillatinundata (Thore) Rauschert, Caropsis verticillatoinundata (Thore) Rauschert, Carum inundatum Lesp, Sison verticillato-inundatum Thore, Thorella verticillatinundata (Thore) Briq</t>
+  </si>
+  <si>
+    <t>Laserpitium longiradium Boiss.</t>
+  </si>
+  <si>
+    <t>Laserpicio de Sierra Nevada (Castellano)</t>
+  </si>
+  <si>
+    <t>Hierba vivaz, hasta 180 cm. Hojas 3-4-pinnadas, las basales en roseta, las caulinares alternas, de envés glabrescente y glauco; foliolos suborbiculares, hasta 4 x 2,5 cm, dentados. Inflorescencias 2-3 (4), en umbela compuesta, con (8) 9-12 (20) radios de hasta 16 cm de longitud; brácteas 0-5. Flores pentámeras, actinomorfas; sépalos diminutos; pétalos de color blanco-crema. Ovario ínfero. Fruto diesquizocarpo; mericarpos 7,2 x 2 mm, glabros, alados.</t>
+  </si>
+  <si>
+    <t>Margaritifera auricularia (Spengler, 1793)</t>
+  </si>
+  <si>
+    <t>Margaritona (Castellano), Perla de río (Castellano), Margaritana (Castellano), Náyade auriculada (Castellano), Spengler's Freshwater Mussel (Inglés), Grande Mulette (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Adultos de hasta 18 cm de longitud de concha negra, espesa y alargada, a veces con silueta auriculada. Interior blanco nacarado. Charnela con dos dientes laterales posteriores en la valva izquierda y uno en la derecha, todos muy fuertes y alargados. Dientes pseudocardinales robustos y de aspecto piramidal, dos en la valva izquierda y uno en la derecha.</t>
+  </si>
+  <si>
+    <t>Pseudunio auricularius (Spengler, 1793)</t>
+  </si>
+  <si>
+    <t>Marsilea quadrifolia L.</t>
+  </si>
+  <si>
+    <t>Trébol de cuatro hojas (Castellano), Trébol de agua (Castellano), Marsília (Castellano), Agret d’aigua (Catalán), trevo de quatro folhas (Gallego), Water Shamrock (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Helecho heterospóreo, herbáceo, perenne, acuático. Rizoma poco ramificado, algo pubescente en los nudos, entrenudos 20-40 mm, raíces de hasta 10 cm. Hojas solitarias o 2-4 por nudo, pecíolos 7-20, glabros; folíolos 10-20 x 13-18, flabeliformes, glabros, enteros o ligeramente sinuados en el ápice. Esporocarpos 2-5 x 2,5-4 mm, aislados o en fascículos de 2-3, pediculados, elipsoideo-comprimidos, inicialmente pubescentes, luego glabros; dientes inferiores y superiores obtusos y poco pronunciados; pedículos 1-2 cm, erectos, frecuentemente con 2-4 ramas, delgados, glabros. Soróforo con 9-11 pares de soros.</t>
+  </si>
+  <si>
+    <t>Naufraga balearica Constance &amp; Cannon</t>
+  </si>
+  <si>
+    <t>Naufraga (Castellano), naùfraga (Catalán), Naufragée des Baléares (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Catalán, Francés</t>
+  </si>
+  <si>
+    <t>Hierba perenne, de raíz pivotante y con estolones radicantes. Hojas lúcidas, imparipinnadas, pinnatisectas, 3-7 foliadas, pecioladas, estipuladas; folíolos de ovados a oblongos, los laterales, generalmente asimétricos, el terminal mayor que los restantes, simétrico; hojas caulinares dispuestas en un único verticilo, usualmente trifolioladas, cortamente pecioladas. Flores dispuestas en 1-5 umbelas simples por verticilo, sin involucro ni involucelo. Pétalos blanquecinos o de un rosa pálido. Fruto sin carpóforo.</t>
+  </si>
+  <si>
+    <t>Odontites viscosus subsp. granatensis (Boiss.) Bolliger</t>
+  </si>
+  <si>
+    <t>Hierba anual, de 8 a 20 cm, glandulosa. Hojas 10-25 mm, opuestas, linear-lanceoladas. Inflorescencia laxa, formada por racimos unilaterales. Flores zigomorfas; corola bilabiada, púrpuraoscura, glabra, con tubo c. 4 mm y labios 6-7 mm, el inferior trilobado; estambres 4, didínamos, con anteras pelosas en el ápice y algo exertas. Ovario súpero. Fruto en cápsula de 4 mm, obovada y ciliada.</t>
+  </si>
+  <si>
+    <t>Odontites granatensis Boiss</t>
+  </si>
+  <si>
+    <t>Pipistrellus nathusii (Keyserling &amp; J. H. Blasius, 1839)</t>
+  </si>
+  <si>
+    <t>Murciélago de Nathusius (Castellano), Murciélago enano de bosque (Castellano), Nathusius pipistrelo (Euskera), Nathusius pipistreloa (Euskera), Rat penat de Nathusius (Catalán), Rat penat de Natterer (Catalán), Morcego de Nathusius (Gallego), Nathusius' Pipistrelle (Inglés), Pipistrelle De Nathusius (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>El pelaje dorsal de los adultos es de color pardo rojizo durante el verano y pardo oscuro con tonos grises durante el invierno. El vientre es pardo claro o amarillento. Los juveniles tienen el dorso pardo oscuro, careciendo de los tonos grises del pelaje invernal de los adultos. Superficie dorsal del uropatagio cubierta de pelo al menos hasta la mitad. Como en los otros Pipistrellus, las orejas son cortas y el trago es un poco más largo que ancho y de punta redondeada. No se dispone de información sobre dimorfismo sexual. ANT: 32,0-37,0 mm; Ps: 6,0-15,5. Fórmula dentaria: 2.1.2.3/3.1.2.3. Los caninos son grandes, especialmente los inferiores, cuya anchura antero-posterior supera la mitad de su altura. El P1 es claramente visible y está alineado exteriormente con el resto de los dientes. El I2 es mayor que la longitud de la segunda cúspide del I1. Los incisivos inferiores no están imbricados y existe un diastema entre I2 e I3. Número de cromosomas (2n) = 44. Puede confundirse con las otras especies del mismo género. El color de Hypsugo savii es muy diferente. En cualquier caso, la identificación es sencilla utilizando los caracteres dentarios indicados. ULTRASONIDOS Emite pulsos de FM, con un máximo de intensidad en torno a 40 kHz. La llamada social consta de dos partes, la primera con cinco a ocho pulsos de FM cuyo máximo de intensidad se produce a 18 kHz y la segunda con tres a siete y con un máximo de intensidad a 34 kHz. Su duración total media es de 206 ms y son emitidas con un ritmo de 1,40 llamadas por segundo. Los sonidos de ecolocalización pueden ser confundidos con los emitidos por P. kuhlii, aunque existen pequeñas diferencias entre ambas especies. La determinación resulta sencilla utilizando las llamadas sociales.</t>
+  </si>
+  <si>
+    <t>Podarcis pityusensis (Boscá, 1883)</t>
+  </si>
+  <si>
+    <t>Lagartija de las Pitiusas (Castellano), Lagartija ibicenca (Castellano), Ibizako sugandila (Euskera), Sargantana de ses Pitiüses (Catalán), Ibiza Wall Lizard (Inglés), Lézard Des Pityuses (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Euskera, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Única especie de lagartija que vive en las islas Pitiusas. Especie grande y robusta, con cabeza alta. Los machos son mayores que las hembras. Dorso verdoso o verde pardusco, con diseño oscuro dorsal más o menos patente. Costados pardos o grisáceos. Hay gran variación entre las poblaciones insulares de esta especie en la talla y coloración.</t>
+  </si>
+  <si>
+    <t>Pseudochondrostoma polylepis (Steindachner, 1864)</t>
+  </si>
+  <si>
+    <t>Boga de Río (Castellano), Boga del Tajo (Castellano), Loína iberiarra (Euskera), Iberian Nase (Inglés)</t>
+  </si>
+  <si>
+    <t>La especie es diploide (2n=50). Especie de talla media que no suele alcanzar los 50 cm de longitud total. Cuerpo alargado más que otras especies de ciprínidos. La abertura bucal es inferior y recta. El labio inferior es grueso y presenta una lámina córnea bien desarrollada. Las aletas dorsal y anal son largas, la primera de ellas tiene entre 8 y 9 radios ramificados y la segunda entre 8 y 9. Escamas pequeñas, en la línea lateral se cuentan entre 64 y 78. El número más frecuente de dientes faríngeos es de 6-5. No existe dimorfismo sexual marcado, aunque se han descrito algunas diferencias de tipo morfométrico relativas al tamaño de las aletas y longitud de la cabeza. La coloración es plateada o algo parda en el dorso con las aletas más oscuras y la línea lateral muy marcada. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por los siguientes caracteres: 6-5 dientes faríngeos, individuos adultos no moteados de negro, de 19 a 31 branquispinas, 8-9 radios en las aletas anal y dorsal y de 64 a 78 escamas en la línea lateral. Holotipo no descrito, Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 52589, 2) procedentes de Crato, Portugal.</t>
+  </si>
+  <si>
+    <t>Chondrostoma polylepis Steindachner, 1864</t>
+  </si>
+  <si>
+    <t>Rhinolophus mehelyi Matschie, 1901</t>
+  </si>
+  <si>
+    <t>Murciélago mediano de herradura (Castellano), Mehely ferra-saguzar (Euskera), Rat penat mitjà de ferradura (Catalán), Rat penat mitjá de ferradura (Catalán), Mehely's Horseshoe Bat (Inglés), Rhinolophe De Mehely (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Catalán, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Es un murciélago de tamaño mediano. En esta especie es característica la forma del proceso conectivo de la silla vista de perfil. La hoja es ancha en la base estrechándose bruscamente hacia el segundo tercio de su altura, a partir del cual continúa estrecho hasta la punta. En su coloración típica, presenta un pelaje dorsal gris parduzco contrastado con un pelaje ventral casi blanco. El límite entre pelaje dorsal y ventral está bastante marcado. Alrededor de los ojos, el pelaje es muy oscuro, formando un “antifaz”. En el suroeste peninsular, aparecen con frecuencia ejemplares con una tonalidad anaranjada brillante muy patente. ANT: 47,0-54,0 mm; Ps: 10,0-18,0 g. Fórmula dentaria: 1.1.2.3/2.1.3.3. Número de cromosomas (2n) = 58. Similar a R. euryale, siendo necesaria su identificación en mano. Se distingue por su mayor tamaño y por las características de las excrecencias nasales. ULTRASONIDOS Emiten ultrasonidos de frecuencia constante (CF), de 20 a 30 ms de duración y con frecuencia de máxima energía entre 104 y 109 kHz. Esta frecuencia puede solapar con las de R. euryale o R. hipposideros, sobre todo durante la maduración de los jóvenes, dado que éstos pueden emitir ultrasonidos hasta 4 kHz por debajo de los de los adultos.</t>
+  </si>
+  <si>
+    <t>Rosmarinus tomentosus Hub.-Mor. &amp; Maire</t>
+  </si>
+  <si>
+    <t>Romero Blanco (Castellano)</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Planta arbustiva, de 15-45 cm, a menudo rastrera, siempre verde. Hojas de hasta 1,5 cm, lineares, de márgenes revolutos, cubiertas de tomento denso canescente. Inflorescencias en racimos cortos. Flores zigomorfas, hermafroditas, pentámeras. Corola bilabiada, azulada. Estambres 2, a veces abortados. Ovario súpero. Fruto tetranúcula. Cáliz cubierto de pelos tectores glandulosos y pelos articulados ramificados, unos estrellados y otros arborescentes, caracteres que lo diferencian del híbrido R. x mendizabali.</t>
+  </si>
+  <si>
+    <t>Rosmarinus eriocalix subsp. tomentosus (Huber-Morath &amp; Maire) Fern. Casas, Salvia granatensis B.T. Drew</t>
+  </si>
+  <si>
+    <t>Scrophularia sublyrata Brot.</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial DD (Datos insuficientes),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Hierba bienal o perenne, rizomatosa, glabra de hasta de 70 (155) cm. Hojas opuestas, lirado-pinnatisectas, crenado-lobado o lobado-serrado. Inflorescencia cimosa, dicasios con 2-15 flores. Cáliz con sépalos ovales y margen escarioso. Corola bilabiada, púrpura o verdoso-purpúrea con nectarios. Fruto en cápsula bilocular, ovoide, parda. Semillas pardo negruzcas.</t>
+  </si>
+  <si>
+    <t>Scrophularia schousboei Lange</t>
+  </si>
+  <si>
+    <t>Sideritis serrata Lag.</t>
+  </si>
+  <si>
+    <t>Rabogato (Castellano)</t>
+  </si>
+  <si>
+    <t>Mata media de 60-120 cm. Hojas lanceoladas con el margen aserrado espinoso, con 6-7 pares de dientes, sentadas de inserción opuesta y densamente vellosas, las superiores más estrechas que las inferiores. Flores amarillo-claras, hermafroditas, bilabiadas, agrupadas en densas espigas de 1,5-8 cm de longitud. Brácteas y sépalos espinosos. Fruto en tetraquenio.</t>
+  </si>
+  <si>
+    <t>Sideritis spinosa f. serrata (Lagasca) Willk, Sideritis spinosa var. serrata (Lagasca) Amo</t>
+  </si>
+  <si>
+    <t>Teucrium lepicephalum Pau</t>
+  </si>
+  <si>
+    <t>Zamarrilla de los yesos (Castellano), Poliol amarg de la Nucia (Castellano), cabeçuda de guix (Catalán)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Catalán</t>
+  </si>
+  <si>
+    <t>Pequeño arbusto, sufruticoso, erguido, muy ramoso. Tallos 10-30 cm, blanco-tomentosos, con pelos simples, largos, aplicados; los florales esbeltos, delgados, a menudo rojizos. Hojas 5-10 mm, opuestas o a veces en verticilos de tres, lineares a linear-lanceoladas, obtusas, de patentes a erecto-patentes (rara vez aplicadas al tallo), enteras, muy revolutas; haz glabra o glabrescente, de color verde brillante, con pelos y glándulas sentadas; envés blanquecino-pubescente. Inflorescencia en glomérulo terminal, 15-20 mm, cónica, con ápice agudo. Brácteas florales ovado-lanceoladas, las externas estériles, más o menos anchas y revolutas; las medias e internas más estrechas, acuminadas y aristadas. Cáliz 5-6 mm, glabrescente, con glándulas sentadas; dientes planos, triangulares, aristados, pestañosos. Corola 7-9 mm, blanca a amarillenta, con tintes rojizos; labio inferior con lóbulo central agudo, los posteriores ciliados. Núculas c. 1 mm, globosas, glabras, reticuladas.</t>
+  </si>
+  <si>
+    <t>Thymus carnosus Boiss.</t>
+  </si>
+  <si>
+    <t>Tomillo (Castellano), Tomillo blanco (Castellano), Mejorana (Castellano), Mejorana silvestre (Castellano), Tomillo Carnoso (Castellano), mendaro (Euskera), Moraduix bord (Catalán), marduix silvestre (Catalán), herba do cravo (Gallego), mellorana (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Gallego</t>
+  </si>
+  <si>
+    <t>España CR (En peligro crítico),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Matas hasta de 30 cm, ± almohadilladas. Tallos 15-30 cm, erectos, con indumento de pelos blancos retrorsos. Hojas 4-4,5 x 1-1,5 mm, linearelípticas, revolutas, carnosas, con cilios cortos en la base, glabras por su haz, pubescentes por el envés. Inflorescencias generalmente capituliformes. Brácteas 5-6 x 3-4 mm, más anchas que las hojas, ovadas, revolutas, ciliadas. Cáliz 3,5-4,5 mm, con 10 nervios, bilabiado, con el labio superior tridentado y el inferior bidentado; tubo c. 2 mm, pubescente; dientes del labio superior de 0,2-0,3 (0,5) mm, sin cilios marginales, los del inferior de 2-2,5 mm, ciliados. Corola hasta de 5 mm, blanco-amarillenta. Núculas 0,8-0,9 x 0,5- 0,7 mm, ovoides, lisas, parduscas.</t>
+  </si>
+  <si>
+    <t>Thymus mastichina var. carnosus (Boiss.) Malag</t>
+  </si>
+  <si>
+    <t>Vertigo angustior Jeffreys, 1830</t>
+  </si>
+  <si>
+    <t>Narrow-mouthed Whorl Snail (Inglés), Narrow Mouthed Whorl Snail (Inglés)</t>
+  </si>
+  <si>
+    <t>Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Concha levógira, ovalada, de color pardo, provista de estrías fuertes, espaciadas y de distribución uniforme. Abertura ovalada, con una fuerte incisión en el borde externo. Presenta cuatro pliegues o dentículos en el interior de la abertura: angular, parietal, columelar, y palatal. Los pliegues palatal y angular son altos, delgados, con el segundo de ellos más saliente. Pliegue palatal en posición palatal superior progresando por el interior hasta la mitad de la última vuelta. Pliegue columelar ancho y paralelo al plano apertural. Las dimensiones máximas son de 2,7 mm de altura y 1,65 mm de diámetro.</t>
+  </si>
+  <si>
+    <t>Gomphus graslinii Rambur, 1842</t>
+  </si>
+  <si>
+    <t>Libélula (Castellano), Pronged Clubtail (Inglés), Gomphe de Graslin (Francés)</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Mediterránea, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Gónfido caracterizado por sus amplias líneas negras en las áreas antehumeral y humeral del tórax. Sus patas son mayoritariamente negras, salvo las coxas que son amarillas y los fémures que presentan franjas amarillas. El apéndice anal superior de los machos es muy visible y lo distingue del resto de las especies de este género; en el caso de las hembras, la característica que nos sirve para identificar a la especie es tanto la forma como el tamaño de la lámina vulvar (Askew, 1988).</t>
+  </si>
+  <si>
+    <t>Dracocephalum austriacum L.</t>
+  </si>
+  <si>
+    <t>supito real (Castellano)</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Región Alpina</t>
+  </si>
+  <si>
+    <t>Hierba perenne de base sufruticosa, con tallos erectos o ascendentes de 10-40 cm, pubescentes y de sección cuadrangular. Hojas de color verde oscuro, en general trisectas y con segmentos lineares de 10-30 x 1-2 mm, de ápice mucronado y márgenes revolutos, más o menos pubescentes. Inflorescencia espiciforme, con verticilastros de 2 flores y brácteas similares a hojas reducidas. Cáliz tubular de unos 2 cm, peloso. Corola de color violeta, tubulosa, de unos 4 cm, con labio superior entero y labio inferior trilobulado. El fruto es una cápsula con 2-5 semillas (media 3,5 en la población pirenaica).</t>
+  </si>
+  <si>
+    <t>Riella helicophylla (Bory &amp; Mont.) Mont.</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>España, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Plantas de 10-40 mm, erectas, con ala helicoide u ondulada, cespitosas, no o poco ramificadas y de ápice falciforme. Eje aplanado de 0.14-0.3 mm de anchura. Ala dorsal de 1,2-4 mm de anchura, margen entero, células marginales rectangulares, oblatas o cuadradas, hialinas o con pocos cloroplastos; células oleíferas cuadrado-rectangulares, cuerpos oleíferos esféricos y brillantes. Escamas dimórficas. Plantas dioicas, con los pies masculinos más pequeños que los femeninas, anteridios de color amarillento anaranjado situados en el margen del ala, numerosos y formando una serie casi continua, a veces en grupos discontinuos. Arquegonios dispuestos sobre el eje de las plantas femeninas, involucros ovoides, lisos, sin lamelas. Esporófito con seta corta y cápsula esférica. Esporas subesféricas (105 × 100 µm) marrón-amarillentas, cara distal con espinas largas de más de 7 μm de longitud, con ápice truncado dilatado, cara proximal con espinas agudas más cortas. En el estudio de las poblaciones de la Península Ibérica, se constata la existencia de dos morfotipos diferentes que se encuentran en estudio para determinar su valor taxonómico (Puche et al. 2011).</t>
+  </si>
+  <si>
+    <t>Phengaris nausithous (Bergsträsser, 1779)</t>
+  </si>
+  <si>
+    <t>Hormiguera oscura (Castellano), Limbada (Castellano), Dusky Large Blue (Inglés)</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Mundial, Región Mediterránea, Región Atlántica</t>
+  </si>
+  <si>
+    <t>El macho presenta en el dorso de las alas una extensa área de color azul oscuro brillante que alcanza la zona submarginal y una franja marginal de color castaño. La cara ventral de las alas es de color canela, sin marcas submarginales. La hembra es semejante al macho, pero con dorso alar castaño oscuro y fimbrias pardas.</t>
+  </si>
+  <si>
+    <t>Maculinea nausithous (Bergsträsser, 1779)</t>
+  </si>
+  <si>
+    <t>Iberolacerta aranica (Arribas, 1993)</t>
+  </si>
+  <si>
+    <t>Lagartija aranesa (Castellano), Sargantana aranesa (Catalán), Aran Rock Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Alpina U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Región Alpina</t>
+  </si>
+  <si>
+    <t>Lagartija pequeña con las escamas rostral e internasal están siempre en amplio contacto, la escama postocular y la parietal se encuentran usualmente en contacto, así como la supranasal y loreal. Usualmente sólo existe una escama entre la masetérica y la timpànica. Posee 0 a 9 gránulos supraciliares, 18 a 27 escamas gulares, 7 a 14 escamas en el collar y 35 a 48 escamas dorsales. Coloración dorsal de tono pardogrisáceo, ocasionalmente con un reflejo oliváceo claro. Algunos machos presentan el dorso de color verde malaquita (un tono verdeazulado). A lo largo del dorso, dos bandas paravertebrales oscuras. Pecho y vientre sin pigmento de color, habitualmente en diversos tonos de blanco, ocasionalmente con un reflejo verdoso o azulado. La región ventral está frecuentemente moteada de negro en los rebordes anteriores de las escamas, especialmente en los machos.</t>
+  </si>
+  <si>
+    <t>Lacerta aranica Arribas, 1993</t>
+  </si>
+  <si>
+    <t>Barbus haasi Mertens, 1924</t>
+  </si>
+  <si>
+    <t>Barbo colirrojo (Castellano), Izatzgorri barboa (Euskera), Haasi barboa (Euskera), Barb cua-roig. (Catalán), Barbo De Cola Roja (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Catalán, Inglés</t>
+  </si>
+  <si>
+    <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Se diferencia de otras especies del género Barbus, por tener el último radio sencillo de la aleta dorsal con pequeñas denticulaciones en la mayoría de los ejemplares. Dientes faríngeos en los ejemplares adultos con 5 dientes en la fila externa y el cuarto no globoso. Labios gruesos con lóbulo mental. Borde de la aleta anal teñida de rojo en los ejemplares adultos. Holotipo conservado en el Frankfurt Naturmuseum Senckenberg, Alemania (SMF 3254, Paratipos SMF 3223-3224) procedente del río Noguera-Pallaresa, en la Pobla de Segur (Lérida), cuenca del Ebro.</t>
+  </si>
+  <si>
+    <t>Cobitis calderoni Bacescu, 1962</t>
+  </si>
+  <si>
+    <t>Lamprehuela (Castellano), Mazkar arantzaduna (Euskera), Llopet ibèric (Catalán)</t>
+  </si>
+  <si>
+    <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Es una pequeña especie bentónica que no supera los 8 cm de longitud total, el cuerpo es cilíndrico y alargado con un pedúnculo caudal delgado y estrecho, la boca es ínfera y presenta tres pares de barbillas. Tiene una espina suborbitaria bífida eréctil que utiliza para defenderse de sus depredadores. La inserción de la aleta dorsal se sitúa un poco posterior al inicio de las ventrales. Presenta siete radios ramificados en la aleta dorsal y de seis a siete en la anal. No aparece dimorfismo sexual externo. El cuerpo está cubierto con manchas negras que se disponen en 4 filas de las cuales la inferior es la que presenta unas manchas mayores, rectangulares y ventralmente alargadas. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962: por ausencia de dimorfismo sexual, pedúnculo caudal largo y estrecho, manchas corporales regulares. Holotipo conservado en el Muséum d’Histoire Naturelle Grigori Antipa de Bucharest (MGAB 49415 [ex MGAB 7]. Paratipos: MGAB 7 (59, con el holotipo) y algunos Paratipos en el Musée Oceanographique de Monaco, Monaco (MOM 0091-2512, 3) del río Arlanzón, en Cardeñajimeno y La Gravera en Burgos, España.</t>
+  </si>
+  <si>
+    <t>Eriogaster catax (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Mundial DD (Datos insuficientes),  España DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Los machos presentan antenas y cuerpo de color leonado anaranjado. Las alas también tienen ese color al menos en los dos tercios proximales mientras que el distal suele tener un color violáceo. Aparecen dos bandas amarillas a ambos lados del punto discal, que es de dolor blanco. Las hembras son más grandes, tienen las antenas más finas y el extremo distal del abdomen está provisto de una espesa borra de color gris negruzco mezclado con blanco. La coloración en general es pardo-rojiza, con los mismos dibujos alares que el macho.</t>
+  </si>
+  <si>
+    <t>Galemys pyrenaicus (É. Geoffroy Saint-Hilaire, 1811)</t>
+  </si>
+  <si>
+    <t>Almizclera (Castellano), Desmán ibérico o topo de río (Castellano), Desmán de los Pirineos (Castellano), Desmán ibérico (Castellano), Desmán del Pirineo (Castellano), Muturluze iberiarra (Euskera), Muturluze piriniarra (Euskera), Almesquera (Catalán), Rato amisqueiro (Gallego), Rato de almizcre (Gallego), Pyrenean Desman (Inglés), Desman Des Pyrénées (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Gallego, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Es un animal inconfundible. Su trompa, aplastada y desnuda, destaca de un cuerpo rechoncho, con una gruesa cola escamosa, de sección redondeada, pero comprimida lateralmente en su extremo. Ojos muy pequeños y ausencia de pabellones auditivos. Pelo largo y liso de color castaño o gris, con irisaciones y el vientre más claro. Extremidades posteriores mucho mayores que las anteriores y adaptadas a la natación, con membranas interdigitales. Cráneo similar al de los topos, en el que destacan los I1 de gran tamaño y forma triangular. Apófisis coronoides de la mandíbula mucho más elevada que la de los topos. Medidas corporales, CC: 115,0-135,0 mm; C: 125,0-160,0 mm; P: 27,0-34,0 mm; Ps: 50,0- 76,0 g. Fórmula dentaria: 3.1.4.3/3.1.4.3. Número de cromosomas (2n) = 24. Las hembras presentan cuatro pares de mamas.</t>
+  </si>
+  <si>
+    <t>Myotis bechsteinii (Kuhl, 1817)</t>
+  </si>
+  <si>
+    <t>Murciélago ratonero forestal (Castellano), Bechstein saguzarra (Euskera), Bechstein saguzar (Euskera), Rat penat de Bechstein (Catalán), Morcego de Bechstein (Gallego), Bechstein's Myotis (Inglés), Bechstein's Bat (Inglés), Murin De Bechstein (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Se trata de un Myotis de tamaño mediano, destacando el tamaño de sus orejas anchas y largas. El borde externo de la oreja presenta nueve pliegues transversales. El trago es largo y tiene forma de lanceta. El pelaje es largo con la base del pelo pardo oscuro y de color gris claro la cara ventral. Las crías presentan un color gris claro. Presenta un espolón recto con una longitud aproximada de entre un tercio y la mitad de la del uropatagio, estando la última vértebra caudal libre. El plagiopatagio empieza en la base de los dedos. Puede presentar albinismo parcial. ANT: 39,0-47,0 mm; O: 23,0-26,0 mm; Ps: 7,0-14,0 g. Fórmula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Se diferencia de los Myotis del mismo tamaño por la mayor longitud de sus orejas y de los Plecotus, por tener las orejas separadas en su base, por lo que no es necesario su captura para una correcta identificación. ULTRASONIDOS Emite en FM con pulsos entre 80-30 kHz, de una duración aproximada de 1,2-1,3 ms y un máximo de intensidad en 50 kHz. El intervalo medio entre dos pulsos es de 2,2 ms de duración. Mediante detectores de ultrasonidos heterodinos se puede confundir su señal de ecolocalización con la de otros Myotis de pequeño tamaño.</t>
+  </si>
+  <si>
+    <t>Alosa alosa (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Kodaka (Euskera), Kolaka (Euskera), Guerxa (Catalán), Sábalo (Gallego), Allis Shad (Inglés), Alose vraie (Francés), Grande Alose (Francés)</t>
+  </si>
+  <si>
+    <t>Euskera, Euskera, Catalán, Gallego, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
+  </si>
+  <si>
+    <t>Mundial, España, Región Atlántica, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Especie de talla media que puede alcanzar los 83 cm de longitud total y 4 kg de peso. Su cuerpo es esbelto y fusiforme, comprimido lateralmente. Los ojos presentan párpados adiposos. Presentan una mancha postopercular. Escamas cicloideas grandes muy características. Línea lateral ausente. La línea media ventral forma una quilla más o menos patente. Se diferencia de la saboga por tener branquispinas numerosas de 85 a 130 y más largas que los filamentos branquiales. Existe un sintipo en la colección del British Museum of Natural History BMNH 1853.11.12.179 [Gronovius coll.].</t>
+  </si>
+  <si>
+    <t>Alosa fallax (Lacepède, 1803)</t>
+  </si>
+  <si>
+    <t>Astuna (Euskera), Saboga (Catalán), Savel (Gallego), Twaite Shad (Inglés), Twait Shad (Inglés)</t>
+  </si>
+  <si>
+    <t>Euskera, Catalán, Gallego, Inglés, Inglés</t>
+  </si>
+  <si>
+    <t>Alcanza tallas de 25 a 40 cm, pudiendo llegar hasta 55 cm, con pesos de hasta 2 kg. Cuerpo aplanado lateralmente, más pequeño que el sábalo, aunque más robusto. En la parte lateral superior del cuerpo presenta manchas negras (de 5 a 10) que disminuyen de tamaño a lo largo del cuerpo. Las branquispinas son cortas y su número varía de 30 a 60. Se han reconocido algunas subespecies por el número de branquiespinas. Se diferencia del sábalo por tener branquispinas cortas y en número de 30 a 60. Neotipo conservado en el Museum d’Histoire Naturelle de París MNHN 0000-3188 procedente del río Sena (Francia).</t>
   </si>
   <si>
     <t>Anexo V, Anexo II - No prioritaria</t>
   </si>
   <si>
-    <t>Cottus aturi Freyhof, Kottelat &amp; Nolte, 2005</t>
-[...913 lines deleted...]
-  <si>
     <t>Cobitis paludica (De Buen, 1939)</t>
   </si>
   <si>
-    <t>prueba_Colmilleja (Castellano), Aintzira-makarra (Euskera), Llopet de ríu (Catalán)</t>
+    <t>Colmilleja (Castellano), Aintzira-makarra (Euskera), Llopet de ríu (Catalán)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>La colmilleja es una especie de pequeño tamaño que no suele alcanzar los 15 cm de longitud total. Su cuerpo es alargado con cuatro filas de manchas oscuras y redondeadas. La cabeza presenta pequeñas manchas oscuras y debajo del ojo existe una pequeña espina que le sirve para defenderse de los depredadores. La boca presenta tres pares de barbillas. Carece de vejiga natatoria. Las escamas son ovales muy pequeñas y apenas perceptibles a simple vista. La línea lateral es incompleta. Existe un dimorfismo sexual muy acusado. Los machos son de menor tamaño y las manchas laterales tienden a formar líneas bien definidas. En la base del segundo radio de las aletas pectorales de los machos aparece una lamina circular de la que carecen las hembras y que se denomina escama de canestrini. El patrón de pigmentación de la colmilleja (Cobitis paludica) es muy característico. Aquí se describen siguiendo las 4 filas horizontales de manchas definidas en los laterales del género Cobitis (Gambetta, 1934) La primera fila situada en la parte más superior de los individuos esta densamente salpicada de puntos negros. La segunda fila presenta manchas negras redondeadas que se pueden fusionar longitudinalmente. La tercera fila es manchada con puntos negros. La cuarta fila, la más llamativa, se caracteriza por 9 a 13 grandes manchas redondeadas y bien definidas alargadas transversalmente. La cabeza tiene pequeños puntos negros con una línea negra entre el eje anterior del ojo y la primera barbilla. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962 por: tener barbillas maxilares largas; lámina posterior del cleitro redondeada; cabeza con longitud preorbitaria larga; origen de la aleta dorsal por delante del origen de las ventrales y presencia de alelos únicos. Holotipo no conocido, localidad tipo Laguna de Fuente del Roble, Talayuela, Cáceres, Cuenca del Tajo.</t>
   </si>
   <si>
     <t>Limoniscus violaceus (Müller, 1821)</t>
   </si>
   <si>
-    <t>prueba_Escarabajo resorte (Castellano)</t>
+    <t>Escarabajo resorte (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Coleóptero de talla mediana (10-11mm), que presenta el cuerpo estrecho y alargado. Es de color negro y presenta los élitros obscuros, azulados y con reflejos metálicos poco brillantes. Para una correcta identificación véase, Horion (1953), Leseigneur (1972), recalde y sánchez-ruiz (2002).</t>
   </si>
   <si>
     <t>Nyctalus noctula (Schreber, 1774)</t>
   </si>
   <si>
-    <t>prueba_Nóctulo mediano o común (Castellano), Nóctulo común (Castellano), Murciélago Nóctulo Común (Castellano), Nóctulo mediano (Castellano), Gau-saguzar arrunt (Euskera), Gau - saguzarra (Euskera), Rat penat nòctul (Catalán), Rat penat nóctul (Catalán), Morcego ruivo (Gallego), Noctule (Inglés), Noctule Commune (Francés)</t>
+    <t>Nóctulo mediano o común (Castellano), Nóctulo común (Castellano), Murciélago Nóctulo Común (Castellano), Nóctulo mediano (Castellano), Gau-saguzar arrunt (Euskera), Gau - saguzarra (Euskera), Rat penat nòctul (Catalán), Rat penat nóctul (Catalán), Morcego ruivo (Gallego), Noctule (Inglés), Noctule Commune (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Es un murciélago de tamaño grande. Las orejas son anchas, aproximadamente redondeadas; el trago, arriñonado. El hocico es corto y ancho. Las alas son largas y estrechas. Las membranas alares se insertan en los tobillos. Alas, orejas y hocico de color castaño oscuro. El pelaje es pardo-dorado. ANT: 48,0-58,0 mm; Ps: 18,0-40,0 g. Fórmula dentaria: 2.1.2.3/3.1.2.3. Su identificación debe hacerse en mano. ULTRASONIDOS En vuelo emite dos tipos de ultrasonidos muy potentes: unos comienzan a 45 kHz y finalizan a 25 kHz (frecuencia de máxima intensidad); otros, con mayor duración, comienzan a 25 kHz y finalizan a 19 kHz. Estos sonidos pueden confundirse con los de N. lasiopterus. Además pueden emitir sonidos muy variables, de carácter social, en vuelo o desde el refugio; éstos pueden ser escuchados, a simple oído, a más de 50 m de distancia.</t>
   </si>
   <si>
     <t>Petromyzon marinus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Lamprea marina (Castellano), Itsas-lanproia (Euskera), Itxas-lamproia (Euskera), Lampresa de mar (Catalán), Llampresa de mar (Catalán), Lamprea (Gallego), Lampra (Gallego), Sea Lamprey (Inglés), Lamproie marine (Francés)</t>
+    <t>Lamprea marina (Castellano), Itsas-lanproia (Euskera), Itxas-lamproia (Euskera), Lampresa de mar (Catalán), Llampresa de mar (Catalán), Lamprea (Gallego), Lampra (Gallego), Sea Lamprey (Inglés), Lamproie marine (Francés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>El tamaño de esta especie migradora puede ser superior a 50 cm de longitud total, alcanzando más de un metro en la madurez, con pesos de dos a tres kg. Ventosa bucal con placa preoral pequeña y boca con odontoides agudos. Cuerpo cilíndrico, de color gris, gris-verdoso o pardo reticulado de negro, juveniles plateados. Carece de aletas pares. A los lados del cuerpo tiene siete pares de orificios branquiales visibles y un orificio nasal impar. Dos aletas dorsales. Posee una fase larvaria ciega (larva ammocoetes), pero a diferencia de la lamprea de arroyo, la larva tiene la región caudal pigmentada. Se diferencia de otras lampreas de la Península Ibérica por tener una lámina supraoral estrecha con dos dientes muy proximos y varias filas de dientes exolaterales, larvas con pigmentación en la aleta caudal. Holotipo no conocido, lectotipo fijado por Kottelat (1997:29) para el individuo ilustrado por Gesner (1604:590) aunque no existe, pero establece la localidad tipo.</t>
   </si>
   <si>
     <t>Pseudochondrostoma duriense (Coelho, 1985)</t>
   </si>
   <si>
-    <t>prueba_Bodal del Duero (Castellano), Boga del Duero (Castellano)</t>
+    <t>Bodal del Duero (Castellano), Boga del Duero (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de talla media que no suele alcanzar los 50 cm de longitud total. Cuerpo alargado más que otras especies de ciprínidos. La abertura bucal es inferior y recta. El labio inferior es grueso y presenta una lámina córnea bien desarrollada. Las aletas dorsal y anal son largas, frecuentemente con ocho radios ramificados y alguna vez con nueve. Escamas pequeñas, en la línea lateral se cuentan entre 63 y 74. El número de dientes faríngeos es de 5-5 y el de branquiespinas de 12 a 24. El cuerpo suele estar pigmentado con pequeñas manchas negras muy marcadas en las poblaciones de los ríos de Galicia y Portugal que suelen ser más amarillentas en su coloración corporal. Línea lateral muy marcada con dos filas de puntos negros. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por los siguientes caracteres: 5-5 dientes faríngeos, normalmente los individuos adultos moteados de negro, de 18 a 24 branquispinas, 8(9) radios en la aleta anal y de 63 a 74 escamas en la línea lateral. Holotipo no descrito. Sintipos (33) de las cuencas de los ríos Tambre y Duero.</t>
   </si>
   <si>
     <t>Chondrostoma duriense Coelho, 1985</t>
   </si>
   <si>
     <t>Vandenboschia speciosa (Willd.) G. Kunkel</t>
   </si>
   <si>
-    <t>prueba_Helecho de cristal (Castellano), Helecho transparente (Castellano), Helechilla (Castellano), Killarney Fern (Inglés), Trichomanes remarquable (Francés)</t>
+    <t>Helecho de cristal (Castellano), Helecho transparente (Castellano), Helechilla (Castellano), Killarney Fern (Inglés), Trichomanes remarquable (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>El esporofito de este delicado helecho es vivaz, y puede llegar a medir entre 10 y 40 cm, provisto de una cepa rizomatosa horizontal muy larga y relativamente gruesa, de unos 3 mm de diámetro, de la que nacen las frondes, con un pecíolo largo y lampiño, que da paso a una lámina translúcida aunque bastante rígida y de color verde oscuro. El contorno de la lámina va de oval-triangular a oval-lanceolado, dividida muy profundamente. El indusio es marginal, del que sobresale mucho la estructura alargada esporongifera. Las esporas son clorofílicas. El gametofito está formado por una maraña de filamentos que forma un tapiz o cojinetes de color verde claro y aspecto muscinal. La fertilización de los gametos da lugar a un cigoto, cuyo desarrollo da como resultado una nueva cepa.</t>
   </si>
   <si>
     <t>Trichomanes speciosum Willd.</t>
   </si>
   <si>
     <t>Chalcides simonyi Steindachner, 1891</t>
   </si>
   <si>
-    <t>prueba_Lisneja (Castellano)</t>
+    <t>Lisneja (Castellano)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Macaronésica</t>
   </si>
   <si>
     <t>Cabeza y cuerpo muy robustos. Orificio nasal situado un poco por delante de la sutura entre la rostral y la primera supralabial. La quinta supralabial se sitúa bajo el ojo y la postnasal entre la primera y la segunda supralabial. Dorso pardo amarillento, gris amarillento, pardo oscuro o pardo negro. Sin diseño o con 6-8 líneas o series de puntos claros en el dorso. La longitud total alcanza 235 mm.</t>
   </si>
   <si>
-    <t>Crocidura canariensis Hutterer, López-Jurado y Vogel, 1987</t>
-[...10 lines deleted...]
-  <si>
     <t>Pipistrellus maderensis (Dobson, 1878)</t>
   </si>
   <si>
-    <t>prueba_Murciálago de Madeira (Castellano), Murciélago de Madeira (Castellano), Pipistrelo madeiar (Euskera), Pipistrelo madeirar (Euskera), Rat penat de Madeira (Catalán), Morcego de Madeira (Gallego), Madeira Pipistrelle (Inglés), Pipistrelle De Madère (Francés)</t>
+    <t>Murciálago de Madeira (Castellano), Murciélago de Madeira (Castellano), Pipistrelo madeiar (Euskera), Pipistrelo madeirar (Euskera), Rat penat de Madeira (Catalán), Morcego de Madeira (Gallego), Madeira Pipistrelle (Inglés), Pipistrelle De Madère (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España NT (Casi amenazado),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Murciélago de pequeño tamaño y muy parecido a Pipistrellus kuhlii, del que casi con toda seguridad se ha originado. Coloración general pardo madera, piel desnuda más oscura que su pariente cercano. El pequeño premolar superior siempre es visible desde el exterior, al contrario que ocurre en Pipistrellus kuhlii. Borde claro en la parte posterior de la membrana alar casi siempre hasta el 5º dedo; en los ejemplares de Madeira esta característica está ausente y en los de La Palma sólo está presente en una parte de la población. ANT: 29,9-34,9 mm; Ps: 2,9-5,7 g. Las hembras son mayores que los machos. Par de incisivos superiores externos unicúspides, en ocasiones sin sobresalir de la encía. Fórmula dentaria: 2.1.2.3/3.1.2.3. Número de cromosomas desconocido. ULTRASONIDOS Muy parecidos a los de P. kuhlii pero con máxima intensidad sobre los 45-47 kHz. No se dispone de una descripción detallada.</t>
   </si>
   <si>
     <t>Achondrostoma salmantinum Doadrio &amp; Elvira, 2007</t>
   </si>
   <si>
-    <t>prueba_Sarda (Castellano), Sarda (Latín)</t>
+    <t>Sarda (Castellano), Sarda (Latín)</t>
   </si>
   <si>
     <t>Castellano, Latín</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50), con un número fundamental NF=94 (García- Utrilla y Elvira, 1991). La coloración es marrón olivácea en el dorso con puntos negros y reflejos dorados; en el vientre la coloración es plateada. Presenta una fila de puntos negros a lo largo de la línea lateral. La base de las aletas pectoral, pelvianas y anal es rojiza. Peritoneo negro. Existe dimorfismo sexual teniendo los machos las aletas pectorales, ventrales y anal más largas y el cuerpo en general más alargado que las hembras. Se diferencia de otros ciprínidos del género Achondrostoma por tener siete radios ramificados en la aletas dorsal y anal; un pedúnculo caudal estrecho y una cabeza alargada. Cinco dientes faríngeos en ambos lados. Número de branquispinas x? =18,4 (15-22). Número de escamas en la línea lateral x? =49,1 (44-53). Número de escamas en la línea transversal superior x? =9,6 (9-10). Número de escamas en la línea transversal inferior x? =5,5 (4-6). Tamaño máximo de 110 mm para las hembras y 100 mm para los machos. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN 238512) procedente del río Huebra, San Muñoz, Salamanca, Cuenca del Duero.</t>
   </si>
   <si>
     <t>Alytes dickhilleni Arntzen &amp; García-París, 1995</t>
   </si>
   <si>
-    <t>prueba_Sapo partero bético (Castellano), Betic Midwife Toad (Inglés)</t>
+    <t>Sapo partero bético (Castellano), Betic Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sapo pequeño (32,8 - 56,5 mm), de aspecto robusto. Tubérculos glandulares en el dorso de color blanco. Falanges cortas y anchas, con el extremo de los dedos algo espatulado. Con tres tubérculos metacarpales. Dorso finamente granulado, de color blanquecino o grisáceo con manchas oscuras. Pupila vertical.</t>
   </si>
   <si>
     <t>Anaecypris hispanica (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Jarabugo (Castellano)</t>
+    <t>Jarabugo (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Es un pez de pequeño tamaño que raramente alcanza los 10 cm. Cabeza pequeña con boca muy súpera. Pedúnculo caudal largo y estrecho. La aleta dorsal, situada posteriormente a las ventrales, tiene los primeros radios muy largos. Existe una quilla entre las aletas ventrales y la anal. Escamas muy pequeñas, que no se encuentran bien imbricadas por lo que son caedizas, pudiéndose contar a lo largo de una línea longitudinal al cuerpo del orden de 59 a 71. La posesión de una línea lateral, incompleta o ausente en alguno de los lados del cuerpo, es muy característica de la especie. Coloración del cuerpo amarillenta o parda con el dorso y los laterales finamente moteados de negro, con una banda violácea que atraviesa el cuerpo desde el opérculo al origen de la caudal. El número de branquispinas es de 82 a 130. Se diferencia de otros ciprínidos por tener seis radios ramificados en la aleta dorsal y nueve en la anal; un pedúnculo caudal largo y estrecho. Línea lateral incompleta o ausente. Número de branquispinas de 82 a 130. Número de escamas en la línea lateral de 59 a 71. Holotipo no descrito, sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 51168) procedentes de arroyos, afluentes del Guadiana, en la cercanía de Mérida.</t>
   </si>
   <si>
     <t>Aphanius baeticus Doadrio, Carmona &amp; Fernández-Delgado, 2002</t>
   </si>
   <si>
-    <t>prueba_Fartet atlántico (Castellano), Salinete (Castellano)</t>
+    <t>Fartet atlántico (Castellano), Salinete (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50), con un número fundamental NF=94 (García- Utrilla y Elvira, 1991). Cuerpo alargado, los machos presentan 14- 17 bandas transversales claras a lo largo del cuerpo y 4-5 en la aleta caudal. Cuatro filas de manchas oscuras en las aletas dorsal y anal. Las hembras son pardas o amarillentas con pocas y grandes manchas negras en el cuerpo. Se observan más o menos ordenadas dos bandas de estas manchas negras, una en el centro del cuerpo y otra más abajo. En el pedúnculo caudal aparecen algunas manchas adicionales y por último cuatro o seis bandas en la aleta caudal normalmente poco marcadas. Se diferencia de otras especies del género Aphanius por una combinación de los siguientes caracteres: Diez radios ramificados en la aleta anal, ocho radios en la aleta dorsal, pedúnculo caudal largo y estrecho, región preorbital corta, machos con bandas claras transversales y hembras con manchas negras. Las pectorales y ventrales son anaranjadas. Presencia de alelos únicos en las aloenzimas IDHP-1, IDHP-2 y sMDH-2. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN 170691) procedente del río Salado en Lebrija (Sevilla).</t>
   </si>
   <si>
     <t>Artemisia granatensis Boiss.</t>
   </si>
   <si>
-    <t>prueba_Manzanilla de Sierra Nevada (Castellano), Manzanilla real (Castellano), Manzanilla de la sierra (Castellano), Royal chamomile (Inglés)</t>
+    <t>Manzanilla de Sierra Nevada (Castellano), Manzanilla real (Castellano), Manzanilla de la sierra (Castellano), Royal chamomile (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba vivaz, cespitosa, serícea. Tallos 5-12 cm, simples o poco ramificados. Hojas alternas y agrupadas en la base; muy divididas las inferiores y las superiores enteras o tripartidas. Capítulos terminales, 1-5 por tallo; flores tubulosas, las externas femeninas y las internas hermafroditas, de color púrpura oscuro, sobre todo en el ápice. Receptáculo desnudo. Fruto en aquenio, glabro y desprovisto de vilano.</t>
   </si>
   <si>
     <t>Baetica ustulata (Rambur, 1838)</t>
   </si>
   <si>
     <t>Tamaño mediano (18-22 mm en lo machos y 22-26 mm en las hembras). Ovopositor de 16 a 17 mm. Color negro brillante en el dorso y rojizo amarillento en el vientre, igual que en las patas y en el borde posterior del pronoto. El pronoto carece de quillas media y laterales y oculta a las tegminas. Patas cortas. Los cercos del macho están curvados y sobrepasan el epiprocto. El ovopositor es largo (dos veces la longitud del pronoto) y curvado. (Bolivar, 1907; Harz, 1969; Morales-Agacino, 1944; Pascual, 1977, 1978b).</t>
   </si>
   <si>
     <t>Buprestis splendens Fabricius, 1775</t>
   </si>
   <si>
-    <t>prueba_Goldstreifiger (Inglés)</t>
+    <t>Goldstreifiger (Inglés)</t>
   </si>
   <si>
     <t>Coleóptero de tamaño grande (14-19 cm) de color verde metálico, presentando los bordes elitrales y la sutura de color rojo cobrizo, careciendo por completo de coloraciones amarillentas. El pronoto es más estrecho que la base elitral y tiene una ornamentación muy marcada. Los élitros presentan cuatro costillas poco salientes, y a veces la tercera es poco manifiesta; las interesarías son anchas, planas y están densamente puntuadas. El dimorfismo sexual es prácticamente nulo y en el macho el ventrito anal es bilobulado (Verdugo, 2008). La descripción, figuras de adultos y de genitalias, y claves de clasificación pueden encontrarse en Horion (1955), Freude et al. (1979), Bily (1982), Cobos (1986) y Verdugo (2005, 2008).</t>
   </si>
   <si>
     <t>Cobitis vettonica Doadrio &amp; Perdices, 1997</t>
   </si>
   <si>
-    <t>prueba_Colmilleja del Alagón (Castellano)</t>
+    <t>Colmilleja del Alagón (Castellano)</t>
   </si>
   <si>
     <t>Tiene un pedúnculo caudal largo con una reducida cresta adiposa, La lámina posterior del cleitro forma un ángulo recto. Las aletas son muy reducidas y la inserción de las aletas dorsal y ventral se sitúan en la misma vertical. La cabeza es pequeña especialmente la región preorbital y el perfil convexo. El patrón de pigmentación de esta especie es muy característico. Aquí se describen siguiendo las 4 filas horizontales de manchas definidas en los laterales del género Cobitis (Gambetta, 1934). La primera fila situada en la parte más superior de los individuos está densamente salpicada de puntos negros. La segunda fila presenta manchas negras redondeadas que se pueden fusionar longitudinalmente. La tercera fila es manchada con puntos negros. La cuarta fila, la más llamativa, es caracterizada por 9 a 13 grandes manchas rectangulares y bien definidas alargadas transversalmente. En el vientre del cuerpo aparecen puntos negros en los individuos adultos, más marcados en el pedúnculo caudal. La parte superior del dorso en los jóvenes presenta manchas transversales en forma de escalera. El pedúnculo caudal tiene dos grandes manchas negras. La cabeza tiene pequeños puntos negros con una línea negra entre el eje anterior del ojo y la primera barbilla. Existe un dimorfismo sexual muy acusado. Los machos son más pequeños que las hembras, tienen una mayor distancia preorbitaria y las aletas pares son más largas. En los machos, la segunda y cuarta fila de manchas tienden a fusionarse horizontalmente tendiendo a formar dos líneas. Se diferencia de otros cobítidos del subgénero Iberocobitis Bacescu, 1962 por: tener 7 radios ramificados en las aletas dorsal y anal; barbillas maxilares muy cortas excepto en las poblaciones del Erjas y Caparro; aletas cortas; lámina posterior del cleitro no redondeada; y presencia de alelos únicos en las aloenzimas sAAT- 2*, EST-1* y MPI*. Holotipo conservado en el Museo Nacional de Ciencias Naturales, Madrid (MNCN 238512) procedente del río Árrago, Cadalso de Gata, Cuenca del Tajo.</t>
   </si>
   <si>
     <t>Daphne rodriguezii Texidor</t>
   </si>
   <si>
-    <t>prueba_Dafne menorquí (Castellano), Aladern bord (Catalán), Aladern de pinyol vermell (Catalán), Aladernó (Catalán)</t>
+    <t>Dafne menorquí (Castellano), Aladern bord (Catalán), Aladern de pinyol vermell (Catalán), Aladernó (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Catalán, Catalán</t>
   </si>
   <si>
     <t>Es de menor talla, hasta de 50 m, con hojas de 1 cm o algo más, elípticas, con flores en grupos hasta de tres flores, muy pelosas por fuera, de color verde o algo púrpura, y fruto de 5 mm, anaranjado.</t>
   </si>
   <si>
     <t>Helosciadium bermejoi (L. Llorens) Popper &amp; M.F. Watson</t>
   </si>
   <si>
-    <t>prueba_Api d’En Bermejo (Castellano), Àbit d'en bermejo (Mallorquín)</t>
+    <t>Api d’En Bermejo (Castellano), Àbit d'en bermejo (Mallorquín)</t>
   </si>
   <si>
     <t>Castellano, Mallorquín</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  España CR (En peligro crítico),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Hierba perenne, cespitosa, estolonífera, glabra. Hojas imparipinnadas de (5) 8-35 (40) x (4) 6-9 mm, pecioladas, pecíolo envainante; foliolos 5-7 (11), ovales, el terminal más grande y lobulado que los laterales, que son finamente denticulados. Flores blanquecinas dispuestas en umbelas simples, de 5-15 radios, involucro de 4-6 brácteas enteras o dentadas, involucelo ausente. Fruto en esquizocarpo, no alado, con costillas marcadas, liso.</t>
   </si>
   <si>
     <t>Apium bermejoi L. Llorens</t>
   </si>
   <si>
     <t>Iberochondrostoma lemmingii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Pardilla (Castellano), Errutilo ezkatanitza (Euskera)</t>
+    <t>Pardilla (Castellano), Errutilo ezkatanitza (Euskera)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de pequeño tamaño que no sobrepasa los 15 cm. La boca es subterminal y arqueada sin lámina córnea. El origen de la aleta dorsal por detrás de la vertical, que pasa por el origen de las ventrales. Perfil de la aleta dorsal recto o convexo. Perfil de la aleta anal recto. La coloración es marrón olivácea en el dorso con puntos negros; en el vientre la coloración es plateada. Presenta dos filas de puntos negros a lo largo de la línea lateral. La base de las aletas pectoral, pelvianas y anal, durante la reproducción, son de amarillentas a anaranjadas. Peritoneo negro. Existe dimorfismo sexual teniendo los machos las aletas pectorales, ventrales y anal más largas y el cuerpo en general más alargado. Se diferencia de otros ciprínidos del género Iberochondrostoma por tener siete radios ramificados en la aletas dorsal y anal; un pedúnculo caudal ancho; número de escamas en la línea lateral x? =59,1 (52-66); número de branquispinas x? =27,1 (24-31); tamaño del ojo mas pequeño que la distancia preorbitaria. Sintipos conservados en el el Naturhistorisches Museum Wien, Viena, Austria. NMW 52356-57 (4, 2), 52362 (2), 52366 (2), 52373 (4) procedentes del arroyos cerca de Mérida, río Guadaira y ríos Guadiana y Guadalquivir.</t>
   </si>
   <si>
     <t>Chondrostoma lemmingii (Steindachner, 1866), Pseudochondrostoma lemmingii (Steindachner, 1866), Rutilus lemmingii</t>
   </si>
   <si>
     <t>Iberochondrostoma oretanum (Doadrio &amp; Carmona, 2003)</t>
   </si>
   <si>
-    <t>prueba_Pardilla oretana (Castellano)</t>
+    <t>Pardilla oretana (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Especie de pequeño tamaño que no sobrepasa los 15 cm. La boca es subterminal y arqueada sin lámina córnea. El cuerpo es más alargado que la pardilla (I. lemmingii). El origen de la aleta dorsal por detrás de la vertical, que pasa por el origen de las ventrales. Perfil de la aleta dorsal recto o convexo. Perfil de la aleta anal recto. El pedúnculo caudal es estrecho y cabe 2,5 veces en su longitud. La coloración es marrón olivácea en el dorso con puntos negros; en el vientre la coloración es plateada. Presenta dos filas de puntos negros a lo largo de la línea lateral. Peritoneo negro. Existe dimorfismo sexual teniendo los machos las aletas ventrales más largas y el cuerpo en general más alargado. Se diferencia de otros ciprínidos del género Iberochondrostoma por tener seis-siete radios ramificados en la aletas dorsal y anal; un pedúnculo caudal largo; Número de escamas en la línea lateral x? =57,1 (55-60); Número de branquispinas x? =25,4 (24-27); tamaño del ojo más grande que la distancia preorbitaria. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN 50739) procedente del río Robledillo, La Solana del Pino, Ciudad Real, Cuenca del Guadiana.</t>
   </si>
   <si>
     <t>Chondrostoma oretanum (Doadrio &amp; Carmona, 2003)</t>
   </si>
   <si>
     <t>Luciobarbus comizo (Steindachner, 1865)</t>
   </si>
   <si>
-    <t>prueba_Barbo comizo (Castellano), Barbo iberiana (Euskera), Iberian Barbel (Inglés)</t>
+    <t>Barbo comizo (Castellano), Barbo iberiana (Euskera), Iberian Barbel (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Inglés</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). La coloración es bastante uniforme, en general marrón oscura pero son frecuentes ejemplares más claros. El pedúnculo caudal es largo y estrecho y los labios pueden ser gruesos a veces dejando ver el dentario. Existe dimorfismo sexual teniendo las hembras una aleta anal más larga que los machos y éstas alcanzan mayor tamaño. En la época de reproducción, los machos muestran unos tubérculos nupciales muy acentuados en la parte anterior de la cabeza. Existen ejemplares que pueden superar el metro de longitud total. Se diferencia de otras especies del género Luciobarbus por el alargamiento que experimenta la cabeza en los ejemplares adultos. Este alargamiento cefálico afecta especialmente al hocico, el cual se hace muy prominente y algo cóncavo. Las barbillas son cortas con relación a la cabeza, no alcanzando las primeras el borde anterior del ojo, ni las segundas el borde posterior. El último radio sencillo de la aleta dorsal es muy robusto y fuertemente denticulado. El perfil de la aleta dorsal es muy cóncavo. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW); en el Britsh Museum of Natural History, London Inglaterra y en el Museo Civico di Storia Naturale, Milano, Italia (Río Tajo en España y Portugal Syntypes: BMNH 1909.7.29.1 (1), 1909.7.29.2 [ex NMW] (1); MSNM 18 [ex MSNM 4658 and ex NMW] (1) Toledo; NMW 5306 (1), 5353 (1), 10696 (1), 18929 (2), 54603-68 (1, 1, 2, 1, 1, 1), 54070-78 (2, 2, 3, 2, 2, 1, 2, 2, 3); ?NRM 8054 (1).) procedentes de la cuenca del Tajo.</t>
   </si>
   <si>
     <t>Barbus comizo Steindachner, 1864, Luciobarbus steindachneri (Almaça, 1967)</t>
   </si>
   <si>
     <t>Luciobarbus guiraonis (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Barbo mediterráneo (Castellano), Barbo Mediterraneo (Inglés)</t>
+    <t>Barbo mediterráneo (Castellano), Barbo Mediterraneo (Inglés)</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100). Especie de gran tamaño que puede alcanzar los 60 cm de longitud total. El cuerpo es alargado y la cabeza pequeña. Los labios son gruesos aunque frecuentemente el inferior se retrae dejando ver el dentario. Las barbillas son largas. La coloración es marrón de amarillenta a verdosa con el vientre más claro. Escamas enmarcadas por un ribete negro. Los juveniles presentan el dorso y las aletas con manchas negras. Existe dimorfismo sexual teniendo los machos un menor desarrollo, aletas pectorales y ventrales más largas y en época de reproducción tubérculos nupciales. Las hembras tienen la aleta anal más desarrollada. Se diferencia de otras especies del género Luciobarbus presentes en la Península Ibérica por tener el último radio de la aleta dorsal sin denticulaciones o muy débiles en los ejemplares adultos. Se diferencia del barbo de Graells (L. graellsii) que también presenta el último radio de la aleta dorsal sin denticulaciones por una cabeza más corta con labio inferior menos desarrollado y las barbillas, generalmente, más cortas, no soliendo sobrepasar las anteriores el borde anterior del ojo, ni las posteriores el borde posterior del mismo. Aleta dorsal de perfil recto o ligeramente cóncavo, pedúnculo caudal estrecho. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 5291; 54124-25; 54127-33) procedente del río Júcar cerca de Cuenca.</t>
   </si>
   <si>
     <t>Barbus guiraonis Steindachner 1866</t>
   </si>
   <si>
     <t>Luciobarbus microcephalus (Almaça, 1967)</t>
   </si>
   <si>
-    <t>prueba_Barbo cabecicorto (Castellano)</t>
+    <t>Barbo cabecicorto (Castellano)</t>
   </si>
   <si>
     <t>La especie es tetraploide (2n=100) La coloración es bastante uniforme en general, plateada o amarillenta. Los labios son finos y retraídos, dejando ver el inferior el dentario y el superior el maxilar. Presentan barbillas finas y cortas con relación a la cabeza. El último radio sencillo de la aleta dorsal se halla muy osificado y denticulado en toda su extensión como ocurre en el barbo comizo (Luciobarbus comizo). Esta aleta es grande y presenta un perfil cóncavo. Al igual que en otros barbos ibéricos, la hembra tiene la aleta anal más larga que los machos, carácter que se piensa tiene relación con la práctica de excavar un surco para la realización de la puesta. Los machos en época de freza presentan tubérculos nupciales en la parte anterior de la cabeza. Los juveniles presentan manchas en la mitad superior del cuerpo. La talla máxima conocida es de 50 cm de longitud total. Se diferencia de otras especies del género Luciobarbus por tener el último radio sencillo de la aleta dorsal muy robusto y fuertemente denticulado. El perfil de la aleta dorsal muy cóncavo y la cabeza muy pequeña. Los tipos se perdieron en el incendio acontecido en el Museo Bocage en 1978, procedían del río Guadiana a 4 km de Moura y del río Ardila en Portugal.</t>
   </si>
   <si>
     <t>Barbus microcephalus Almaça, 1967</t>
   </si>
   <si>
     <t>Marsilea batardae Launert</t>
   </si>
   <si>
-    <t>prueba_Trébol de cuatro hojas (Castellano), Trébol de agua lusitano (Castellano), trébol de cuatro hojas peludo (Castellano), trevo de quatro folhas (Gallego), trevo de quatro folhas peludo (Gallego)</t>
+    <t>Trébol de cuatro hojas (Castellano), Trébol de agua lusitano (Castellano), trébol de cuatro hojas peludo (Castellano), trevo de quatro folhas (Gallego), trevo de quatro folhas peludo (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Gallego, Gallego</t>
   </si>
   <si>
     <t>Hemicriptófito. Rizoma poco ramificado, apenas pubescente en los nudos, entrenudos 20-40(55) mm y raíces de hasta 10 cm. Hojas solitarias o 2-4 por nudo; pecíolos 7-20(50) cm, glabros; 4 folíolos de 10-20 x 13-18 mm, flabeliformes, glabros, enteros o ligeramente sinuados en el ápice. Esporocarpos 2-5 x 2,5-4 mm, aislados en fascículos de 2-3, pediculados, elipsoideo-comprimidos, inicialmente pubescentes, al fin glabrescentes; dientes inferior y superior obtusos y poco pronunciados; pedículos 1-2 cm, erectos, frecuentemente con 2-4 ramas, delgados, glabros. Soróforo con 9-11 pares de soros.</t>
   </si>
   <si>
     <t>Marsilea aegiptiaca auct., non Willd., Marsilea strigosa var. lusitanica (Coutinho) R. Fernandes</t>
   </si>
   <si>
-    <t>Microtus cabrerae Thomas, 1906</t>
-[...2 lines deleted...]
-    <t>prueba_Topillo de Cabrera (Castellano), Iberón (Castellano), Cabrera-lursagua (Euskera), Cabrera lursagua (Euskera), Talpó de Cabrera (Catalán), Talpó lusitá (Catalán), Cabrera's Vole (Inglés), Campagnol De Cabrera (Francés)</t>
+    <t>Microtus cabrerae O. Thomas, 1906</t>
+  </si>
+  <si>
+    <t>Topillo de Cabrera (Castellano), Iberón (Castellano), Cabrera-lursagua (Euskera), Cabrera lursagua (Euskera), Talpó de Cabrera (Catalán), Talpó lusitá (Catalán), Cabrera's Vole (Inglés), Campagnol De Cabrera (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Es un arvicolino robusto que se encuentra entre los de mayor tamaño de su género. Medidas corporales, CC: 116,0-130,0 mm; C: 33,0-46,0 mm; P: 20,0-22,0 mm; O: 13,0-16,0 mm; Ps: 40,0-68,0 g. No existe dimorfismo sexual en las medidas corporales ni craneales, aunque ambos sexos presentan diferencias en las dimensiones de la pelvis. El pelaje es largo y espeso, de color pardo o gris oliváceo en el dorso y de color crema sucio en la región ventral. Los pies son parduscos con los dedos blanquecinos y la cola es gris pardusca por encima y amarillenta por debajo. Los individuos juveniles tienen un pelaje más uniforme, de color grisáceo en el dorso y región ventral. Poseen cuatro pares de mamas, dos pectorales y dos inguinales. En cuanto a la morfología craneal, se caracteriza por el perfil superior convexo, huesos nasales más largos que el diastema y anchos posteriormente (estos dos rasgos diferencian al topillo de Cabrera de otras especies de topillos), mandíbula muy robusta con apófisis digástrica muy desarrollada, I1 tan ancho en norma frontal como en norma lateral, M2 con cuatro prismas y M3 formado por tres prismas y sin ningún triángulo cerrado, gran desarrollo de los forámenes incisivo y timpánico y foramen mandibular desplazado hacia el borde posterior. Fórmula dentaria: 1.0.0.3/1.0.0.3. Número de cromosomas (2n) = 54.</t>
   </si>
   <si>
     <t>Iberomys cabrerae (Thomas, 1906)</t>
   </si>
   <si>
     <t>Parachondrostoma arrigonis (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Madrilla (Castellano), Loina (Castellano), Loína txikia (Euskera), Hegoaldeko loina txikia (Euskera), Madrilla (Catalán), Júcar nase (Inglés)</t>
+    <t>Madrilla (Castellano), Loina (Castellano), Loína txikia (Euskera), Hegoaldeko loina txikia (Euskera), Madrilla (Catalán), Júcar nase (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). Las aletas son largas, la dorsal tiene 8 radios ramificados y la anal de 8-10. El perfil de las aletas dorsal y anal es cóncavo. El origen de la aleta dorsal se encuentra en la misma vertical que el origen de las ventrales. Las escamas son grandes y su número en la línea lateral es de 44-53. El número de branquiespinas es de 16 a 23. El número de dientes faríngeos más frecuente es de 6-5 y raramente 5-5. La coloración es pardo o grisáceo oscuro en el dorso y más claro y plateado en el vientre. Dos filas de puntos a lo largo de la línea lateral. Una banda oscura recorre la mitad del cuerpo más visible en su parte posterior. Se diferencia de otras especies del género Parachondrostoma por tener de 44 a 53 escamas en la línea lateral; 6(5)-5 dientes faríngeos, anal con 8-10 radios ramíficados y de 16 a 23 branquispinas. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Vienna, Austria (NMW 52161-232 (316 spec., 71 lotes), 53409 (5). NMW 52161-232 (316 spec., 71 lotes), 53409,5) procedentes de la Laguna de Uña y del río Júcar en las cercanías de Cuenca.</t>
   </si>
   <si>
     <t>Chondrostoma arrigonis (Steindachner, 1866), Chondrostoma toxostoma arrigonis (Steindachner, 1866)</t>
   </si>
   <si>
     <t>Picris cupuligera (Durieu) Walp.</t>
   </si>
   <si>
     <t>Hierba anual de hasta 1,5 m, con hojas en los tallos y con pelos gloquidiados. Flores liguladas, amarillas, con los ápices de los dientes purpúreos. Aquenios dimórficos, los más externos incurvos y con una corona escariosa, los internos rectos y con vilano plumoso. Se diferencia de P. sprengerana porque ésta tiene vilano plumoso en todos los aquenios.</t>
   </si>
   <si>
     <t>Picris willkommii (Sch.Bip.) Nyman, Spitzelia willkommii Sch. Bip</t>
   </si>
   <si>
     <t>Pseudochondrostoma willkommii (Steindachner, 1866)</t>
   </si>
   <si>
-    <t>prueba_Boga meridional (Castellano), Boga del Guadiana (Castellano)</t>
+    <t>Boga meridional (Castellano), Boga del Guadiana (Castellano)</t>
   </si>
   <si>
     <t>La especie es diploide (2n=50). La coloración es plateada con dorso más oscuro a veces moteada de negro. Presenta dos filas de puntos negros a lo largo de la línea lateral. Las aletas más pigmentadas. Peritoneo negro. Se diferencia de otros ciprínidos por tener los ejemplares adultos un hocico puntiagudo con boca ínfera y lámina córnea recta, muy llamativa, en el labio inferior. De otras especies del género Pseudochondrostoma se diferencia por: 7(6)-6 dientes faríngeos, individuos adultos no moteados de negro, de 26 a 35 branquispinas, 8-9 radios en las aletas anal y dorsal y de 59 a 74 escamas en la línea lateral. Holotipo no descrito. Sintipos conservados en el Naturhistorisches Museum Wien, Viena, Austria (NMW 52664-66 (2, 2, 2), 52668-98 (31 lots, 56 spec.), 52699 (8), 52700-702 (6, 8, 5), 52704-07 3, 6, 1, 1) procedentes de varias localidades de España y Portugal.</t>
   </si>
   <si>
     <t>Chondrostoma willkommii Steindachner, 1866</t>
   </si>
   <si>
     <t>Silene hifacensis Willk.</t>
   </si>
   <si>
-    <t>prueba_Silene de Ifach (Castellano), Silene de Ifac (Castellano), Colletja de roca de la Marina (Castellano), Esclafidora major o rosada (Castellano), Silene d’Ifac (Castellano)</t>
+    <t>Silene de Ifach (Castellano), Silene de Ifac (Castellano), Colletja de roca de la Marina (Castellano), Esclafidora major o rosada (Castellano), Silene d’Ifac (Castellano)</t>
   </si>
   <si>
     <t>Caméfito perenne de 20-50 cm, densamente eglandular-pubescente. Hojas simples, enteras, lanceoladoespatuladas, las inferiores en roseta, las superiores opuestas. Flores hermafroditas, en panículas dicasiales. Cáliz truncado, con 10 nervios longitudinales, laxamente pubescente. Corola con 5 pétalos bífidos, de color rosa, raramente blancos. Uña con aurícula poco marcada o sin ella. Estambres 10, estilos 3. Semillas de 0,9-1,2 x 1,2-1,5 mm, reniformes, tuberculadas.</t>
   </si>
   <si>
     <t>CEEA: Vulnerable, CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Silene italica subsp. hifacensis (Willk.) O. Bolòs &amp; Vigo</t>
   </si>
   <si>
     <t>Silene mariana Pau</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Planta herbácea anual, de 20-60 cm. Tallos simples o ramificados, vellosos en la base, glabros en la zona media y pubescente-glandulosos en la parte superior. Hojas opuestas, las inferiores oblanceoladas o elípticas, las superiores lineares. Inflorescencia en monocasio de 4-8 flores, las inferiores con pedicelos más cortos que las brácteas y las superiores subsésiles. Flores actinomorfas, hermafroditas y pentámeras. Cáliz 15-18 mm, obcónico y fuertemente curvado en la antesis, con 10 nervios no anastomasados, setosos. Limbo de los pétalos 7-9,5 mm, bífido, rosa pálido, con envés más claro. Cápsula 7-11 mm, oblongoidea, con 6 dientes; carpóforo 6-8 mm, pubérulo. Semillas reniformes, tuberculadas, ápteras y marrones.</t>
   </si>
   <si>
     <t>Squalius palaciosi (Doadrio, 1980)</t>
   </si>
   <si>
-    <t>prueba_Bogardilla (Castellano)</t>
+    <t>Bogardilla (Castellano)</t>
   </si>
   <si>
     <t>La bogardilla es un ciprínido de tamaño medio que raramente alcanza los 25 cm de longitud total. El cuerpo es alargado, la cabeza grande y con una boca subterminal. La aleta dorsal es larga con ocho radios ramificados y el perfil distal recto o cóncavo. La aleta anal con ochonueve radios ramificados tiene el perfil distal cóncavo. Los huesos circumorbitales son estrechos. Las escamas son pequeñas y su número en la línea lateral oscila entre 50 y 54. La coloración es pardo amarillenta más oscura en el dorso y blanquecina en el vientre. Las escamas tienen una mancha negra en su base y una fila de puntos negros en su extremo distal. Con una banda longitudinal negra que atraviesa el cuerpo desde el opérculo a la caudal. Se diferencia de otros ciprínidos del género Squalius por tener ocho radios ramificados en la aleta dorsal y ocho-nueve en la aleta anal. Cinco dientes faríngeos en la línea externa y uno o ninguno en la interna en ambos lados. De 50 a 54 escamas en la línea lateral, borde distal de las aleta anal cóncavo. Tercer infraorbital más estrecho que el cuarto. Tamaño máximo conocido de 250 mm. Holotipo conservado en el Museo Nacional de Ciencias Naturales (MNCN219283) procedente del río Jándula, Lugar Nuevo, Andujar, Jaén, Cuenca del Guadalquivir.</t>
   </si>
   <si>
     <t>Iberocypris palaciosi Doadrio, 1980</t>
   </si>
   <si>
     <t>Tephroseris balbisiana subsp. elodes (DC.) P. Vargas &amp; Luceño</t>
   </si>
   <si>
-    <t>prueba_Cineraria (Castellano)</t>
+    <t>Cineraria (Castellano)</t>
   </si>
   <si>
     <t>Hemicriptófito rizomatoso de 50-120 cm de altura, flocoso-lanuginoso. Tallos erectos, simples, escapiformes, fistulosos, ramificados sólo en la inflorescencia. Hojas alternas, la mayoría en roseta basal, largamente pecioladas, oblongo-elípticas, obtusas, enteras o algo sinuado–dentadas; las superiores sésiles, lanceoladas u oblongas. Inflorescencia en corimbo terminal de 7-15 capítulos de (15)20-40 mm, anchamente campanulados; brácteas involucrales en una fila, linear–lanceoladas; receptáculo desnudo. Flores hermafroditas, amarillas: las externas hemiliguladas, con limbo de 9–14 mm; las internas flosculosas. Aquenios 3-4 mm, oblongoideos, acostillados, glabros; vilano 7-8 mm, de pelos escabriúsculos.</t>
   </si>
   <si>
     <t>Cineraria elodes (Boiss.) Nyman, Senecio elodes Boiss. DC., Tephroseris elodes (DC.) Holub, Tephroseris elodes (DC.) Holub subsp. elodes</t>
   </si>
   <si>
     <t>Unio tumidiformis Castro, 1885</t>
   </si>
   <si>
-    <t>prueba_Náyade túmida (Castellano)</t>
+    <t>Náyade túmida (Castellano)</t>
   </si>
   <si>
     <t>Concha ancha, oval, de color amarillo verdoso a marrón oscuro, en ocasiones con rayas radiales muy bien marcadas. Parte anterior muy corta y redondeada, la posterior alargada y alta pero más corta que en otras especies de Unio. Longitud máxima 60 mm. Proporción longitud/anchura raras veces superior a 2,5. La escultura del umbo consiste en una serie de fuertes pliegues con forma de “w” paralelos a la longitud de la concha.</t>
   </si>
   <si>
     <t>Unio crassus Philipsson, 1788</t>
   </si>
   <si>
     <t>Phengaris arion (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Hormiguera de lunares (Castellano), Large Blue (Inglés)</t>
+    <t>Hormiguera de lunares (Castellano), Large Blue (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Macho: alas anteriores 16/20 mm. Cara superior azul-brillante vivo, fimbrias blancas, y bordes marginales negros y anchos, cara superior de las alas anteriores con serie de puntos postdiscales negros y elongados variable pero rara vez ausente; cara superior de las alas posteriores con pequeño puntos postdiscales negros inconstantes; cara inferior con fondo gris a pardo-gris con las manchas normales, fimbrias ajedrezadas; cara inferior de las alas posteriores con una difusión basal verde-azulada normalmente extendida. Hembra similar con la cara superior con manchas discales negras a menudo mayores.</t>
   </si>
   <si>
     <t>Maculinea arion (Linnaeus, 1958)</t>
   </si>
   <si>
     <t>Euplagia quadripunctaria (Poda, 1761)</t>
   </si>
   <si>
     <t>Región Alpina FV (Favorable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Región Alpina, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Es un geófito bulboso, con tallos entre 10-75 cm, reducido a un escapo áfilo, de hojas basales, sin peciolo, paralelinervias, glabro. Flores actinomorfas, en escapos unifloros o con 2 (excepcionalmente 3 o 4) flores, con espata escariosa en la base. Periantio con 6 tépalos de 20-30 mm, amarillos o amarillo pálidos, soldados en tubo, prolongado en una corona de 13-25 mm, recta, amarillo dorada; estambres 6; ovario ínfero. Fruto en cápsula de 10-23 mm.</t>
   </si>
   <si>
     <t>Anexo II - Prioritaria</t>
   </si>
   <si>
     <t>Callimorpha quadripunctaria, Panaxia quadripunctaria</t>
   </si>
   <si>
     <t>Euphydryas aurinia (Rottemburg, 1775)</t>
   </si>
   <si>
-    <t>prueba_Doncella de la madreselva (Castellano), Doncella de Ondas Rojas (Castellano), Ondas rojas (Castellano)</t>
+    <t>Doncella de la madreselva (Castellano), Doncella de Ondas Rojas (Castellano), Ondas rojas (Castellano)</t>
   </si>
   <si>
     <t>Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Especie relativamente variable, con numerosas formas a lo largo de su amplia área de distribución, y también con una alta variación morfológica intrapoblacional. La cara ventral de las alas anteriores carece de puntos negros discales. La cara ventral de las alas posteriores tiene los márgenes claros, las fimbrias no ajedrezadas, y un punto negro en cada espacio de la banda submarginal. La cara dorsal de las alas anteriores con lúnulas remarcadas en negro en su borde proximal.</t>
   </si>
   <si>
     <t>Hypodryas aurinia</t>
   </si>
   <si>
     <t>Chalcides coeruleopunctatus Salvador, 1975</t>
   </si>
   <si>
-    <t>prueba_Lisa de Salvador (Castellano), Lisa pintada (Castellano)</t>
+    <t>Lisa de Salvador (Castellano), Lisa pintada (Castellano)</t>
   </si>
   <si>
     <t>Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Región Macaronésica</t>
   </si>
   <si>
     <t>Lisa de cuerpo esbelto y de sección cilíndrica. Cuello corto e indiferenciado. Patas relativamente cortas. Dorso pardo oliváceo o cobrizo brillante. Costados negruzcos, al igual que el vientre. Entre el dorso y los costados suele haber una línea clara longitudinal. Con puntos en el dorso a menudo azulados.</t>
   </si>
   <si>
     <t>Patella ferruginea Gmelin, 1791</t>
   </si>
   <si>
-    <t>prueba_Lapa ferruginea (Castellano), Lapa ferrugínea (Castellano), Lapa ferruginosa (Castellano), Lapa herrumbrosa (Castellano), Ribbed Mediterranean Limpet (Inglés), Arapède géante (Francés), Rótula ferrosa (Italiano)</t>
+    <t>Lapa ferruginea (Castellano), Lapa ferrugínea (Castellano), Lapa ferruginosa (Castellano), Lapa herrumbrosa (Castellano), Ribbed Mediterranean Limpet (Inglés), Arapède géante (Francés), Rótula ferrosa (Italiano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Francés, Italiano</t>
   </si>
   <si>
     <t>Región Marina Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Es una lapa llamativa por su gran tamaño y por sus gruesas costillas radiales. Puede superar los 10 cm de longitud, aunque lo normal es que mida hasta 7-8 cm. Se distingue claramente de las otras lapas mediterráneas por su concha grande, muy sólida y con gruesas y elevadas costillas radiales (entre 30 y 50), las cuales son a menudo nodulosas y algo irregulares. La concha suele estar erosionada y cubierta por otros organismos, como algas y bellotas de mar (crustáceos cirrípedos). La forma de la concha es algo variable. Los ejemplares que se sitúan en los niveles altos y en zonas poco batidas por el mar suelen tener una concha de perfil más elevado (más cónica). La concha de los juveniles de menos de 20 mm es muy característica: es muy aplanada y tiene un reducido número de costillas gruesas que se prolongan por el borde, confiriéndole un contorno estrellado. El color externo en los ejemplares limpios varía de ferruginoso a crema (en los jóvenes se aprecian anillos concéntricos irregulares más oscuros), y blanco marmóreo en su cara interna, con la zona central (impresión muscular) oscura y el borde interno pardo oscuro. Es la segunda lapa más grande del Mediterráneo, por detrás de la especie africana Patella nigra, solapándose la distribución de ambas en el mar de Alborán.</t>
   </si>
   <si>
     <t>Patella costosoplicata Mörch, 1853, Patella cypria Gmelin, 1791, Patella ferruginea f. ficarazzensis de Gregorio, 1884, Patella ferruginea f. percostata de Gregorio, 1884, Patella ferruginea var. imperatoria de Gregorio, 1884, Patella ferruginea var. sitta de Gregorio, 1884, Patella lamarckii Payraudeau, 1826, Patella lampedusensis de Gregorio, 1884, Patella luteola Lamarck, 1819, Patella medusa Röding, 1798, Patella pyramidata Lamarck, 1819, Patella rouxii Payraudeau, 1826, Patella stella Risso, 1826, Patella turtonia Risso, 1826, Patella vespertina Risso, 1826</t>
   </si>
   <si>
     <t>Podarcis liolepis (Boulenger, 1905)</t>
   </si>
   <si>
-    <t>prueba_Lagartija parda (Castellano)</t>
+    <t>Lagartija parda (Castellano)</t>
   </si>
   <si>
     <t>Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Región Mediterránea</t>
   </si>
   <si>
     <t>Escamas dorsales de la cola lisas o poco aquilladas. Masetérica generalmente pequeña o ausente. Posee 25 a 36 escamas gulares en una línea entre la unión de las submaxilares y la escama central del collar. Pliegue gular manifiesto. Collar formado por 8 a 14 escamas. Escamas del dorso granulares, lisas o débilmente aquilladas, en número de 51 a 65 en el centro del cuerpo. Escamas ventrales en número de 23 a 28 series transversales en machos y 27 a 32 en hembras. Con 15 a 22 poros femorales a cada lado. Hay 21 a 27 laminillas bajo el cuarto dedo de miembros posteriores. Adultos con el dorso de color pardo o gris pálido, con manchas negras pequeñas o carentes de ellas. Líneas dorsolaterales tanto en machos como en hembras excepto en los individuos sin diseño (concolor). Juveniles con línea vertebral negra. Talla variable aunque generalmente pequeña, cabeza poco robusta y escasa pigmentación. Hay variación geográfica, con mayor talla y pigmentación en las poblaciones del País Vasco y la meseta norte. Las poblaciones de alta montaña de Pirineos tienen mayor talla, son más robustas, tienen más poros femorales y la coloración es más oscura. Las poblaciones de las islas Columbretes se caracterizan por su gran talla, cabeza robusta y pigmentación extensa.</t>
   </si>
   <si>
     <t>Acipenser sturio Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Esturión (Castellano), Esturión común (Castellano), Gaizkata (Euskera), Esturio (Catalán), Esturjao (Gallego), Atlantic Sturgeon (Inglés), Common Sturgeon (Inglés), Baltic Sturgeon (Inglés), Sturgeon (Inglés), Esturgeon Commun (Francés), Esturgeon d’Europe (Francés)</t>
+    <t>Esturión (Castellano), Esturión común (Castellano), Gaizkata (Euskera), Esturio (Catalán), Esturjao (Gallego), Atlantic Sturgeon (Inglés), Common Sturgeon (Inglés), Baltic Sturgeon (Inglés), Sturgeon (Inglés), Esturgeon Commun (Francés), Esturgeon d’Europe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Saga pedo (Pallas, 1771)</t>
   </si>
   <si>
-    <t>prueba_Predatory Bush Cricket (Inglés)</t>
+    <t>Predatory Bush Cricket (Inglés)</t>
   </si>
   <si>
     <t>Discoglossus galganoi jeanneae Busack, 1986</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
+    <t>Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Discoglossus jeanneae Busack, 1986</t>
   </si>
   <si>
     <t>Actias isabelae (Graells, 1849)</t>
   </si>
   <si>
-    <t>prueba_Mariposa isabelina (Castellano)</t>
+    <t>Mariposa isabelina (Castellano)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Graellsia isabelae (Graells, 1849), Graellsia isabellae (Graells, 1849)</t>
   </si>
   <si>
     <t>Buxbaumia viridis (Moug. ex Lam. &amp; DC.) Brid. ex Moug. &amp; Nestl.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Cheirolophus ghomerythus (Svent.) Holub</t>
   </si>
   <si>
-    <t>prueba_Cabezón gomero (Castellano)</t>
+    <t>Cabezón gomero (Castellano)</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Región Macaronésica</t>
   </si>
   <si>
     <t>Cheirolophus ghomerytus (Svent.) Holub</t>
   </si>
   <si>
     <t>Linaria tursica Valdés &amp; Cabezudo</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Leucobryum glaucum (Hedw.) Angstr.</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea, Región Atlántica, Región Alpina</t>
   </si>
@@ -1853,123 +1841,123 @@
   <si>
     <t>Mundial, España, Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Plantago bracteosa (Willk.) Samp., Plantago holosteum subsp. algarbiensis (Samp.) Malag.</t>
   </si>
   <si>
     <t>Cucujus cinnaberinus (Scopoli, 1774)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España DD (Datos insuficientes),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Echinodium spinosum (Mitt.) Jur.</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Macaronésica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sciaromium spinosum (Mitt.) Par.</t>
   </si>
   <si>
     <t>Podarcis liolepis atrata</t>
   </si>
   <si>
-    <t>prueba_Lagartija ibérica (Castellano), Iberian Wall Lizard (Inglés)</t>
+    <t>Lagartija ibérica (Castellano), Iberian Wall Lizard (Inglés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Podarcis atrata (Boscá, 1916)</t>
   </si>
   <si>
     <t>Hirudo medicinalis</t>
   </si>
   <si>
-    <t>prueba_Sanguijuela (Castellano), Sanguijuelas (Castellano)</t>
+    <t>Sanguijuela (Castellano), Sanguijuelas (Castellano)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Pinna nobilis Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Nacra (Castellano), Nácar (Castellano), Nacra común (Castellano)</t>
+    <t>Nacra (Castellano), Nácar (Castellano), Nacra común (Castellano)</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  Región Marina Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Coincya rupestris Rouy</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Euphorbia nevadensis Boiss. &amp; Reut.</t>
   </si>
   <si>
-    <t>prueba_Lechetrezna (Castellano), lleteresa d/'Aragó (Catalán)</t>
+    <t>Lechetrezna (Castellano), lleteresa d/'Aragó (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Unio ravoisieri Deshayes, 1847</t>
   </si>
   <si>
-    <t>prueba_Náyade del noroeste (Castellano)</t>
+    <t>Náyade del noroeste (Castellano)</t>
   </si>
   <si>
     <t>Corallium rubrum (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Región Marina Atlántica U2 (Desfavorable-malo),  Región Marina Mediterránea U2 (Desfavorable-malo),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Marina Atlántica, Región Marina Mediterránea, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>Dianthus rupicola Biv.</t>
   </si>
   <si>
-    <t>prueba_Clavell de penyal (Mallorquín)</t>
+    <t>Clavell de penyal (Mallorquín)</t>
   </si>
   <si>
     <t>Mallorquín</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -2276,61 +2264,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q133"/>
+  <dimension ref="A1:Q132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="436.322" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="428.181" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="270.077" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="2395.844" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192.239" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="671.122" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2663,577 +2651,577 @@
       </c>
       <c r="E8" t="s">
         <v>72</v>
       </c>
       <c r="F8" t="s">
         <v>73</v>
       </c>
       <c r="G8" t="s">
         <v>74</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
         <v>75</v>
       </c>
       <c r="J8" t="s">
         <v>25</v>
       </c>
       <c r="K8" t="s">
         <v>76</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O8"/>
       <c r="P8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Q8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
         <v>11788</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F9" t="s">
         <v>73</v>
       </c>
       <c r="G9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
         <v>25</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
         <v>12142</v>
       </c>
       <c r="B10" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D10" t="s">
         <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F10" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J10" t="s">
         <v>66</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
         <v>10795</v>
       </c>
       <c r="B11" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H11" t="s">
         <v>23</v>
       </c>
       <c r="I11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J11" t="s">
         <v>44</v>
       </c>
       <c r="K11" t="s">
         <v>37</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
         <v>11471</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F12" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H12" t="s">
         <v>23</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J12" t="s">
         <v>25</v>
       </c>
       <c r="K12" t="s">
         <v>37</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
         <v>24327</v>
       </c>
       <c r="B13" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>24</v>
       </c>
       <c r="J13" t="s">
         <v>25</v>
       </c>
       <c r="K13" t="s">
         <v>26</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13" t="s">
         <v>27</v>
       </c>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Q13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
         <v>6093</v>
       </c>
       <c r="B14" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D14" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H14" t="s">
         <v>23</v>
       </c>
       <c r="I14" t="s">
         <v>75</v>
       </c>
       <c r="J14" t="s">
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>37</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O14"/>
       <c r="P14" t="s">
         <v>117</v>
       </c>
       <c r="Q14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
         <v>11638</v>
       </c>
       <c r="B15" t="s">
         <v>118</v>
       </c>
       <c r="C15" t="s">
         <v>119</v>
       </c>
       <c r="D15" t="s">
         <v>120</v>
       </c>
       <c r="E15" t="s">
         <v>121</v>
       </c>
       <c r="F15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G15" t="s">
         <v>122</v>
       </c>
       <c r="H15" t="s">
         <v>23</v>
       </c>
       <c r="I15" t="s">
         <v>36</v>
       </c>
       <c r="J15" t="s">
         <v>25</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
         <v>11566</v>
       </c>
       <c r="B16" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F16" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H16" t="s">
         <v>23</v>
       </c>
       <c r="I16" t="s">
         <v>36</v>
       </c>
       <c r="J16" t="s">
         <v>25</v>
       </c>
       <c r="K16" t="s">
         <v>76</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16" t="s">
         <v>27</v>
       </c>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
         <v>11108</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H17" t="s">
         <v>23</v>
       </c>
       <c r="I17" t="s">
         <v>24</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>26</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
         <v>11662</v>
       </c>
       <c r="B18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H18" t="s">
         <v>23</v>
       </c>
       <c r="I18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
         <v>37</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>139</v>
+        <v>93</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
         <v>140</v>
       </c>
       <c r="Q18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
         <v>11485</v>
       </c>
       <c r="B19" t="s">
         <v>141</v>
       </c>
       <c r="C19" t="s">
         <v>142</v>
       </c>
       <c r="D19" t="s">
         <v>143</v>
       </c>
       <c r="E19" t="s">
         <v>144</v>
       </c>
       <c r="F19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G19" t="s">
         <v>145</v>
       </c>
       <c r="H19" t="s">
         <v>23</v>
       </c>
       <c r="I19" t="s">
         <v>24</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
         <v>26</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
         <v>27</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
         <v>8158</v>
       </c>
       <c r="B20" t="s">
         <v>146</v>
       </c>
       <c r="C20" t="s">
         <v>147</v>
       </c>
       <c r="D20" t="s">
         <v>148</v>
       </c>
       <c r="E20" t="s">
         <v>149</v>
       </c>
       <c r="F20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G20" t="s">
         <v>150</v>
       </c>
       <c r="H20" t="s">
         <v>23</v>
       </c>
       <c r="I20" t="s">
         <v>75</v>
       </c>
       <c r="J20" t="s">
         <v>66</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
         <v>67</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
         <v>29</v>
       </c>
     </row>
@@ -3297,117 +3285,117 @@
       </c>
       <c r="E22" t="s">
         <v>160</v>
       </c>
       <c r="F22" t="s">
         <v>161</v>
       </c>
       <c r="G22" t="s">
         <v>162</v>
       </c>
       <c r="H22" t="s">
         <v>23</v>
       </c>
       <c r="I22" t="s">
         <v>75</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
         <v>76</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>163</v>
       </c>
       <c r="Q22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
         <v>862</v>
       </c>
       <c r="B23" t="s">
         <v>164</v>
       </c>
       <c r="C23" t="s">
         <v>165</v>
       </c>
       <c r="D23" t="s">
         <v>159</v>
       </c>
       <c r="E23" t="s">
         <v>160</v>
       </c>
       <c r="F23" t="s">
         <v>161</v>
       </c>
       <c r="G23" t="s">
         <v>166</v>
       </c>
       <c r="H23" t="s">
         <v>23</v>
       </c>
       <c r="I23" t="s">
         <v>75</v>
       </c>
       <c r="J23" t="s">
         <v>25</v>
       </c>
       <c r="K23" t="s">
         <v>37</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
         <v>12202</v>
       </c>
       <c r="B24" t="s">
         <v>167</v>
       </c>
       <c r="C24" t="s">
         <v>168</v>
       </c>
       <c r="D24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E24" t="s">
         <v>169</v>
       </c>
       <c r="F24" t="s">
         <v>161</v>
       </c>
       <c r="G24" t="s">
         <v>170</v>
       </c>
       <c r="H24" t="s">
         <v>23</v>
       </c>
       <c r="I24" t="s">
         <v>52</v>
       </c>
       <c r="J24" t="s">
         <v>25</v>
       </c>
       <c r="K24" t="s">
         <v>26</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24" t="s">
@@ -3528,4725 +3516,4680 @@
       </c>
       <c r="E27" t="s">
         <v>160</v>
       </c>
       <c r="F27" t="s">
         <v>161</v>
       </c>
       <c r="G27" t="s">
         <v>182</v>
       </c>
       <c r="H27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
         <v>75</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
         <v>79298</v>
       </c>
       <c r="B28" t="s">
+        <v>183</v>
+      </c>
+      <c r="C28" t="s">
         <v>184</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E28" t="s">
         <v>160</v>
       </c>
       <c r="F28" t="s">
         <v>161</v>
       </c>
       <c r="G28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
         <v>75</v>
       </c>
       <c r="J28" t="s">
         <v>44</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="Q28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
         <v>10785</v>
       </c>
       <c r="B29" t="s">
+        <v>188</v>
+      </c>
+      <c r="C29" t="s">
         <v>189</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E29" t="s">
         <v>169</v>
       </c>
       <c r="F29" t="s">
         <v>161</v>
       </c>
       <c r="G29" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>52</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
         <v>26</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
         <v>27</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="Q29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
         <v>11338</v>
       </c>
       <c r="B30" t="s">
+        <v>193</v>
+      </c>
+      <c r="C30" t="s">
         <v>194</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E30" t="s">
         <v>169</v>
       </c>
       <c r="F30" t="s">
         <v>161</v>
       </c>
       <c r="G30" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
         <v>52</v>
       </c>
       <c r="J30" t="s">
         <v>66</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
         <v>27</v>
       </c>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
         <v>12219</v>
       </c>
       <c r="B31" t="s">
+        <v>196</v>
+      </c>
+      <c r="C31" t="s">
         <v>197</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E31" t="s">
         <v>160</v>
       </c>
       <c r="F31" t="s">
         <v>161</v>
       </c>
       <c r="G31" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="H31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
         <v>52</v>
       </c>
       <c r="J31" t="s">
         <v>25</v>
       </c>
       <c r="K31" t="s">
         <v>37</v>
       </c>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="O31"/>
       <c r="P31" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="Q31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
         <v>12242</v>
       </c>
       <c r="B32" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" t="s">
         <v>202</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E32" t="s">
         <v>169</v>
       </c>
       <c r="F32" t="s">
         <v>161</v>
       </c>
       <c r="G32" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="H32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
         <v>52</v>
       </c>
       <c r="J32" t="s">
         <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
         <v>912</v>
       </c>
       <c r="B33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C33" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D33" t="s">
         <v>159</v>
       </c>
       <c r="E33" t="s">
         <v>160</v>
       </c>
       <c r="F33" t="s">
         <v>161</v>
       </c>
       <c r="G33" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="H33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>75</v>
       </c>
       <c r="J33" t="s">
         <v>25</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
         <v>915</v>
       </c>
       <c r="B34" t="s">
+        <v>207</v>
+      </c>
+      <c r="C34" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="D34" t="s">
         <v>159</v>
       </c>
       <c r="E34" t="s">
         <v>160</v>
       </c>
       <c r="F34" t="s">
         <v>161</v>
       </c>
       <c r="G34" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>75</v>
       </c>
       <c r="J34" t="s">
         <v>25</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
         <v>935</v>
       </c>
       <c r="B35" t="s">
+        <v>210</v>
+      </c>
+      <c r="C35" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
       <c r="E35" t="s">
         <v>160</v>
       </c>
       <c r="F35" t="s">
         <v>161</v>
       </c>
       <c r="G35" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="H35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>75</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
         <v>53</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
         <v>31880</v>
       </c>
       <c r="B36" t="s">
+        <v>213</v>
+      </c>
+      <c r="C36" t="s">
         <v>214</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E36" t="s">
         <v>160</v>
       </c>
       <c r="F36" t="s">
         <v>161</v>
       </c>
       <c r="G36" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>75</v>
       </c>
       <c r="J36" t="s">
         <v>25</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="Q36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
         <v>1378</v>
       </c>
       <c r="B37" t="s">
+        <v>218</v>
+      </c>
+      <c r="C37" t="s">
         <v>219</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E37" t="s">
         <v>160</v>
       </c>
       <c r="F37" t="s">
         <v>161</v>
       </c>
       <c r="G37" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="H37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>75</v>
       </c>
       <c r="J37" t="s">
         <v>25</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
         <v>975</v>
       </c>
       <c r="B38" t="s">
+        <v>222</v>
+      </c>
+      <c r="C38" t="s">
         <v>223</v>
       </c>
-      <c r="C38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E38" t="s">
         <v>160</v>
       </c>
       <c r="F38" t="s">
         <v>161</v>
       </c>
       <c r="G38" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>75</v>
       </c>
       <c r="J38" t="s">
         <v>25</v>
       </c>
       <c r="K38" t="s">
         <v>37</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="Q38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
         <v>12303</v>
       </c>
       <c r="B39" t="s">
+        <v>226</v>
+      </c>
+      <c r="C39" t="s">
         <v>227</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>228</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="H39" t="s">
         <v>23</v>
       </c>
       <c r="I39" t="s">
         <v>36</v>
       </c>
       <c r="J39" t="s">
         <v>25</v>
       </c>
       <c r="K39" t="s">
         <v>76</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
         <v>27</v>
       </c>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
         <v>1005</v>
       </c>
       <c r="B40" t="s">
+        <v>231</v>
+      </c>
+      <c r="C40" t="s">
         <v>232</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="E40" t="s">
         <v>160</v>
       </c>
       <c r="F40" t="s">
         <v>161</v>
       </c>
       <c r="G40" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="H40" t="s">
         <v>23</v>
       </c>
       <c r="I40" t="s">
         <v>75</v>
       </c>
       <c r="J40" t="s">
         <v>25</v>
       </c>
       <c r="K40" t="s">
         <v>37</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
         <v>38</v>
       </c>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
         <v>10695</v>
       </c>
       <c r="B41" t="s">
+        <v>235</v>
+      </c>
+      <c r="C41" t="s">
         <v>236</v>
       </c>
-      <c r="C41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="E41" t="s">
         <v>169</v>
       </c>
       <c r="F41" t="s">
         <v>161</v>
       </c>
       <c r="G41" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="H41" t="s">
         <v>23</v>
       </c>
       <c r="I41" t="s">
         <v>52</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
         <v>27</v>
       </c>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
         <v>10870</v>
       </c>
       <c r="B42" t="s">
+        <v>238</v>
+      </c>
+      <c r="C42" t="s">
         <v>239</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E42" t="s">
         <v>169</v>
       </c>
       <c r="F42" t="s">
         <v>161</v>
       </c>
       <c r="G42" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>52</v>
       </c>
       <c r="J42" t="s">
         <v>25</v>
       </c>
       <c r="K42" t="s">
         <v>26</v>
       </c>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>27</v>
       </c>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
         <v>11141</v>
       </c>
       <c r="B43" t="s">
+        <v>242</v>
+      </c>
+      <c r="C43" t="s">
         <v>243</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="E43" t="s">
         <v>169</v>
       </c>
       <c r="F43" t="s">
         <v>161</v>
       </c>
       <c r="G43" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>52</v>
       </c>
       <c r="J43" t="s">
         <v>25</v>
       </c>
       <c r="K43" t="s">
         <v>26</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
         <v>27</v>
       </c>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
         <v>11388</v>
       </c>
       <c r="B44" t="s">
+        <v>246</v>
+      </c>
+      <c r="C44" t="s">
         <v>247</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>248</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>249</v>
       </c>
-      <c r="E44" t="s">
+      <c r="F44" t="s">
         <v>250</v>
       </c>
-      <c r="F44" t="s">
+      <c r="G44" t="s">
         <v>251</v>
       </c>
-      <c r="G44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J44" t="s">
         <v>66</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
         <v>67</v>
       </c>
       <c r="O44"/>
       <c r="P44" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="Q44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
         <v>32180</v>
       </c>
       <c r="B45" t="s">
+        <v>253</v>
+      </c>
+      <c r="C45" t="s">
         <v>254</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>255</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>256</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>257</v>
       </c>
-      <c r="F45" t="s">
+      <c r="G45" t="s">
         <v>258</v>
       </c>
-      <c r="G45" t="s">
+      <c r="H45" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="I45" t="s">
         <v>36</v>
       </c>
       <c r="J45" t="s">
         <v>44</v>
       </c>
       <c r="K45" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="Q45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
         <v>2337</v>
       </c>
       <c r="B46" t="s">
+        <v>262</v>
+      </c>
+      <c r="C46" t="s">
         <v>263</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>114</v>
+      </c>
+      <c r="E46" t="s">
         <v>264</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>265</v>
       </c>
-      <c r="F46" t="s">
+      <c r="G46" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="H46" t="s">
         <v>23</v>
       </c>
       <c r="I46" t="s">
         <v>75</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>37</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>183</v>
+        <v>38</v>
       </c>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
         <v>3169</v>
       </c>
       <c r="B47" t="s">
+        <v>267</v>
+      </c>
+      <c r="C47" t="s">
         <v>268</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>269</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>270</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47" t="s">
+        <v>265</v>
+      </c>
+      <c r="G47" t="s">
         <v>271</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="H47" t="s">
         <v>23</v>
       </c>
       <c r="I47" t="s">
         <v>75</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="Q47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
         <v>5676</v>
       </c>
       <c r="B48" t="s">
+        <v>273</v>
+      </c>
+      <c r="C48" t="s">
         <v>274</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" t="s">
+        <v>264</v>
+      </c>
+      <c r="F48" t="s">
+        <v>265</v>
+      </c>
+      <c r="G48" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>276</v>
       </c>
       <c r="H48" t="s">
         <v>23</v>
       </c>
       <c r="I48" t="s">
         <v>75</v>
       </c>
       <c r="J48" t="s">
         <v>25</v>
       </c>
       <c r="K48" t="s">
         <v>37</v>
       </c>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>183</v>
+        <v>123</v>
       </c>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
         <v>10713</v>
       </c>
       <c r="B49" t="s">
+        <v>276</v>
+      </c>
+      <c r="C49" t="s">
         <v>277</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>278</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
+        <v>264</v>
+      </c>
+      <c r="F49" t="s">
+        <v>265</v>
+      </c>
+      <c r="G49" t="s">
         <v>279</v>
       </c>
-      <c r="E49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H49" t="s">
         <v>23</v>
       </c>
       <c r="I49" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J49" t="s">
         <v>25</v>
       </c>
       <c r="K49" t="s">
         <v>37</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
         <v>27</v>
       </c>
       <c r="O49"/>
       <c r="P49" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="Q49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
         <v>6226</v>
       </c>
       <c r="B50" t="s">
+        <v>281</v>
+      </c>
+      <c r="C50" t="s">
         <v>282</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>283</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>284</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
+        <v>265</v>
+      </c>
+      <c r="G50" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
       <c r="H50" t="s">
         <v>23</v>
       </c>
       <c r="I50" t="s">
         <v>75</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
         <v>37</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>53</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
         <v>6502</v>
       </c>
       <c r="B51" t="s">
+        <v>286</v>
+      </c>
+      <c r="C51" t="s">
         <v>287</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>288</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
+        <v>264</v>
+      </c>
+      <c r="F51" t="s">
+        <v>265</v>
+      </c>
+      <c r="G51" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>290</v>
       </c>
       <c r="H51" t="s">
         <v>23</v>
       </c>
       <c r="I51" t="s">
         <v>75</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>37</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
-        <v>38</v>
+        <v>123</v>
       </c>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
         <v>6452</v>
       </c>
       <c r="B52" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
+        <v>264</v>
+      </c>
+      <c r="F52" t="s">
         <v>265</v>
       </c>
-      <c r="F52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>75</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>53</v>
       </c>
       <c r="O52"/>
       <c r="P52" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="Q52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
         <v>11814</v>
       </c>
       <c r="B53" t="s">
+        <v>293</v>
+      </c>
+      <c r="C53" t="s">
         <v>294</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>295</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
         <v>296</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F53" t="s">
+        <v>265</v>
+      </c>
+      <c r="G53" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>298</v>
       </c>
       <c r="H53" t="s">
         <v>23</v>
       </c>
       <c r="I53" t="s">
         <v>36</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
         <v>11995</v>
       </c>
       <c r="B54" t="s">
+        <v>298</v>
+      </c>
+      <c r="C54" t="s">
         <v>299</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>300</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>301</v>
       </c>
-      <c r="E54" t="s">
+      <c r="F54" t="s">
+        <v>265</v>
+      </c>
+      <c r="G54" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>52</v>
       </c>
       <c r="J54" t="s">
         <v>25</v>
       </c>
       <c r="K54" t="s">
         <v>26</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
         <v>12010</v>
       </c>
       <c r="B55" t="s">
+        <v>303</v>
+      </c>
+      <c r="C55" t="s">
         <v>304</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
+        <v>102</v>
+      </c>
+      <c r="E55" t="s">
+        <v>296</v>
+      </c>
+      <c r="F55" t="s">
+        <v>265</v>
+      </c>
+      <c r="G55" t="s">
         <v>305</v>
       </c>
-      <c r="D55" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J55" t="s">
         <v>66</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O55"/>
       <c r="P55" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="Q55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
         <v>11702</v>
       </c>
       <c r="B56" t="s">
+        <v>307</v>
+      </c>
+      <c r="C56" t="s">
         <v>308</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>309</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>310</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
+        <v>265</v>
+      </c>
+      <c r="G56" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>36</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>76</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
         <v>7648</v>
       </c>
       <c r="B57" t="s">
+        <v>312</v>
+      </c>
+      <c r="C57" t="s">
         <v>313</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>114</v>
+      </c>
+      <c r="E57" t="s">
         <v>314</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57" t="s">
+      <c r="F57" t="s">
+        <v>265</v>
+      </c>
+      <c r="G57" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>316</v>
       </c>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>75</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
         <v>27</v>
       </c>
       <c r="O57"/>
       <c r="P57" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="Q57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
         <v>8171</v>
       </c>
       <c r="B58" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58" t="s">
+        <v>318</v>
+      </c>
+      <c r="F58" t="s">
+        <v>265</v>
+      </c>
+      <c r="G58" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>320</v>
       </c>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>75</v>
       </c>
       <c r="J58" t="s">
         <v>66</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
         <v>67</v>
       </c>
       <c r="O58"/>
       <c r="P58" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="Q58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
         <v>8351</v>
       </c>
       <c r="B59" t="s">
+        <v>321</v>
+      </c>
+      <c r="C59" t="s">
         <v>322</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>114</v>
+      </c>
+      <c r="E59" t="s">
+        <v>264</v>
+      </c>
+      <c r="F59" t="s">
+        <v>265</v>
+      </c>
+      <c r="G59" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>324</v>
       </c>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>75</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
         <v>37</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O59"/>
       <c r="P59" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="Q59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
         <v>8811</v>
       </c>
       <c r="B60" t="s">
+        <v>325</v>
+      </c>
+      <c r="C60" t="s">
         <v>326</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>327</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
+        <v>314</v>
+      </c>
+      <c r="F60" t="s">
+        <v>265</v>
+      </c>
+      <c r="G60" t="s">
         <v>328</v>
-      </c>
-[...7 lines deleted...]
-        <v>329</v>
       </c>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>75</v>
       </c>
       <c r="J60" t="s">
         <v>25</v>
       </c>
       <c r="K60" t="s">
         <v>76</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
         <v>53</v>
       </c>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
         <v>8902</v>
       </c>
       <c r="B61" t="s">
+        <v>329</v>
+      </c>
+      <c r="C61" t="s">
         <v>330</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>331</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>332</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
+        <v>265</v>
+      </c>
+      <c r="G61" t="s">
         <v>333</v>
-      </c>
-[...4 lines deleted...]
-        <v>334</v>
       </c>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>75</v>
       </c>
       <c r="J61" t="s">
         <v>25</v>
       </c>
       <c r="K61" t="s">
         <v>26</v>
       </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O61"/>
       <c r="P61" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="Q61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
         <v>10696</v>
       </c>
       <c r="B62" t="s">
+        <v>335</v>
+      </c>
+      <c r="C62" t="s">
         <v>336</v>
       </c>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>337</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
+        <v>332</v>
+      </c>
+      <c r="F62" t="s">
+        <v>265</v>
+      </c>
+      <c r="G62" t="s">
         <v>338</v>
       </c>
-      <c r="E62" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
         <v>11398</v>
       </c>
       <c r="B63" t="s">
+        <v>339</v>
+      </c>
+      <c r="C63" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="D63" t="s">
         <v>57</v>
       </c>
       <c r="E63" t="s">
+        <v>341</v>
+      </c>
+      <c r="F63" t="s">
         <v>342</v>
       </c>
-      <c r="F63" t="s">
+      <c r="G63" t="s">
         <v>343</v>
       </c>
-      <c r="G63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
         <v>4157</v>
       </c>
       <c r="B64" t="s">
+        <v>344</v>
+      </c>
+      <c r="C64" t="s">
         <v>345</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>114</v>
+      </c>
+      <c r="E64" t="s">
         <v>346</v>
       </c>
-      <c r="D64" t="s">
-[...2 lines deleted...]
-      <c r="E64" t="s">
+      <c r="F64" t="s">
         <v>347</v>
       </c>
-      <c r="F64" t="s">
+      <c r="G64" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>75</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>37</v>
       </c>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
         <v>24099</v>
       </c>
       <c r="B65" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
+        <v>350</v>
+      </c>
+      <c r="F65" t="s">
         <v>351</v>
       </c>
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>43</v>
       </c>
       <c r="J65" t="s">
         <v>25</v>
       </c>
       <c r="K65" t="s">
         <v>26</v>
       </c>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
         <v>11818</v>
       </c>
       <c r="B66" t="s">
+        <v>353</v>
+      </c>
+      <c r="C66" t="s">
         <v>354</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>190</v>
+      </c>
+      <c r="E66" t="s">
         <v>355</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>356</v>
       </c>
-      <c r="F66" t="s">
+      <c r="G66" t="s">
         <v>357</v>
       </c>
-      <c r="G66" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J66" t="s">
         <v>25</v>
       </c>
       <c r="K66" t="s">
         <v>76</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
         <v>53</v>
       </c>
       <c r="O66"/>
       <c r="P66" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="Q66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
         <v>10748</v>
       </c>
       <c r="B67" t="s">
+        <v>359</v>
+      </c>
+      <c r="C67" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="D67" t="s">
         <v>48</v>
       </c>
       <c r="E67" t="s">
+        <v>361</v>
+      </c>
+      <c r="F67" t="s">
         <v>362</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>52</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>37</v>
       </c>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O67"/>
       <c r="P67" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="Q67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
         <v>11415</v>
       </c>
       <c r="B68" t="s">
+        <v>365</v>
+      </c>
+      <c r="C68" t="s">
         <v>366</v>
       </c>
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>367</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
         <v>368</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
         <v>369</v>
       </c>
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>370</v>
       </c>
-      <c r="G68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J68" t="s">
         <v>66</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
         <v>67</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
         <v>10939</v>
       </c>
       <c r="B69" t="s">
+        <v>371</v>
+      </c>
+      <c r="C69" t="s">
         <v>372</v>
       </c>
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>248</v>
+      </c>
+      <c r="E69" t="s">
         <v>373</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="F69" t="s">
+        <v>369</v>
+      </c>
+      <c r="G69" t="s">
         <v>374</v>
       </c>
-      <c r="F69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J69" t="s">
         <v>66</v>
       </c>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
         <v>10990</v>
       </c>
       <c r="B70" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70" t="s">
+        <v>376</v>
+      </c>
+      <c r="F70" t="s">
+        <v>369</v>
+      </c>
+      <c r="G70" t="s">
         <v>377</v>
       </c>
-      <c r="F70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70" t="s">
         <v>53</v>
       </c>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
         <v>12059</v>
       </c>
       <c r="B71" t="s">
+        <v>378</v>
+      </c>
+      <c r="C71" t="s">
         <v>379</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>380</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
+        <v>373</v>
+      </c>
+      <c r="F71" t="s">
+        <v>369</v>
+      </c>
+      <c r="G71" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>36</v>
       </c>
       <c r="J71" t="s">
         <v>25</v>
       </c>
       <c r="K71" t="s">
         <v>37</v>
       </c>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
         <v>10826</v>
       </c>
       <c r="B72" t="s">
+        <v>382</v>
+      </c>
+      <c r="C72" t="s">
         <v>383</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>384</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72" t="s">
         <v>385</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72" t="s">
+        <v>369</v>
+      </c>
+      <c r="G72" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>387</v>
       </c>
       <c r="H72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>36</v>
       </c>
       <c r="J72" t="s">
         <v>25</v>
       </c>
       <c r="K72" t="s">
         <v>76</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
         <v>10675</v>
       </c>
       <c r="B73" t="s">
+        <v>387</v>
+      </c>
+      <c r="C73" t="s">
         <v>388</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>389</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>390</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>391</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>392</v>
       </c>
-      <c r="G73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I73" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J73" t="s">
         <v>66</v>
       </c>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
         <v>11249</v>
       </c>
       <c r="B74" t="s">
+        <v>393</v>
+      </c>
+      <c r="C74" t="s">
         <v>394</v>
       </c>
-      <c r="C74" t="s">
+      <c r="D74" t="s">
         <v>395</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
+        <v>390</v>
+      </c>
+      <c r="F74" t="s">
+        <v>391</v>
+      </c>
+      <c r="G74" t="s">
         <v>396</v>
       </c>
-      <c r="E74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I74" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J74" t="s">
         <v>66</v>
       </c>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74" t="s">
-        <v>139</v>
+        <v>397</v>
       </c>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
         <v>11931</v>
       </c>
       <c r="B75" t="s">
         <v>398</v>
       </c>
       <c r="C75" t="s">
         <v>399</v>
       </c>
       <c r="D75" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E75" t="s">
         <v>400</v>
       </c>
       <c r="F75" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="G75" t="s">
         <v>401</v>
       </c>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J75" t="s">
         <v>66</v>
       </c>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
         <v>12397</v>
       </c>
       <c r="B76" t="s">
         <v>402</v>
       </c>
       <c r="C76" t="s">
         <v>403</v>
       </c>
       <c r="D76" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E76" t="s">
         <v>404</v>
       </c>
       <c r="F76" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="G76" t="s">
         <v>405</v>
       </c>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>76</v>
       </c>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
         <v>11862</v>
       </c>
       <c r="B77" t="s">
         <v>406</v>
       </c>
       <c r="C77" t="s">
         <v>407</v>
       </c>
       <c r="D77" t="s">
         <v>408</v>
       </c>
       <c r="E77" t="s">
+        <v>390</v>
+      </c>
+      <c r="F77" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
       <c r="G77" t="s">
         <v>409</v>
       </c>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>36</v>
       </c>
       <c r="J77" t="s">
         <v>25</v>
       </c>
       <c r="K77" t="s">
         <v>76</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77" t="s">
         <v>27</v>
       </c>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
         <v>11673</v>
       </c>
       <c r="B78" t="s">
         <v>410</v>
       </c>
       <c r="C78" t="s">
         <v>411</v>
       </c>
       <c r="D78" t="s">
         <v>153</v>
       </c>
       <c r="E78" t="s">
         <v>412</v>
       </c>
       <c r="F78" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="G78" t="s">
         <v>413</v>
       </c>
       <c r="H78" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I78" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J78" t="s">
         <v>25</v>
       </c>
       <c r="K78" t="s">
         <v>37</v>
       </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
         <v>11183</v>
       </c>
       <c r="B79" t="s">
         <v>414</v>
       </c>
       <c r="C79" t="s">
         <v>415</v>
       </c>
       <c r="D79" t="s">
         <v>71</v>
       </c>
       <c r="E79" t="s">
         <v>400</v>
       </c>
       <c r="F79" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="G79" t="s">
         <v>416</v>
       </c>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J79" t="s">
         <v>66</v>
       </c>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O79"/>
       <c r="P79" t="s">
         <v>417</v>
       </c>
       <c r="Q79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
         <v>9258</v>
       </c>
       <c r="B80" t="s">
         <v>418</v>
       </c>
       <c r="C80" t="s">
         <v>419</v>
       </c>
       <c r="D80" t="s">
         <v>420</v>
       </c>
       <c r="E80" t="s">
         <v>421</v>
       </c>
       <c r="F80" t="s">
         <v>422</v>
       </c>
       <c r="G80" t="s">
         <v>423</v>
       </c>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>75</v>
       </c>
       <c r="J80" t="s">
         <v>25</v>
       </c>
       <c r="K80" t="s">
         <v>26</v>
       </c>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O80"/>
       <c r="P80" t="s">
         <v>424</v>
       </c>
       <c r="Q80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
         <v>12218</v>
       </c>
       <c r="B81" t="s">
         <v>425</v>
       </c>
       <c r="C81" t="s">
         <v>426</v>
       </c>
       <c r="D81" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E81" t="s">
         <v>427</v>
       </c>
       <c r="F81" t="s">
         <v>428</v>
       </c>
       <c r="G81" t="s">
         <v>429</v>
       </c>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>52</v>
       </c>
       <c r="J81" t="s">
         <v>25</v>
       </c>
       <c r="K81" t="s">
         <v>76</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
         <v>53</v>
       </c>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
-        <v>10948</v>
+        <v>11646</v>
       </c>
       <c r="B82" t="s">
         <v>430</v>
       </c>
       <c r="C82" t="s">
         <v>431</v>
       </c>
       <c r="D82" t="s">
         <v>432</v>
       </c>
       <c r="E82" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="F82" t="s">
         <v>428</v>
       </c>
       <c r="G82" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>36</v>
       </c>
       <c r="J82" t="s">
         <v>25</v>
       </c>
       <c r="K82" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82" t="s">
         <v>27</v>
       </c>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
-        <v>11646</v>
+        <v>12143</v>
       </c>
       <c r="B83" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C83" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="D83" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E83" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="F83" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="G83" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="J83"/>
+      <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
-      <c r="N83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84">
-        <v>12143</v>
+        <v>11158</v>
       </c>
       <c r="B84" t="s">
+        <v>441</v>
+      </c>
+      <c r="C84" t="s">
+        <v>442</v>
+      </c>
+      <c r="D84" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" t="s">
+        <v>443</v>
+      </c>
+      <c r="F84" t="s">
         <v>439</v>
-      </c>
-[...10 lines deleted...]
-        <v>443</v>
       </c>
       <c r="G84" t="s">
         <v>444</v>
       </c>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-      <c r="K84"/>
+        <v>24</v>
+      </c>
+      <c r="J84" t="s">
+        <v>44</v>
+      </c>
+      <c r="K84" t="s">
+        <v>76</v>
+      </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
-        <v>11158</v>
+        <v>11454</v>
       </c>
       <c r="B85" t="s">
         <v>445</v>
       </c>
       <c r="C85" t="s">
         <v>446</v>
       </c>
       <c r="D85" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="E85" t="s">
+        <v>438</v>
+      </c>
+      <c r="F85" t="s">
+        <v>439</v>
+      </c>
+      <c r="G85" t="s">
         <v>447</v>
       </c>
-      <c r="F85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="J85" t="s">
-        <v>44</v>
+        <v>25</v>
       </c>
       <c r="K85" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
-      <c r="N85"/>
+      <c r="N85" t="s">
+        <v>77</v>
+      </c>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
-        <v>11454</v>
+        <v>10807</v>
       </c>
       <c r="B86" t="s">
+        <v>448</v>
+      </c>
+      <c r="C86" t="s">
         <v>449</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>71</v>
+      </c>
+      <c r="E86" t="s">
+        <v>438</v>
+      </c>
+      <c r="F86" t="s">
+        <v>439</v>
+      </c>
+      <c r="G86" t="s">
         <v>450</v>
       </c>
-      <c r="D86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J86" t="s">
         <v>25</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
-        <v>10807</v>
+        <v>9918</v>
       </c>
       <c r="B87" t="s">
+        <v>451</v>
+      </c>
+      <c r="C87" t="s">
         <v>452</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>136</v>
+      </c>
+      <c r="E87" t="s">
         <v>453</v>
       </c>
-      <c r="D87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F87" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G87" t="s">
         <v>454</v>
       </c>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J87" t="s">
         <v>25</v>
       </c>
       <c r="K87" t="s">
         <v>37</v>
       </c>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87" t="s">
-        <v>84</v>
+        <v>123</v>
       </c>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
-        <v>9918</v>
+        <v>12373</v>
       </c>
       <c r="B88" t="s">
         <v>455</v>
       </c>
-      <c r="C88" t="s">
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88" t="s">
+        <v>443</v>
+      </c>
+      <c r="F88" t="s">
+        <v>439</v>
+      </c>
+      <c r="G88" t="s">
         <v>456</v>
       </c>
-      <c r="D88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J88" t="s">
         <v>25</v>
       </c>
       <c r="K88" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89">
-        <v>12373</v>
+        <v>12235</v>
       </c>
       <c r="B89" t="s">
+        <v>457</v>
+      </c>
+      <c r="C89" t="s">
+        <v>458</v>
+      </c>
+      <c r="D89" t="s">
+        <v>81</v>
+      </c>
+      <c r="E89" t="s">
+        <v>443</v>
+      </c>
+      <c r="F89" t="s">
+        <v>439</v>
+      </c>
+      <c r="G89" t="s">
         <v>459</v>
       </c>
-      <c r="C89"/>
-[...9 lines deleted...]
-      </c>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J89" t="s">
         <v>25</v>
       </c>
       <c r="K89" t="s">
         <v>76</v>
       </c>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89" t="s">
-        <v>116</v>
+        <v>77</v>
       </c>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90">
-        <v>12235</v>
+        <v>12393</v>
       </c>
       <c r="B90" t="s">
+        <v>460</v>
+      </c>
+      <c r="C90" t="s">
         <v>461</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>114</v>
+      </c>
+      <c r="E90" t="s">
+        <v>438</v>
+      </c>
+      <c r="F90" t="s">
+        <v>439</v>
+      </c>
+      <c r="G90" t="s">
         <v>462</v>
       </c>
-      <c r="D90" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="J90" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
-        <v>12393</v>
+        <v>3969</v>
       </c>
       <c r="B91" t="s">
+        <v>463</v>
+      </c>
+      <c r="C91" t="s">
         <v>464</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>465</v>
       </c>
-      <c r="D91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F91" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G91" t="s">
         <v>466</v>
       </c>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J91" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K91"/>
+        <v>25</v>
+      </c>
+      <c r="K91" t="s">
+        <v>76</v>
+      </c>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
-        <v>3969</v>
+        <v>2230</v>
       </c>
       <c r="B92" t="s">
         <v>467</v>
       </c>
       <c r="C92" t="s">
         <v>468</v>
       </c>
       <c r="D92" t="s">
         <v>469</v>
       </c>
       <c r="E92" t="s">
-        <v>447</v>
+        <v>470</v>
       </c>
       <c r="F92" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G92" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>75</v>
       </c>
       <c r="J92" t="s">
         <v>25</v>
       </c>
       <c r="K92" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92" t="s">
         <v>38</v>
       </c>
       <c r="O92"/>
-      <c r="P92"/>
+      <c r="P92" t="s">
+        <v>472</v>
+      </c>
       <c r="Q92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93">
-        <v>2230</v>
+        <v>11576</v>
       </c>
       <c r="B93" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="C93" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="D93" t="s">
-        <v>473</v>
+        <v>96</v>
       </c>
       <c r="E93" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F93" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G93" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="J93" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93" t="s">
-        <v>183</v>
+        <v>85</v>
       </c>
       <c r="O93"/>
       <c r="P93" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="Q93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
-        <v>11576</v>
+        <v>11906</v>
       </c>
       <c r="B94" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C94" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D94" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
       <c r="E94" t="s">
-        <v>479</v>
+        <v>470</v>
       </c>
       <c r="F94" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G94" t="s">
         <v>480</v>
       </c>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="J94"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
-      <c r="N94" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N94"/>
       <c r="O94"/>
       <c r="P94" t="s">
         <v>481</v>
       </c>
       <c r="Q94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95">
-        <v>11906</v>
+        <v>11060</v>
       </c>
       <c r="B95" t="s">
         <v>482</v>
       </c>
       <c r="C95" t="s">
         <v>483</v>
       </c>
       <c r="D95" t="s">
-        <v>113</v>
+        <v>484</v>
       </c>
       <c r="E95" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F95" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G95" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="J95"/>
+        <v>92</v>
+      </c>
+      <c r="J95" t="s">
+        <v>66</v>
+      </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
-      <c r="N95"/>
+      <c r="N95" t="s">
+        <v>93</v>
+      </c>
       <c r="O95"/>
       <c r="P95" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="Q95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96">
-        <v>11060</v>
+        <v>11408</v>
       </c>
       <c r="B96" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C96" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D96" t="s">
-        <v>488</v>
+        <v>185</v>
       </c>
       <c r="E96" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F96" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G96" t="s">
         <v>489</v>
       </c>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J96" t="s">
         <v>66</v>
       </c>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="O96"/>
       <c r="P96" t="s">
         <v>490</v>
       </c>
       <c r="Q96" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
-        <v>11408</v>
+        <v>11730</v>
       </c>
       <c r="B97" t="s">
         <v>491</v>
       </c>
       <c r="C97" t="s">
         <v>492</v>
       </c>
       <c r="D97" t="s">
-        <v>186</v>
+        <v>114</v>
       </c>
       <c r="E97" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F97" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G97" t="s">
         <v>493</v>
       </c>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J97" t="s">
         <v>66</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97" t="s">
         <v>67</v>
       </c>
       <c r="O97"/>
       <c r="P97" t="s">
         <v>494</v>
       </c>
       <c r="Q97" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
-        <v>11730</v>
+        <v>6224</v>
       </c>
       <c r="B98" t="s">
         <v>495</v>
       </c>
       <c r="C98" t="s">
         <v>496</v>
       </c>
       <c r="D98" t="s">
-        <v>113</v>
+        <v>497</v>
       </c>
       <c r="E98" t="s">
-        <v>479</v>
+        <v>438</v>
       </c>
       <c r="F98" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G98" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J98" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K98"/>
+        <v>25</v>
+      </c>
+      <c r="K98" t="s">
+        <v>37</v>
+      </c>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="Q98" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="99" spans="1:17">
       <c r="A99">
-        <v>6224</v>
+        <v>16235</v>
       </c>
       <c r="B99" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C99" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D99" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E99" t="s">
-        <v>442</v>
+        <v>503</v>
       </c>
       <c r="F99" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G99" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="H99" t="s">
         <v>23</v>
       </c>
       <c r="I99" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="J99" t="s">
         <v>25</v>
       </c>
       <c r="K99" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="O99"/>
       <c r="P99" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="Q99" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100">
-        <v>16235</v>
+        <v>10765</v>
       </c>
       <c r="B100" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C100" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="D100" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="E100" t="s">
-        <v>507</v>
+        <v>470</v>
       </c>
       <c r="F100" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G100" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="H100" t="s">
         <v>23</v>
       </c>
       <c r="I100" t="s">
-        <v>36</v>
+        <v>92</v>
       </c>
       <c r="J100" t="s">
         <v>25</v>
       </c>
       <c r="K100" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="O100"/>
       <c r="P100" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="Q100" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101">
-        <v>10765</v>
+        <v>31929</v>
       </c>
       <c r="B101" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="C101" t="s">
         <v>511</v>
       </c>
-      <c r="D101" t="s">
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101" t="s">
+        <v>453</v>
+      </c>
+      <c r="F101" t="s">
+        <v>439</v>
+      </c>
+      <c r="G101" t="s">
         <v>512</v>
       </c>
-      <c r="E101" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H101" t="s">
         <v>23</v>
       </c>
       <c r="I101" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J101" t="s">
         <v>25</v>
       </c>
       <c r="K101" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="O101"/>
       <c r="P101" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="Q101" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="102" spans="1:17">
       <c r="A102">
-        <v>31929</v>
+        <v>12429</v>
       </c>
       <c r="B102" t="s">
+        <v>514</v>
+      </c>
+      <c r="C102" t="s">
         <v>515</v>
       </c>
-      <c r="C102"/>
-      <c r="D102"/>
+      <c r="D102" t="s">
+        <v>71</v>
+      </c>
       <c r="E102" t="s">
-        <v>457</v>
+        <v>475</v>
       </c>
       <c r="F102" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G102" t="s">
         <v>516</v>
       </c>
       <c r="H102" t="s">
         <v>23</v>
       </c>
       <c r="I102" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="J102" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="O102"/>
       <c r="P102" t="s">
         <v>517</v>
       </c>
       <c r="Q102" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:17">
       <c r="A103">
-        <v>12429</v>
+        <v>8396</v>
       </c>
       <c r="B103" t="s">
         <v>518</v>
       </c>
       <c r="C103" t="s">
         <v>519</v>
       </c>
       <c r="D103" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="E103" t="s">
-        <v>479</v>
+        <v>443</v>
       </c>
       <c r="F103" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G103" t="s">
         <v>520</v>
       </c>
       <c r="H103" t="s">
         <v>23</v>
       </c>
       <c r="I103" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J103" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K103"/>
+        <v>25</v>
+      </c>
+      <c r="K103" t="s">
+        <v>521</v>
+      </c>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="O103"/>
       <c r="P103" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="Q103" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104">
-        <v>8396</v>
+        <v>8411</v>
       </c>
       <c r="B104" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="C104" t="s">
         <v>523</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C104"/>
+      <c r="D104"/>
       <c r="E104" t="s">
-        <v>447</v>
+        <v>524</v>
       </c>
       <c r="F104" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G104" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H104" t="s">
         <v>23</v>
       </c>
       <c r="I104" t="s">
         <v>75</v>
       </c>
       <c r="J104" t="s">
         <v>25</v>
       </c>
       <c r="K104" t="s">
-        <v>525</v>
+        <v>26</v>
       </c>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104" t="s">
         <v>53</v>
       </c>
       <c r="O104"/>
-      <c r="P104" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P104"/>
       <c r="Q104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105">
-        <v>8411</v>
+        <v>11925</v>
       </c>
       <c r="B105" t="s">
+        <v>526</v>
+      </c>
+      <c r="C105" t="s">
         <v>527</v>
       </c>
-      <c r="C105"/>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>114</v>
+      </c>
       <c r="E105" t="s">
+        <v>470</v>
+      </c>
+      <c r="F105" t="s">
+        <v>439</v>
+      </c>
+      <c r="G105" t="s">
         <v>528</v>
       </c>
-      <c r="F105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H105" t="s">
         <v>23</v>
       </c>
       <c r="I105" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="J105" t="s">
         <v>25</v>
       </c>
       <c r="K105" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="O105"/>
-      <c r="P105"/>
+      <c r="P105" t="s">
+        <v>529</v>
+      </c>
       <c r="Q105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106">
-        <v>11925</v>
+        <v>795</v>
       </c>
       <c r="B106" t="s">
         <v>530</v>
       </c>
       <c r="C106" t="s">
         <v>531</v>
       </c>
       <c r="D106" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E106" t="s">
-        <v>474</v>
+        <v>438</v>
       </c>
       <c r="F106" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G106" t="s">
         <v>532</v>
       </c>
       <c r="H106" t="s">
         <v>23</v>
       </c>
       <c r="I106" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="J106" t="s">
         <v>25</v>
       </c>
       <c r="K106" t="s">
         <v>37</v>
       </c>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="O106"/>
       <c r="P106" t="s">
         <v>533</v>
       </c>
       <c r="Q106" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="107" spans="1:17">
       <c r="A107">
-        <v>795</v>
+        <v>12350</v>
       </c>
       <c r="B107" t="s">
         <v>534</v>
       </c>
       <c r="C107" t="s">
         <v>535</v>
       </c>
       <c r="D107" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E107" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F107" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="G107" t="s">
         <v>536</v>
       </c>
       <c r="H107" t="s">
         <v>23</v>
       </c>
       <c r="I107" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J107" t="s">
         <v>25</v>
       </c>
       <c r="K107" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="O107"/>
       <c r="P107" t="s">
         <v>537</v>
       </c>
       <c r="Q107" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="108" spans="1:17">
       <c r="A108">
-        <v>12350</v>
+        <v>33112</v>
       </c>
       <c r="B108" t="s">
         <v>538</v>
       </c>
       <c r="C108" t="s">
         <v>539</v>
       </c>
       <c r="D108" t="s">
-        <v>113</v>
+        <v>185</v>
       </c>
       <c r="E108" t="s">
-        <v>447</v>
+        <v>540</v>
       </c>
       <c r="F108" t="s">
-        <v>443</v>
+        <v>541</v>
       </c>
       <c r="G108" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="H108" t="s">
         <v>23</v>
       </c>
       <c r="I108" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J108" t="s">
         <v>25</v>
       </c>
       <c r="K108" t="s">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="O108"/>
       <c r="P108" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="Q108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:17">
       <c r="A109">
-        <v>33112</v>
+        <v>32183</v>
       </c>
       <c r="B109" t="s">
-        <v>542</v>
-[...6 lines deleted...]
-      </c>
+        <v>544</v>
+      </c>
+      <c r="C109"/>
+      <c r="D109"/>
       <c r="E109" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="F109" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="G109" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="H109" t="s">
         <v>23</v>
       </c>
       <c r="I109" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J109" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
-        <v>27</v>
+        <v>548</v>
       </c>
       <c r="O109"/>
       <c r="P109" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="Q109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110">
-        <v>32183</v>
+        <v>10714</v>
       </c>
       <c r="B110" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-      <c r="D110"/>
+        <v>550</v>
+      </c>
+      <c r="C110" t="s">
+        <v>551</v>
+      </c>
+      <c r="D110" t="s">
+        <v>159</v>
+      </c>
       <c r="E110" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F110" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="G110" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="H110" t="s">
         <v>23</v>
       </c>
       <c r="I110" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J110" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K110"/>
+        <v>25</v>
+      </c>
+      <c r="K110" t="s">
+        <v>26</v>
+      </c>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110" t="s">
-        <v>552</v>
+        <v>85</v>
       </c>
       <c r="O110"/>
       <c r="P110" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="Q110" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="111" spans="1:17">
       <c r="A111">
-        <v>10714</v>
+        <v>11051</v>
       </c>
       <c r="B111" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="C111" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="D111" t="s">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="E111" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="F111" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G111" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="H111" t="s">
         <v>23</v>
       </c>
       <c r="I111" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J111"/>
+      <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
-      <c r="N111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N111"/>
       <c r="O111"/>
-      <c r="P111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P111"/>
       <c r="Q111" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="112" spans="1:17">
       <c r="A112">
-        <v>11051</v>
+        <v>22057</v>
       </c>
       <c r="B112" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C112" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="D112" t="s">
-        <v>71</v>
+        <v>563</v>
       </c>
       <c r="E112" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="F112" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="G112" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="H112" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="I112" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="K112"/>
+        <v>84</v>
+      </c>
+      <c r="J112" t="s">
+        <v>25</v>
+      </c>
+      <c r="K112" t="s">
+        <v>37</v>
+      </c>
       <c r="L112"/>
       <c r="M112"/>
-      <c r="N112"/>
+      <c r="N112" t="s">
+        <v>27</v>
+      </c>
       <c r="O112"/>
-      <c r="P112"/>
+      <c r="P112" t="s">
+        <v>567</v>
+      </c>
       <c r="Q112" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="113" spans="1:17">
       <c r="A113">
-        <v>22057</v>
+        <v>11604</v>
       </c>
       <c r="B113" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="C113" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="D113" t="s">
-        <v>567</v>
+        <v>114</v>
       </c>
       <c r="E113" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="F113" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="G113" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="H113" t="s">
-        <v>260</v>
+        <v>23</v>
       </c>
       <c r="I113" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J113"/>
+      <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
-      <c r="N113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N113"/>
       <c r="O113"/>
-      <c r="P113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P113"/>
       <c r="Q113" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="114" spans="1:17">
       <c r="A114">
-        <v>11604</v>
+        <v>15035</v>
       </c>
       <c r="B114" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="C114" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="D114" t="s">
-        <v>113</v>
+        <v>575</v>
       </c>
       <c r="E114" t="s">
-        <v>574</v>
+        <v>264</v>
       </c>
       <c r="F114" t="s">
-        <v>575</v>
-[...3 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="G114"/>
       <c r="H114" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="I114" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="K114"/>
+        <v>92</v>
+      </c>
+      <c r="J114" t="s">
+        <v>25</v>
+      </c>
+      <c r="K114" t="s">
+        <v>37</v>
+      </c>
       <c r="L114"/>
       <c r="M114"/>
-      <c r="N114"/>
+      <c r="N114" t="s">
+        <v>38</v>
+      </c>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="115" spans="1:17">
       <c r="A115">
-        <v>15035</v>
+        <v>11952</v>
       </c>
       <c r="B115" t="s">
+        <v>576</v>
+      </c>
+      <c r="C115" t="s">
         <v>577</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" t="s">
-        <v>579</v>
+        <v>81</v>
       </c>
       <c r="E115" t="s">
+        <v>310</v>
+      </c>
+      <c r="F115" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>90</v>
+        <v>23</v>
       </c>
       <c r="I115" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="J115" t="s">
         <v>25</v>
       </c>
       <c r="K115" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="O115"/>
       <c r="P115"/>
       <c r="Q115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:17">
       <c r="A116">
-        <v>11952</v>
+        <v>24211</v>
       </c>
       <c r="B116" t="s">
+        <v>578</v>
+      </c>
+      <c r="C116" t="s">
+        <v>579</v>
+      </c>
+      <c r="D116" t="s">
+        <v>190</v>
+      </c>
+      <c r="E116" t="s">
         <v>580</v>
       </c>
-      <c r="C116" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F116" t="s">
-        <v>266</v>
+        <v>342</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
         <v>23</v>
       </c>
       <c r="I116" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="J116" t="s">
         <v>25</v>
       </c>
       <c r="K116" t="s">
         <v>26</v>
       </c>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="O116"/>
-      <c r="P116"/>
+      <c r="P116" t="s">
+        <v>581</v>
+      </c>
       <c r="Q116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117">
-        <v>24211</v>
+        <v>33010</v>
       </c>
       <c r="B117" t="s">
         <v>582</v>
       </c>
       <c r="C117" t="s">
         <v>583</v>
       </c>
       <c r="D117" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="E117" t="s">
         <v>584</v>
       </c>
       <c r="F117" t="s">
-        <v>343</v>
+        <v>585</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
         <v>23</v>
       </c>
       <c r="I117" t="s">
-        <v>24</v>
+        <v>84</v>
       </c>
       <c r="J117" t="s">
         <v>25</v>
       </c>
       <c r="K117" t="s">
         <v>26</v>
       </c>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117" t="s">
-        <v>53</v>
+        <v>397</v>
       </c>
       <c r="O117"/>
       <c r="P117" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="Q117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:17">
       <c r="A118">
-        <v>33010</v>
+        <v>23853</v>
       </c>
       <c r="B118" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="C118" t="s">
         <v>587</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C118"/>
+      <c r="D118"/>
       <c r="E118" t="s">
         <v>588</v>
       </c>
       <c r="F118" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>23</v>
       </c>
       <c r="I118" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="J118" t="s">
         <v>25</v>
       </c>
       <c r="K118" t="s">
-        <v>26</v>
+        <v>76</v>
       </c>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="O118"/>
-      <c r="P118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P118"/>
       <c r="Q118" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:17">
       <c r="A119">
-        <v>23853</v>
+        <v>1237</v>
       </c>
       <c r="B119" t="s">
+        <v>589</v>
+      </c>
+      <c r="C119" t="s">
+        <v>590</v>
+      </c>
+      <c r="D119" t="s">
+        <v>114</v>
+      </c>
+      <c r="E119" t="s">
         <v>591</v>
       </c>
-      <c r="C119"/>
-[...1 lines deleted...]
-      <c r="E119" t="s">
+      <c r="F119" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
         <v>23</v>
       </c>
       <c r="I119" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="J119" t="s">
         <v>25</v>
       </c>
       <c r="K119" t="s">
         <v>76</v>
       </c>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="O119"/>
-      <c r="P119"/>
+      <c r="P119" t="s">
+        <v>593</v>
+      </c>
       <c r="Q119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120">
-        <v>1237</v>
+        <v>5984</v>
       </c>
       <c r="B120" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="C120" t="s">
         <v>594</v>
       </c>
-      <c r="D120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C120"/>
+      <c r="D120"/>
       <c r="E120" t="s">
         <v>595</v>
       </c>
       <c r="F120" t="s">
-        <v>596</v>
+        <v>351</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
         <v>23</v>
       </c>
       <c r="I120" t="s">
         <v>75</v>
       </c>
       <c r="J120" t="s">
         <v>25</v>
       </c>
       <c r="K120" t="s">
         <v>76</v>
       </c>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="O120"/>
-      <c r="P120" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P120"/>
       <c r="Q120" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="121" spans="1:17">
       <c r="A121">
-        <v>5984</v>
+        <v>23960</v>
       </c>
       <c r="B121" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="C121"/>
       <c r="D121"/>
       <c r="E121" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F121" t="s">
-        <v>352</v>
+        <v>598</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
         <v>23</v>
       </c>
       <c r="I121" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="J121" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121" t="s">
-        <v>183</v>
+        <v>67</v>
       </c>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:17">
       <c r="A122">
-        <v>23960</v>
+        <v>7146</v>
       </c>
       <c r="B122" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="C122"/>
       <c r="D122"/>
       <c r="E122" t="s">
+        <v>600</v>
+      </c>
+      <c r="F122" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
         <v>23</v>
       </c>
       <c r="I122" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="J122" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K122"/>
+        <v>25</v>
+      </c>
+      <c r="K122" t="s">
+        <v>26</v>
+      </c>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O122"/>
-      <c r="P122"/>
+      <c r="P122" t="s">
+        <v>602</v>
+      </c>
       <c r="Q122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:17">
       <c r="A123">
-        <v>7146</v>
+        <v>10904</v>
       </c>
       <c r="B123" t="s">
         <v>603</v>
       </c>
       <c r="C123"/>
       <c r="D123"/>
       <c r="E123" t="s">
         <v>604</v>
       </c>
       <c r="F123" t="s">
-        <v>605</v>
+        <v>391</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
         <v>23</v>
       </c>
       <c r="I123" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J123" t="s">
         <v>25</v>
       </c>
       <c r="K123" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
       <c r="O123"/>
-      <c r="P123" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P123"/>
       <c r="Q123" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="124" spans="1:17">
       <c r="A124">
-        <v>10904</v>
+        <v>12232</v>
       </c>
       <c r="B124" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="C124"/>
       <c r="D124"/>
       <c r="E124" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F124" t="s">
-        <v>392</v>
+        <v>428</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
         <v>23</v>
       </c>
       <c r="I124" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
       <c r="J124" t="s">
         <v>25</v>
       </c>
       <c r="K124" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124" t="s">
-        <v>53</v>
+        <v>548</v>
       </c>
       <c r="O124"/>
-      <c r="P124"/>
+      <c r="P124" t="s">
+        <v>607</v>
+      </c>
       <c r="Q124" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:17">
       <c r="A125">
-        <v>12232</v>
+        <v>24212</v>
       </c>
       <c r="B125" t="s">
+        <v>608</v>
+      </c>
+      <c r="C125" t="s">
         <v>609</v>
       </c>
-      <c r="C125"/>
-      <c r="D125"/>
+      <c r="D125" t="s">
+        <v>185</v>
+      </c>
       <c r="E125" t="s">
         <v>610</v>
       </c>
       <c r="F125" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="G125"/>
       <c r="H125" t="s">
         <v>23</v>
       </c>
       <c r="I125" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="J125"/>
+      <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
-      <c r="N125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N125"/>
       <c r="O125"/>
       <c r="P125" t="s">
         <v>611</v>
       </c>
       <c r="Q125" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:17">
       <c r="A126">
-        <v>24212</v>
+        <v>24423</v>
       </c>
       <c r="B126" t="s">
         <v>612</v>
       </c>
       <c r="C126" t="s">
         <v>613</v>
       </c>
       <c r="D126" t="s">
-        <v>186</v>
+        <v>71</v>
       </c>
       <c r="E126" t="s">
         <v>614</v>
       </c>
       <c r="F126" t="s">
-        <v>443</v>
+        <v>615</v>
       </c>
       <c r="G126"/>
       <c r="H126" t="s">
         <v>23</v>
       </c>
       <c r="I126" t="s">
-        <v>52</v>
+        <v>84</v>
       </c>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126"/>
-      <c r="P126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P126"/>
       <c r="Q126" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="127" spans="1:17">
       <c r="A127">
-        <v>24423</v>
+        <v>21446</v>
       </c>
       <c r="B127" t="s">
         <v>616</v>
       </c>
       <c r="C127" t="s">
         <v>617</v>
       </c>
       <c r="D127" t="s">
-        <v>71</v>
+        <v>159</v>
       </c>
       <c r="E127" t="s">
         <v>618</v>
       </c>
       <c r="F127" t="s">
         <v>619</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="I127" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="K127"/>
+        <v>84</v>
+      </c>
+      <c r="J127" t="s">
+        <v>25</v>
+      </c>
+      <c r="K127" t="s">
+        <v>37</v>
+      </c>
       <c r="L127"/>
       <c r="M127"/>
-      <c r="N127"/>
+      <c r="N127" t="s">
+        <v>27</v>
+      </c>
       <c r="O127"/>
       <c r="P127"/>
       <c r="Q127" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="128" spans="1:17">
       <c r="A128">
-        <v>21446</v>
+        <v>1715</v>
       </c>
       <c r="B128" t="s">
         <v>620</v>
       </c>
-      <c r="C128" t="s">
+      <c r="C128"/>
+      <c r="D128"/>
+      <c r="E128" t="s">
         <v>621</v>
       </c>
-      <c r="D128" t="s">
-[...2 lines deleted...]
-      <c r="E128" t="s">
+      <c r="F128" t="s">
         <v>622</v>
-      </c>
-[...1 lines deleted...]
-        <v>623</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>260</v>
+        <v>23</v>
       </c>
       <c r="I128" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="J128" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="O128"/>
       <c r="P128"/>
       <c r="Q128" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="129" spans="1:17">
       <c r="A129">
-        <v>1715</v>
+        <v>4508</v>
       </c>
       <c r="B129" t="s">
+        <v>623</v>
+      </c>
+      <c r="C129" t="s">
         <v>624</v>
       </c>
-      <c r="C129"/>
-      <c r="D129"/>
+      <c r="D129" t="s">
+        <v>625</v>
+      </c>
       <c r="E129" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F129" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
         <v>23</v>
       </c>
       <c r="I129" t="s">
         <v>75</v>
       </c>
       <c r="J129" t="s">
         <v>66</v>
       </c>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129" t="s">
-        <v>183</v>
+        <v>27</v>
       </c>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130">
-        <v>4508</v>
+        <v>24297</v>
       </c>
       <c r="B130" t="s">
         <v>627</v>
       </c>
       <c r="C130" t="s">
         <v>628</v>
       </c>
       <c r="D130" t="s">
-        <v>629</v>
+        <v>114</v>
       </c>
       <c r="E130" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="F130" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
         <v>23</v>
       </c>
       <c r="I130" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="J130" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K130"/>
+        <v>44</v>
+      </c>
+      <c r="K130" t="s">
+        <v>37</v>
+      </c>
       <c r="L130"/>
       <c r="M130"/>
-      <c r="N130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131">
-        <v>24297</v>
+        <v>20213</v>
       </c>
       <c r="B131" t="s">
+        <v>629</v>
+      </c>
+      <c r="C131"/>
+      <c r="D131"/>
+      <c r="E131" t="s">
+        <v>630</v>
+      </c>
+      <c r="F131" t="s">
         <v>631</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>23</v>
+        <v>259</v>
       </c>
       <c r="I131" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J131" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
-      <c r="N131"/>
+      <c r="N131" t="s">
+        <v>67</v>
+      </c>
       <c r="O131"/>
       <c r="P131"/>
       <c r="Q131" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132">
-        <v>20213</v>
+        <v>4094</v>
       </c>
       <c r="B132" t="s">
+        <v>632</v>
+      </c>
+      <c r="C132" t="s">
         <v>633</v>
       </c>
-      <c r="C132"/>
-      <c r="D132"/>
+      <c r="D132" t="s">
+        <v>634</v>
+      </c>
       <c r="E132" t="s">
-        <v>634</v>
+        <v>570</v>
       </c>
       <c r="F132" t="s">
-        <v>635</v>
+        <v>571</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>260</v>
+        <v>23</v>
       </c>
       <c r="I132" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="J132" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="K132"/>
+        <v>25</v>
+      </c>
+      <c r="K132" t="s">
+        <v>26</v>
+      </c>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="O132"/>
       <c r="P132"/>
       <c r="Q132" t="s">
-        <v>29</v>
-[...41 lines deleted...]
-      <c r="Q133" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>