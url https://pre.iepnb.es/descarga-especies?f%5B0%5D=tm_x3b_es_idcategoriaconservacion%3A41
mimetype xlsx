--- v1 (2025-12-25)
+++ v2 (2026-06-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,1320 +68,1302 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Lindernia procumbens (Krock.) Philcox</t>
   </si>
   <si>
-    <t>prueba_Lindernie couchée (Francés)</t>
+    <t>Lindernie couchée (Francés)</t>
   </si>
   <si>
     <t>Francés</t>
   </si>
   <si>
     <t>España EX (Extinto),  Mundial LC (Preocupación menor),  España RE (Extinto regionalmente),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, España, Región Atlántica</t>
   </si>
   <si>
     <t>Hierba anual. Tallos decumbentes, ascendentes o erectos. Hojas elípticas a oblongas, enteras o excepcionalmente con algún minúsculo diente. Flores mayoritariamente cleistógamas, raramente casmógamas. Corola 2,5-6(-7) mm de longitud. Androceo de 4 estambres fértiles. Cápsula 3- 4,5 mm de longitud, anchamente elipsoide a casi esférica; placenta con algunas fibras sueltas como resto del tabique del ovario. Se diferencia de Lindernia dubia (L.) Pennell por tener esta última androceo de 2 estambres fértiles y 2 estaminodios, placenta con un estrecha lámina membranácea longitudinal a modo de ala como un resto del tabique del ovario, flores mayoritariamente casmógamas de más de (5-)7 mm de longitud y hojas en general con 6(10) pequeños dientes.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Plantas vasculares</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Anexo IV</t>
   </si>
   <si>
     <t>Lindernia palustris Hartmann, Lindernia pyxidaria L</t>
   </si>
   <si>
     <t>Filtros:  tm_x3b_es_idcategoriaconservacion: 41</t>
   </si>
   <si>
     <t>Leucorrhinia pectoralis (Charpentier, 1825)</t>
   </si>
   <si>
-    <t>prueba_Yellow-spotted Whiteface (Inglés), Leucorrhine à Gros Thorax (Francés)</t>
+    <t>Yellow-spotted Whiteface (Inglés), Leucorrhine à Gros Thorax (Francés)</t>
   </si>
   <si>
     <t>Inglés, Francés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Alpina</t>
   </si>
   <si>
     <t>Pequeño libelúlido negro y rojo carmín (machos) o amarillo (hembras), parte frontal cefálica blanca. Su diferenciación de otras especies del género es delicada (Askew, 2004), aunque presenta un típico ensanchamiento abdominal en el 6º segmento. Machos maduros con característica mancha amarilla en el 7º segmento y un fino y largo penacho de pelos en las láminas anteriores de su genitalia accesoria.</t>
   </si>
   <si>
     <t>Invertebrados</t>
   </si>
   <si>
+    <t>Anexo II - No prioritaria, Anexo IV</t>
+  </si>
+  <si>
+    <t>Narcissus cyclamineus DC.</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica</t>
+  </si>
+  <si>
+    <t>Geófito bulboso, de 20-30 cm. Bulbo solitario, rara vez 2-3 agregados, globoso, con túnica blanca. Escapo unifloro, verde, ligeramente aplanado, anguloso. Hojas 2-3 que parten de la base, tan largas como el escapo, planas. Flor solitaria, amarilla, péndula, con pedúnculo 6-8 mm, recurvo. Espata de 15-25 mm. Tubo del hipanto más corto que la corona. Lacinias del perianto ancho-lineares, de 1,5-2,5 x 3-4 mm, reflejas. Corona cilíndrico-tubulosa. Borde festoneado. 6 estambres iguales, Estigma discoideo. Fruto globoso, ligeramente trígono. Semillas numerosas, con carúncula. Florece en Febrero - Marzo. Fructifica en Abril – Mayo (Larrinaga et al 2003).</t>
+  </si>
+  <si>
+    <t>Lacerta bilineata (Daudin, 1802)</t>
+  </si>
+  <si>
+    <t>Lagartos (Castellano), Lagarto verde occidental (Castellano), Lagarto verde (Castellano), Musker berdea (Euskera), Lluert (Catalán), Lagarto arual (Gallego), Western Green Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
+  </si>
+  <si>
+    <t>Lagarto de mediano tamaño, con longitud de la cabeza más el cuerpo que puede sobrepasar los 130 mm. Las hembras son ligeramente mayores que los machos, aunque poseen una cabeza menor. El diseño dorsolateral es un punteado verde, negro y amarillo en los machos, mientras que en las hembras es verde uniforme con manchas negras dispersas, presentando con frecuencia líneas blanquecinas recorriendo longitudinalmente el dorso y los flancos.</t>
+  </si>
+  <si>
+    <t>Reptiles</t>
+  </si>
+  <si>
+    <t>Lacerta viridis</t>
+  </si>
+  <si>
+    <t>Podarcis muralis (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Lagartija roquera (Castellano), Horma-sugandila (Euskera), Sargantana roquera (Catalán), Lagartixa dos muros (Gallego), Common Wall Lizard (Inglés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Lagartija de pequeño tamaño, con una longitud cabeza-cuerpo entre 48 y 69 mm. Coloración dorsal parda o pardo verdosa, pudiendo presentar un reticulado negruzco en la zona central. Los costados presentan una coloración negra o parda muy oscura y generalmente uniforme. Vientre blancuzco, grisáceo, crema o rojizo, con pequeñas machas negras. Garganta con manchas grisáceas o ferruginosas de contornos mal definidos. La coloración ventral rojiza suele ser especialmente intensa en los machos, al igual que el reticulado de la garganta.</t>
+  </si>
+  <si>
+    <t>Zamenis longissimus (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Culebra de Esculapio (Castellano), Eskulapioren sugea (Euskera), Serp d'Esculapi (Catalán), Cobra-de-Esculapio (Gallego), Aesculapean Snake (Inglés), Aesculapian Ratsnake (Inglés), Couleuvre d'Esculape (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
+  </si>
+  <si>
+    <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>Culebra de gran tamaño, de aspecto esbelto y estilizado, con cabeza estrecha y alargada. Puede alcanzar los 2.000 mm de longitud, aunque raramente supera los 1.500. La coloración dorsal es marrón o pardo-olivácea, con la parte anterior del cuerpo algo más clara. Frecuentemente numerosas escamas presentan manchas claras. Las labiales y los lados del cuello son de color amarillo claro y suele haber una banda oscura difusa por detrás del ojo. El vientre es de color amarillento claro. Los jóvenes presentan el dorso gris o pardo-verduzco, con pequeñas hileras de manchas oscuras, generalmente 4. Una línea oscura lateral comienza antes del ojo y entra en la sien, y a ella le sigue una mancha blanquecina o amarilla brillante a ambos lados del cuello, a modo de collar. Los machos son mayores que las hembras, con colas relativamente más largas.</t>
+  </si>
+  <si>
+    <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
+  </si>
+  <si>
+    <t>CEEEI: Incluido</t>
+  </si>
+  <si>
+    <t>Elaphe longissima</t>
+  </si>
+  <si>
+    <t>Hyla meridionalis Boettger, 1874</t>
+  </si>
+  <si>
+    <t>Ranita meridional (Castellano), Hegoaldeko zuhaitz-igela (Euskera), Reineta (Catalán), Mediterranean Tree Frog (Inglés), Stripeless Tree Frog (Inglés), Rainette Verte (Francés), Rainette Meridionale (Francés)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Inglés, Inglés, Francés, Francés</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido),  Región Macaronésica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea, Región Macaronésica</t>
+  </si>
+  <si>
+    <t>Especie muy similar a Hyla arborea. Se distingue de ésta por tener la banda lateral oscura únicamente desde la narina hasta detrás del tímpano. El cuerpo es más estilizado. La articulación de la extremidad posterior se sitúa entre el ojo y las narinas, cuando extendida, en vez de situarse entre el tímpano y el ojo, como es el caso de H. arborea.</t>
+  </si>
+  <si>
+    <t>Anfibios</t>
+  </si>
+  <si>
+    <t>Coronella austriaca Laurenti, 1768</t>
+  </si>
+  <si>
+    <t>Culebra lisa europea (Castellano), Iparraldeko suge leuna (Euskera), Serp llisa septentrional (Catalán), Cobra lagarteira común (Gallego)</t>
+  </si>
+  <si>
+    <t>Castellano, Euskera, Catalán, Gallego</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Atlántica, Región Mediterránea, Región Alpina</t>
+  </si>
+  <si>
+    <t>Culebra de tamaño pequeño. En la cabeza, la placa rostral tiene una forma puntiaguda en situación posterior y se dispone entre las internasales a manera de una cuña que penetrara entre ellas. Las escamas del cuerpo son lisas, disponiéndose las dorsales normalmente en 19 hileras en el centro del cuerpo. La 3ª y 4ª escamas supralabiales en contacto con el ojo. Su coloración dorsal varía desde el pardorrojizo hasta el gris humo, con manchas oscuras irregulares. Inferiormente la coloración puede ser negruzca, grisácea o pardorrojiza más o menos uniforme. Poseen una banda oscura, parda o negra, que recorre ambos lados de la cabeza (como un "antifaz") y que se inicia en los orificios nasales, bordea inferiormente el ojo y se prolonga hasta el cuello. Longitud total máxima en la Península Ibérica, 750 mm.</t>
+  </si>
+  <si>
+    <t>Lotus callis-viridis Bramwell &amp; D. H. Davis</t>
+  </si>
+  <si>
+    <t>Corazoncillo del Andén Verde (Castellano), Coranzoncillo de Andén Verde (Castellano), Trébol de risco (Castellano), Corazoncillo (Castellano), Cuernecillo (Castellano), Corazoncillo de Andén Verde (Castellano)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Macaronésica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Macaronésica</t>
+  </si>
+  <si>
+    <t>Planta perenne, muy ramificada, tallos de hasta 40 cm, procumbentes. Hojuelas superiores obovado- triangulares y ápice redondeado; el par inferior de hojuelas ampliamente elípticas. Pedúnculos de hasta 3 cm, con 1-2 flores. Cáliz de 8-9 mm. Corola de 15-17 mm. Estandarte igualando o excediendo la quilla. Legumbres de 10-20 x 2 mm.</t>
+  </si>
+  <si>
     <t>Anexo IV, Anexo II - No prioritaria</t>
   </si>
   <si>
-    <t>Narcissus cyclamineus DC.</t>
-[...92 lines deleted...]
-    <t>Es un ungulado robusto y de mediano tamaño, CC: 97-148 cm; CR: 65-84 cm; Ps: 31-90 kg. Ambos sexos presentan cuernos persistentes, formados por un soporte óseo recubierto de un estuche córneo, no ramificados, gruesos y nudosos, que en los machos adultos se curva en forma de “S”. El número de nudos, o medrones, da una idea de la edad. Los cuernos de las hembras son más cortos, cilíndricos y en forma de lira. Los machos son mayores que las hembras y además presentan una crin y barbas características, y manchas negras en el pelaje más extensas. Las de las poblaciones del sur peninsular son más pequeñas que las del norte. El color del pelaje varía estacionalmente, presentando un pelo de color canela en verano, que se torna más oscuro en el invierno. Fórmula dentaria: 0.0.3.3/3.1.3.3. Número de cromosomas (2n) = 60.</t>
+    <t>Balaenoptera musculus (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Blue whale (Inglés), Baleine bleue (Francés), Blauwal (Alemán), Balenottera azzurra (Italiano), Baleia-azul (Portugués)</t>
+  </si>
+  <si>
+    <t>Inglés, Francés, Alemán, Italiano, Portugués</t>
+  </si>
+  <si>
+    <t>España EN (En peligro),  Mundial EN (En peligro),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
+  </si>
+  <si>
+    <t>España, Mundial, Región Marina Atlántica, Región Marina Macaronésica</t>
+  </si>
+  <si>
+    <t>La ballena o rorcual azul (Balaenoptera musculus), es especialmente fácil de identificar por su gran tamaño, ya que la ballena azul es el animal más grande del planeta actualmente. Pueden ser confundidas con el rorcual común sobre todo si está situado a bastante distancia de ella, pero de cerca no deja lugar a dudas. Su tamaño oscila entre los 24-27 metros un individuo adulto, pero las crías al nacer alcanzan nada más y nada menos que los 7 metros de longitud. Se han registrado animales con longitudes superiores a los 33 metros. Pertenece al grupo de los misticetos que son los cetáceos con barbas.</t>
+  </si>
+  <si>
+    <t>Marino</t>
   </si>
   <si>
     <t>Mamíferos</t>
   </si>
   <si>
-    <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
-[...85 lines deleted...]
-  <si>
     <t>Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Balaena musculus Linnaeus, 1758, Sibbaldius musculus Kellogg, 1929</t>
   </si>
   <si>
     <t>Globicephala macrorhynchus Gray, 1846</t>
   </si>
   <si>
-    <t>prueba_Calderón tropical (Castellano), Caldrón Negro (Castellano), Calderón tropical o de aleta corta (Castellano), Cap d´olla tropical (Catalán), Caldeirón tropical (Gallego), Short-finned Pilot Whale (Inglés), Pacific Pilot Whale (Inglés), Globicéphale Tropical (Francés), Kurzflossen-Grindwal (Alemán), Globicefalo di Gray (Italiano), Baleia-piloto-de-aleta-curta (Portugués)</t>
+    <t>Calderón tropical (Castellano), Caldrón Negro (Castellano), Calderón tropical o de aleta corta (Castellano), Cap d´olla tropical (Catalán), Caldeirón tropical (Gallego), Short-finned Pilot Whale (Inglés), Pacific Pilot Whale (Inglés), Globicéphale Tropical (Francés), Kurzflossen-Grindwal (Alemán), Globicefalo di Gray (Italiano), Baleia-piloto-de-aleta-curta (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Gallego, Inglés, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>El calderón tropical o calderón de aleta corta, es muy semejantes al calderón común respecto al aspecto general del cuerpo, la coloración y otras características. Cabeza gruesa y globosa, y perfil anterior uniformemente curvado en forma de hoz. En los machos más viejos el melón puede colgar por delante de la boca varios centímetros. Presenta de 7 a 9 pares de dientes puntiagudos en la zona frontal de cada mandíbula. La aleta dorsal es típica, muy ancha en la base y relativamente baja, situada en la mitad anterior del cuerpo, aproximadamente a un tercio del extremo de la cabeza. Las aletas pectorales, en forma de hoz, suavemente curvadas hacia atrás a lo largo del borde anterior, son más cortas que las del calderón, con una longitud equivalente entre 1/5 y 1/6 de la longitud total. El pedúnculo caudal, aplanado en la proximidad de la aleta caudal, presenta los lóbulos separados por una escotadura, siendo éstos ligeramente cóncavos a lo largo del borde posterior.
 La talla media de los adultos está entre 5 y 5,5 m para las hembras, siendo éstas de menor tamaño que los machos. Al nacer miden 1,4 m. Los machos adultos llegan a pesar hasta 4 tm y las crías menos de 60 kg. Los calderones tropicales son de color negro en el dorso, costados y vientre; este último presenta una figura gris característica en forma de ancla, de extensión e intensidad variables; otra similar en forma de silla de montar aparece detrás de la aleta dorsal, así como otras bandas paralelas de color gris que se extienden desde los ojos hasta la «silla de montar».</t>
   </si>
   <si>
     <t>Globicephala indica Blyth, 1852, Globicephala macrorhyncha Fraser, 1950 , Globicephala sieboldii Gray, 1846, Globicephalus macrorhynchus Gray, 1846, Globicephalus scammonii Cope, 1869</t>
   </si>
   <si>
     <t>Balaenoptera physalus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Fin whale (Inglés), Rorqual commun (Francés), Finnwal (Alemán), Balenottera comune (Italiano), Baleia-comum (Portugués)</t>
+    <t>Fin whale (Inglés), Rorqual commun (Francés), Finnwal (Alemán), Balenottera comune (Italiano), Baleia-comum (Portugués)</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Marina Atlántica, Región Marina Macaronésica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>El rorcual común (Balaenoptera physalus), en general presenta una coloración gris que varía en tonalidades en todo el cuerpo, pero siempre siendo la parte inferior de su cuerpo completamente blanca. En la cabeza aparece una mancha o dibujo irregular que varía también en las tonalidades de grises. Una de sus características principales es
 la presencia de barbas, en vez de dientes, que es lo que distingue a los odontocetos de los misticetos. Llegan a alcanzar un tamaño de 18-24 m (recién nacido 6-6,5 m). Pertenecen al grupo de los misticetos por la presencia de barbas.</t>
   </si>
   <si>
     <t>Balaena antiquorum Fischer, 1829, Balaena boops Linnaeus, 1758, Balaena physalus Linnaeus, 1758, Balaenoptera swinhoii Gray, 1866, Swinhoia chinensis Gray, 1868</t>
   </si>
   <si>
     <t>Caretta caretta (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Tortuga boba (Castellano), Tortuga Cabezona (Castellano), Tortuga Careta (Castellano), Tortuga Comun (Castellano), Caguama (Castellano), Egiazko karete (Euskera), Tortuga careta ó babona (Catalán), Tartaruga mariña común (Gallego), Loggerhead Turtle (Inglés), Tortue caouanne (Francés), Unechte Karettschildkröte (Alemán), Tartaruga comune (Italiano), Tartaruga-careta (Portugués)</t>
+    <t>Tortuga boba (Castellano), Tortuga Cabezona (Castellano), Tortuga Careta (Castellano), Tortuga Comun (Castellano), Caguama (Castellano), Egiazko karete (Euskera), Tortuga careta ó babona (Catalán), Tartaruga mariña común (Gallego), Loggerhead Turtle (Inglés), Tortue caouanne (Francés), Unechte Karettschildkröte (Alemán), Tartaruga comune (Italiano), Tartaruga-careta (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Tortuga de tamaño medio, que puede llegar a alcanzar una longitud recta del caparazón de 120 cm y un peso de 200 Kg. Presenta una cabeza de gran tamaño con pico y cuello muy robustos. Coloración dorsal marrón con bordes rojizos o anaranjados y vientre blanquecino con tonos amarillo pálidos. Se caracteriza por tener dos pares de escamas prefrontales en la cabeza. El caparazón dorsal muestra 5 escamas vertebrales, 5 escamas costales, 11-13 marginales a cada lado y 2 escamas supracaudales; la escama nucal está en contacto con las dos primeras escamas costales, a diferencia de la tortuga verde o carey, si bien es frecuente la aparición de anomalías asimétricas en la disposición de las escamas. El pico queratinizado presenta bordes lisos. Las aletas delanteras y las extremidades posteriores, con forma de timón, presentan 2 uñas. Los machos adultos alcanzan un tamaño ligeramente superior al de las hembras y tienen una cola relativamente larga y robusta que puede superar los 30 cm de largo, mientras que en las hembras raramente asoma por fuera del espaldar. Estos caracteres sexuales secundarios externos no aparecen hasta la maduración sexual. Los recién nacidos tienen tonos grises oscuros y suelen presentar las escamas vertebrales imbricadas formando 2 ó 3 quillas dorsales, así como el borde del espaldar aserrado, rasgos que se pierden según se aproximan las tortugas a la madurez sexual. Adquieren los tonos marrones rojizos característicos de la especie en la etapa de juveniles jóvenes. En los individuos grandes es muy frecuente la presencia de variedad de organismos epibiontes asociados al caparazón dorsal -algas, gusanos tubícolas, balanos u otros crustáceos sésiles.</t>
   </si>
   <si>
-    <t>Anexo II - Prioritaria, Anexo IV</t>
+    <t>Anexo IV, Anexo II - Prioritaria</t>
   </si>
   <si>
     <t>Testudo caouana Lacépède, 1788, Thalassochelys corticata Girard, 1858</t>
   </si>
   <si>
     <t>Delphinus delphis Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Short-beaked common dolphin (Inglés), Dauphin commun (Francés), Gemeine Delfin (Alemán), Delfino comune (Italiano), Golfinho-comum (Portugués)</t>
+    <t>Short-beaked common dolphin (Inglés), Dauphin commun (Francés), Gemeine Delfin (Alemán), Delfino comune (Italiano), Golfinho-comum (Portugués)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Los delfines comunes (Delphinus delphis) se identifican por una mancha amarilla característica, situada en los flancos anteriores del animal. Muchos dicen que presentan un dibujo lateral en forma de ocho, otros que tiene forma de reloj de arena y otros que en forma de cruz. La parte delantera de ese ocho tiene color amarillo, cuya tonalidad varía entre individuos; y la parte trasera presenta un color grisáceo que también varía su tonalidad. Parte superior del cuerpo y aletas pectorales de color oscuro; y parte inferior blanca. Suelen alcanzar un tamaño de 1,7-2,4 m (recién nacido 80-90 cm). Pertenecen al grupo de los odontocetos o cetáceos con dientes.</t>
   </si>
   <si>
     <t>CEEA: Vulnerable, LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Delphinus algeriensis Loche, 1860, Delphinus marginatus Lafont, 1868</t>
   </si>
   <si>
     <t>Dermochelys coriacea (Vandelli, 1761)</t>
   </si>
   <si>
-    <t>prueba_Tortuga laúd (Castellano), Tortuga laud (Castellano), Baula (Castellano), Canal (Castellano), Dorso de Cuero (Castellano), Galapagos (Castellano), Siete Lomos (Castellano), Siete Quillas (Castellano), Tinglada (Castellano), Tinglar (Castellano), Tortuga Caná (Castellano), Cardon (Castellano), Larruzco dortoka (Euskera), Tortuga llaüt (Catalán), Tora (Catalán), Tartaruga de coiro (Gallego), Trunkback Turtle (Inglés), Leatherback turtle (Inglés), Leatherback (Inglés), Leathery Turtle (Inglés), Luth (Inglés), Trunk Turtle (Inglés), Leatherback Sea Turtle (Inglés), Tortue luth (Francés), Lederschildkröte (Alemán), Tartaruga liuto (Italiano)</t>
+    <t>Tortuga laúd (Castellano), Tortuga laud (Castellano), Baula (Castellano), Canal (Castellano), Dorso de Cuero (Castellano), Galapagos (Castellano), Siete Lomos (Castellano), Siete Quillas (Castellano), Tinglada (Castellano), Tinglar (Castellano), Tortuga Caná (Castellano), Cardon (Castellano), Larruzco dortoka (Euskera), Tortuga llaüt (Catalán), Tora (Catalán), Tartaruga de coiro (Gallego), Trunkback Turtle (Inglés), Leatherback turtle (Inglés), Leatherback (Inglés), Leathery Turtle (Inglés), Luth (Inglés), Trunk Turtle (Inglés), Leatherback Sea Turtle (Inglés), Tortue luth (Francés), Lederschildkröte (Alemán), Tartaruga liuto (Italiano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Alemán, Italiano</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Tortuga marina de gran tamaño que puede llegar a alcanzar una longitud curva del caparazón de 256 cm. Se caracteriza por tener su caparazón óseo totalmente recubierto por un tejido blando con apariencia de cuero y sin grandes escamas, que forma en su dorso 7 quillas longitudinales y en el plastrón 5 quillas adicionales. Se caracteriza también por la gran longitud de sus aletas anteriores y no poseer uñas. Tiene una coloración dorsal oscura con numerosas manchas rosadas o blancas, color similar al que presentan las quillas y amplias zonas de la cabeza, cuello y extremidades. Masa corporal máxima, 916 kg.  Tortuga marina de gran tamaño que se caracteriza por presentar 7 quillas longitudinales cubiertas de una piel resistente con aspecto de cuero. Las aletas anteriores, le permiten grandes navegaciones transoceánicas. La coloración dorsal es negra con manchas rosadas y líneas del mismo color coincidentes con las quillas. El vientre es muy variable y suele tener coloraciones rosadas, blancas y negras. No presenta grandes escamas ni uñas en las extremidades. La cabeza no tiene escamas y el pico queratinizado es muy fuerte, presenta bordes lisos y tiene un extremo muy característico, en forma de W, adaptado para capturar presas. Su esqueleto es mayoritariamente cartilaginoso, asemejándose al diseño de cetáceos o sirénidos. Las tortugas laúd al nacer están cubiertas de pequeñas escamas negras y una hilera marginal de escamas blancas, y poseen unas aletas muy alargadas respecto al cuerpo. Cuando son adultos pueden alcanzar una longitud curva del caparazón mayor de 200 cm y hasta 916 kg. Nace con un peso corporal medio de unos 45 g, una longitud recta del espaldar de unos 55 cm, los juveniles crecen muy deprisa y podrían madurar antes que otras tortugas marinas. Se considera que el tamaño habitual de adquisición de madurez sexual en el Atlántico es de 145 cm de longitud dorsal, no obstante, tortugas menores de hasta incluso 105 cm pueden observarse en algunas playas de anidación. El tamaño habitual de adquisición de madurez sexual en el Pacífico parecen ser ligeramente menor que en el atlántico.</t>
   </si>
   <si>
     <t>Sphargis coriacea (Vandelli, 1761), Testudo coriacea Vandelli, 1761, Testudo lyra Lacépède, 1788</t>
   </si>
   <si>
     <t>Physeter macrocephalus Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Cachalote común (Castellano), Ballena Esperma (Castellano), Cachalote (Castellano), Katxalotea (Euskera), Catxalot (Catalán), Sperm Whale (Inglés), Spermacet Whale (Inglés), Cachelot (Inglés), Pot Whale (Inglés), Cachalot (Francés)</t>
+    <t>Cachalote común (Castellano), Ballena Esperma (Castellano), Cachalote (Castellano), Katxalotea (Euskera), Catxalot (Catalán), Sperm Whale (Inglés), Spermacet Whale (Inglés), Cachelot (Inglés), Pot Whale (Inglés), Cachalot (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Marina Atlántica FV (Favorable),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>El nombre científico de esta especie (macrocephalus) significa en griego "cabeza grande". Tiene la cabeza desproporcionadamente grande, sobre todo los machos. La piel que hay detrás de la cabeza suele estar arrugada. La mandíbula inferior es baja y estrecha; la boca es colgante y retraída, apenas visible de perfil. El aventador está muy adelantado y desplazado hacia la izquierda. Los cachalotes tienen de 2 a 10 surcos profundos en la graganta. La aleta dorsal es baja, gruesa y redondeadad u obtusa. La mayoría de las  hembras (el 75%) y algunos machos inmaduros (aprox. el 30%) presentan un área rugosa de piel cubierta de callosidades en la aleta dorsal, que nunca está presente en los machos adultos. La cresta, que se extiende desde la aleta dorsal hasta el pedúnculo caudal, está surcada de protuberancias y el pedúnculo caudal es recio. Las aletas pectorales son cortas y anchas con las puntas redondeadas, y las caudales son triangulares con los bordes posteriores rectos. Los machos son un tercio más largos que las hembras y dos veces más pesados. Hay de 10 a 16 pares de dientes cónicos en el maxilar inferior, que encajan en los alvéolos del maxilar superior. Su coloración es gris oscuro pero puede parecer marrón a la luz del sol. Los labios superiores y la porción lingual de la mandíbula inferior son blancos. Suelen tener manchas blancas en vientre y flancos.</t>
   </si>
   <si>
     <t>Physeter australasianus Desmoulins, 1822, Physeter catodon Linnaeus, 1758, Physeter microps Linnaeus, 1758, Physeter tursio Linnaeus, 1758</t>
   </si>
   <si>
     <t>Stenella coeruleoalba (Meyen, 1833)</t>
   </si>
   <si>
-    <t>prueba_Delfín Blanco Y Azul (Castellano), Delfín listado (Castellano), Dolfí llistat (Catalán), Golfiño riscado (Gallego), Euphrosyne Dolphin (Inglés), Striped Dolphin (Inglés), Dauphin Rayé (Francés), Dauphin Bleu et Blanc (Francés), Blau-Weiße Delfin (Alemán), Stenella striata (Italiano), Golfinho riscado (Portugués)</t>
+    <t>Delfín Blanco Y Azul (Castellano), Delfín listado (Castellano), Dolfí llistat (Catalán), Golfiño riscado (Gallego), Euphrosyne Dolphin (Inglés), Striped Dolphin (Inglés), Dauphin Rayé (Francés), Dauphin Bleu et Blanc (Francés), Blau-Weiße Delfin (Alemán), Stenella striata (Italiano), Golfinho riscado (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Gallego, Inglés, Inglés, Francés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>Los delfines listados (Stenella coeruleoalba) son animales que en general presentan colores grisazulados por todo el cuerpo, variando la intensidad del color en diferentes partes. La característica principal por la que se identifica esta especie, es la línea de color oscuro que parte del ojo y llega más allá de la mitad de la longitud del animal. Las características morfológicas de estos animales, muchas veces no son fáciles de observar a no ser que el animal salte en ese momento fuera del agua, por esto, los científicos cetólogos se guían muchas veces por el comportamiento que estos animales desarrollan.
 Su tamaño oscila entre 1,8-2,5 m (recién nacidos 1m).</t>
   </si>
   <si>
     <t>Delphinus coeruleoalbus Meyen, 1833, Delphinus euphrosyne Gray, 1846, Delphinus mediterraneus Loche, 1860, Delphinus styx Gray, 1846, Delphinus tethyos Gervais, 1853, Stenella caeruleoalbus Tomilin, 1957, Stenella styx Ellerman &amp; Morrison-Scott, 1951</t>
   </si>
   <si>
     <t>Tursiops truncatus (Montagu,1821)</t>
   </si>
   <si>
-    <t>prueba_Tursión (Castellano), Delfín mular (Castellano), Pez Mular (Castellano), Izurde handia (Euskera), Delfi mular (Catalán), Arroaz real (Gallego), Bottlenose Dolphin (Inglés), Bottle-nosed Dolphin (Inglés), Bottlenosed Dolphin (Inglés), Common Bottlenose Dolphin (Inglés), Souffleur (Francés), Dauphin souffleur (Francés), Grand dauphin (Francés), Großtümmler (Alemán), Tursiope troncato (Italiano), Roaz-corvineiro (Portugués), Tursiops (Latín)</t>
+    <t>Tursión (Castellano), Delfín mular (Castellano), Pez Mular (Castellano), Izurde handia (Euskera), Delfi mular (Catalán), Arroaz real (Gallego), Bottlenose Dolphin (Inglés), Bottle-nosed Dolphin (Inglés), Bottlenosed Dolphin (Inglés), Common Bottlenose Dolphin (Inglés), Souffleur (Francés), Dauphin souffleur (Francés), Grand dauphin (Francés), Großtümmler (Alemán), Tursiope troncato (Italiano), Roaz-corvineiro (Portugués), Tursiops (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Alemán, Italiano, Portugués, Latín</t>
   </si>
   <si>
     <t>Tursiops es un género politípico, que ha llegado a ser dividido hasta en 20 especies diferentes, aunque estas divisiones normalmente se han basado en muy pocos datos. Su tamaño medio es de 3 m (máximo 4 m) para los machos, y algo más pequeño para las hembras, que pueden alcanzar los 3.70 m. Pero estos tamaños tienen gran variabilidad, especialmente al comparar los dos morfotipos descritos: el costero y el pelágico, siendo por lo general el costero bastante más pequeño que el pelágico. Su coloración gris oscuro más o menos uniforme con vientre blanco y su aspecto es más bien robusto, sobretodo en comparación con otros pequeños delfínidos como el delfín común o el listado. Su ritmo respiratorio es de unos 5 a 20 seg., y la inmersión puede alcanzar hasta 10 min. La velocidad de crucero es de 5-6 nudos, pero puede alcanzar una velocidad máxima de 20 nudos.</t>
   </si>
   <si>
     <t>Delphinus truncatus Montagu, 1821, Tursiops gilli Dall, 1873, Tursiops gillii Scammon, 1874</t>
   </si>
   <si>
     <t>Orcinus orca (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Orca (Castellano), Espadarte (Castellano), Orka (Euskera), Ezpalarta (Euskera), Candorca (Gallego), Killer Whale (Inglés), Orque (Francés), Epaulard (Francés), Schwertwal (Alemán)</t>
+    <t>Orca (Castellano), Espadarte (Castellano), Orka (Euskera), Ezpalarta (Euskera), Candorca (Gallego), Killer Whale (Inglés), Orque (Francés), Epaulard (Francés), Schwertwal (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Gallego, Inglés, Francés, Francés, Alemán</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial DD (Datos insuficientes),  Región Marina Atlántica FV (Favorable),  Región Marina Mediterránea FV (Favorable),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Marina Atlántica, Región Marina Mediterránea, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>La orca es el delfínido de mayor tamaño, llegando a alcanzar los 9 m los machos y los 7,7 m las hembras. Su peso oscila entre los 3.500 kg. y los 6.000 kg. Además del tamaño corporal, los machos se diferencian de las hembras por poseer aletas de mayor envergadura, tanto las pectorales como la caudal y la dorsal, la cual, erguida, puede llegar a
 alcanzar los 1,8 m de longitud y es, sin duda, el rasgo más determinante para diferenciar ambos sexos. Los neonatos suelen medir entre 2 y 2,5 m y pesar alrededor de 200 kg.
 Una de las características más distintivas de la orca es su coloración parcheada. En general, la parte dorsal es negro azabache. Sobre los ojos presentan un parche ovalado de color blanco. Detrás de la aguda aleta dorsal, aparece un dibujo en forma de silla de montar de color gris blanquecino. El mentón y la garganta son de color blanco. A partir de
 ellos surge una amplia franja blanca que se extiende por el vientre y se ramifica en forma de tridente en la parte posterior del cuerpo. Las aletas pectorales son  ompletamente negras y la caudal es también negra en el dorso y blanca en el reverso. En la parte inferior de los flancos emerge un entrante blanco resultado de la expansión del tridente ventral. El cráneo de la orca es de gran tamaño, llegando a alcanzar hasta un metro de longitud; no posee un pico u hocico identificable. La fórmula dentaria es de 10-12 y 10-12 en ambos maxilares y mandíbulas respectivamente. Los dientes son grandes y se encuentran comprimidos en la raíz anteroposteriormente. La fórmula dentaria de la orca es de 10-12 y 10-12 en ambos maxilares y mandíbulas respectivamente. Los dientes son grandes y se encuentran comprimidos en la raíz anteroposteriormente. El esqueleto tiene la morfología básica de todos los delfínidos, pero es más grande y robusto en todos los aspectos. Tiene de cincuenta a cincuenta y cuatro vértebras y de once a trece pares de costillas, de las cuales seis hacen contacto directo con el esternón.</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial, CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Delphinus gladiator Bonnaterre, 1789, Delphinus orca Linnaeus, 1758</t>
   </si>
   <si>
     <t>Chelonia mydas (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Tortuga Blanca (Castellano), Tortuga verde (Castellano), Dortoka berdea (Euskera), Tortuga verda (Catalán), Tartaruga mariña verde (Gallego), Green Turtle (Inglés), Tortue franche (Francés), Tortue verte (Francés), Tortue comestible (Francés), Suppenschildkröte (Alemán), Tartaruga verde (Italiano)</t>
+    <t>Tortuga Blanca (Castellano), Tortuga verde (Castellano), Dortoka berdea (Euskera), Tortuga verda (Catalán), Tartaruga mariña verde (Gallego), Green Turtle (Inglés), Tortue franche (Francés), Tortue verte (Francés), Tortue comestible (Francés), Suppenschildkröte (Alemán), Tartaruga verde (Italiano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés, Francés, Francés, Alemán, Italiano</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Marina Macaronésica U1 (Desfavorable-inadecuado),  Región Marina Atlántica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Marina Macaronésica, Región Marina Atlántica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Es la especie de mayor tamaño de la familia Cheloniidae. Se caracteriza por presentar una cabeza con cuello corto, un par de escamas frontales, y cuatro pares de escamas postorbitales. La morfología externa de esta especie no es uniforme geográficamente, si bien, en términos generales presenta un caparazón oval y aplanado dorsoventralmente, con 5 escudos vertebrales, 4 pares de escudos costales y 4 pares de escudos inframarginales. Los adultos tienen un tamaño medio de 120 cm de longitud recta del caparazón (71-153 cm), pudiendo llegar a pesar hasta 230 kg en el Atlántico y Pacífico, y algo menor en el Índico y Caribe. La mandíbula superior posee un borde ligeramente denticulado, mientras que en la inferior está más definido. Cada aleta presenta una uña, aunque en ocasiones pueden tener dos. Los machos adultos presentan una cola mucho mayor que las hembras para facilitar el apareamiento. El caparazón de las crías es predominantemente negro o gris oscuro, y el plastrón blanquecino, si bien a medida que crecen, el caparazón cambia a un color oscuro verde oliva. La coloración es bastante variable en individuos adultos, desde un caparazón manchado a rayado de tonos marrones, grises, negros, verdes. El nombre común de la especie deriva del color verde de su grasa corporal.</t>
   </si>
   <si>
+    <t>Anexo II - Prioritaria, Anexo IV</t>
+  </si>
+  <si>
     <t>Chelonia virgata Schweigger, 1812, Testudo viridis Schneider, 1783</t>
   </si>
   <si>
     <t>Monachus monachus (Hermann, 1779)</t>
   </si>
   <si>
-    <t>prueba_Foca Monje (Castellano), Foca monje del Mediterráneo (Castellano), Itsas txakur fraidea (Euskera), Vellmarí (Catalán), Vell marí (Catalán), Foca mediterránea (Gallego), Mediterranean Monk Seal (Inglés), Phoque-moine Méditerranéen (Francés), Mönchsrobbe (Alemán), Foca monaca (Italiano), Foca-monge (Portugués)</t>
+    <t>Foca Monje (Castellano), Foca monje del Mediterráneo (Castellano), Itsas txakur fraidea (Euskera), Vellmarí (Catalán), Vell marí (Catalán), Foca mediterránea (Gallego), Mediterranean Monk Seal (Inglés), Phoque-moine Méditerranéen (Francés), Mönchsrobbe (Alemán), Foca monaca (Italiano), Foca-monge (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial VU (Vulnerable),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Es una las especies más grandes de fócidos. Presenta dimorfismo sexual, con machos ligeramente más grandes que las hembras. CC: 210-270 cm (machos de Cabo Blanco, Mauritania), 210-262 cm (hembras). Tres ejemplares de la colonia de Cabo Blanco pesaron 220 kg (macho), 335 kg (macho) y 300 kg (no sexado) y el peso máximo de un ejemplar adulto, no sexado, procedente del Adriático, fue de 360 kg. La longitud media de las crías recién nacidas es de 108 cm, con un peso que oscila entre 14 y 22 kg. El diseño corporal es fusiforme, con la parte dorsal de color oscuro y la parte ventral clara. Las aletas posteriores y ventrales están insertadas más lateralmente que en los Otáridos. La cabeza es redondeada con un hocico prominente. Las vibrisas mistaciales son de color amarillo claro a marrón. La aleta anterior es corta y con pelos, con una uña en cada uno de los cinco dedos. Los dedos están conectados por una membrana de piel. La cola es corta y ancha. Presenta dos pares de mamas, en contraste con la mayoría de los “pinnípedos” en los que sólo hay uno. Fórmula dentaria: 2.1.5/2.1.5. Tiene el pelo más corto de todos los pinnípedos, de sólo 5 mm en los adultos y no presenta pelaje secundario. Las hembras de la colonia de Cabo Blanco pueden mudar en cualquier mes del año, aunque con un máximo en el mes de marzo; sin embargo, los machos mudan entre abril y octubre, con un máximo en junio. Los adultos muestran dimorfismo sexual marcado en la coloración de su pelaje. Los adultos y subadultos presentan marcas notorias en la piel debida a la falta de pigmentación del pelo y a cicatrices en la epidermis, causadas probablemente por roces con el sustrato rocoso y peleas.</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
     <t>Heliophoca atlantica Gray, 1854, Monachus mediterraneus Nilsson, 1838, Phoca albiventer Boddaert,1785, Phoca atlantica (Gray, 1854), Phoca bicolor Shaw, 1800, Phoca hermannii Lesson, 1828, Phoca leucogaster Péron &amp; Lesueur, 1816, Phoca monachus Hermann, 1779</t>
   </si>
   <si>
     <t>Globicephala melas (Traill, 1809)</t>
   </si>
   <si>
-    <t>prueba_Long-finned pilot whale (Inglés), Globicéphale noir (Francés), Grindwal (Alemán), Globicefalo (Italiano), Baleia-piloto (Portugués)</t>
+    <t>Long-finned pilot whale (Inglés), Globicéphale noir (Francés), Grindwal (Alemán), Globicefalo (Italiano), Baleia-piloto (Portugués)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Marina Mediterránea U2 (Desfavorable-malo),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Marina Mediterránea, Región Marina Atlántica, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>El calderón común o negro (Globicephala melas), es una especie fácil de identificar. Presentan color negro azabache muy brillante y la parte inferior completamente blanca, en la que tiene un curioso dibujo en forma de corazón o de W. Los calderones presentan una aleta pectoral, la que está justo detrás del espiráculo, mucho más redondeada. Otra característica identificativa de los calderones, es su cabeza en forma de "caldero", redonda, que además presenta un pequeño pico muy cortito, a diferencia de delfines comunes, listados y mulares, por ejemplo, en los que es mucho más largo. Alcanza un tamaño entre 3,8-6 m (recién nacidos 1,3-2 m). Tamaño de grupo: 10-100 individuos. Pertenece al grupo de los cetáceos odontocetos ya que tiene dientes.</t>
   </si>
   <si>
     <t>Delphinus globiceps G. Cuvier, 1812, Delphinus melas Traill, 1809, Globicephala melaena (Traill, 1809)</t>
   </si>
   <si>
     <t>Grampus griseus (G. Cuvier, 1812)</t>
   </si>
   <si>
-    <t>prueba_Calderón Gris (Castellano), Delfín gris (Castellano), Delfín de Risso (Castellano), Fabo Calderón (Castellano), Izurde muturmotza (Euskera), Cap d’olla gris (Catalán), Arroaz boto (Gallego), Grey Dolphin (Inglés), Risso's Dolphin (Inglés), Grampus (Francés), Dauphin de Risso (Francés), Rundkopfdelfin (Alemán), Delfino di Risso (Italiano), Golfinho-de-risso (Portugués)</t>
+    <t>Calderón Gris (Castellano), Delfín gris (Castellano), Delfín de Risso (Castellano), Fabo Calderón (Castellano), Izurde muturmotza (Euskera), Cap d’olla gris (Catalán), Arroaz boto (Gallego), Grey Dolphin (Inglés), Risso's Dolphin (Inglés), Grampus (Francés), Dauphin de Risso (Francés), Rundkopfdelfin (Alemán), Delfino di Risso (Italiano), Golfinho-de-risso (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Marina Mediterránea U1 (Desfavorable-inadecuado),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Calderón de tamaño más bien grande que se reconoce por su cabeza roma y por las abundantes marcas alargadas de color blanco que, aunque parecen cicatrices, ya se encuentran presentes en los recién nacidos. Su tamaño puede llegar a ser de entre 3,2 y 4,3 metros y pesar 680 kilogramos, sin existir un marcado dimorfismo sexual. Presenta un melón pronunciado, aunque no supera la vertical de la parte anterior de la boca, con un marcado surco frontal centrado y vertical. Las aletas pectorales son largas y  puntadas, la aleta dorsal alta y el pedúnculo caudal es estrecho. El patrón de color de esta especie es característico y muy variable a lo largo de la vida del ejemplar, estando sujeto a variación con la edad, por lo que puede ser motivo de confusión en la identificación de los ejemplares. Existen dos características comunes en la coloración a todas las edades, por un lado la conspicua mancha blanca ventral, que se sitúa en la zona pectoral ascendiendo lateralmente por delante de las aletas pectorales y que continúa en su
 parte central hacia atrás dirigiéndose a la zona abdominal donde es más ancha. Por otro, las rosetas claras y la aureola que rodea las numerosas marcas y cicatrices que están presentes por todo el cuerpo después del nacimiento y se acentúan con la edad. Se han definido distintos patrones de color según la edad de los individuos:
 - Los ejemplares recién nacidos y juveniles presentan color gris oscuro en el lomo, con color claro y canela en la cabeza, anterior al aventador.
 - Los ejemplares de 230 a 250 cm presentan un color marrón oscuro achocolatado, casi negro, en los que destacan la mancha blanca del pecho y la mancha genital.
 - Los ejemplares de 290 a 300 cm son grises con marcas blancas de cicatrices, manteniendo un gris uniforme algo más oscuro en el lomo y en las aletas.
 - Los ejemplares de más de 300 cm tienen un color blanquecino en la parte anterior del cuerpo y marcadas cicatrices, con tendencia a aclarar la cabeza totalmente, y manteniendo las aletas oscuras.
 El cráneo presenta un perfil superior plano, al contrario que los otros delfines que tienen un perfil cóncavo. Presenta dientes solo en los maxilares inferiores, en un número de 3 o 4. Ocasionalmente puede presentar dos pares de dientes en los maxilares superiores. En los adultos las alas laterales se prolongan poco dando un aspecto de T corta. El perfil de la primera pieza es de aspecto hexagonal y se caracteriza por ser muy plana.
 Emite sonidos variados en forma de pulsos y chasquidos que utiliza tanto para ecolocalización como para comunicación.</t>
   </si>
   <si>
     <t>Delphinus griseus G. Cuvier, 1812, Delphinus rissoanus Desmarest, 1822, Delphinus rissoi Gervais, 1859, Globicephalus rissii Hamilton, 1837, Grampus cuvieri Gray, 1846, Grampus sowerbianus Fischer, 1881</t>
   </si>
   <si>
     <t>Galium viridiflorum Boiss. &amp; Reut.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial EN (En peligro),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Planta perenne de hasta 80 cm. Hojas de 13-30 x 4-8 mm, de lanceoladas a oblanceoladas, estrechadas hacia el ápice, rugosas en el envés, con indumento de pelos largos patentes. Inflorescencia corta, cilíndrica; inflorescencias parciales densas. Corola de 2,5-3 mm, verde-amarillenta, con lóbulos más o menos triangulares, agudos o apiculados. Anteras de 0,2-0,3 mm, de subglobosas a ovoideas. Fruto de 1-1,5 mm, con pelos patentes, formado por 2 mericarpos.</t>
   </si>
   <si>
-    <t>Anexo IV, Anexo II - Prioritaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Helianthemum alypoides Losa &amp; Rivas Goday</t>
   </si>
   <si>
-    <t>prueba_Matamarilla (Castellano), Perdiguera de los yesos (Castellano)</t>
+    <t>Matamarilla (Castellano), Perdiguera de los yesos (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Perenne, erecta, leñosa; tallos rojizos, glabrescentes, con brotes pubescentes. Hojas opuestas, cortamente pecioladas, elípticas u oblongo-elípticas, lanceoladas u ovado-lanceoladas, planas o con margen revoluto, de color verde intenso, algo carnosas, glabras, estipuladas. Cimas bracteadas, simples; botones florales ovoideo-cónicos, de ápice retorcido. Flores actinomorfas, hermafroditas, pentámeras; sépalos internos con costillas marcadas, setoso-híspidas, los externos de longitud 1/3 de la de los internos, linear-lanceolados o lineares; pétalos 8-10 mm, amarillos, muy rara vez blancos. Cápsula 5-6 mm, globosa, trilobulada, estrellado-pubescente.</t>
   </si>
   <si>
     <t>Helianthemum leptophyllum subsp. alypoides (Losa &amp; Rivas Goday) Raynaud</t>
   </si>
   <si>
     <t>Lindenia tetraphylla (Vander Linden, 1825)</t>
   </si>
   <si>
-    <t>prueba_Libélula (Castellano), Bladetail (Inglés)</t>
+    <t>Libélula (Castellano), Bladetail (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>España CR (En peligro crítico),  Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>El mayor gónfido europeo (7 cm de longitud). Es de color amarillo pajizo, pruiniscente en los machos de más edad, con manchas castañas que ennegrecen con la edad. Los dos sexos tienen las celdas discoidales divididas y unas llamativas expansiones foliáceas de los segmentos abdominales 7º y 8º. Más información en Dumont (1991), simplificada en Askew (2004).</t>
   </si>
   <si>
     <t>Puccinellia pungens (Pau) Paunero</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Hierba perenne, densamente cespitosa, glaucescente. Tallo rígido, erecto o acodado en el nudo basal y ascendente, de 6-30(40) cm. Hoja basal de 2-5(9)
 cm, convoluta, recurvada, aguda y subpunzante en el ápice. Lígula igual o menor de 0,5 mm, truncada. Panícula erecta de 3-5(7) cm, de contorno triangular
 o rómbico, con 5-12 espiguillas densas, verdes a púrpura, con 3-6 flores, la superior generalmente estéril. Lema de 1,5-2,5 mm, de margen escábrido ciliolado y palea algo más pequeña, con ápice también ciliolado. Anteras de 1,25-1,75 mm.</t>
   </si>
   <si>
     <t>Puccinellia fasciculata subsp. pungens (Pau) W.E.Hughes</t>
   </si>
   <si>
     <t>Scorzoneroides microcephala (DC.) Holub</t>
   </si>
   <si>
-    <t>prueba_Leontodon de los Borreguiles (Castellano)</t>
+    <t>Leontodon de los Borreguiles (Castellano)</t>
   </si>
   <si>
     <t>Castellano</t>
   </si>
   <si>
     <t>Hemicriptófito rosulado, de 3-10 cm, con raíces tuberosas. Escapos 3-7 cm, simples, procumbentes o ascendentes, bracteados, glabros. Hojas rosuladas, lineares o estrechamente oblanceoladas, enteras o sinuado-dentadas, de haz esparcidamente hirta o glabrescentes, con pelos simples. Capítulos homógamos, solitarios, terminales; involucro 6,5-11 mm, con brácteas en varias filas, subbiseriadas, esparcidamente pelosas o glabrescentes, con pelos blancos y flexuosos mucho más cortos que la anchura de las brácteas. Flores liguladas, amarillas, las externas de dorso algo teñido de púrpura. Aquenios 3-3,5(4) mm, subcilíndricos, estriados longitudinalmente, no o apenas atenuados en el ápice. Vilano doble, el interno de 3,5-5 mm, de pelos plumosos; el externo de 0,2-1 mm, de pelos simples, denticulados.</t>
   </si>
   <si>
     <t>Leontodon microcephalus (DC.) Boiss., Oporinia microcephala DC</t>
   </si>
   <si>
     <t>Lacerta schreiberi Bedriaga, 1878</t>
   </si>
   <si>
-    <t>prueba_Lagarto verdinegro (Castellano), Schreiber muskerra (Euskera), Lagarto das silvas (Gallego), Iberian Emerald Lizard (Inglés), Schreiber's Green Lizard (Inglés)</t>
+    <t>Lagarto verdinegro (Castellano), Schreiber muskerra (Euskera), Lagarto das silvas (Gallego), Iberian Emerald Lizard (Inglés), Schreiber's Green Lizard (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Lagarto robusto de tamaño medio con una longitud de cabeza y cuerpo máxima de 131 mm y cola intacta de 1,5 a 2 veces la longitud de la cabeza y cuerpo. Los machos adultos tienen el dorso verde finamente punteado de negro y durante el celo adquieren una coloración azul muy intensa en la cabeza. El dorso de las hembras adultas puede ser verde o pardo y suele tener manchas negras grandes con ocelos blancos en los costados. Collar de borde aserrado y 8-10 filas longitudinales de escamas ventrales.</t>
   </si>
   <si>
     <t>Hierophis viridiflavus (Lacépède, 1789)</t>
   </si>
   <si>
-    <t>prueba_Culebra verdiamarilla (Castellano), Suge berde-horia (Euskera), Serp verd groga (Catalán), Green Whip Snake (Inglés), Western Whip Snake (Inglés)</t>
+    <t>Culebra verdiamarilla (Castellano), Suge berde-horia (Euskera), Serp verd groga (Catalán), Green Whip Snake (Inglés), Western Whip Snake (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>La culebra verdiamarilla es un ofidio de tamaño medio que alcanza entre 1.000 y 1.500 mm de longitud total cabeza – cloaca. El cuerpo es largo y esbelto, igual que la cola, hecho que le confiere una notable agilidad. La coloración dorsal es negra o verde oscura con pequeñas manchas amarillas en el píleo y parte anterior del cuerpo. El vientre y los flancos son claros: amarillos, verdosos o blanquecinos. Algunos ejemplares son mucho más oscuros o melánicos. En los juveniles destaca la presencia de un manifiesto contraste en la cabeza con machas oscuras y bien delimitadas por gruesas líneas amarillas que dibujan un diseño muy simétrico a ambos lados de la cabeza. Los machos son mayores que las hembras aunque presentan un número de escamas ventrales menor. Los machos también tienen mayor número de escamas subcaudales debido a la presencia de los hemipenes y músculos retractores en la base de la cola.</t>
   </si>
   <si>
     <t>Coluber viridiflavus</t>
   </si>
   <si>
-    <t>Myotis alcathoe Helversen &amp; Heller, 2001</t>
-[...2 lines deleted...]
-    <t>prueba_Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun txiki (Euskera), Rat penat petit de bigotis (Catalán), Morcego de bigotes pequeño (Gallego), ALCATHOE MYOTIS (Inglés), Alcathoe Whiskered Bat (Inglés), Murin D'Alcathoe (Francés)</t>
+    <t>Myotis alcathoe Helversen &amp; K. G. Heller, 2001</t>
+  </si>
+  <si>
+    <t>Murciélago ratonero bigotudo pequeño (Castellano), Saguzar bibotedun txiki (Euskera), Rat penat petit de bigotis (Catalán), Morcego de bigotes pequeño (Gallego), ALCATHOE MYOTIS (Inglés), Alcathoe Whiskered Bat (Inglés), Murin D'Alcathoe (Francés)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial DD (Datos insuficientes),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>El hocico y las membranas alares son de color pardo rojizo, así como la mayor parte del rostro y de las orejas. La oreja presenta una muesca de la que sobresale un trago puntiagudo y algo menor que la mitad de la longitud de la oreja. La parte interna de la base de la oreja y la piel que rodea el ojo está poco o nada pigmentada (color rosado). Las membranas alares se insertan en la base del dedo más externo del pie. El espolón ocupa aproximadamente la mitad de la distancia del borde del uropatagio entre pie y cola. El pie es pequeño y su longitud es la mitad de la tibia. El pene es delgado y no se engrosa en el extremo. El pelaje es largo, algo encrespado y bicolor, con la base de los pelos pardo oscuro y las puntas más claras. En los adultos, el dorso es castaño rojizo y la región ventral varía de crema pálido a gris claro. Jóvenes más grisáceos. En Europa, es la especie del género Myotis de menor talla. ANT: 30,1-33,3 mm (raramente mayor de 33,0 mm y habitualmente menor de 32,8 mm); Ps: 3,4-5,8 g. En España, 31,4-33,0 mm y 3,4-5,2 g, respectivamente. Ambos sexos son de tamaño similar. En el cráneo, la cúspide palatal del cíngulo del último premolar superior (P4) está más desarrollada que en M. mystacinus / brandtii. El P3 es aproximadamente la mitad del P2 y el P3 es más pequeño que el P2. Si los dientes no están desgastados, los protocónulos de los tres molares superiores son claramente visibles. El P3 y el P2 de algunos ejemplares aparecen ligeramente desplazados de la línea dental, hacia el lado lingual. Formula dentaria: 2.1.3.3/3.1.3.3. Número de cromosomas (2n) = 44. Las mayores posibilidades de confusión se dan con sus especies gemelas, M. mystacinus y M. brandtii. La primera es algo mayor en sus medidas externas, de forma que por el momento, la longitud del antebrazo de los M. mystacinus identificados por medio de técnicas moleculares es igual o superior a 33,0 mm. El trago es algo mayor que la mitad de la oreja y la oreja es más alargada. El color de todas las partes desprovistas de pelo es siempre marrón negruzco o casi negro. En los adultos, los pelos del dorso son de color marrón negruzco en la base y castaño dorados en las puntas. El P3 es claramente menor que el P2, pero mayor que su mitad. En general, M. alcathoe presentaría una morfología externa muy similar a la de M. mystacinus pero con la librea típica de M. daubentonii. Aunque M. brandtii nunca ha sido citado en España, sus principales diferencias morfológicas deberían ser tenidas en cuenta cuando se identifique a M. alcathoe. M. brandtii es de mayor talla y tiene el pene engrosado en el extremo. El P3 y P3 son aproximadamente del mismo tamaño que el P2 y P2, respectivamente. Por el momento, para realizar con seguridad una correcta identificación de los ejemplares de esta especie y de sus gemelas, es imprescindible realizar análisis moleculares comparativos de ADN mitocondrial (hasta el momento están secuenciados de forma completa o parcial los genes citocromo b, ND1 y 12S rRNA). En consecuencia, todos los datos no avalados por este tipo de análisis deberían ser consignados provisionalmente como M. alcathoe/mystacinus. En M. daubentonii el espolón ocupa las dos terceras partes del borde del uropatagio, el ala se inserta en la mitad del pie que es más grande y presenta en los dedos unos pelos rígidos muy característicos. También se puede confundir con algunos Pipistrellus, pero estos tienen el extremo del trago redondeado y sólo dos premolares superiores. ULTRASONIDOS En Europa, es la especie del género Myotis que emite señales de frecuencia más elevada. Emite señales de frecuencia modulada que comienzan sobre los 120 kHz y finalizan a unos 41,6 kHz, tienen una duración de 1,8 a 4,0 ms y el intervalo entre señales consecutivas es de 66 a 85 ms. La frecuencia de máxima intensidad es de 52,5 ± 9,6 kHz. Como en el caso de especies similares, las señales de ecolocación presentan características diferentes cuando el murciélago caza en terrenos abiertos o en el interior de una formación vegetal densa. La escasez de registros de señales de ecolocación de esta especie no permite por el momento el uso de estos caracteres para diferenciar con seguridad M. alcathoe de otros pequeños Myotis europeos.</t>
   </si>
   <si>
     <t>Dicranum viride (Sull. &amp; Lesq.) Lindb.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Alpina</t>
   </si>
   <si>
     <t>Musgo acrocárpico, verde oscuro a negruzco, céspedes de hasta 3 mm de altura. Caulidio ramificado; filidios de 4-5 mm, largamente subulados, de margen entero o ligeramente dentado en el ápice, falciformes secundos, frágiles, muchos de ellos quebrados por encima de la base. Lámina uniestratificada, salvo hacia al ápice que puede presentar algunas porciones biestratificadas; células basales cortamente rectangulares o subcuadradas hasta 30 µm de largo; células alares extendiéndose hasta el nervio, de color pardusco; células medianas y superiores no porosas, moderadamente alargadas. Nervio ancho 90-140 um en la base, extendiéndose hasta el ápice y ocupando casi toda la súbula. Sección transversal con estereidas.</t>
   </si>
   <si>
     <t>Plantas no vasculares</t>
   </si>
   <si>
+    <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
+  </si>
+  <si>
     <t>Anexo II - No prioritaria</t>
   </si>
   <si>
     <t>Asplenium hemionitis L.</t>
   </si>
   <si>
-    <t>prueba_Hierba candíl (Castellano), Helecha (Castellano), hierba candil (Castellano), feto de folha de hera (Gallego)</t>
+    <t>Hierba candíl (Castellano), Helecha (Castellano), hierba candil (Castellano), feto de folha de hera (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Gallego</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Macaronésica</t>
   </si>
   <si>
     <t>Tiene las frondes hasta de 35 cm, palmeadas y los soros lineares.</t>
   </si>
   <si>
     <t>Bruchia vogesiaca Schwägr.</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Musgo acrocárpico, pequeño, de 0,3-0,6 cm de altura, que forma céspedes laxos o poco compactos de un verde pálido a verde amarillento. Caulidio simple, a menudo con protonema secundario en la base, con cordón central y esclerodermis de 3-4 capas de células. Filidios de erectos a escuarrosos, de 1,5-3 mm de longitud, oval-lanceolados u oblongo-lanceolados, abruptamente subulados, con la base envainadora, margen entero o algo dentado y nervio excurrente, células de la lámina oblongas o hexagonales, 15-20 x 30-40 µm, las marginales más estrechas. Reproducción asexual vía propágulos protonemáticos. Cápsula cleistocárpica (no operculada), gimnóstoma (perístoma indiferenciado), de cilíndrica a piriforme, apiculada, con el cuello largo, seta de 2,5-10 mm de longitud, amarillenta, flexuosa, caliptra mitriforme.
 Se reconoce bien en el campo cuando presenta esporófitos, por sus cápsulas sin opérculo y con el cuello largo y bien diferenciado (Sérgio &amp; Garcia, 2015). Se puede confundir con algunas especies de los géneros Dicranella y Ditrichum. La presencia de un protonema persistente que genera yemas multicelulares es un rasgo poco habitual (Sérgio et al. 1998) que favorece la estrategia colonizadora de esta especie.</t>
   </si>
   <si>
     <t>Balaenoptera borealis Lesson, 1828</t>
   </si>
   <si>
-    <t>prueba_Rorcual boreal (Castellano), Sei whale (Inglés), Rorqual de Rudolphi (Francés), Seiwal (Alemán), Balenottera boreale (Italiano), Baleia-sardinheira (Portugués)</t>
+    <t>Rorcual boreal (Castellano), Sei whale (Inglés), Rorqual de Rudolphi (Francés), Seiwal (Alemán), Balenottera boreale (Italiano), Baleia-sardinheira (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Marina Atlántica, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>El rorcual boreal o norteño es un animal esbelto con aletas pectorales relativamente cortas (9-10% de la longitud total del cuerpo) y dorsal prominente y falcada, pueden medir hasta 16 m y pesar 30 t. La aleta caudal es relativamente pequeña y la dorsal bien definida y falciforme. Una sola carena central en la cabeza, que va desde el orificio respiratorio hasta el final del rostro, lo distingue del rorcual tropical, muy parecido en las demás características. Cuando emerge se distingue de los demás rorcuales, excepto del rorcual aliblanco, en que se le puede ver la aleta dorsal a la misma vez que el respiradero. Junto con el rorcual común son las especies más veloces de las grandes ballenas, pudiendo alcanzar hasta 25 nudos (45 km/h) en trayectos cortos. Se reconocen dos subespecies, una en el hemisferio norte (B. b. borealis) y otra de mayor tamaño en el hemisferio sur (B. b. schlegellii).</t>
   </si>
   <si>
     <t>Balaenoptera schlegellii Dabbene, 1902</t>
   </si>
   <si>
     <t>Eretmochelys imbricata (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Tortuga de Carey (Castellano), Tortuga carey (Castellano), Sasikareta (Euskera), Tortuga carei (Catalán), Tartaruga mariña carei (Gallego), Hawksbill Turtle (Inglés), Tortue imbriquée (Francés), Caret (Francés), Tortue à bec faucon (Francés), Tortue à écailles (Francés), Tortue Caret (Francés), Echte Karettschildkröte (Alemán), Embricata tartaruga (Italiano)</t>
+    <t>Tortuga de Carey (Castellano), Tortuga carey (Castellano), Sasikareta (Euskera), Tortuga carei (Catalán), Tartaruga mariña carei (Gallego), Hawksbill Turtle (Inglés), Tortue imbriquée (Francés), Caret (Francés), Tortue à bec faucon (Francés), Tortue à écailles (Francés), Tortue Caret (Francés), Echte Karettschildkröte (Alemán), Embricata tartaruga (Italiano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés, Francés, Francés, Francés, Francés, Alemán, Italiano</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  España DD (Datos insuficientes),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Tortuga de mediano tamaño, cuya característica más destacada es su caparazón alargado con escudos imbricados y borde aserrado. Estas características no son tan patentes en los neonatos, pues los escudos aparecen completamente imbricados en los caparazones de unos 15 cm de longitud. Presentan 5 escudos vertebrales, 4 pares de escudos laterales, un número variable de escudos marginales (&gt;10 pares) y dos escudos supracaudales de gran dureza. El escudo nucal no tiene contacto con los escudos laterales. El plastrón, está constituido por 4 pares de escudos inframarginales. La coloración del caparazón varía con la edad; los neonatos presentan una coloración marrón oscura tanto dorsal como ventral, mientras que a medida que las tortugas van creciendo, el caparazón desarrolla un patrón de coloración de los escudos característico, de manchas amarillas, marrones y negras, que se mantiene en la madurez. Ventralmente son de color amarillo claro y/o blanco, presentando en ocasiones manchas negras. La longitud recta de caparazón de las hembras adultas varía normalmente entre 60 y 90 cm, y la talla de los machos observados mide entre 71 y 85 cm. La cabeza está cubierta por escamas queratinizadas: dos pares prefrontales y tres pares postorbitales (que se mantienen estables en número y forma). Con el tiempo la cabeza se alarga, llegando a ser cerca del doble de larga que de ancha en individuos adultos. En inglés se las conoce como tortuga de pico de halcón (Hawksbill) debido a su característico pico, o ranfoteca, alargado y estrecho con bordes lisos muy afilados, y a su mandíbula superior que se proyecta hacia delante. Las aletas delanteras, de longitud mediana, están cubiertas por escamas y presentan dos uñas por aleta, al igual que las posteriores. En los individuos adultos existe dimorfismo sexual; los machos presentan una cola de mayor tamaño que las hembras, que sobresale del margen posterior del caparazón, y las uñas de las aletas son de mayor tamaño, más fuertes y curvadas, para sujetarse a las hembras durante la cópula.</t>
   </si>
   <si>
     <t>Caretta bissa Rüppell, 1835, Eretmochelys squamata Agassiz, 1857</t>
   </si>
   <si>
     <t>Balaenoptera acutorostrata Lacépède, 1804</t>
   </si>
   <si>
-    <t>prueba_Minke whale (Inglés), Petit rorqual (Francés), Zwergwal (Alemán), Balenottera minore (Italiano), Baleia-anã (Portugués)</t>
+    <t>Minke whale (Inglés), Petit rorqual (Francés), Zwergwal (Alemán), Balenottera minore (Italiano), Baleia-anã (Portugués)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Marina Atlántica, Región Marina Macaronésica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>El rorcual aliblanco (Balaenoptera acutorostrata), presenta una coloración gris que varía en tonalidades en todo el cuerpo, siendo siempre la parte inferior de su cuerpo completamente blanca. El roncual aliblanco se distingue de otros rorcuales por la mancha blanca que presentan en las aletas pectorales, con una forma más o menos redondeada. Pertenece al grupo de los cetáceos misticetos ya que presentan barbas. Llegan a alcanzar un tamaño de 7-10 m (recién nacido 2,1 -2,8 m).</t>
   </si>
   <si>
     <t>Agaphelus gibbosus Cope, 1968, Balaena rostrata Fabricius, 1780, Balaenoptera eschrichtius Rasch, 1845, Balaenoptera rostrata (Fabricius, 1780)</t>
   </si>
   <si>
     <t>Phocoena phocoena (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Common Porpoise (Inglés), Marsouin (Francés), Schweinswal (Alemán), Focena (Italiano), Bôto (Portugués)</t>
+    <t>Marsopa (Castellano), Marsopa común (Castellano), Common Porpoise (Inglés), Marsouin (Francés), Schweinswal (Alemán), Focena (Italiano), Bôto (Portugués)</t>
+  </si>
+  <si>
+    <t>Castellano, Castellano, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Marina Atlántica U1 (Desfavorable-inadecuado),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>La marsopa es la especie de cetáceo de menor tamaño en el Atlántico Norte. La longitud total varía generalmente entre 130-180 cm y el peso entre 25 y 90 kg. El tamaño de las hembras es mayor que el de los machos, aunque presenta grandes variaciones geográficas.
 Presentan una cabeza roma, sin el típico pico de algunos delfines. Las aletas pectorales tienen el extremo redondeado y la aleta dorsal se sitúa en la mitad del cuerpo, es baja y triangular, presentando una peculiaridad única en los cetáceos: la existencia en el borde anterior de la aleta dorsal, de algunos ejemplares, de tubérculos epidérmicos a modo de protuberancias que le dan un aspecto aserrado.
 El color dorsolateral es negro acastañado, y en la parte anterior de los flancos presenta un color ceniza que se difumina a blanco centralmente. Destacan las aletas pectorales negras con una línea que las une con la parte inferior de la boca, que es también oscura rodeando el labio inferior. La parte anterior de la cabeza es un poco más clara, haciendo una figura triangular que se abre hacia delante desde el aventador. A pesar de la variación de color individual, y de cierta asimetría bilateral, no se han encontrado diferencias en las distintas poblaciones del mundo. El cráneo es alargado aunque con rostro corto, el paladar es plano y presenta una marcada asimetría orientada a la izquierda general en los cetáceos odontocetos. Los dientes son espatulados, caso único entre los cetáceos en los
 que suelen ser cónicos. Cabe destacar el tamaño de los huesos pélvicos en esta especie que son mucho mayores y voluminosos que en los pequeños delfínidos, estando relacionado con el tamaño de los órganos sexuales, sobre todo en el caso de los machos.</t>
   </si>
   <si>
     <t>Delphinus phocoena Linnaeus, 1758, Phocaena communis Lesson, 1827, Phocaena phocaena Kleinenberg, 1956, Phocena phocena Gray, 1821</t>
   </si>
   <si>
     <t>Lepidochelys kempii (Garman, 1880)</t>
   </si>
   <si>
-    <t>prueba_Cotorra (Castellano), Tortuga Iora (Castellano), Tortuga Marina Bastarda (Castellano), Tortuga golfina (Castellano), Kemp's Ridley (Inglés), Atlantic Ridley (Inglés), Mexican Ridley (Inglés), Gulf Ridley (Inglés), Tortue de Kemp (Francés), Lépidochelyde de Kemp (Francés), Ridley de Kemp (Francés), Kemps Schildkröte (Alemán)</t>
+    <t>Cotorra (Castellano), Tortuga Iora (Castellano), Tortuga Marina Bastarda (Castellano), Tortuga golfina (Castellano), Kemp's Ridley (Inglés), Atlantic Ridley (Inglés), Mexican Ridley (Inglés), Gulf Ridley (Inglés), Tortue de Kemp (Francés), Lépidochelyde de Kemp (Francés), Ridley de Kemp (Francés), Kemps Schildkröte (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Alemán</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  España DD (Datos insuficientes),  Región Marina Atlántica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Marina Atlántica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Tortuga marina de pequeño tamaño, es la tortuga más pequeña que puede encontrarse en el Atlántico, el tamaño medio del caparazón es de 646 mm. Pueden llegar a pesar 50 kg como máximo. Se caracteriza por presentar un caparazón de forma acorazonada o, a veces, casi circular. Las escamas están yuxtapuestas, no imbricadas.  Existen cinco grandes escamas vertebrales, que a veces pueden ser seis o más al presentarse otras escamas extravertebrales. Hay otras cinco placas costales a cada lado del caparazón, la más interior de las cuales está en contacto con la nucal. Tiene cuatro pares de escamas inframarginales, alargadas, cada una de las cuales está atravesada por un poro cerca de la sutura posterior. Aparecen cinco grandes escudos laterales dorsales en cada lado del caparazón. La escama supracaudal está dividida. Las escamas marginales se presentan en número variable, a menudo 12 en cada lado. La cabeza tiene un tamaño moderado y representa aproximadamente del 20 al 30% de la longitud del caparazón. La superficie externa de las mandíbulas es convexa. Existen dos pares de escamas prefrontales, a veces fraccionadas y una gran escama mandibular. El color del caparazón y de las partes superiores de los miembros y la cabeza es de un verde grisáceo uniforme; los bordes de los miembros anteriores presentan a veces tonalidades más claras. En cuanto al esqueleto indicar que los huesos del caparazón son moderadamente gruesos, muy osificados y casi sin fontanelas en los adultos. El hueso nucal es relativamente largo. Los neuronales son muy estrechos y variables en número. Ocasionalmente suelen presentar suturas longitudinales. El cráneo de esta especie muestra como característica unas órbitas muy grandes y dispuestas anterolateralmente.  Presentan dimorfismo sexual, los machos tienen una cola mucho más larga y gruesa que las hembras y las uñas de los márgenes anteriores de los miembros delanteros se hallan más desarrolladas.</t>
   </si>
   <si>
     <t>Lepidochelys olivacea subsp. kempii Schmidt, 1953, Thalassochelys kempii Boulenger 1889</t>
   </si>
   <si>
     <t>Holcus annuus subsp. duriensis (P. Silva) Franco &amp; Rocha Afonso</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España DD (Datos insuficientes),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea</t>
   </si>
   <si>
     <t>Planta cespitosa anual con tallos de hasta 75 cm. Hojas de 1-4 mm de anchura, lígula corta truncada. Panícula laxa, usualmente con unas 100 espiguillas bifloras, aunque en ejemplares que viven sobre suelos más ricos las plantas más vigorosas pueden presentar hasta 500 espiguillas. Glumas villosas de 5(6) mm de longitud, largamente aristadas, la superior con arista de 1.5-6 mm. Lemas aristados, con arista de 4-6 mm.</t>
   </si>
   <si>
     <t>Holcus setiglumis subsp. duriensis P.Silva</t>
   </si>
   <si>
     <t>Linaria intricata Coincy</t>
   </si>
   <si>
-    <t>prueba_espuela manchada (Castellano)</t>
+    <t>espuela manchada (Castellano)</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes),  España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Terófito multicaule. Inflorescencia pauciflora que se alarga tras la floración. Pedicelos más largos que los sépalos y que las brácteas. Corola violácea con paladar amarillo, de unos 9 mm y espolón de 5 mm. Semillas discoideas, de menos de 1 mm y con ala muy estrecha.</t>
   </si>
   <si>
     <t>Linaria coutinhoi Valdés, Linaria multicaulis Cout., non Miller</t>
   </si>
   <si>
     <t>Narcissus assoanus Schult. &amp; Schult. f.</t>
   </si>
   <si>
-    <t>prueba_Campanillas (Castellano), Cazoletas (Castellano), Alhelía (Castellano), Campanitas (Castellano), Candilejo (Castellano), Cazoleta (Castellano), Junquillo de olor (Castellano), Junquillos (Castellano), Morteré (Castellano), Mortero (Castellano), Morteros (Castellano), Narciso (Castellano), Manolas (Castellano), Morteret (Castellano), Candeleros (Castellano), narciso gallego (Castellano), Narcisos (Catalán), Saleret (Catalán), Junquillo (Catalán), almesquí (Catalán), Candelero (Catalán), Lliràde la mare de diéu (Catalán), Lliri (Catalán), Palmito (Valenciano)</t>
+    <t>Campanillas (Castellano), Cazoletas (Castellano), Alhelía (Castellano), Campanitas (Castellano), Candilejo (Castellano), Cazoleta (Castellano), Junquillo de olor (Castellano), Junquillos (Castellano), Morteré (Castellano), Mortero (Castellano), Morteros (Castellano), Narciso (Castellano), Manolas (Castellano), Morteret (Castellano), Candeleros (Castellano), narciso gallego (Castellano), Narcisos (Catalán), Saleret (Catalán), Junquillo (Catalán), almesquí (Catalán), Candelero (Catalán), Lliràde la mare de diéu (Catalán), Lliri (Catalán), Palmito (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Catalán, Valenciano</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España LC (Preocupación menor),  Región Mediterránea FV (Favorable),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Bulbo c. 2 x 1,5 cm, con túnicas pardas, que se prolongan sobre el escapo, éste de 15–45 cm de longitud. Hojas 18–33 x 0,08– 0,2 cm, más cortas o igualando el escapo, de márgenes lisos. Espata 2,5–4,5 cm, membranácea, de márgenes soldados hasta la mitad de su longitud. Flores 1-3(4), de 2–3,5 cm de diámetro, horizontales o erecto patentes, actinomorfas, amarillo doradas; tubo del perianto 1,6–1,8(2) cm, ligeramente curvado; tépalos 1–1,3 cm, patentes, oblongos, obtusos, mucronados; corona 4–7 mm, de la mitad de la longitud de los tépalos, con margen algo crenado. Especie variable, cuya taxonomía ha tenido varios tratamientos y que ha llegado a supeditarse a N. assoanus, lo que descartan los análisis moleculares recientes.</t>
   </si>
   <si>
     <t>Narcissus juncifolius Lagasca, Narcissus marianicus Fern. Casas, Narcissus requienii M.J. Roemer</t>
   </si>
   <si>
     <t>Veronica micrantha Hoffmanns. &amp; Link</t>
   </si>
   <si>
-    <t>prueba_Verónica (Castellano), Beltrónica (Castellano), verónica menor de prados (Castellano), Herba das feridas (Gallego), amenta brava (Gallego)</t>
+    <t>Verónica (Castellano), Beltrónica (Castellano), verónica menor de prados (Castellano), Herba das feridas (Gallego), amenta brava (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Gallego, Gallego</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Hierba perenne, hasta de 80 cm. Tallos de ascendentes a erectos, con abundantes pelos tectores largos. Hojas sésiles o subsésiles, de base más o menos truncada, lámina de ovada a muy anchamente ovada u ovado-subdeltada, crenado-serrada, con pelos más cortos que los del tallo. Inflorescencia en 2-6 racimos axilares, hasta de 22 cm, con 4-45 flores; brácteas diferentes de las hojas. Flores con pedicelos de 1-2 mm. Cáliz con 4 sépalos casi siempre más largos que la cápsula. Corola blanquecina, con la garganta púrpura o rosada. Cápsula más ancha que larga, obcordada, de base cuneada. Semillas 0,8-1,2 mm, de color pardo. Veronica chamaedrys, especie emparentada y en parte simpátrica, se diferencia por la corola de color azul y de mayor tamaño y por los pedicelos mayores de 2 mm.</t>
   </si>
   <si>
     <t>Veronica chamaedrys var. canescens Merino, Veronica chamaedrys var. micrantha (Hoffmanns. &amp; Link) Pau, Veronica teucrium sensu Brot., non L</t>
   </si>
   <si>
     <t>Mesoplodon europaeus (Gervais, 1855)</t>
   </si>
   <si>
-    <t>prueba_Ballena De Pico De Gervais (Castellano), Zifio de Gervais (Castellano), Gulf Stream Beaked Whale (Inglés), Gervais' Beaked Whale (Inglés), Mésoplodon De Gervais (Francés), Baleine à bec de Gervais (Francés), Gervais-Zweizahnwal (Alemán), Mesoplodonte di Gervais (Italiano), Baleia-bicuda-de-gervais (Portugués)</t>
+    <t>Ballena De Pico De Gervais (Castellano), Zifio de Gervais (Castellano), Gulf Stream Beaked Whale (Inglés), Gervais' Beaked Whale (Inglés), Mésoplodon De Gervais (Francés), Baleine à bec de Gervais (Francés), Gervais-Zweizahnwal (Alemán), Mesoplodonte di Gervais (Italiano), Baleia-bicuda-de-gervais (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Marina Atlántica, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>El zifio de Gervais o Mesoplodon europaeus, es un animal de cuerpo delgado, fusiforme y algo comprimido lateralmente. La cabeza es extremadamente pequeña afilándose en un pico estrecho. Los machos tienen 2 dientes localizados a un tercio de la distancia entre el extremo del hocico y la comisura bucal que son visibles exteriormente con la boca cerrada. En las hembras y los jóvenes los dientes no son visibles.
 La línea de la boca es recta.Las aletas pectorales son pequeñas, aproximadamente un doceavo de la longitud total, situadas muy abajo en los lados del cuerpo y en una especie de depresiones en las que se alojan para quedar casi en el mismo plano que el resto del cuerpo. La aleta dorsal es pequeña, situada por detrás de la mitad de la espalda y su forma varia desde falciforme a triangular. La aleta caudal es menor de un quinto de la longitud total, carece de escotadura en su borde posterior y es redondeada en la punta.
 Pueden alcanzar una longitud de hasta 5,2 m las hembras y 4,5 m los machos, pesando de 1 a 2 tm. Al nacer pueden medir unos 2,1 m y pesar 50 kg.
 Es azul marino o gris oscuro en el dorso y los costados, y ligeramente más claro en el vientre, siendo éste blanco en los animales jóvenes. La aleta caudal es gris oscura en ambos lados. Puede presentar cicatrices blancas en su dorso y parte alta de los costados.</t>
   </si>
   <si>
     <t>Dioplodon europaeus Gervais, 1855, Dioplodon gervaisi Deslongchamps, 1866, Mesoplodon gervaisi Ellerman &amp; Morrison-Scott, 1951</t>
   </si>
   <si>
     <t>Mesoplodon mirus True, 1913</t>
   </si>
   <si>
-    <t>prueba_Ballena De Pico De True (Castellano), Zifio de True (Castellano), True's Beaked Whale (Inglés), Mésoplodon  De True (Francés), Mésoplodon De True (Francés), Baleine à bec de True (Francés), True-Wal (Alemán), Mesoplodonte di True (Italiano), Baleia-bicuda-de-true (Portugués)</t>
+    <t>Ballena De Pico De True (Castellano), Zifio de True (Castellano), True's Beaked Whale (Inglés), Mésoplodon  De True (Francés), Mésoplodon De True (Francés), Baleine à bec de True (Francés), True-Wal (Alemán), Mesoplodonte di True (Italiano), Baleia-bicuda-de-true (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés, Francés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>Este zifio o ballena picuda es pequeño, tiene el cuerpo es rechoncho y comprimido lateralmente sobre todo en la parte posterior, presentando un «aquillamiento» dorso-ventral que partiendo de la aleta dorsal llega hasta la aleta caudal. La cabeza es pequeña con una ligera depresión en el área del espiráculo y una pequeña protuberancia en la frente, tiene un hocico puntiagudo de tamaño medio y dos surcos en su garganta que se van separando hacia atrás. Posee 2 dientes triangulares y aplanados, inclinados hacia adelante, situados en el extremo anterior de su mandíbula inferior que es blanca, y como en la mayoría de los zífios. Estos dientes solamente son visibles en los machos. Las aletas pectorales son pequeñas y estrechas, insertadas en una pequeña depresión de su cuerpo. La aleta dorsal es pequeña y falciforme, situada un poco más atrás de la mitad del cuerpo. La aleta caudal es ancha, carece de escotadura central y tiene sus bordes posteriores cóncavos.
 Su talla máxima es de 5 m y puede llegar a pesar unos 1.400 kg. Los recién nacidos miden probablemente entre 2 y 2,5 m, y pesan unos 1 30 kg. Es un animal de color ceniciento o negro, aclarándose por sus costados y blancos en el vientre, en el cual pueden aparecer tonalidades amarillo-violáceas con manchas negras. Las aletas pectorales y la caudal son negras por ambas caras. Suele tener numerosos arañazos y cicatrices en los costados. Es un odontoceto poco conocido.</t>
   </si>
   <si>
     <t>Mesoplodon mirum True, 1913</t>
   </si>
   <si>
     <t>Pseudorca crassidens (Owen, 1846)</t>
   </si>
   <si>
-    <t>prueba_Orca Falsa (Castellano), Falsa orca (Castellano), False Killer Whale (Inglés), Faux-orque (Francés), Kleine Schwertwal (Alemán), Falsa-orca (Portugués), Pseudorca (Latín)</t>
+    <t>Orca Falsa (Castellano), Falsa orca (Castellano), False Killer Whale (Inglés), Faux-orque (Francés), Kleine Schwertwal (Alemán), Falsa-orca (Portugués), Pseudorca (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés, Alemán, Portugués, Latín</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Marina Atlántica, Región Marina Macaronésica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>La falsa orca u orca bastarda, es un odontoceto de cuerpo largo y esbelto. La cabeza es estrecha con una frente redondeada, sin trazas de pico. La boca es ancha; con 7 a 12 pares de dientes en cada una de sus mandíbulas superior e inferior; cada uno de ellos puede tener un diámetro de 2,5 cm. Son de sección circular y cónicos. La aleta dorsal es falciforme, con el extremo redondeado o puntiagudo, y dirigido hacia atrás, está ubicada justo detrás de la mitad del cuerpo y es de tamaño moderado. Las aletas pectorales están situadas muy adelante, son largas con una curvatura característica, en forma de S, en el margen anterior que permite el diagnóstico de la especie. La aleta caudal con escotadura en la mitad del borde posterior. El tamaño de los machos puede llegar hasta 6 m y las hembras son algo más pequeñas. Su peso es de 1 a 2tm. Las crías nacen con 1,5 a 2 m y pesan unos 80 kg. Es de gris oscuro a negro, excepto un parche gris en forma de ancla que se encuentra entre las aletas pectorales y, a veces, algunas manchas grises en la cabeza.</t>
   </si>
   <si>
     <t>Phocaena crassidens Owen, 1846</t>
   </si>
   <si>
     <t>Scyllarides latus (Latreille, 1803)</t>
   </si>
   <si>
-    <t>prueba_Cigarra (Castellano), Mediterranean Slipper Lobster (Inglés), Grandecigale (Francés)</t>
+    <t>Cigarra (Castellano), Mediterranean Slipper Lobster (Inglés), Grandecigale (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial DD (Datos insuficientes),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>La especie está reemplazada en el Atlántico sudoriental por S. herklosii (Herklots, 1851), especie muy próxima de la que se diferencia por: presentar los tubérculos del caparazón más altos y conspicuos; carenas abdominales dorsales definidas consistentes en una fila de tubérculos puntiagudos o romos; diente anterolateral del cuarto segmento antenal en gancho y torcido fuera del plano del segmento; y mancha dorsal central del primer somito abdominal redonda, separada de las laterales (triangulares con los márgenes internos cóncavos) por un estrecho anillo más claro, amarillento (Holthuis 1952, 1991).</t>
   </si>
   <si>
+    <t>Anexo V</t>
+  </si>
+  <si>
     <t>Ziphius cavirostris G. Cuvier, 1823</t>
   </si>
   <si>
-    <t>prueba_Ballenato de Cuvier (Castellano), Zifio de Cuvier (Castellano), Ziphio de Cuvier (Castellano), Ballena de Cuvier (Castellano), Zifio común (Castellano), Goose-beaked Whale (Inglés), Cuvier's Beaked Whale (Inglés), Goosebeak Whale (Inglés), Baleine de Cuvier (Francés), Cuvier-Schnabelwal (Alemán), Zifio (Italiano), Baleia-bicuda-de-cuvier (Portugués), Ziphius (Latín)</t>
+    <t>Ballenato de Cuvier (Castellano), Zifio de Cuvier (Castellano), Ziphio de Cuvier (Castellano), Ballena de Cuvier (Castellano), Zifio común (Castellano), Goose-beaked Whale (Inglés), Cuvier's Beaked Whale (Inglés), Goosebeak Whale (Inglés), Baleine de Cuvier (Francés), Cuvier-Schnabelwal (Alemán), Zifio (Italiano), Baleia-bicuda-de-cuvier (Portugués), Ziphius (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Francés, Alemán, Italiano, Portugués, Latín</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Cetáceo de tamaño medio que puede alcanzar los 7 m de longitud y un peso de 2.952,5 kg. Presentan dos surcos en la cabeza en posición ventral que convergen anteriormente sin llegar a unirse. Presenta una aleta dorsal falcada muy retrasada ubicada aproximadamente en los 2/3 de la longitud total, en la región lumbar, sus aletas pectorales son pequeñas y encajan en pequeñas depresiones laterales. Posee una pequeña concavidad en la parte superior de la cabeza. Su aleta caudal es ancha y no presenta ninguna muesca de separación entre los dos lóbulos. La mandíbula inferior se extiende por delante de la superior y el perfil de la boca está curvado hacia arriba. Ambos sexos presentan dos dientes en el extremo apical, uno en cada hemimandíbula que asoman externamente en los machos, que miden hasta 60 mm de longitud. Machos de color gris oscuro, hembras de coloración gris o marrón, aclarándose hacia la posición ventral. Los juveniles suelen presentar una coloración muy oscura. Con la edad, la cabeza se vuelve más clara, casi blanca, especialmente en los machos.</t>
   </si>
   <si>
     <t>Hyperoodon capensis Gray, 1865</t>
   </si>
   <si>
     <t>Balaenoptera edeni Anderson, 1879</t>
   </si>
   <si>
-    <t>prueba_Rorcual tropical (Castellano), Ballena de Bryde (Castellano), Rorcual de Bryde (Castellano), Bryde's Whale (Inglés), Tropical Whale (Inglés), Eden's Whale (Inglés), Pygmy Bryde's Whale (Inglés), Rorqual d'Eden (Francés), Baleinoptère de Bryde (Francés), Rorqual de Bryde (Francés), Rorqual Tropical (Francés), Baleine du Bryde (Francés), Edenwal (Alemán)</t>
+    <t>Rorcual tropical (Castellano), Ballena de Bryde (Castellano), Rorcual de Bryde (Castellano), Bryde's Whale (Inglés), Tropical Whale (Inglés), Eden's Whale (Inglés), Pygmy Bryde's Whale (Inglés), Rorqual d'Eden (Francés), Baleinoptère de Bryde (Francés), Rorqual de Bryde (Francés), Rorqual Tropical (Francés), Baleine du Bryde (Francés), Edenwal (Alemán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Alemán</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>El rorcual tropical o rorcual de Bryde (Balaenoptera edeni), es un cetáceo de cuerpo esbelto y tamaño medio. Tiene el dorso de color gris oscuro y la parte ventral gris o blanca, a veces con matices rosados. Tiene tres crestas longitudinales en la parte superior del rostrum, que son un rasgo distintivo de la especie (aunque hay algunos animales que carecen de ellas o las tienen muy poco marcadas).
 Las barbas constan de 250 a 370 láminas de color gris pizarra que difieren en longitud y grosor entre las variantes costera, de alta mar y pigmea. La aleta dorsal es prominente, marcadamente falciforme y a menudo tiene el borde posterior visiblemente cóncavo. Estos rorcuales presentan entre 40 y 50 pliegues ventrales que se extienden desde la barbilla hasta el ombligo. La forma pigmea es mucho menor y algunos especímenes tienen la garganta blanca o de color crema. Los rorcuales de Bryde suelen arquear la espalda al sumergirse, pero no sacan la cola fuera del agua. Su soplo puede ser ramificado o en forma de columna.</t>
   </si>
   <si>
     <t>Balaenoptera brydei</t>
   </si>
   <si>
     <t>Lagenodelphis hosei Fraser, 1956</t>
   </si>
   <si>
-    <t>prueba_Delfín De Borneo (Castellano), Delfín de Fraser (Castellano), Fraser's Dolphin (Inglés), Sarawak Dolphin (Inglés), Dauphin De Fraser (Francés), Borneodelfin (Alemán), Lagenodelfino (Italiano), Golfinho-de-fraser (Portugués), Lagenodelphis (Latín)</t>
+    <t>Delfín De Borneo (Castellano), Delfín de Fraser (Castellano), Fraser's Dolphin (Inglés), Sarawak Dolphin (Inglés), Dauphin De Fraser (Francés), Borneodelfin (Alemán), Lagenodelfino (Italiano), Golfinho-de-fraser (Portugués), Lagenodelphis (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés, Alemán, Italiano, Portugués, Latín</t>
   </si>
   <si>
     <t>El delfín de Fraser tiene el cuerpo robusto, el pico corto y las aletas pectorales y caudales muy pequeñas. Ubicada a media espalda, la aleta dorsal es pequeña y triangular, a menudo ligeramente falciforme; aparentemente es más erguida en los machos que en las hembras y su altura es considerablemente variable.Estos delfines tienen de 36 a 44 pares de dientes en el maxilar superior y de 34 a 44 en el inferior.
 La pigmentación no es demasiado compleja, aunque suele ser bastante vistosa. La capa dorsal es gris azulada, los costados gris claro y el vientre y la garganta blanquecinos (con un matiz crema o rosado). El rasgo más llamativo es una banda ancha oscura que une la cara y el ano (no está presente en todos). En la cara, se aprecia una franja oscura a la altura de los ojos que recuerda la forma de un antifaz. También hay una banda oscura y llamativa que une la aleta pectoral con la mandíbula inferior, fundiéndose con la banda oscura del costado. El tono oscuro de las bandas y la intensidad del contraste son muy variables. Generalmente, en un banco del tamaño suficiente, por los menos algunos individuos presentarán el dibujo contrastado claramente distintivo del delfín de Fraser.</t>
   </si>
   <si>
     <t>Stenella frontalis (G. Cuvier, 1829)</t>
   </si>
   <si>
-    <t>prueba_Delfín Pintado (Castellano), Delfín pintado o delfín manchado del Atlántico (Castellano), Delfín Manchado Del Atlántico (Castellano), Bridled Dolphin (Inglés), Atlantic Spotted Dolphin (Inglés), Dauphin Tacheté De L'Atlantique (Francés), Zügeldelfin (Alemán), Stenella maculata atlantica (Italiano), Golfinho-pintado-do-atlântico (Portugués)</t>
+    <t>Delfín Pintado (Castellano), Delfín pintado o delfín manchado del Atlántico (Castellano), Delfín Manchado Del Atlántico (Castellano), Bridled Dolphin (Inglés), Atlantic Spotted Dolphin (Inglés), Dauphin Tacheté De L'Atlantique (Francés), Zügeldelfin (Alemán), Stenella maculata atlantica (Italiano), Golfinho-pintado-do-atlântico (Portugués)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Francés, Alemán, Italiano, Portugués</t>
   </si>
   <si>
     <t>El delfín manchado del Atlántico o Stenella frontalis, es robusto en comparación con su homólogo tropical. Su pico tiene una longitud y un grosor medios. La aleta dorsal, ubicada a media espalda, es bastante enhiesta y muy falciforme. Tiene de 32 a 42 pares de dientes en el maxilar superior y de 30 a 40 en el inferior. Tiene una pigmentación tricolor: una capa dorsal de color gris oscuro, una zona gris más clara en los costados que cruza la espalda por delante de la parte media del pedúnculo caudal y el vientre blanco. También presenta una capa de color gris púrpura a la altura de los hombros por debajo de la parte anterior de la aleta dorsal. Suele tener la punta del pico blanca. Los adultos presentan un moteado oscuro en el vientre y claro en espalda y costados. La intensidad del moteado de los adultos varía mucho entre individuos. Las crías nacen sin manchas; las manchas oscuras empiezan a aparecer en la superficie ventral aproximadamente a la edad del destete. El moteado se va acentuando con el paso del tiempo.</t>
   </si>
   <si>
     <t>Delphinus fraenatus F. Cuvier, 1836, Delphinus froenatus F.Cuvier, 1836, Delphinus frontalis G. Cuvier, 1829</t>
   </si>
   <si>
     <t>Steno bredanensis (G. Cuvier, in Lesson, 1828)</t>
   </si>
   <si>
-    <t>prueba_Delfín de hocico estrecho o de dientes rugosos (Castellano), Delfín De Pico Largo (Castellano), Rough-toothed Dolphin (Inglés), Dauphin à bec étroit (Francés), Sténo (Francés), Rauzahndelfin (Alemán), Golfinho-de-dentes-rugosos (Portugués), Steno (Latín)</t>
+    <t>Delfín de hocico estrecho o de dientes rugosos (Castellano), Delfín De Pico Largo (Castellano), Rough-toothed Dolphin (Inglés), Dauphin à bec étroit (Francés), Sténo (Francés), Rauzahndelfin (Alemán), Golfinho-de-dentes-rugosos (Portugués), Steno (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés, Francés, Alemán, Portugués, Latín</t>
   </si>
   <si>
     <t>El delfín de hocico estrecho es fácil de distinguir de otros delfines oceánicos de pico largo por la forma de la cabeza, que no presenta ningún pliegue entre el pico y la frente. En lugar de ello, la frente desciende suavemente desde el aventador hasta el pico, que es largo y estrecho. La aleta dorsal, alta y erecta, está ubicada a media espalda y suele ser medianamente falciforme. Las aletas pectorales son relativamente grandes. Estos delfines tienen de 19 a 26 pares de dientes en el maxilar superior y de 19 a 28 pares en el inferior.
 La pigmentación del delfín de hocico estrecho es compleja y apagada. Tiene una capa dorsal oscura, que se estrecha considerablemente entre el aventador y la aleta dorsal y después se vuelve a ensanchar hacia la parte posterior del cuerpo. Los costados, de color gris más claro, dan paso a un vientre y una garganta blancos. Los delfines de hocico estrecho suelen presentar muchas manchas o puntos negros en los costados, garganta y vientre, lo que les confiere un aspecto moteado. Además, suelen presentar cicatrices blancas o amarillentas, producidas bien por los ataques de otros delfines de su especie o bien por los mordiscos de calamares de gran tamaño o tiburones cookie-cutter.
 Los labios son blancos, pero la superficie superior del pico es oscura (exceptuando la punta, que suele ser blanca). Los ojos presentan un sombreado oscuro. Una línea oscura une cada ojo con la aleta pectoral homolateral, pero, al no contrastar apenas con el color del fondo, apenas se ve.</t>
   </si>
   <si>
     <t>Delphinus bredanensis G. Cuvier in Lesson, 1828, Delphinus frontatus Cuvier, 1823, Delphinus rostratus Desmarest, 1817</t>
   </si>
   <si>
     <t>Iberolacerta galani Arribas, Carranza &amp; Odierna, 2006</t>
   </si>
   <si>
-    <t>prueba_Lagartija leonesa (Castellano)</t>
+    <t>Lagartija leonesa (Castellano)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Especie grande de Iberolacerta, con patas anteriores y posteriores comparativamente cortas. Numerosos ocelos axilares azules. Contacto entre las escamas supranasal y loreal relativamente frecuente. Además, tiene una frecuencia relativamente baja de contacto rostral-internasal en los machos (33 %) pero relativamente más alto en las hembras (58 %), mayor número de collaria, dorsalia y ventralia y menor de circumanalia en comparación con otras Iberolacerta. Escamas postocular y parietal separadas. Escama supernumeraria (“azygos”) entre las prefrontales rara (en un 13 % de los ejemplares).</t>
   </si>
   <si>
     <t>Limonium ovalifolium (Poir.) Kuntze</t>
   </si>
   <si>
-    <t>prueba_Acelga salvaje (Castellano), Espantazorras (Castellano), sebollassa (Catalán)</t>
+    <t>Acelga salvaje (Castellano), Espantazorras (Castellano), sebollassa (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán</t>
   </si>
   <si>
     <t>Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Hierba perenne, con hojas inferiores 3,5-13 x 1,4-3 cm, oblanceoladas, que acaban en un mucrón, con escapo 8-35 cm; inflorescencia piramidal o redondeada arriba; flores 4-5 mm de diámetro, con cáliz 3,4-4,1 mm, muy delgado, y pétalos 5,5-6,5 mm, cuneiformes, de color rojizo.</t>
   </si>
   <si>
     <t>Limonium lanceolatum (Hoffmans. &amp; Link) Franco, Limonium ovalifolium subsp. ovalifolium (Poir.) Kuntze</t>
   </si>
   <si>
     <t>Lithophaga lithophaga (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Dátil de mar (Castellano)</t>
+    <t>Dátil de mar (Castellano)</t>
   </si>
   <si>
     <t>Región Marina Mediterránea FV (Favorable),  Región Marina Atlántica U1 (Desfavorable-inadecuado),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Marina Mediterránea, Región Marina Atlántica, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>La única especie que pudiera confundirse con el dátil de mar en nuestras costas es Myoforces aristatus (Dillwyn, 1917) (= Lithophaga aristata), que es una especie cosmopolita muy parecida y también perforadora. Aunque es muy parecida en forma y color al dátil de mar, se diferencia por su menor tamaño (siempre inferior a 50 mm) y por presentar ambas valvas un apéndice posterior.</t>
   </si>
   <si>
     <t>Dryopteris corleyi Fraser-Jenk.</t>
   </si>
   <si>
-    <t>prueba_Helecho macho asturiano (Castellano)</t>
+    <t>Helecho macho asturiano (Castellano)</t>
   </si>
   <si>
     <t>Eubalaena glacialis (Müller, 1776)</t>
   </si>
   <si>
-    <t>prueba_Ballena vasca (Castellano), Ballena (Castellano), Ballena vasca o Ballena franca (Castellano), Ballena Franca Del Norte (Castellano), Ballenga (Castellano), Ballena de los Vascos (Castellano), North Pacific Right Whale (Inglés), Northern Right Whale (Inglés), Right Whale (Inglés), Black Right Whale (Inglés), North Atlantic Right Whale (Inglés), Baleine franche noire (Francés), Baleine De Biscaye (Francés), Baleine Des Basques (Francés)</t>
+    <t>Ballena vasca (Castellano), Ballena (Castellano), Ballena vasca o Ballena franca (Castellano), Ballena Franca Del Norte (Castellano), Ballenga (Castellano), Ballena de los Vascos (Castellano), North Pacific Right Whale (Inglés), Northern Right Whale (Inglés), Right Whale (Inglés), Black Right Whale (Inglés), North Atlantic Right Whale (Inglés), Baleine franche noire (Francés), Baleine De Biscaye (Francés), Baleine Des Basques (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>España EX (Extinto),  Mundial CR (En peligro crítico),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Megaptera novaeangliae (Borowski, 1781)</t>
   </si>
   <si>
-    <t>prueba_Yubarta (Castellano), Ballena Jorobada (Castellano), Rorcual Jorobado (Castellano), Jorobada (Castellano), Gubarte (Castellano), Xbarta (balea) (Euskera), Iubarta (Catalán), Rorcual xibarte (Gallego), Bunch (Inglés), Humpback Whale (Inglés), Hump Whale (Inglés), Hunchbacked Whale (Inglés), Mégaptère (Francés), Baleine à taquet (Francés), Baleine à bosse (Francés), Jubarte (Francés), Rorqual à bosse (Francés), Rorqual du Cap (Francés)</t>
+    <t>Yubarta (Castellano), Ballena Jorobada (Castellano), Rorcual Jorobado (Castellano), Jorobada (Castellano), Gubarte (Castellano), Xbarta (balea) (Euskera), Iubarta (Catalán), Rorcual xibarte (Gallego), Bunch (Inglés), Humpback Whale (Inglés), Hump Whale (Inglés), Hunchbacked Whale (Inglés), Mégaptère (Francés), Baleine à taquet (Francés), Baleine à bosse (Francés), Jubarte (Francés), Rorqual à bosse (Francés), Rorqual du Cap (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Francés, Francés, Francés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Iris xiphium L.</t>
   </si>
   <si>
-    <t>prueba_Lirio (Castellano), Baya (Castellano), Lirio bordo (Castellano), Lirio de campo (Castellano), Lirio de la sierra (Castellano), Lirio del campo (Castellano), Lirios (Castellano), lliri de la Concepció (Catalán), albora (Gallego), Lirio azul (Valenciano), Lirio silvestre (Valenciano)</t>
+    <t>Lirio (Castellano), Baya (Castellano), Lirio bordo (Castellano), Lirio de campo (Castellano), Lirio de la sierra (Castellano), Lirio del campo (Castellano), Lirios (Castellano), lliri de la Concepció (Catalán), albora (Gallego), Lirio azul (Valenciano), Lirio silvestre (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Gallego, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Iris lusitanica, Xiphion vulgare Mill., Xiphion xiphium (L.) M.B. Crespo, Mart.-Azorín &amp; Mavrodiev</t>
   </si>
   <si>
     <t>Leontodon boryi DC.</t>
   </si>
   <si>
-    <t>prueba_Leontodon de Bory (Castellano), Leontodon de Sierra Nevada (Castellano), pamplinilla (Castellano)</t>
+    <t>Leontodon de Bory (Castellano), Leontodon de Sierra Nevada (Castellano), pamplinilla (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Teucrium turredanum Losa &amp; Rivas Goday</t>
   </si>
   <si>
     <t>Discoglossus galganoi jeanneae Busack, 1986</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
+    <t>Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Discoglossus jeanneae Busack, 1986</t>
   </si>
   <si>
     <t>Rosalia alpina (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Rosalia (Castellano), Longicornio alpino (Castellano), Escarabajo Rosalía (Castellano), Rosalía (Castellano), Rosalia Longicorn (Inglés)</t>
+    <t>Rosalia (Castellano), Longicornio alpino (Castellano), Escarabajo Rosalía (Castellano), Rosalía (Castellano), Rosalia Longicorn (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>Capra pyrenaica pyrenaica</t>
   </si>
   <si>
     <t>España EN (En peligro),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>Ophioglossum polyphyllum A. Braun</t>
   </si>
   <si>
-    <t>prueba_Lenguaserpiente foliosa (Castellano)</t>
+    <t>Lenguaserpiente foliosa (Castellano)</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Petalophyllum ralfsii (Wilson) Nees &amp; Gottsche ex Lehm.</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea</t>
   </si>
   <si>
     <t>Leucobryum glaucum (Hedw.) Angstr.</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Región Mediterránea, Región Atlántica, Región Alpina</t>
   </si>
   <si>
     <t>Narcissus viridiflorus Schousb.</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Santolina semidentata Hoffmanns. &amp; Link</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Atlántica XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Phoca vitulina Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Foca común (Castellano)</t>
+    <t>Foca común (Castellano)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Marina Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>Mundial, Región Marina Atlántica</t>
   </si>
   <si>
     <t>Kogia breviceps (Blainville, 1838)</t>
   </si>
   <si>
-    <t>prueba_Cachalote Cabeza Chica (Castellano), Cachalote pigmeo (Castellano), Katxalote pigmeoa (Euskera), Catxalot pigmeu (Catalán), Cachalote pequeño (Gallego), Pygmy Sperm Whale (Inglés), Cachalot Pygmée (Francés)</t>
+    <t>Cachalote Cabeza Chica (Castellano), Cachalote pigmeo (Castellano), Katxalote pigmeoa (Euskera), Catxalot pigmeu (Catalán), Cachalote pequeño (Gallego), Pygmy Sperm Whale (Inglés), Cachalot Pygmée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Kogia sima (Owen, 1866)</t>
   </si>
   <si>
-    <t>prueba_Cachalote enano (Castellano), Dwarf Sperm Whale (Inglés), Cachalot Nain (Francés)</t>
+    <t>Cachalote enano (Castellano), Dwarf Sperm Whale (Inglés), Cachalot Nain (Francés)</t>
   </si>
   <si>
     <t>Kogia simus (Owen, 1866)</t>
   </si>
   <si>
     <t>Mesoplodon densirostris (Blainville, 1817)</t>
   </si>
   <si>
-    <t>prueba_Zifio de Blainville (Castellano), Ballena De Pico De Blainville (Castellano), Blainville's Beaked Whale (Inglés), Mésoplodon De Blainville (Francés)</t>
+    <t>Zifio de Blainville (Castellano), Ballena De Pico De Blainville (Castellano), Blainville's Beaked Whale (Inglés), Mésoplodon De Blainville (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Hyperoodon ampullatus (Forster, 1770)</t>
   </si>
   <si>
-    <t>prueba_Calderón de hocico boreal (Castellano), Zifio calderón septentrional (Castellano), Ballena Hocico De Botella Del Norte (Castellano), Ballena Nariz De Botella Del Norte (Castellano), Northern Bottlenose Whale (Inglés), Bottlehead (Inglés), North Atlantic Bottlenose Whale (Inglés), Hyperoodon Boréal (Francés)</t>
+    <t>Calderón de hocico boreal (Castellano), Zifio calderón septentrional (Castellano), Ballena Hocico De Botella Del Norte (Castellano), Ballena Nariz De Botella Del Norte (Castellano), Northern Bottlenose Whale (Inglés), Bottlehead (Inglés), North Atlantic Bottlenose Whale (Inglés), Hyperoodon Boréal (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Genista dorycnifolia Font Quer</t>
   </si>
   <si>
-    <t>prueba_ginestell doricnifoli (Catalán)</t>
+    <t>ginestell doricnifoli (Catalán)</t>
   </si>
   <si>
     <t>Catalán</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Salix salviifolia Brot.</t>
   </si>
   <si>
-    <t>prueba_Sarga (Castellano), Mimbrera (Castellano), Sauce (Castellano), Bimbrero (Castellano), Mimbrero (Castellano), Sacera blanca (Castellano), Sacera negra (Castellano), Saceras (Castellano), Salce (Castellano), Salguera sapiega (Castellano), Salguero (Castellano), Salguero sapiego (Castellano), Saúz (Castellano), Saz (Castellano), Sazga (Castellano), Verguera (Castellano), Vimbre (Castellano), Zade (Castellano), Zauz (Castellano), Bardaguera blanca (Castellano), salze salvifoli (Catalán), salgueiro nodoso (Gallego), Salguera (Altoaragonés)</t>
+    <t>Sarga (Castellano), Mimbrera (Castellano), Sauce (Castellano), Bimbrero (Castellano), Mimbrero (Castellano), Sacera blanca (Castellano), Sacera negra (Castellano), Saceras (Castellano), Salce (Castellano), Salguera sapiega (Castellano), Salguero (Castellano), Salguero sapiego (Castellano), Saúz (Castellano), Saz (Castellano), Sazga (Castellano), Verguera (Castellano), Vimbre (Castellano), Zade (Castellano), Zauz (Castellano), Bardaguera blanca (Castellano), salze salvifoli (Catalán), salgueiro nodoso (Gallego), Salguera (Altoaragonés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Catalán, Gallego, Altoaragonés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Salix salviifolia subsp. australis Franco, Salix salviifolia subsp. salviifolia</t>
   </si>
   <si>
     <t>Orthotrichum rogeri Brid.</t>
   </si>
   <si>
     <t>Región Alpina XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Alpina</t>
   </si>
   <si>
     <t>Cladonia cervicornis (Acharius) Flotow</t>
   </si>
   <si>
     <t>Región Atlántica XX (Desconocido),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
@@ -1412,102 +1394,102 @@
   <si>
     <t>Cladonia humilis (Withering) J.R. Laundon</t>
   </si>
   <si>
     <t>Cladonia mediterranea P.A. Duvigneaud &amp; Abbayes</t>
   </si>
   <si>
     <t>Cladonia phyllophora Ehrhart ex Hoffmann</t>
   </si>
   <si>
     <t>Cladonia pocillum (Acharius) O.J. Richard</t>
   </si>
   <si>
     <t>Cladonia pyxidata (Linnaeus) Hoffmann</t>
   </si>
   <si>
     <t>Cladonia ramulosa (Withering) J.R. Laundon</t>
   </si>
   <si>
     <t>Cladonia rangiformis Hoffmann</t>
   </si>
   <si>
     <t>Lycopodium clavatum L.</t>
   </si>
   <si>
-    <t>prueba_licopodio (Castellano), pie de lobo (Castellano), azufre vegetal (Castellano), licopodi (Catalán), licopodi (Gallego)</t>
+    <t>licopodio (Castellano), pie de lobo (Castellano), azufre vegetal (Castellano), licopodi (Catalán), licopodi (Gallego)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Catalán, Gallego</t>
   </si>
   <si>
     <t>Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Centrostephanus longispinus (Philippi, 1845)</t>
   </si>
   <si>
-    <t>prueba_Puerco espín marino (Castellano), Puercoespín marino mediterráneo (Castellano)</t>
+    <t>Puerco espín marino (Castellano), Puercoespín marino mediterráneo (Castellano)</t>
   </si>
   <si>
     <t>Región Marina Atlántica XX (Desconocido),  Región Marina Macaronésica XX (Desconocido),  Región Marina Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Marina Atlántica, Región Marina Macaronésica, Región Marina Mediterránea</t>
   </si>
   <si>
     <t>Corallium rubrum (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Región Marina Atlántica U2 (Desfavorable-malo),  Región Marina Mediterránea U2 (Desfavorable-malo),  Región Marina Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Marina Atlántica, Región Marina Mediterránea, Región Marina Macaronésica</t>
   </si>
   <si>
     <t>Centaurium barrelieri (Dufour) Font Quer &amp; Rothm.</t>
   </si>
   <si>
-    <t>prueba_Centaurea (Castellano), Clavellina (Castellano), Centaura (Castellano), Clavelina del campo (Castellano), Clavellina de monte (Castellano), Hiel (Castellano), Hiel de la tierra (Castellano), Hies de la tierra (Castellano), Monita (Castellano), Sed de la tierra (Castellano), Té de la tierra (Castellano), Yel de la tierra (Castellano), Yerba amarga (Castellano), Centaura (Valenciano), Fel de terra (Valenciano), Pericó roig (Valenciano), Santaura (Valenciano)</t>
+    <t>Centaurea (Castellano), Clavellina (Castellano), Centaura (Castellano), Clavelina del campo (Castellano), Clavellina de monte (Castellano), Hiel (Castellano), Hiel de la tierra (Castellano), Hies de la tierra (Castellano), Monita (Castellano), Sed de la tierra (Castellano), Té de la tierra (Castellano), Yel de la tierra (Castellano), Yerba amarga (Castellano), Centaura (Valenciano), Fel de terra (Valenciano), Pericó roig (Valenciano), Santaura (Valenciano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Valenciano, Valenciano, Valenciano, Valenciano</t>
   </si>
   <si>
     <t>Región Mediterránea XX (Desconocido)</t>
   </si>
   <si>
     <t>Región Mediterránea</t>
   </si>
   <si>
     <t>Centaurium quadrifolium subsp. barrelieri (Dufour) G. López, Centaurium rigualii</t>
   </si>
   <si>
     <t>Cistus umbellatus subsp. viscosus (Willk.) Demoly</t>
   </si>
   <si>
-    <t>prueba_Jarilla (Castellano), Apagalumbres (Castellano), Ardevieja (Castellano), Jarillas (Castellano), Juagarzo (Castellano), Matalumbres (Castellano), jaguarcillo (Castellano)</t>
+    <t>Jarilla (Castellano), Apagalumbres (Castellano), Ardevieja (Castellano), Jarillas (Castellano), Juagarzo (Castellano), Matalumbres (Castellano), jaguarcillo (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>Halimium umbellatum subsp. viscosum (Willk.) O. Bolós &amp; Vigo, Halimium verticillatum</t>
   </si>
   <si>
     <t>Holcus annuus subsp. setiglumis (Boiss. &amp; Reut.) M. Seq. &amp; Castrov.</t>
   </si>
   <si>
     <t>Holcus setiglumis Boiss. &amp; Reut., Holcus setiglumis Boiss. &amp; Reut. subsp. setiglumis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1823,61 +1805,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q99"/>
+  <dimension ref="A1:Q98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="80.123" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="769.098" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="760.814" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="319.636" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="259.365" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4999.493" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="305.497" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="56.558" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2028,4084 +2010,4039 @@
       <c r="D4"/>
       <c r="E4" t="s">
         <v>39</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>41</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>26</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5">
         <v>10852</v>
       </c>
       <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
         <v>43</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>44</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>45</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>46</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H5" t="s">
         <v>23</v>
       </c>
       <c r="I5" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
         <v>26</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5" t="s">
         <v>27</v>
       </c>
       <c r="O5"/>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="Q5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6">
         <v>11794</v>
       </c>
       <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
         <v>51</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>53</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H6" t="s">
         <v>23</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6" t="s">
         <v>27</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7">
         <v>11616</v>
       </c>
       <c r="B7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C7" t="s">
         <v>56</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>57</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>58</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H7" t="s">
         <v>23</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J7" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K7" t="s">
         <v>26</v>
       </c>
       <c r="L7" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="M7"/>
       <c r="N7" t="s">
         <v>27</v>
       </c>
       <c r="O7"/>
       <c r="P7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="Q7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8">
-        <v>12055</v>
+        <v>11717</v>
       </c>
       <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
         <v>64</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>65</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>66</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>67</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H8" t="s">
         <v>23</v>
       </c>
       <c r="I8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J8" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K8"/>
+        <v>25</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="O8"/>
-      <c r="P8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P8"/>
       <c r="Q8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9">
-        <v>11717</v>
+        <v>10718</v>
       </c>
       <c r="B9" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9" t="s">
+        <v>73</v>
+      </c>
+      <c r="F9" t="s">
         <v>74</v>
       </c>
-      <c r="C9" t="s">
+      <c r="G9" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H9" t="s">
         <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="J9" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="K9" t="s">
         <v>26</v>
       </c>
-      <c r="L9"/>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
       <c r="M9"/>
       <c r="N9" t="s">
         <v>27</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10">
-        <v>10718</v>
+        <v>953</v>
       </c>
       <c r="B10" t="s">
+        <v>76</v>
+      </c>
+      <c r="C10" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" t="s">
+        <v>78</v>
+      </c>
+      <c r="E10" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H10" t="s">
         <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="J10" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="K10" t="s">
         <v>26</v>
       </c>
-      <c r="L10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L10"/>
       <c r="M10"/>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11">
-        <v>953</v>
+        <v>32177</v>
       </c>
       <c r="B11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C11" t="s">
+        <v>84</v>
+      </c>
+      <c r="D11" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" t="s">
+        <v>86</v>
+      </c>
+      <c r="F11" t="s">
         <v>87</v>
       </c>
-      <c r="C11" t="s">
+      <c r="G11" t="s">
         <v>88</v>
       </c>
-      <c r="D11" t="s">
+      <c r="H11" t="s">
         <v>89</v>
       </c>
-      <c r="E11" t="s">
+      <c r="I11" t="s">
         <v>90</v>
       </c>
-      <c r="F11" t="s">
+      <c r="J11" t="s">
         <v>91</v>
       </c>
-      <c r="G11" t="s">
+      <c r="K11" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11"/>
-      <c r="P11"/>
+      <c r="P11" t="s">
+        <v>93</v>
+      </c>
       <c r="Q11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12">
-        <v>32177</v>
+        <v>20073</v>
       </c>
       <c r="B12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C12" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F12" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="G12" t="s">
         <v>98</v>
       </c>
       <c r="H12" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K12" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12"/>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
       <c r="O12"/>
       <c r="P12" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="Q12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13">
-        <v>20073</v>
+        <v>32178</v>
       </c>
       <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" t="s">
+        <v>85</v>
+      </c>
+      <c r="E13" t="s">
+        <v>102</v>
+      </c>
+      <c r="F13" t="s">
         <v>103</v>
       </c>
-      <c r="C13" t="s">
+      <c r="G13" t="s">
         <v>104</v>
       </c>
-      <c r="D13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I13" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J13" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N13"/>
       <c r="O13"/>
       <c r="P13" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="Q13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14">
-        <v>32178</v>
+        <v>10970</v>
       </c>
       <c r="B14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C14" t="s">
+        <v>107</v>
+      </c>
+      <c r="D14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E14" t="s">
         <v>109</v>
       </c>
-      <c r="C14" t="s">
+      <c r="F14" t="s">
+        <v>103</v>
+      </c>
+      <c r="G14" t="s">
         <v>110</v>
       </c>
-      <c r="D14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I14" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J14" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K14" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
-      <c r="N14"/>
+      <c r="N14" t="s">
+        <v>111</v>
+      </c>
       <c r="O14"/>
       <c r="P14" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="Q14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15">
-        <v>10970</v>
+        <v>32179</v>
       </c>
       <c r="B15" t="s">
+        <v>113</v>
+      </c>
+      <c r="C15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
         <v>115</v>
       </c>
-      <c r="C15" t="s">
+      <c r="F15" t="s">
+        <v>103</v>
+      </c>
+      <c r="G15" t="s">
         <v>116</v>
       </c>
-      <c r="D15" t="s">
+      <c r="H15" t="s">
+        <v>89</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" t="s">
+        <v>91</v>
+      </c>
+      <c r="K15" t="s">
         <v>117</v>
-      </c>
-[...19 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15"/>
       <c r="P15" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="Q15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16">
-        <v>32179</v>
+        <v>20100</v>
       </c>
       <c r="B16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C16" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" t="s">
+        <v>121</v>
+      </c>
+      <c r="E16" t="s">
         <v>122</v>
       </c>
-      <c r="C16" t="s">
+      <c r="F16" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" t="s">
         <v>123</v>
       </c>
-      <c r="D16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I16" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J16" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K16" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16"/>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
       <c r="O16"/>
       <c r="P16" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="Q16" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17">
-        <v>20100</v>
+        <v>24217</v>
       </c>
       <c r="B17" t="s">
+        <v>125</v>
+      </c>
+      <c r="C17" t="s">
+        <v>126</v>
+      </c>
+      <c r="D17" t="s">
+        <v>127</v>
+      </c>
+      <c r="E17" t="s">
         <v>128</v>
       </c>
-      <c r="C17" t="s">
+      <c r="F17" t="s">
+        <v>103</v>
+      </c>
+      <c r="G17" t="s">
         <v>129</v>
       </c>
-      <c r="D17" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I17" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17" t="s">
         <v>27</v>
       </c>
       <c r="O17"/>
       <c r="P17" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="Q17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18">
-        <v>24217</v>
+        <v>20082</v>
       </c>
       <c r="B18" t="s">
+        <v>131</v>
+      </c>
+      <c r="C18" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" t="s">
+        <v>133</v>
+      </c>
+      <c r="E18" t="s">
+        <v>115</v>
+      </c>
+      <c r="F18" t="s">
+        <v>103</v>
+      </c>
+      <c r="G18" t="s">
         <v>134</v>
       </c>
-      <c r="C18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I18" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J18" t="s">
         <v>25</v>
       </c>
       <c r="K18" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
         <v>27</v>
       </c>
       <c r="O18"/>
       <c r="P18" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="Q18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19">
-        <v>20082</v>
+        <v>20087</v>
       </c>
       <c r="B19" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E19" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="F19" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H19" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I19" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="O19"/>
       <c r="P19" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="Q19" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20">
-        <v>20087</v>
+        <v>20079</v>
       </c>
       <c r="B20" t="s">
+        <v>141</v>
+      </c>
+      <c r="C20" t="s">
+        <v>142</v>
+      </c>
+      <c r="D20" t="s">
+        <v>143</v>
+      </c>
+      <c r="E20" t="s">
+        <v>144</v>
+      </c>
+      <c r="F20" t="s">
         <v>145</v>
       </c>
-      <c r="C20" t="s">
+      <c r="G20" t="s">
         <v>146</v>
       </c>
-      <c r="D20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I20" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J20" t="s">
         <v>25</v>
       </c>
       <c r="K20" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="O20"/>
       <c r="P20" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="Q20" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21">
-        <v>20079</v>
+        <v>11801</v>
       </c>
       <c r="B21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C21" t="s">
         <v>150</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>151</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>152</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>153</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>154</v>
       </c>
-      <c r="G21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I21" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J21" t="s">
         <v>25</v>
       </c>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="O21"/>
       <c r="P21" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="Q21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22">
-        <v>11801</v>
+        <v>11767</v>
       </c>
       <c r="B22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C22" t="s">
         <v>158</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>159</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>160</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>161</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
         <v>162</v>
       </c>
-      <c r="G22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I22" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="J22" t="s">
         <v>25</v>
       </c>
       <c r="K22" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="O22"/>
       <c r="P22" t="s">
         <v>164</v>
       </c>
       <c r="Q22" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23">
-        <v>11767</v>
+        <v>32180</v>
       </c>
       <c r="B23" t="s">
         <v>165</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23" t="s">
+        <v>85</v>
+      </c>
+      <c r="E23" t="s">
         <v>167</v>
       </c>
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>168</v>
       </c>
-      <c r="F23" t="s">
+      <c r="G23" t="s">
         <v>169</v>
       </c>
-      <c r="G23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I23" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J23" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
       <c r="K23" t="s">
-        <v>171</v>
+        <v>117</v>
       </c>
       <c r="L23"/>
       <c r="M23"/>
-      <c r="N23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N23"/>
       <c r="O23"/>
       <c r="P23" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="Q23" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24">
-        <v>32180</v>
+        <v>20075</v>
       </c>
       <c r="B24" t="s">
+        <v>171</v>
+      </c>
+      <c r="C24" t="s">
+        <v>172</v>
+      </c>
+      <c r="D24" t="s">
         <v>173</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" t="s">
         <v>174</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="F24" t="s">
+        <v>168</v>
+      </c>
+      <c r="G24" t="s">
         <v>175</v>
       </c>
-      <c r="F24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I24" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J24" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K24" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24"/>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
       <c r="O24"/>
       <c r="P24" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="Q24" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25">
-        <v>20075</v>
+        <v>4796</v>
       </c>
       <c r="B25" t="s">
+        <v>177</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25" t="s">
+        <v>178</v>
+      </c>
+      <c r="F25" t="s">
         <v>179</v>
       </c>
-      <c r="C25" t="s">
+      <c r="G25" t="s">
         <v>180</v>
       </c>
-      <c r="D25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I25" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="J25" t="s">
         <v>25</v>
       </c>
       <c r="K25" t="s">
         <v>26</v>
       </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>155</v>
       </c>
       <c r="O25"/>
-      <c r="P25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P25"/>
       <c r="Q25" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26">
-        <v>4796</v>
+        <v>4959</v>
       </c>
       <c r="B26" t="s">
+        <v>181</v>
+      </c>
+      <c r="C26" t="s">
+        <v>182</v>
+      </c>
+      <c r="D26" t="s">
+        <v>183</v>
+      </c>
+      <c r="E26" t="s">
+        <v>184</v>
+      </c>
+      <c r="F26" t="s">
+        <v>179</v>
+      </c>
+      <c r="G26" t="s">
         <v>185</v>
-      </c>
-[...9 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H26" t="s">
         <v>23</v>
       </c>
       <c r="I26" t="s">
         <v>24</v>
       </c>
       <c r="J26" t="s">
         <v>25</v>
       </c>
       <c r="K26" t="s">
         <v>26</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="O26"/>
-      <c r="P26"/>
+      <c r="P26" t="s">
+        <v>186</v>
+      </c>
       <c r="Q26" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27">
-        <v>4959</v>
+        <v>12311</v>
       </c>
       <c r="B27" t="s">
+        <v>187</v>
+      </c>
+      <c r="C27" t="s">
+        <v>188</v>
+      </c>
+      <c r="D27" t="s">
+        <v>189</v>
+      </c>
+      <c r="E27" t="s">
         <v>190</v>
       </c>
-      <c r="C27" t="s">
+      <c r="F27" t="s">
+        <v>179</v>
+      </c>
+      <c r="G27" t="s">
         <v>191</v>
-      </c>
-[...10 lines deleted...]
-        <v>194</v>
       </c>
       <c r="H27" t="s">
         <v>23</v>
       </c>
       <c r="I27" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J27" t="s">
         <v>25</v>
       </c>
       <c r="K27" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O27"/>
-      <c r="P27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P27"/>
       <c r="Q27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28">
-        <v>12311</v>
+        <v>24271</v>
       </c>
       <c r="B28" t="s">
-        <v>196</v>
-[...6 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
       <c r="E28" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="F28" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="G28" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="H28" t="s">
         <v>23</v>
       </c>
       <c r="I28" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J28" t="s">
         <v>25</v>
       </c>
       <c r="K28" t="s">
-        <v>171</v>
+        <v>92</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="O28"/>
-      <c r="P28"/>
+      <c r="P28" t="s">
+        <v>195</v>
+      </c>
       <c r="Q28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29">
-        <v>24271</v>
+        <v>711</v>
       </c>
       <c r="B29" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-      <c r="D29"/>
+        <v>196</v>
+      </c>
+      <c r="C29" t="s">
+        <v>197</v>
+      </c>
+      <c r="D29" t="s">
+        <v>198</v>
+      </c>
       <c r="E29" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="F29" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="G29" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="H29" t="s">
         <v>23</v>
       </c>
       <c r="I29" t="s">
         <v>24</v>
       </c>
       <c r="J29" t="s">
         <v>25</v>
       </c>
       <c r="K29" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="O29"/>
       <c r="P29" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="Q29" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30">
-        <v>711</v>
+        <v>12168</v>
       </c>
       <c r="B30" t="s">
+        <v>201</v>
+      </c>
+      <c r="C30" t="s">
+        <v>202</v>
+      </c>
+      <c r="D30" t="s">
+        <v>203</v>
+      </c>
+      <c r="E30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" t="s">
         <v>205</v>
       </c>
-      <c r="C30" t="s">
+      <c r="G30" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>208</v>
       </c>
       <c r="H30" t="s">
         <v>23</v>
       </c>
       <c r="I30" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="J30" t="s">
         <v>25</v>
       </c>
       <c r="K30" t="s">
         <v>26</v>
       </c>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="O30"/>
-      <c r="P30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P30"/>
       <c r="Q30" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31">
-        <v>12168</v>
+        <v>12402</v>
       </c>
       <c r="B31" t="s">
+        <v>207</v>
+      </c>
+      <c r="C31" t="s">
+        <v>208</v>
+      </c>
+      <c r="D31" t="s">
+        <v>209</v>
+      </c>
+      <c r="E31" t="s">
         <v>210</v>
       </c>
-      <c r="C31" t="s">
+      <c r="F31" t="s">
         <v>211</v>
       </c>
-      <c r="D31" t="s">
+      <c r="G31" t="s">
         <v>212</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="H31" t="s">
         <v>23</v>
       </c>
       <c r="I31" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J31" t="s">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="K31" t="s">
         <v>26</v>
       </c>
-      <c r="L31"/>
+      <c r="L31" t="s">
+        <v>61</v>
+      </c>
       <c r="M31"/>
       <c r="N31" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="O31"/>
-      <c r="P31"/>
+      <c r="P31" t="s">
+        <v>213</v>
+      </c>
       <c r="Q31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32">
-        <v>12402</v>
+        <v>10661</v>
       </c>
       <c r="B32" t="s">
+        <v>214</v>
+      </c>
+      <c r="C32" t="s">
+        <v>215</v>
+      </c>
+      <c r="D32" t="s">
+        <v>57</v>
+      </c>
+      <c r="E32" t="s">
         <v>216</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
+        <v>211</v>
+      </c>
+      <c r="G32" t="s">
         <v>217</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
       <c r="H32" t="s">
         <v>23</v>
       </c>
       <c r="I32" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="J32" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="K32" t="s">
         <v>26</v>
       </c>
-      <c r="L32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
         <v>27</v>
       </c>
       <c r="O32"/>
-      <c r="P32" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P32"/>
       <c r="Q32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33">
-        <v>10661</v>
+        <v>12400</v>
       </c>
       <c r="B33" t="s">
-        <v>223</v>
-[...6 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
       <c r="E33" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="F33" t="s">
         <v>220</v>
       </c>
       <c r="G33" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="H33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
-        <v>70</v>
+        <v>222</v>
       </c>
       <c r="J33" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>27</v>
+        <v>224</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
-        <v>12400</v>
+        <v>2541</v>
       </c>
       <c r="B34" t="s">
+        <v>225</v>
+      </c>
+      <c r="C34" t="s">
+        <v>226</v>
+      </c>
+      <c r="D34" t="s">
         <v>227</v>
       </c>
-      <c r="C34"/>
-      <c r="D34"/>
       <c r="E34" t="s">
         <v>228</v>
       </c>
       <c r="F34" t="s">
         <v>229</v>
       </c>
       <c r="G34" t="s">
         <v>230</v>
       </c>
       <c r="H34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
-        <v>231</v>
+        <v>24</v>
       </c>
       <c r="J34" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K34"/>
+        <v>25</v>
+      </c>
+      <c r="K34" t="s">
+        <v>26</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>232</v>
+        <v>27</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
-        <v>2541</v>
+        <v>23812</v>
       </c>
       <c r="B35" t="s">
+        <v>231</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35" t="s">
+        <v>232</v>
+      </c>
+      <c r="F35" t="s">
         <v>233</v>
       </c>
-      <c r="C35" t="s">
+      <c r="G35" t="s">
         <v>234</v>
-      </c>
-[...10 lines deleted...]
-        <v>238</v>
       </c>
       <c r="H35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="J35" t="s">
         <v>25</v>
       </c>
       <c r="K35" t="s">
         <v>26</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>27</v>
+        <v>224</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
-        <v>23812</v>
+        <v>32176</v>
       </c>
       <c r="B36" t="s">
+        <v>235</v>
+      </c>
+      <c r="C36" t="s">
+        <v>236</v>
+      </c>
+      <c r="D36" t="s">
+        <v>237</v>
+      </c>
+      <c r="E36" t="s">
+        <v>238</v>
+      </c>
+      <c r="F36" t="s">
         <v>239</v>
       </c>
-      <c r="C36"/>
-[...1 lines deleted...]
-      <c r="E36" t="s">
+      <c r="G36" t="s">
         <v>240</v>
       </c>
-      <c r="F36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I36" t="s">
-        <v>231</v>
+        <v>90</v>
       </c>
       <c r="J36" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
       <c r="K36" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
-      <c r="N36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N36"/>
       <c r="O36"/>
-      <c r="P36"/>
+      <c r="P36" t="s">
+        <v>241</v>
+      </c>
       <c r="Q36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
-        <v>32176</v>
+        <v>11505</v>
       </c>
       <c r="B37" t="s">
+        <v>242</v>
+      </c>
+      <c r="C37" t="s">
         <v>243</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>244</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>245</v>
       </c>
-      <c r="E37" t="s">
+      <c r="F37" t="s">
+        <v>239</v>
+      </c>
+      <c r="G37" t="s">
         <v>246</v>
       </c>
-      <c r="F37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I37" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J37" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K37" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37"/>
+      <c r="N37" t="s">
+        <v>27</v>
+      </c>
       <c r="O37"/>
       <c r="P37" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="Q37" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
-        <v>11505</v>
+        <v>32175</v>
       </c>
       <c r="B38" t="s">
+        <v>248</v>
+      </c>
+      <c r="C38" t="s">
+        <v>249</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" t="s">
         <v>250</v>
       </c>
-      <c r="C38" t="s">
+      <c r="F38" t="s">
         <v>251</v>
       </c>
-      <c r="D38" t="s">
+      <c r="G38" t="s">
         <v>252</v>
       </c>
-      <c r="E38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I38" t="s">
-        <v>49</v>
+        <v>90</v>
       </c>
       <c r="J38" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
       <c r="K38" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38"/>
       <c r="P38" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="Q38" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>32175</v>
+        <v>32181</v>
       </c>
       <c r="B39" t="s">
+        <v>254</v>
+      </c>
+      <c r="C39" t="s">
+        <v>255</v>
+      </c>
+      <c r="D39" t="s">
         <v>256</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>257</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="F39" t="s">
+        <v>251</v>
+      </c>
+      <c r="G39" t="s">
         <v>258</v>
       </c>
-      <c r="F39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I39" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J39" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="K39" t="s">
-        <v>101</v>
+        <v>163</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="Q39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>32181</v>
+        <v>11545</v>
       </c>
       <c r="B40" t="s">
+        <v>260</v>
+      </c>
+      <c r="C40" t="s">
+        <v>261</v>
+      </c>
+      <c r="D40" t="s">
         <v>262</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
         <v>263</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F40" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="G40" t="s">
         <v>265</v>
       </c>
       <c r="H40" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I40" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J40" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K40" t="s">
-        <v>171</v>
+        <v>26</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
-      <c r="N40"/>
+      <c r="N40" t="s">
+        <v>27</v>
+      </c>
       <c r="O40"/>
       <c r="P40" t="s">
         <v>266</v>
       </c>
       <c r="Q40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>11545</v>
+        <v>372</v>
       </c>
       <c r="B41" t="s">
         <v>267</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41" t="s">
         <v>268</v>
       </c>
-      <c r="D41" t="s">
+      <c r="F41" t="s">
         <v>269</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>270</v>
       </c>
-      <c r="F41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H41" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I41" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="J41" t="s">
         <v>25</v>
       </c>
       <c r="K41" t="s">
         <v>26</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="O41"/>
       <c r="P41" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="Q41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>372</v>
+        <v>5944</v>
       </c>
       <c r="B42" t="s">
+        <v>272</v>
+      </c>
+      <c r="C42" t="s">
+        <v>273</v>
+      </c>
+      <c r="D42" t="s">
+        <v>198</v>
+      </c>
+      <c r="E42" t="s">
         <v>274</v>
       </c>
-      <c r="C42"/>
-[...1 lines deleted...]
-      <c r="E42" t="s">
+      <c r="F42" t="s">
+        <v>269</v>
+      </c>
+      <c r="G42" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
       <c r="H42" t="s">
         <v>23</v>
       </c>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42" t="s">
         <v>37</v>
       </c>
       <c r="O42"/>
       <c r="P42" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="Q42" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>5944</v>
+        <v>6423</v>
       </c>
       <c r="B43" t="s">
+        <v>277</v>
+      </c>
+      <c r="C43" t="s">
+        <v>278</v>
+      </c>
+      <c r="D43" t="s">
         <v>279</v>
       </c>
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>280</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="F43" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
       <c r="G43" t="s">
         <v>282</v>
       </c>
       <c r="H43" t="s">
         <v>23</v>
       </c>
       <c r="I43" t="s">
         <v>24</v>
       </c>
-      <c r="J43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-      <c r="N43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N43"/>
       <c r="O43"/>
       <c r="P43" t="s">
         <v>283</v>
       </c>
       <c r="Q43" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>6423</v>
+        <v>9336</v>
       </c>
       <c r="B44" t="s">
         <v>284</v>
       </c>
       <c r="C44" t="s">
         <v>285</v>
       </c>
       <c r="D44" t="s">
         <v>286</v>
       </c>
       <c r="E44" t="s">
         <v>287</v>
       </c>
       <c r="F44" t="s">
         <v>288</v>
       </c>
       <c r="G44" t="s">
         <v>289</v>
       </c>
       <c r="H44" t="s">
         <v>23</v>
       </c>
       <c r="I44" t="s">
         <v>24</v>
       </c>
-      <c r="J44"/>
-      <c r="K44"/>
+      <c r="J44" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" t="s">
+        <v>26</v>
+      </c>
       <c r="L44"/>
       <c r="M44"/>
-      <c r="N44"/>
+      <c r="N44" t="s">
+        <v>82</v>
+      </c>
       <c r="O44"/>
       <c r="P44" t="s">
         <v>290</v>
       </c>
       <c r="Q44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
-        <v>9336</v>
+        <v>20096</v>
       </c>
       <c r="B45" t="s">
         <v>291</v>
       </c>
       <c r="C45" t="s">
         <v>292</v>
       </c>
       <c r="D45" t="s">
         <v>293</v>
       </c>
       <c r="E45" t="s">
         <v>294</v>
       </c>
       <c r="F45" t="s">
         <v>295</v>
       </c>
       <c r="G45" t="s">
         <v>296</v>
       </c>
       <c r="H45" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I45" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="J45" t="s">
         <v>25</v>
       </c>
       <c r="K45" t="s">
         <v>26</v>
       </c>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="O45"/>
       <c r="P45" t="s">
         <v>297</v>
       </c>
       <c r="Q45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
-        <v>20096</v>
+        <v>20098</v>
       </c>
       <c r="B46" t="s">
         <v>298</v>
       </c>
       <c r="C46" t="s">
         <v>299</v>
       </c>
       <c r="D46" t="s">
         <v>300</v>
       </c>
       <c r="E46" t="s">
+        <v>294</v>
+      </c>
+      <c r="F46" t="s">
+        <v>295</v>
+      </c>
+      <c r="G46" t="s">
         <v>301</v>
       </c>
-      <c r="F46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I46" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J46" t="s">
         <v>25</v>
       </c>
       <c r="K46" t="s">
         <v>26</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
         <v>27</v>
       </c>
       <c r="O46"/>
       <c r="P46" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="Q46" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
-        <v>20098</v>
+        <v>20080</v>
       </c>
       <c r="B47" t="s">
+        <v>303</v>
+      </c>
+      <c r="C47" t="s">
+        <v>304</v>
+      </c>
+      <c r="D47" t="s">
         <v>305</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>306</v>
       </c>
-      <c r="D47" t="s">
+      <c r="F47" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="G47" t="s">
         <v>308</v>
       </c>
       <c r="H47" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I47" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J47" t="s">
         <v>25</v>
       </c>
       <c r="K47" t="s">
         <v>26</v>
       </c>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
         <v>27</v>
       </c>
       <c r="O47"/>
       <c r="P47" t="s">
         <v>309</v>
       </c>
       <c r="Q47" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
-        <v>20080</v>
+        <v>19246</v>
       </c>
       <c r="B48" t="s">
         <v>310</v>
       </c>
       <c r="C48" t="s">
         <v>311</v>
       </c>
       <c r="D48" t="s">
         <v>312</v>
       </c>
       <c r="E48" t="s">
         <v>313</v>
       </c>
       <c r="F48" t="s">
+        <v>307</v>
+      </c>
+      <c r="G48" t="s">
         <v>314</v>
       </c>
-      <c r="G48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I48" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="J48" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48" t="s">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="O48"/>
-      <c r="P48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P48"/>
       <c r="Q48" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
-        <v>19246</v>
+        <v>20099</v>
       </c>
       <c r="B49" t="s">
+        <v>316</v>
+      </c>
+      <c r="C49" t="s">
         <v>317</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>318</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>319</v>
       </c>
-      <c r="E49" t="s">
+      <c r="F49" t="s">
+        <v>307</v>
+      </c>
+      <c r="G49" t="s">
         <v>320</v>
       </c>
-      <c r="F49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I49" t="s">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="J49" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K49"/>
+        <v>25</v>
+      </c>
+      <c r="K49" t="s">
+        <v>92</v>
+      </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="O49"/>
-      <c r="P49"/>
+      <c r="P49" t="s">
+        <v>321</v>
+      </c>
       <c r="Q49" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
-        <v>20099</v>
+        <v>20066</v>
       </c>
       <c r="B50" t="s">
         <v>322</v>
       </c>
       <c r="C50" t="s">
         <v>323</v>
       </c>
       <c r="D50" t="s">
         <v>324</v>
       </c>
       <c r="E50" t="s">
         <v>325</v>
       </c>
       <c r="F50" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="G50" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H50" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I50" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J50" t="s">
         <v>25</v>
       </c>
       <c r="K50" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50" t="s">
         <v>27</v>
       </c>
       <c r="O50"/>
       <c r="P50" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="Q50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
-        <v>20066</v>
+        <v>20076</v>
       </c>
       <c r="B51" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C51" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D51" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E51" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="F51" t="s">
+        <v>326</v>
+      </c>
+      <c r="G51" t="s">
         <v>332</v>
       </c>
-      <c r="G51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I51" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J51" t="s">
         <v>25</v>
       </c>
       <c r="K51" t="s">
         <v>26</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51" t="s">
         <v>27</v>
       </c>
       <c r="O51"/>
-      <c r="P51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P51"/>
       <c r="Q51" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
-        <v>20076</v>
+        <v>20083</v>
       </c>
       <c r="B52" t="s">
+        <v>333</v>
+      </c>
+      <c r="C52" t="s">
+        <v>334</v>
+      </c>
+      <c r="D52" t="s">
         <v>335</v>
       </c>
-      <c r="C52" t="s">
+      <c r="E52" t="s">
+        <v>325</v>
+      </c>
+      <c r="F52" t="s">
+        <v>326</v>
+      </c>
+      <c r="G52" t="s">
         <v>336</v>
       </c>
-      <c r="D52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I52" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J52" t="s">
         <v>25</v>
       </c>
       <c r="K52" t="s">
         <v>26</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
         <v>27</v>
       </c>
       <c r="O52"/>
-      <c r="P52"/>
+      <c r="P52" t="s">
+        <v>337</v>
+      </c>
       <c r="Q52" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
-        <v>20083</v>
+        <v>20085</v>
       </c>
       <c r="B53" t="s">
+        <v>338</v>
+      </c>
+      <c r="C53" t="s">
         <v>339</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>340</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E53" t="s">
+        <v>325</v>
+      </c>
+      <c r="F53" t="s">
+        <v>326</v>
+      </c>
+      <c r="G53" t="s">
         <v>341</v>
       </c>
-      <c r="E53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H53" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I53" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J53" t="s">
         <v>25</v>
       </c>
       <c r="K53" t="s">
         <v>26</v>
       </c>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53" t="s">
         <v>27</v>
       </c>
       <c r="O53"/>
       <c r="P53" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="Q53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
-        <v>20085</v>
+        <v>11330</v>
       </c>
       <c r="B54" t="s">
+        <v>343</v>
+      </c>
+      <c r="C54" t="s">
         <v>344</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
+        <v>198</v>
+      </c>
+      <c r="E54" t="s">
         <v>345</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>346</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
       <c r="G54" t="s">
         <v>347</v>
       </c>
       <c r="H54" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I54" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="J54" t="s">
-        <v>25</v>
+        <v>91</v>
       </c>
       <c r="K54" t="s">
-        <v>26</v>
+        <v>92</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
-      <c r="N54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N54"/>
       <c r="O54"/>
-      <c r="P54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P54"/>
       <c r="Q54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
-        <v>11330</v>
+        <v>5856</v>
       </c>
       <c r="B55" t="s">
+        <v>348</v>
+      </c>
+      <c r="C55" t="s">
         <v>349</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="E55" t="s">
         <v>351</v>
       </c>
       <c r="F55" t="s">
         <v>352</v>
       </c>
       <c r="G55" t="s">
         <v>353</v>
       </c>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="J55" t="s">
-        <v>100</v>
+        <v>25</v>
       </c>
       <c r="K55" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="L55"/>
       <c r="M55"/>
-      <c r="N55"/>
+      <c r="N55" t="s">
+        <v>82</v>
+      </c>
       <c r="O55"/>
-      <c r="P55"/>
+      <c r="P55" t="s">
+        <v>354</v>
+      </c>
       <c r="Q55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
-        <v>5856</v>
+        <v>21351</v>
       </c>
       <c r="B56" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C56" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="D56" t="s">
-        <v>356</v>
+        <v>198</v>
       </c>
       <c r="E56" t="s">
         <v>357</v>
       </c>
       <c r="F56" t="s">
         <v>358</v>
       </c>
       <c r="G56" t="s">
         <v>359</v>
       </c>
       <c r="H56" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I56" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J56" t="s">
         <v>25</v>
       </c>
       <c r="K56" t="s">
         <v>26</v>
       </c>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="O56"/>
-      <c r="P56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P56"/>
       <c r="Q56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
-        <v>21351</v>
+        <v>4179</v>
       </c>
       <c r="B57" t="s">
+        <v>360</v>
+      </c>
+      <c r="C57" t="s">
         <v>361</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="E57" t="s">
-        <v>363</v>
+        <v>39</v>
       </c>
       <c r="F57" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="G57"/>
       <c r="H57" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I57" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J57" t="s">
         <v>25</v>
       </c>
       <c r="K57" t="s">
         <v>26</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>27</v>
+        <v>111</v>
       </c>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
-        <v>4179</v>
+        <v>20063</v>
       </c>
       <c r="B58" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C58" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>364</v>
       </c>
       <c r="E58" t="s">
-        <v>39</v>
+        <v>365</v>
       </c>
       <c r="F58" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I58" t="s">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="J58" t="s">
         <v>25</v>
       </c>
       <c r="K58" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>189</v>
+        <v>27</v>
       </c>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
-        <v>20063</v>
+        <v>20069</v>
       </c>
       <c r="B59" t="s">
+        <v>366</v>
+      </c>
+      <c r="C59" t="s">
+        <v>367</v>
+      </c>
+      <c r="D59" t="s">
         <v>368</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>369</v>
       </c>
-      <c r="D59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I59" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J59" t="s">
         <v>25</v>
       </c>
       <c r="K59" t="s">
-        <v>171</v>
+        <v>92</v>
       </c>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
         <v>27</v>
       </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
-        <v>20069</v>
+        <v>9468</v>
       </c>
       <c r="B60" t="s">
+        <v>370</v>
+      </c>
+      <c r="C60" t="s">
+        <v>371</v>
+      </c>
+      <c r="D60" t="s">
         <v>372</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" t="s">
         <v>373</v>
       </c>
-      <c r="D60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>112</v>
+        <v>179</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I60" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="J60" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="O60"/>
-      <c r="P60"/>
+      <c r="P60" t="s">
+        <v>374</v>
+      </c>
       <c r="Q60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
-        <v>9468</v>
+        <v>466</v>
       </c>
       <c r="B61" t="s">
+        <v>375</v>
+      </c>
+      <c r="C61" t="s">
         <v>376</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>377</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>378</v>
       </c>
-      <c r="E61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K61"/>
+        <v>25</v>
+      </c>
+      <c r="K61" t="s">
+        <v>26</v>
+      </c>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="O61"/>
-      <c r="P61" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P61"/>
       <c r="Q61" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
-        <v>466</v>
+        <v>8845</v>
       </c>
       <c r="B62" t="s">
-        <v>381</v>
-[...6 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="C62"/>
+      <c r="D62"/>
       <c r="E62" t="s">
-        <v>384</v>
+        <v>184</v>
       </c>
       <c r="F62" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62" t="s">
         <v>25</v>
       </c>
       <c r="K62" t="s">
         <v>26</v>
       </c>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
-        <v>8845</v>
+        <v>24211</v>
       </c>
       <c r="B63" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-      <c r="D63"/>
+        <v>380</v>
+      </c>
+      <c r="C63" t="s">
+        <v>381</v>
+      </c>
+      <c r="D63" t="s">
+        <v>382</v>
+      </c>
       <c r="E63" t="s">
-        <v>193</v>
+        <v>383</v>
       </c>
       <c r="F63" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="J63" t="s">
         <v>25</v>
       </c>
       <c r="K63" t="s">
         <v>26</v>
       </c>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
         <v>37</v>
       </c>
       <c r="O63"/>
-      <c r="P63"/>
+      <c r="P63" t="s">
+        <v>384</v>
+      </c>
       <c r="Q63" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
-        <v>24211</v>
+        <v>10679</v>
       </c>
       <c r="B64" t="s">
+        <v>385</v>
+      </c>
+      <c r="C64" t="s">
         <v>386</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>387</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
         <v>388</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="J64" t="s">
         <v>25</v>
       </c>
       <c r="K64" t="s">
         <v>26</v>
       </c>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
       <c r="O64"/>
-      <c r="P64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P64"/>
       <c r="Q64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
-        <v>10679</v>
+        <v>24419</v>
       </c>
       <c r="B65" t="s">
-        <v>391</v>
-[...6 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="C65"/>
+      <c r="D65"/>
       <c r="E65" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="F65" t="s">
         <v>220</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
-        <v>36</v>
+        <v>90</v>
       </c>
       <c r="J65" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>120</v>
+        <v>111</v>
       </c>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
-        <v>24419</v>
+        <v>24262</v>
       </c>
       <c r="B66" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-      <c r="D66"/>
+        <v>391</v>
+      </c>
+      <c r="C66" t="s">
+        <v>392</v>
+      </c>
+      <c r="D66" t="s">
+        <v>198</v>
+      </c>
       <c r="E66" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="F66" t="s">
         <v>229</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="J66" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K66"/>
+        <v>25</v>
+      </c>
+      <c r="K66" t="s">
+        <v>26</v>
+      </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
-        <v>24262</v>
+        <v>24131</v>
       </c>
       <c r="B67" t="s">
-        <v>397</v>
-[...6 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="C67"/>
+      <c r="D67"/>
       <c r="E67" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="F67" t="s">
-        <v>237</v>
+        <v>396</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="J67" t="s">
         <v>25</v>
       </c>
       <c r="K67" t="s">
         <v>26</v>
       </c>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
-        <v>24131</v>
+        <v>23960</v>
       </c>
       <c r="B68" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C68"/>
       <c r="D68"/>
       <c r="E68" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="F68" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="J68" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>232</v>
+        <v>315</v>
       </c>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
-        <v>23960</v>
+        <v>6546</v>
       </c>
       <c r="B69" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="F69" t="s">
-        <v>405</v>
+        <v>269</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
-        <v>231</v>
+        <v>24</v>
       </c>
       <c r="J69" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K69"/>
+        <v>25</v>
+      </c>
+      <c r="K69" t="s">
+        <v>26</v>
+      </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
-        <v>6546</v>
+        <v>24278</v>
       </c>
       <c r="B70" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F70" t="s">
-        <v>276</v>
+        <v>404</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70" t="s">
         <v>25</v>
       </c>
       <c r="K70" t="s">
         <v>26</v>
       </c>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
-        <v>24278</v>
+        <v>29731</v>
       </c>
       <c r="B71" t="s">
+        <v>405</v>
+      </c>
+      <c r="C71" t="s">
+        <v>406</v>
+      </c>
+      <c r="D71" t="s">
+        <v>198</v>
+      </c>
+      <c r="E71" t="s">
+        <v>407</v>
+      </c>
+      <c r="F71" t="s">
         <v>408</v>
-      </c>
-[...6 lines deleted...]
-        <v>410</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I71" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="J71"/>
+      <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
-      <c r="N71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
-        <v>29731</v>
+        <v>20089</v>
       </c>
       <c r="B72" t="s">
+        <v>409</v>
+      </c>
+      <c r="C72" t="s">
+        <v>410</v>
+      </c>
+      <c r="D72" t="s">
         <v>411</v>
       </c>
-      <c r="C72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>413</v>
+        <v>294</v>
       </c>
       <c r="F72" t="s">
-        <v>414</v>
+        <v>295</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I72" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-      <c r="K72"/>
+        <v>90</v>
+      </c>
+      <c r="J72" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" t="s">
+        <v>26</v>
+      </c>
       <c r="L72"/>
       <c r="M72"/>
-      <c r="N72"/>
+      <c r="N72" t="s">
+        <v>27</v>
+      </c>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
-        <v>20089</v>
+        <v>20090</v>
       </c>
       <c r="B73" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="C73" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D73" t="s">
-        <v>417</v>
+        <v>312</v>
       </c>
       <c r="E73" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="F73" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I73" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J73" t="s">
         <v>25</v>
       </c>
       <c r="K73" t="s">
         <v>26</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
         <v>27</v>
       </c>
       <c r="O73"/>
-      <c r="P73"/>
+      <c r="P73" t="s">
+        <v>414</v>
+      </c>
       <c r="Q73" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
-        <v>20090</v>
+        <v>20095</v>
       </c>
       <c r="B74" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="C74" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="D74" t="s">
-        <v>319</v>
+        <v>417</v>
       </c>
       <c r="E74" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="F74" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I74" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J74" t="s">
         <v>25</v>
       </c>
       <c r="K74" t="s">
         <v>26</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74" t="s">
         <v>27</v>
       </c>
       <c r="O74"/>
-      <c r="P74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P74"/>
       <c r="Q74" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
-        <v>20095</v>
+        <v>20093</v>
       </c>
       <c r="B75" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C75" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D75" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E75" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="F75" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I75" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="J75" t="s">
         <v>25</v>
       </c>
       <c r="K75" t="s">
         <v>26</v>
       </c>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75" t="s">
         <v>27</v>
       </c>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
-        <v>20093</v>
+        <v>4884</v>
       </c>
       <c r="B76" t="s">
+        <v>421</v>
+      </c>
+      <c r="C76" t="s">
+        <v>422</v>
+      </c>
+      <c r="D76" t="s">
+        <v>423</v>
+      </c>
+      <c r="E76" t="s">
         <v>424</v>
       </c>
-      <c r="C76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F76" t="s">
-        <v>314</v>
+        <v>346</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I76" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="J76" t="s">
         <v>25</v>
       </c>
       <c r="K76" t="s">
         <v>26</v>
       </c>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
-        <v>4884</v>
+        <v>7905</v>
       </c>
       <c r="B77" t="s">
+        <v>425</v>
+      </c>
+      <c r="C77" t="s">
+        <v>426</v>
+      </c>
+      <c r="D77" t="s">
         <v>427</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77" t="s">
         <v>428</v>
       </c>
-      <c r="D77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F77" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="O77"/>
-      <c r="P77"/>
+      <c r="P77" t="s">
+        <v>429</v>
+      </c>
       <c r="Q77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
-        <v>7905</v>
+        <v>24264</v>
       </c>
       <c r="B78" t="s">
+        <v>430</v>
+      </c>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78" t="s">
         <v>431</v>
       </c>
-      <c r="C78" t="s">
+      <c r="F78" t="s">
         <v>432</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="J78" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K78"/>
+        <v>25</v>
+      </c>
+      <c r="K78" t="s">
+        <v>26</v>
+      </c>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
-        <v>37</v>
+        <v>224</v>
       </c>
       <c r="O78"/>
-      <c r="P78" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P78"/>
       <c r="Q78" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
-        <v>24264</v>
+        <v>33154</v>
       </c>
       <c r="B79" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="F79" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
-        <v>231</v>
-[...6 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="J79"/>
+      <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
-      <c r="N79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
-        <v>33154</v>
+        <v>33155</v>
       </c>
       <c r="B80" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F80" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
-        <v>33155</v>
+        <v>33156</v>
       </c>
       <c r="B81" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F81" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
-        <v>33156</v>
+        <v>33157</v>
       </c>
       <c r="B82" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F82" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
-        <v>33157</v>
+        <v>33158</v>
       </c>
       <c r="B83" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F83" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84">
-        <v>33158</v>
+        <v>33159</v>
       </c>
       <c r="B84" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
       <c r="E84" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F84" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
-        <v>33159</v>
+        <v>33160</v>
       </c>
       <c r="B85" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
       <c r="E85" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F85" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
-        <v>33160</v>
+        <v>33163</v>
       </c>
       <c r="B86" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="C86"/>
       <c r="D86"/>
       <c r="E86" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F86" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
-        <v>33163</v>
+        <v>32653</v>
       </c>
       <c r="B87" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
       <c r="E87" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F87" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
-        <v>32653</v>
+        <v>33164</v>
       </c>
       <c r="B88" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
       <c r="E88" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F88" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89">
-        <v>33164</v>
+        <v>33165</v>
       </c>
       <c r="B89" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
       <c r="E89" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F89" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J89"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90">
-        <v>33165</v>
+        <v>33166</v>
       </c>
       <c r="B90" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
       <c r="E90" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F90" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
-        <v>33166</v>
+        <v>33167</v>
       </c>
       <c r="B91" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
       <c r="E91" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F91" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J91"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
-        <v>33167</v>
+        <v>33168</v>
       </c>
       <c r="B92" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
       <c r="E92" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="F92" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93">
-        <v>33168</v>
+        <v>5752</v>
       </c>
       <c r="B93" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-      <c r="D93"/>
+        <v>450</v>
+      </c>
+      <c r="C93" t="s">
+        <v>451</v>
+      </c>
+      <c r="D93" t="s">
+        <v>452</v>
+      </c>
       <c r="E93" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="F93" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
-        <v>442</v>
+        <v>24</v>
       </c>
       <c r="J93"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
-        <v>5752</v>
+        <v>20931</v>
       </c>
       <c r="B94" t="s">
+        <v>454</v>
+      </c>
+      <c r="C94" t="s">
+        <v>455</v>
+      </c>
+      <c r="D94" t="s">
+        <v>183</v>
+      </c>
+      <c r="E94" t="s">
         <v>456</v>
       </c>
-      <c r="C94" t="s">
+      <c r="F94" t="s">
         <v>457</v>
-      </c>
-[...7 lines deleted...]
-        <v>441</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="I94" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-      <c r="K94"/>
+        <v>36</v>
+      </c>
+      <c r="J94" t="s">
+        <v>25</v>
+      </c>
+      <c r="K94" t="s">
+        <v>26</v>
+      </c>
       <c r="L94"/>
       <c r="M94"/>
-      <c r="N94"/>
+      <c r="N94" t="s">
+        <v>27</v>
+      </c>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95">
-        <v>20931</v>
+        <v>20213</v>
       </c>
       <c r="B95" t="s">
+        <v>458</v>
+      </c>
+      <c r="C95"/>
+      <c r="D95"/>
+      <c r="E95" t="s">
+        <v>459</v>
+      </c>
+      <c r="F95" t="s">
         <v>460</v>
-      </c>
-[...10 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="I95" t="s">
         <v>36</v>
       </c>
       <c r="J95" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
-        <v>27</v>
+        <v>315</v>
       </c>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96">
-        <v>20213</v>
+        <v>3360</v>
       </c>
       <c r="B96" t="s">
+        <v>461</v>
+      </c>
+      <c r="C96" t="s">
+        <v>462</v>
+      </c>
+      <c r="D96" t="s">
+        <v>463</v>
+      </c>
+      <c r="E96" t="s">
         <v>464</v>
       </c>
-      <c r="C96"/>
-[...1 lines deleted...]
-      <c r="E96" t="s">
+      <c r="F96" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="I96" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="J96" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="K96"/>
+        <v>91</v>
+      </c>
+      <c r="K96" t="s">
+        <v>26</v>
+      </c>
       <c r="L96"/>
       <c r="M96"/>
-      <c r="N96" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N96"/>
       <c r="O96"/>
-      <c r="P96"/>
+      <c r="P96" t="s">
+        <v>466</v>
+      </c>
       <c r="Q96" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
-        <v>3360</v>
+        <v>5049</v>
       </c>
       <c r="B97" t="s">
         <v>467</v>
       </c>
       <c r="C97" t="s">
         <v>468</v>
       </c>
       <c r="D97" t="s">
         <v>469</v>
       </c>
       <c r="E97" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="F97" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
-      <c r="N97"/>
+      <c r="N97" t="s">
+        <v>82</v>
+      </c>
       <c r="O97"/>
       <c r="P97" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="Q97" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
-        <v>5049</v>
+        <v>31781</v>
       </c>
       <c r="B98" t="s">
-        <v>473</v>
-[...6 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="C98"/>
+      <c r="D98"/>
       <c r="E98" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="F98" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
-      <c r="J98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J98"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
-      <c r="N98" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N98"/>
       <c r="O98"/>
       <c r="P98" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="Q98" t="s">
-        <v>29</v>
-[...33 lines deleted...]
-      <c r="Q99" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>