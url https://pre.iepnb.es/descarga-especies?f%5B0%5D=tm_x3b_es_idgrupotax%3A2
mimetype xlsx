--- v1 (2025-12-25)
+++ v2 (2026-05-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="especies" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>Código de la especie (id taxon)</t>
   </si>
   <si>
     <t>Nombre aceptado</t>
   </si>
   <si>
     <t>Nombres comunes</t>
   </si>
   <si>
     <t>Nombre idioma</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN</t>
   </si>
   <si>
     <t>Categoría de amenaza UICN nacional o mundial</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Ámbito</t>
   </si>
   <si>
@@ -68,723 +68,762 @@
   <si>
     <t>Categoría de protección RD 139/2011</t>
   </si>
   <si>
     <t>Categoría de protección CEEEI</t>
   </si>
   <si>
     <t>Categoría de protección Lista de especies exóticas preocupantes para la UE</t>
   </si>
   <si>
     <t>Categoría de protección Directiva Hábitats</t>
   </si>
   <si>
     <t>Categoría de protección Listado de Especies Silvestres en Régimen de Protección Especial y CEEA</t>
   </si>
   <si>
     <t>Sinonimo</t>
   </si>
   <si>
     <t>parametros</t>
   </si>
   <si>
     <t>Salamandra salamandra (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Salamántiga (Castellano), Salamandra Común (Castellano), Common Fire Salamander (Inglés), Fire Salamander (Inglés), Salamandra (Latín)</t>
+    <t>Salamántiga (Castellano), Salamandra Común (Castellano), Common Fire Salamander (Inglés), Fire Salamander (Inglés), Salamandra (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Latín</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  España VU (Vulnerable),  Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>España, España, Mundial</t>
   </si>
   <si>
     <t>Es un urodelo de tamaño medio y aspecto robusto que no suele superar los 200 mm de longitud total, aunque en alguna población llega a alcanzar los 250 mm. La piel es lisa y brillante y el diseño de coloración, con manchas o líneas amarillas, o una combinación de ambas, sobre fondo negro, es muy variable entre subespecies, pero también dentro de cada subespecie, mostrando politipismo y polimorfismo. La cabeza está bien diferenciada del cuerpo y el cuerpo es casi cilíndrico a excepción de la zona ventral, y presenta surcos transversales a lo largo del cuerpo y ausencia de crestas caudales o dorsales. Presenta poros glandulares por todo el cuerpo. La cola es de aspecto cilíndrico y su diámetro disminuye en sentido dorso-caudal. El tamaño de la larva oscila entre 19 y 35 mm antes de la metamorfosis, aunque se han observado larvas de hasta 70 mm. La cabeza es robusta y ancha, con un morro muy redondeado. Presenta una cresta que comienza por el lado dorsal a mitad del cuerpo continuando a lo largo de la cola, y por el lado ventral iniciándose al comiendo de la cola, formando un extremo romo o redondeado al final de la cola.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Anfibios</t>
   </si>
   <si>
     <t>Salamandra salamandra almanzoris Müller y Hellmich, 1935</t>
   </si>
   <si>
     <t>Filtros:  Taxonomía: Anfibios</t>
   </si>
   <si>
     <t>Hyla molleri (Bedriaga, 1889)</t>
   </si>
   <si>
-    <t>prueba_Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
+    <t>Ranita de San Antón (Castellano), Rana de san antón (Castellano), Rana de san antonio (Castellano), Ranita de San Antón ibérica (Castellano), Ranita de San Antonio (Castellano), Zuhait-igel arrunta (Euskera), Reineta (Catalán), Estroza (Gallego), European Tree Frog (Inglés), Rainette Verte (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Rana de tamaño pequeño, hasta 45-50 mm de longitud, de cabeza ancha y hocico redondeado y corto. Pupila horizontal e iris dorado con un moteado negro. Tímpano bien visible, con un diámetro similar a la mitad del diámetro del ojo. Extremidades anteriores cortas, con los dedos ligeramente palmeados y tubérculos subarticulares y palmares redondeados, pequeños y blandos. Las extremidades posteriores son largas y ágiles; los dedos presentan una palmeadura en sus dos tercios inferiores, además de tubérculos subarticulares salientes y un tubérculo metatarsal interno desarrollado. Los dedos tanto de las extremidades anteriores como de las posteriores presentan discos adhesivos en sus extremos, siendo los de los miembros anteriores algo más grandes. Coloración dorsal muy llamativa, de un verde claro muy intenso y uniforme, aunque pueden aparecer también tonos amarillentos, grisáceos o azules. La coloración ventral es blanca o amarillenta. Presentan una banda lateral oscura que recorre longitudinalmente todo el cuerpo desde el hocico pasando por el ojo y el tímpano, y que en la región lumbar dibuja un bucle hacia la zona antero-dorsal. Los machos presentan un saco vocal que, cuando está hinchado, tiene un tamaño mayor que el de la cabeza, y cuando está deshinchado forma pliegues en la garganta cuya coloración y textura son diferentes al resto de la piel de la zona ventral.</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats), Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Anexo IV</t>
   </si>
   <si>
     <t>Hyla arborea (Linnaeus, 1758), Hyla arborea molleri Bedriaga, 1889</t>
   </si>
   <si>
     <t>Lissotriton boscai (Lataste, 1879)</t>
   </si>
   <si>
-    <t>prueba_Tritón ibérico (Castellano), Uhandre iberiarra (Euskera), Pintafontes común (Gallego), Bosca's Newt (Inglés), Iberian Newt (Inglés)</t>
+    <t>Tritón ibérico (Castellano), Uhandre iberiarra (Euskera), Pintafontes común (Gallego), Bosca's Newt (Inglés), Iberian Newt (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial</t>
   </si>
   <si>
     <t>Es un urodelo de pequeño tamaño que puede alcanzar hasta 97 mm de longitud total. Los machos no desarrollan cresta dorsal, sino sólo una cresta caudal baja durante el periodo de celo. La cola, de similar longitud al cuerpo, está comprimida lateralmente, y en los machos acaba en un pequeñísimo filamento. La coloración de cabeza y dorso es de color pardo o marrón, y ventralmente es de color naranja o rojizo, sobre el que destacan conspicuas manchas o puntos gruesos negros, irregularmente dispuestos, pero frecuentemente alineados lateralmente. Las larvas miden entre 10 y 18 mm, y son de color amarillento con un leve diseño punteado en oscuro y presenta una cresta dorsal que se continúa hasta el final de la cola, donde acaba en ángulo agudo.</t>
   </si>
   <si>
     <t>Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>Triturus boscai</t>
   </si>
   <si>
     <t>Lissotriton helveticus (Razoumowsky, 1789)</t>
   </si>
   <si>
-    <t>prueba_Tritón palmeado (Castellano), Uhandre palmatua (Euskera), Tritó palmat (Catalán), Pintafontes palmado (Gallego), Palmate Newt (Inglés)</t>
+    <t>Tritón palmeado (Castellano), Uhandre palmatua (Euskera), Tritó palmat (Catalán), Pintafontes palmado (Gallego), Palmate Newt (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>Longitud total de 80 a 85 mm. Presenta tres surcos longitudinales en la parte superior de la cabeza. La cola está muy aplanada lateralmente y tiene una longitud similar al resto del cuerpo o ligeramente mayor. Su dorso es de color pardo amarillento, oliváceo o marrón más o menos oscuro. Lateralmente los tonos oscuros se difuminan hacia la zona ventral o presentan un reticulado de manchas oscuras alargadas sobre un fondo claro. A cada lado de la cabeza presentan una línea o banda oscura característica, que se prolonga desde el orificio nasal hasta la parte posterior del ojo y que en muchos ejemplares alcanza el cuello. El vientre es de color amarillento claro y no suele presentar manchas, aunque algunos pueden presentar pequeños puntos o manchas marrones oscuras o negras en los laterales, o incluso distribuidas de forma irregular por el vientre.</t>
   </si>
   <si>
     <t>Triturus helveticus, Triturus helveticus alonsoi (López-Seoane, 1885), Triturus helveticus helveticus (Razoumovsky, 1789), Triturus helveticus punctillatus Schmidtler, 1868</t>
   </si>
   <si>
     <t>Pelodytes ibericus Sánchez-Herráiz, Barbadillo, Machordom &amp; Sanchiz, 2000</t>
   </si>
   <si>
-    <t>prueba_Sapillo moteado ibérico (Castellano)</t>
+    <t>Sapillo moteado ibérico (Castellano)</t>
   </si>
   <si>
     <t>Castellano</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Endemismo ibérico recientemente descrito cuyo área de distribución conocida se restringe al sur de la Península Ibérica (España y Portugal). La descripción del nuevo endemismo ibérico se ha efectuado a partir del estudio de poblaciones y ejemplares ibéricos de Pelodytes considerados previamente como pertenecientes a P. punctatus, lo que ha determinado la modificación de los patrones de distribución anteriormente asumidos (SÁNCHEZ-HERRÁIZ &amp; BARBADILLO, 1997; BARBADILLO et al., 1999). P. ibericus difiere de P. punctatus en numerosos rasgos anatómicos externos, osteológicos, genéticos y comportamentales. Entre los primeros destacan una menor longitud corporal media de los machos adultos, hocico comparativamente corto y redondeado, y mayor longitud relativa de los miembros posteriores y de sus respectivos dedos. Asimismo, difiere en numerosos rasgos osteológicos craneales que afectan tanto a su construcción general (relativamente más ancho y menos compacto) como a la de varias piezas esqueléticas (esqueleto hiobranquial y cintura escapular). El análisis comparativo de dieciocho sistemas enzimáticos ha confirmado que P. ibericus representa una especie diferente de P. punctatus. Finalmente, se han detectado también varias características diagnósticas de la nueva especie en relación con su comportamiento reproductor y que afectan fundamentalmente al canto de los machos en celo (SÁNCHEZHERRÁIZ et al., 2000; BARBADILLO, 2000; MÁRQUEZ et al., 2001. Es un pequeño sapo que no llega a sobrepasar los 43 mm de longitud con la cabeza aplastada y el hocico corto y redondeado. Las hembras son algo mayores que los machos. Los individuos en metamorfosis tienen un tamaño medio con relación a otros anuros; su peso ronda los 0,2 g y, a partir de ese momento, tendrán que aumentarlo en unas diecisiete veces hasta alcanzar la madurez sexual. Los ojos son grandes y prominentes, con la pupila de color negro, vertical y de forma redondeada; el iris es dorado algo punteado de negro. El pliegue glandular se prolonga desde el ojo hasta la región lumbar y las glándulas parótidas son poco patentes, especialmente en los individuos jóvenes. El tímpano es igualmente poco visible. El dorso presenta un color de fondo que puede variar individualmente, presentando tonos pardo amarillentos, verdosos o gris oliváceo con algún jaspeado y su piel está llena de pequeñas prominencias redondas u ovoides de colores variados como verde-oliva y marrón. El vientre es liso y de color crema claro. La garganta toma una coloración violácea o gris oscuro en los machos en celo, mientras que en las hembras conserva el mismo color del vientre. Tanto las patas como los dedos son relativamente largos. En los miembros delanteros, el tercer dedo es el más largo, seguido del cuarto y, después, el segundo y el primero, presentando tres tubérculos palmares de forma cónica así como un tubérculo metatarsal interno. En la época de celo, los machos muestran unas rugosidades o callosidades nupciales de color marrón o negro en los brazos, antebrazos, axilas y cara interna del segundo dedo de cada mano.</t>
   </si>
   <si>
     <t>Pelodytes punctatus (Daudin, 1802)</t>
   </si>
   <si>
-    <t>prueba_Sapillo moteado común (Castellano), Sapillo moteado (Castellano), Sapillo moteado ibérico (Castellano), Apo pikarta (Euskera), Granoteta de punts (Catalán), Sapo patilongo (Gallego), Parsley Frog (Inglés)</t>
+    <t>Sapillo moteado común (Castellano), Sapillo moteado (Castellano), Sapillo moteado ibérico (Castellano), Apo pikarta (Euskera), Granoteta de punts (Catalán), Sapo patilongo (Gallego), Parsley Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>Anuro de aspecto grácil, con un tamaño medio de 40 mm (36,32 mm en los machos y 43,3 mm en las hembras). Hocico alargado, ojos relativamente grandes y con pupila vertical. Dos tercios inferiores del iris más oscuros que el tercio superior. Membrana timpánica poco patente, ausencia de glándulas parótidas. Extremidades largas, particularmente las posteriores, y poco palmeadas (hasta la base de los dedos). Dedos alargados con un único tubérculo metatarsiano, situado en la base del primer dedo. Color variable, aunque suele mostrar un moteado verde más o menos patente en dorso, cabeza y extremidades. Vientre claro, con un moteado oscuro irregular. Los machos se diferencian de las hembras por su menor tamaño y por mostrar callosidades nupciales en las extremidades anteriores, muslos y la parte ventral y gular, durante el período de reproducción.</t>
   </si>
   <si>
     <t>Pelophylax saharicus (Boulenger, 1913)</t>
   </si>
   <si>
-    <t>prueba_Rana Verde Norteafricana (Castellano), Sahara Frog (Inglés), Grenouille Verte D'afrique Du Nord (Francés)</t>
+    <t>Rana Verde Norteafricana (Castellano), Sahara Frog (Inglés), Grenouille Verte D'afrique Du Nord (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>La rana verde norteafricana es un anuro mediano que llega a alcanzar los 10,4 cm de longitud rostro-cloacal (Schleich et al., 1996) y que se caracteriza por su piel suave, patas largas y la presencia de dos pliegues dorso laterales glandulares. Las variaciones en el tamaño y el peso a lo largo de las poblaciones de esta especie podrían estar relacionados con factores medioambientales como la altitud o las precipitaciones anuales (Amor et al., 2009). La cabeza tiene las mismas dimensiones de largo y de ancho. El hocico es redondeado y los ojos saltones y situados en la parte superior de la cabeza. La pupila es horizontal, y su borde inferior en ángulo y más curvado que el superior. A cada lado del hocico presenta una cresta glandular que conecta la nariz con los párpados superiores y continúa detrás de los ojos separando la espalda de los laterales. Los dedos de las extremidades anteriores carecen de membrana interdigital y a menudo presentan pequeñas protuberancias apicales. Tiene patas musculosas que le permiten dar grandes saltos y nadar rápidamente. Posee pies con membranas interdigitales que les ayudan a impulsarse bajo el agua. La piel es suave, excepto en el vientre y el borde posterior de los muslos que es granular. La coloración es muy variable, normalmente con un fondo verde-marrón sobre el que hay manchas más oscuras. Algunos ejemplares son totalmente marrones, otros totalmente verdosos, algunos mixtos y pueden presentan tonos rojizos en los pliegues laterales. Puede presentar una línea central de color verde o amarillento. Respecto al dimorfismo sexual, las hembras son más grandes. Los machos tienen los brazos más gruesos y callosidades nupciales, que toman un color marrón oscuro durante el periodo de celo. Los machos poseen dos sacos vocales de color grisáceo en las comisuras de la boca, con los que llaman a las hembras y advierten de su presencia a otros machos, durante la época de la reproducción.</t>
   </si>
   <si>
     <t>Rana saharica Boulenger, 1913</t>
   </si>
   <si>
     <t>Pleurodeles waltl Michahelles, 1830</t>
   </si>
   <si>
-    <t>prueba_Gallipato (Castellano), Arrabio saihetsandia (Euskera), Ofegabous (Catalán), Trito (Catalán), Pintiga sacabeira (Gallego), Sharp-ribbed Salamander (Inglés), Spanish Ribbed Newt (Inglés), Pleurodèles De Waltl (Francés), Triton D'espagne (Francés), Triton De Waltl (Francés)</t>
+    <t>Gallipato (Castellano), Arrabio saihetsandia (Euskera), Ofegabous (Catalán), Trito (Catalán), Pintiga sacabeira (Gallego), Sharp-ribbed Salamander (Inglés), Spanish Ribbed Newt (Inglés), Pleurodèles De Waltl (Francés), Triton D'espagne (Francés), Triton De Waltl (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Catalán, Gallego, Inglés, Inglés, Francés, Francés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Urodelo grande, que puede alcanzar una longitud total de 312 mm. Cabeza aplastada, muy ancha en su parte posterior. Cuerpo cubierto con verrugas con punta negra. Posee en los costados una hilera de manchas amarillentas o anaranjadas. Sin cresta en el cuerpo. Cola lateralmente comprimida.</t>
   </si>
   <si>
     <t>Salamandra algira Bedriaga 1883</t>
   </si>
   <si>
-    <t>prueba_Salamandra norteafricana (Castellano), North African Fire Salamander (Inglés), Salamandre Algire (Francés), Salamandre Tachetée (Francés)</t>
+    <t>Salamandra norteafricana (Castellano), North African Fire Salamander (Inglés), Salamandre Algire (Francés), Salamandre Tachetée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>Salamandra algira tingitana se caracteriza por la ausencia de color rojo, y bajo grado de coloración amarilla que disminuye conforme los individuos maduran. Ejemplares melánicos no son raros en esta subespecie. Poblaciones de S. a. ssp. del Rif se caracterizan por una alta proporción de coloración roja, que ocurre en menor medida en poblaciones del Atlas Medio. Salamandra algira spelaea se caracteriza por una baja cantidad de color rojo, y ocasionalmente mostrar puntos blancos en la zona lateral, gular y ventral, lo que ha sido descrito también en poblaciones cercanas a Argelia (Escoriza &amp; Mar Comas, 2007).</t>
   </si>
   <si>
     <t>CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Sclerophrys mauritanica (Schlegel, 1841)</t>
   </si>
   <si>
-    <t>prueba_Sapo Moruno (Castellano), Mauritanian Toad (Inglés), Pantherine Toad (Inglés), Berber Toad (Inglés), Crapaud de Maurétanie (Francés), Crapaud pantherin (Francés)</t>
+    <t>Sapo Moruno (Castellano), Mauritanian Toad (Inglés), Pantherine Toad (Inglés), Berber Toad (Inglés), Crapaud de Maurétanie (Francés), Crapaud pantherin (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Puede alcanzar los 13-15 cm. Tiene una estructura parecida al Sapo común o al Sapo corredor. La coloración del dorso puede ser beige o verde oliva con manchas muy nítidas de color naranja o rojo. Vientre blanco moteado de manchas grises.</t>
   </si>
   <si>
     <t>Amietophrynus mauritanicus (Schlegel, 1841), Bufo mauritanicus Schlegel, 1841</t>
   </si>
   <si>
     <t>Bufo spinosus Daudin, 1803</t>
   </si>
   <si>
-    <t>prueba_Sapo Común (Castellano), Sapo (Castellano), Zampoño (Castellano), Sapo común ibérico (Castellano)</t>
+    <t>Sapo Común (Castellano), Sapo (Castellano), Zampoño (Castellano), Sapo común ibérico (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  España VU (Vulnerable)</t>
   </si>
   <si>
     <t>España, Mundial, España</t>
   </si>
   <si>
     <t>Sapo de aspecto robusto y tamaño grande, hasta 119 mm de longitud los machos y 145 mm las hembras, pudiendo excepcionalmente alcanzar los 180 mm. Cabeza más larga que ancha, con un hocico corto y bastante romo. Ojos grandes y prominentes, con pupila horizontal ovalada e iris de tono cobrizo o anaranjado, con manchas finas oscuras que pueden formar un retículo. Glándulas parótidas muy prominentes, de forma alargada y elíptica, que divergen posteriormente. Tímpano redondeado y poco aparente. Extremidades cortas y robustas. Tubérculos subarticulares dobles bajo los dedos de los miembros delanteros y bajo el cuarto dedo de las extremidades traseras. En los miembros posteriores presentan dos tubérculos metatarsianos, el interno de mayor tamaño, y palmeaduras interdigitales claramente desarrolladas. Color de fondo pardo, rojizo o anaranjado. Diseño dorsal totalmente uniforme o jaspeado en marrones oscuros con manchas irregulares blancas o amarillentas. Vientre amarillento o grisáceo, con diseño uniforme o con un jaspeado oscuro. Los machos son de menor tamaño que las hembras, y durante la época de celo desarrollan callosidades nupciales de color marrón oscuro en los tres dedos interiores de las manos y en el tubérculo carpiano, además de palmeaduras más extensas de lo habitual entre los dedos posteriores.</t>
   </si>
   <si>
     <t>Bufo bufo, Bufo bufo gredosicola Müller y Hellmich, 1935, Bufo bufo spinosus Daudin, 1803</t>
   </si>
   <si>
     <t>Pelophylax perezi (Seoane, 1885)</t>
   </si>
   <si>
-    <t>prueba_Rana Común (Castellano), Rana verde común (Castellano), Perez's Frog (Inglés), Rana (Latín)</t>
+    <t>Rana Común (Castellano), Rana verde común (Castellano), Perez's Frog (Inglés), Rana (Latín)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Latín</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Alpina FV (Favorable),  Región Macaronésica FV (Favorable),  Región Mediterránea U1 (Desfavorable-inadecuado),  Región Atlántica U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>España, Mundial, Región Alpina, Región Macaronésica, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Rana de tamaño mediano, de hasta 110 mm de longitud. La coloración es muy variable, aunque suele ser verde, con manchas negras. Usualmente presenta una línea vertebral clara. El tímpano es muy conspicuo y los pliegues dorsolaterales están moderadamente desarrollados. Los dedos de las extremidades posteriores están unidos por membranas interdigitales ampliamente desarrolladas.</t>
   </si>
   <si>
     <t>Directiva 92/43/CEE (Directiva Hábitats)</t>
   </si>
   <si>
     <t>Anexo V</t>
   </si>
   <si>
     <t>Rana perezi Seoane, 1885</t>
   </si>
   <si>
     <t>Alytes obstetricans (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Sapo partero común (Castellano), Txantxiku arrunta (Euskera), Totil (Catalán), Sapiño comadrón (Gallego), Common Midwife Toad (Inglés)</t>
+    <t>Sapo partero común (Castellano), Txantxiku arrunta (Euskera), Totil (Catalán), Sapiño comadrón (Gallego), Common Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea</t>
   </si>
   <si>
     <t>Sapo de tamaño pequeño (menor de 5 cm). Aspecto rechoncho, cabeza grande y hocico redondeado, ojos prominentes, pupila vertical e iris dorado con vetas negras. Tímpano visible y más pequeño que el ojo. Pliegue gular patente. Glándulas parotídeas poco aparentes. Piel granulosa con verrugas pequeñas, frecuentemente agrupadas en los costados en dos hileras dorsolaterales. Miembros cortos y fuertes, los anteriores con 3 tubérculos metacarpianos, y los posteriores con membrana interdigital muy reducida y con un tubérculo metatarsiano pequeño. Coloración dorsal de gris a parda con pequeñas manchas verdes, rojizas y negras poco marcadas. Zona ventral clara.</t>
   </si>
   <si>
     <t>Calotriton asper (Dugès, 1852)</t>
   </si>
   <si>
-    <t>prueba_Tritón pirenaico (Castellano), Uhandre piriniarra (Euskera), Tritó pirinenc (Catalán), Sabandixa pirenaica (Gallego), Pyrenean Mountain Newt (Inglés), Pyrenees Mountain Newt (Inglés), Pyrenean Mountain Salamander (Inglés), Pyreneen Salamander (Inglés), Pyrenean Brook Salamander (Inglés), Pyrenean Newt (Inglés)</t>
+    <t>Tritón pirenaico (Castellano), Uhandre piriniarra (Euskera), Tritó pirinenc (Catalán), Sabandixa pirenaica (Gallego), Pyrenean Mountain Newt (Inglés), Pyrenees Mountain Newt (Inglés), Pyrenean Mountain Salamander (Inglés), Pyreneen Salamander (Inglés), Pyrenean Brook Salamander (Inglés), Pyrenean Newt (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Alpina FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>La coloración dorso-lateral en general es marrón pardusca, presentando una gran variabilidad intra e interpoblacional desde colores marrón claro casi beige hasta marrón oscuro casi negro. A menudo una franja dorsal axial más o menos continua de color amarillo intenso y de borde irregular que se va haciendo menos aparente con la edad. No existen excesivas diferencias en la coloración de ambos sexos, aunque en general la coloración críptica dorsal y aposemática ventral se mantiene durante mayor tiempo en los machos. Los machos presentan un mamelón cloacal semiesférico prominente con una obertura longitudinal. Las hembras presentan un mamelón cónico, dirigido hacia atrás y frecuentemente estriado en el extremo. La longitud de la cola es claramente menor a la del cuerpo en los machos, mientras que en las hembras la longitud de la cola es igual o ligeramente inferior a la del cuerpo. Habitualmente la cabeza de los machos es más ancha y redondeada que la de las hembras, con las inserciones hiomandibulares más pronunciadas. Las extremidades son más robustas en los machos al igual que la cola.</t>
   </si>
   <si>
     <t>Euproctus asper (Dugès, 1852)</t>
   </si>
   <si>
     <t>Epidalea calamita (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Sapo corredor (Castellano), Apo lasterkaria (Euskera), Txingudi (Euskera), Gripau corredor (Catalán), Sapo corriqueiro (Gallego), Natterjack Toad (Inglés)</t>
+    <t>Sapo corredor (Castellano), Apo lasterkaria (Euskera), Txingudi (Euskera), Gripau corredor (Catalán), Sapo corriqueiro (Gallego), Natterjack Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sapo de mediana talla aunque con un amplio rango de tamaño (31,3 - 71 mm en machos; 38,8 - 98 mm en hembras). Robusto y de extremidades relativamente cortas, tiene la cabeza más ancha que larga y el hocico corto y redondeado. Las gándulas parótidas son conspicuas y bastante paralelas, dispuestas a continuación de unos ojos prominentes con pupila horizontal e iris amarillo metálico con vetas negras. El tímpano apenas se aprecia y mide la mitad del diámetro del ojo. Los dedos son cortos, con tubérculos subarticulares pares y dos tubérculos palmares. La piel dorsal es muy verrucosa, con las verrugas de tamaños muy dispares y dispuestas irregularmente, a menudo de color rojizo especialmente en las hembras. La coloración dorsal es muy variable, pero generalmente verde grisáceo a marrón, alternada con manchas más claras de distinto tamaño generalmente difusas, pero que pueden presentarse bien definidas. Una característica línea media dorsal amarilla clara suele recorrer longitudinalmente el cuerpo desde la base de los ojos hasta la cloaca, pero esta línea puede estar ausente. La región ventral es de color crema y de aspecto granulado, especialmente en la zona pélvica.</t>
   </si>
   <si>
     <t>Bufo calamita (Laurenti, 1768)</t>
   </si>
   <si>
     <t>Pelobates cultripes (Cuvier, 1829)</t>
   </si>
   <si>
-    <t>prueba_Sapo de espuelas (Castellano), Sapo de espuelas ibérico (Castellano), Apo ezproidun arrunta (Euskera), Gripau d'esperons (Catalán), Sapo de esporóns (Gallego), Western Spadefoot (Inglés)</t>
+    <t>Sapo de espuelas (Castellano), Sapo de espuelas ibérico (Castellano), Apo ezproidun arrunta (Euskera), Gripau d'esperons (Catalán), Sapo de esporóns (Gallego), Western Spadefoot (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Alpina U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Sapo de apariencia robusta y de talla mediana. La longitud total máxima se sitúa en 125 mm, aunque por lo general presentan tallas menores, siendo las hembras más grandes que los machos. No presenta tímpanos externamente visibles, ni tampoco glándulas parotídeas aparentes. Los ojos presentan la pupila vertical con el iris de color plateado, amarillento o verde, con reflejos metálicos y un fino reticulado oscuro. Los tubérculos metatarsianos están muy desarrollados y endurecidos, formando una espuela de color negro. La piel es lisa y brillante. La coloración dorsal es variable: blanquecina, amarillenta, grisácea, verdosa o parda, a menudo con presencia de manchas pardas o verdosas más oscuras. Ventralmente presentan tonos blanquecinos, amarillentos o grisáceos, a veces con manchas oscuras.</t>
   </si>
   <si>
     <t>Rana temporaria Linnaeus, 1758</t>
   </si>
   <si>
-    <t>prueba_Rana bermeja (Castellano), Baso-igel gorria (Euskera), Granota roja (Catalán), Ra do monte (Gallego), European Common Frog (Inglés)</t>
+    <t>Rana bermeja (Castellano), Baso-igel gorria (Euskera), Granota roja (Catalán), Ra do monte (Gallego), European Common Frog (Inglés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Rana grande y de aspecto robusto. Las hembras son más grandes que los machos y pueden superar los 90 mm de longitud. Presenta dos manchas oscuras a ambos lados de la cabeza en forma de un antifaz. El hocico es redondeado y los ojos tienen la pupila horizontal. El tímpano es grande y tiene un tamaño 2/3 menor que el ojo. En las patas anteriores, el tercer dedo de la mano es siempre mayor que el resto. Las patas posteriores son más cortas y rechonchas que en otras ranas pardas. Las membranas interdigitales solo cubren entre 1/2 y 2/3 de la longitud de los dedos. Los dedos tienen nódulos desarrollados, en las patas anteriores presentan tres tubérculos palmares, más desarrollados en los machos. Tiene los pliegues dorsolaterales casi paralelos y próximos entre sí. La coloración en esta especie es muy variable, pudiendo encontrarse ejemplares completamente negros, grises, naranjas o incluso rojos. Asimismo presentan un patrón de manchas muy variado, desde un diseño completamente liso a ejemplares jaspeados y manchados. Muchos ejemplares presentan una mancha en forma de V invertida en la espalda. La coloración del vientre es más clara que el dorso, con matices blancos o amarillentos, pudiendo aparecer manchas de extensión variable.</t>
   </si>
   <si>
     <t>Hyla meridionalis Boettger, 1874</t>
   </si>
   <si>
-    <t>prueba_Ranita meridional (Castellano), Hegoaldeko zuhaitz-igela (Euskera), Reineta (Catalán), Mediterranean Tree Frog (Inglés), Stripeless Tree Frog (Inglés), Rainette Verte (Francés), Rainette Meridionale (Francés)</t>
+    <t>Ranita meridional (Castellano), Hegoaldeko zuhaitz-igela (Euskera), Reineta (Catalán), Mediterranean Tree Frog (Inglés), Stripeless Tree Frog (Inglés), Rainette Verte (Francés), Rainette Meridionale (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Alpina XX (Desconocido),  Región Mediterránea XX (Desconocido),  Región Macaronésica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Alpina, Región Mediterránea, Región Macaronésica</t>
   </si>
   <si>
     <t>Especie muy similar a Hyla arborea. Se distingue de ésta por tener la banda lateral oscura únicamente desde la narina hasta detrás del tímpano. El cuerpo es más estilizado. La articulación de la extremidad posterior se sitúa entre el ojo y las narinas, cuando extendida, en vez de situarse entre el tímpano y el ojo, como es el caso de H. arborea.</t>
   </si>
   <si>
     <t>Discoglossus galganoi Capula, Nascetti, Lanza, Crespo &amp; Bullini 1985</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo (Castellano), Sapillo pintojo ibérico (Castellano), Apo pintatu iberiarra (Euskera), Apo pintatua (Euskera), Sapiño pintoxo (Gallego), Iberian Painted Frog (Inglés)</t>
+    <t>Sapillo pintojo (Castellano), Sapillo pintojo ibérico (Castellano), Apo pintatu iberiarra (Euskera), Apo pintatua (Euskera), Sapiño pintoxo (Gallego), Iberian Painted Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Atlántica FV (Favorable),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>España, Mundial, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Sapillo de aspecto similar a una rana y pequeño a mediano tamaño (generalmente, entre 45 y 65 mm, excepcionalmente hasta 80 mm de talla). Piel lisa, a excepción de dos cordones glandulares laterales que se extienden a lo largo del dorso desde detrás de los ojos. El hocico es puntiagudo y el tímpano poco conspicuo. La pupila es acorazonada. La coloración dorsal es muy variable, dominando coloraciones pardas formando diseños uniformes, moteados o con bandas longitudinales. La piel ventral es lisa con la coloración blanquecina o amarillenta. Presentan tres tubérculos palmares, el menor de los cuales es el central. Los tubérculos subarticulares están poco marcados. Los machos presentan palmeaduras bien desarrolladas entre los dedos de las extremidades posteriores.</t>
   </si>
   <si>
     <t>Anexo II - No prioritaria, Anexo IV</t>
   </si>
   <si>
     <t>Rana dalmatina Bonaparte, 1840</t>
   </si>
   <si>
-    <t>prueba_Rana ágil (Castellano), Baso-igel jauzkaria (Euskera), Granota àgil (Catalán), Agile Frog (Inglés)</t>
+    <t>Rana ágil (Castellano), Baso-igel jauzkaria (Euskera), Granota àgil (Catalán), Agile Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Inglés</t>
   </si>
   <si>
     <t>España EN (En peligro),  Mundial LC (Preocupación menor),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es una rana parda de mediano tamaño, de entre 40 y 80 mm de longitud total. Tiene el tímpano muy visible, de tamaño similar al del ojo y situado cerca de éste. La pupila es horizontal y el iris bicolor, con la parte superior dorada y la inferior pardo oscura. Su piel es lisa. No presenta glándulas parotídeas; los pliegues dorsolaterales son visibles y están separados entre sí, ligeramente convergentes a la altura de los miembros anteriores. Su coloración dorsal es de tonos pardos con manchas dispersas más oscuras que incluyen una V invertida entre los hombros. El vientre es de color marfil o crema, liso y con frecuencia desprovisto de manchas en la población ibérica. Las patas posteriores están conspicuamente rayadas y son muy largas, lo que le permite dar grandes saltos. Los pies tienen membranas interdigitales bastante desarrolladas.</t>
   </si>
   <si>
     <t>Rana iberica Boulenger, 1879</t>
   </si>
   <si>
-    <t>prueba_Rana pasilarga (Castellano), Rana patilarga (Castellano), Baso-igel iberiarra (Euskera), Ra patilonga (Gallego), Iberian Frog (Inglés)</t>
+    <t>Rana pasilarga (Castellano), Rana patilarga (Castellano), Baso-igel iberiarra (Euskera), Ra patilonga (Gallego), Iberian Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>España VU (Vulnerable),  Mundial VU (Vulnerable),  Región Atlántica U2 (Desfavorable-malo),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Rana parda de pequeño tamaño y muy esbelta. Con mancha oscura entre el ojo y el tímpano. Garganta oscura con línea central clara. Miembros posteriores muy largos. Tímpano más pequeño que el ojo, poco destacado y separado de este. Pliegues dorsolaterales relativamente separados. Tubérculo metatarsal interno pequeño. Palmeaduras extensas.</t>
   </si>
   <si>
     <t>Triturus marmoratus (Latreille, 1800)</t>
   </si>
   <si>
-    <t>prueba_Tritón jaspeado (Castellano), Uhandre marmolairea (Euskera), Tritó verd (Catalán), Pintafontes verde (Gallego), Marbled Newt (Inglés)</t>
+    <t>Tritón jaspeado (Castellano), Uhandre marmolairea (Euskera), Tritó verd (Catalán), Pintafontes verde (Gallego), Marbled Newt (Inglés)</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Es un urodelo que en estado adulto presenta una talla comprendida entre los 110 y 160 mm. El cuerpo es robusto y es de sección subcircular, algo aplanado dorso-ventralmente. La cola suele tener una longitud algo inferior al cuerpo, está fuertemente comprimida lateralmente y es mucho más gruesa en su segmento proximal, donde presenta una sección casi circular aplanándose rápidamente. La cabeza, casi tan ancha como larga, está ligeramente deprimida. El morro es ancho y redondeado. Durante el periodo de celo los machos presentan una cresta dorso-caudal muy desarrollada, de borde algo ondulado. La hembra carece de cresta dorsal y presenta un pequeño surco en su lugar. La cloaca es globosa. En el macho es semiesférica, muy hinchada durante el celo y tiene una abertura longitudinal larga. En la hembra está menos desarrollada, es de sección más oval y presenta numerosas papilas. La coloración general de fondo es verde o amarillo verdoso con numerosas manchas negruzcas de gran tamaño que forman un reticulado y que frecuentemente se unen formando grandes bandas. Las larvas recién eclosionadas son de color blanco amarillento o de tonos verdosos ocasionalmente, con dos líneas paralelas dorsales de color pardo cobrizo. Cuando la larva posee ya las cuatro extremidades presenta una cresta dorsocaudal muy desarrollada. Ésta se inicia a la altura del espacio interbranquial y alcanza su máximo desarrollo en la zona proximal de la cola. La aleta y la cresta presentan algunas manchas oscuras redondeadas. Las extremidades son largas y delgadas, destacando la gran longitud de los dedos.</t>
   </si>
   <si>
     <t>Triturus marmoratus marmoratus (Latreille, 1800)</t>
   </si>
   <si>
     <t>Alytes cisternasii Boscá, 1879</t>
   </si>
   <si>
-    <t>prueba_Sapo partero ibérico (Castellano), Iberian Midwife Toad (Inglés)</t>
+    <t>Sapo partero ibérico (Castellano), Iberian Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial LC (Preocupación menor),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Sapo de tamaño pequeño (menor de 5 cm). Aspecto muy rechoncho, cabeza grande y hocico redondeado, ojos prominentes, pupila vertical e iris dorado con vetas negras. Tímpano visible y más pequeño que el ojo. Pliegue gular patente. Glándulas parotídeas poco aparentes. Piel granulosa con verrugas pequeñas, frecuentemente agrupadas en los costados en dos hileras dorsolaterales. Miembros cortos y fuertes, los anteriores con dos tubérculos metacarpianos, y los posteriores con membrana interdigital muy reducida y con un tubérculo metatarsiano pequeño. Los dos tubérculos metatarsianos han sido a menudo utilizados como carácter discriminante con respecto a A. obstetricans (que tiene tres generalmente) pero hay excepciones en esta última especie. Coloración dorsal parda con pequeñas manchas más oscuras y poco marcadas, a menudo coronadas por vistosos puntos naranja. Zona ventral clara.</t>
   </si>
   <si>
     <t>Discoglossus pictus (Otth, 1837)</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano oriental (Castellano), Painted Frog (Inglés), Discoglosse Peint (Francés)</t>
+    <t>Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano oriental (Castellano), Painted Frog (Inglés), Discoglosse Peint (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Región Mediterránea FV (Favorable)</t>
   </si>
   <si>
     <t>Los adultos tienen aspecto de rana y miden generalmente unos 30- 60 mm de longitud hocico-cloaca, aunque ocasionalmente pueden superar los 80 mm (datos de Knoepffler, 1962, de ejemplares de Port-Bou, más habituales son tallas de hasta 75 mm en machos y 72 mm en hembras, según Salvador y García París, 2001). Los machos son de mayor tamaño que las hembras, al contrario que la mayor parte de especies de anuros. El peso varía entre 20 y 50 g, y es también mayor en los machos (Knoepffler, 1962). La cabeza es aplastada, un poco más ancha que larga, con el hocico puntiagudo o redondeado, sin canto rostral y muy prominente con respecto a la mandíbula inferior. La lengua es casi inmóvil y de forma discoidal, como es característico en la familia Discoglossidae. Los dientes vomerianos forman una única serie, recta o ligeramente curvada y estrechamente interrumpida en el centro. El tímpano mide entre 3/5 y 2/3 del diámetro del ojo y se distingue con más claridad que en otras especies del género. Boulenger (1897, p. 131) indica que en al menos un ejemplar procedente de Argelia, el tímpano está completamente oculto bajo la piel y discute algunas excepciones con respecto a estas diferencias entre especies (en las otras especies ibéricas de Discoglossus el tímpano no es visible). La pupila es de forma acorazonada o abombada. El iris es dorado, con partes inferiores blanquecinas o amarillentas. Los dedos de los miembros anteriores son cortos; el primero es el más corto, el tercero el más largo y el segundo y cuarto más o menos de la misma longitud. Tienen tres tubérculos metacarpianos, el central es el de mayor tamaño, sobre todo en los machos. Las patas posteriores son relativamente cortas: la articulación tibio-tarsal no alcanza el hocico al extender la pata longitudinalmente. No presentan tubérculos subarticulares marcados, pero sí un pequeño tubérculo metatarsal interno. Las membranas interdigitales están bastante desarrolladas entre los dedos de las patas posteriores en los machos, pero están muy reducidas o ausentes en hembras y juveniles (1/4 o 1/3 de la longitud de los dedos). La piel es lisa, con granulaciones pero en menor cantidad que en D. galganoi. Presentan cordones glandulares longitudinales desde detrás de los ojos hasta la parte posterior del cuerpo. La piel ventral es lisa, excepto en las patas posteriores, que suelen presentar granulaciones cerca de la cloaca. En ocasiones también se observan pequeñas granulaciones en partes de la región gular y abdominal. La coloración dorsal es muy variable, de gris oliva a marrón rojizo, generalmente con reflejos metálicos, mientras que la piel ventral es blanquecina, grisácea o amarillenta. En cuanto a los diseños dorsales, como ocurre en las otras especies de Discoglossus presentes en la Península Ibérica existen tres variaciones principales que pueden darse de manera simultánea en una misma población: patrones rayados (tres bandas longitudinales claras, ver por ejemplo fotografías en Montori et al., 2007, p. 22; y Salvador &amp; García París, 2001, p. 122); moteados (manchas más o menos circulares, a menudo con bordes claros, dispuestas por todo el dorso, ver Montori et al., 2007, p. 22); y uniformes (el patrón menos común, ver por ejemplo Escoriza et al., 2007). Estos tres diseños dorsales fueron descritos como variedades por Schreiber (1912). Según Lantz (1947) los patrones de coloración siguen patrones de herencia mendeliana (ver también Alonso-Bedate, 1960). Presentan una banda temporal oscura desde el hocico hasta el tímpano y bandas transversales oscuras en la parte superior de los miembros posteriores. A menudo se observa una mancha oscura en forma triangular o acorazonada entre los ojos. Se han citado casos de albinismo (Boulenger, 1897). Boulenger (1897) y Knoepffler (1962) presentan descripciones detalladas e ilustradas con figuras de la osteología de D. pictus (exclusivamente la osteología craneal en el trabajo de Knoepffler, donde se discuten las diferencias con respecto a D. sardus).</t>
   </si>
   <si>
     <t>Bufotes boulengeri (Lataste, 1879)</t>
   </si>
   <si>
-    <t>prueba_Sapo verde norteafricano (Castellano), African Green Toad (Inglés)</t>
+    <t>Sapo verde norteafricano (Castellano), African Green Toad (Inglés)</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Mundial</t>
   </si>
   <si>
     <t>El sapo verde norteafricano es un sapo de tamaño mediano que alcanza como máximo 10,7 cm (Schleich et al., 1996). Tiene la cabeza relativamente grande. En ella destacan dos glándulas parótidas grandes y paralelas. Los ojos son verdosos con la pupila negra. Los tímpanos son pequeños, se encuentran debajo de las glándulas parótidas y pasan desapercibidos. Tiene un aspecto redondeado, debido a su robusto cuerpo y cortas extremidades. Su piel es rugosa y llena de tubérculos.</t>
   </si>
   <si>
     <t>Bufo boulengeri Lataste, 1879</t>
   </si>
   <si>
     <t>Duttaphrynus melanostictus (Schneider, 1799)</t>
   </si>
   <si>
-    <t>prueba_Sapo común asiático (Castellano), Asian Common Toad (Inglés), Asian Toad (Inglés), Common Sunda Toad (Inglés), Asian spined toad (Inglés)</t>
+    <t>Sapo común asiático (Castellano), Asian Common Toad (Inglés), Asian Toad (Inglés), Common Sunda Toad (Inglés), Asian spined toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Sapo de tamaño medio, que llega a medir hasta 85 mm de longitud. Su cuerpo es robusto con la cabeza de pequeño tamaño y las patas cortas, con el primer dedo generalmente más largo que el segundo. Los dedos de las extremidades posteriores están palmeados. Su hocico es corto y romo. El tímpano es muy patente, ancho, al menos como dos tercios del diámetro del ojo. La coloración es variable, aunque el más común es el color amarillento o marrón, marcado con vetas más oscuras y manchas. La espalda está cubierta de verrugas espinosas, que suelen ser de color negro. El vientre es de color blanco sucio y carece de manchas. Los machos reproductores tienen la garganta de color amarillo-naranja brillante. Las glándulas parótidas son prominentes, con forma de riñón u ovalada. La piel es seca y presenta varias crestas óseas en la parte superior de la cabeza, una a lo largo del borde del hocico (cresta cantal), en frente del ojo (pre-orbitales), sobre el ojo (supra-orbitales), detrás del ojo (post-orbitales) y otra más corta entre el ojo y el oído (órbito-timpánica). Los juveniles presentan una banda negra en la garganta, carecen de verrugas y tienen el tímpano pequeño. Los renacuajos son pequeños, con el dorso negro y generalmente el vientre oscuro.</t>
   </si>
   <si>
     <t>Catálogo español de especies exóticas invasoras (RD 630/2013)</t>
   </si>
   <si>
     <t>CEEEI: Incluido</t>
   </si>
   <si>
     <t>Lithobates catesbeianus (Shaw, 1802)</t>
   </si>
   <si>
-    <t>prueba_Rana toro (Castellano), Rana toro americana (Castellano), Granota toro (Catalán), American Bullfrog (Inglés), Bullfrog (Inglés), Common Bullfrog (Inglés), Grenouille-taureau (Francés)</t>
+    <t>Rana toro (Castellano), Rana toro americana (Castellano), Granota toro (Catalán), American Bullfrog (Inglés), Bullfrog (Inglés), Common Bullfrog (Inglés), Grenouille-taureau (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Catalán, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Es una rana de gran tamaño, con una longitud media de 10-17 cm, pudiendo llegar a superar los 40 cm de largo y el kilogramo de peso. La piel es lisa, sin verrugas, picos o arrugas. El cuerpo es robusto de coloración es variable, desde tonos café a distintos tonos de verde, con manchas más oscuras en el dorso, cabeza de color verde más claro y patas posteriores con bandas o manchas oscuras. El vientre es de color blanquecino, con algunas manchas grises. La cabeza es ancha y plana, con un pliegue de piel a cada lado que va desde detrás del ojo hasta el tímpano, visible, al que bordea. En los machos el tímpano es muy grande, varias veces mayor que el diámetro del ojo, con un borde oscuro, mientras que en las hembras no supera el tamaño del ojo. Los dedos de las patas posteriores, excepto el 4º, presentan membranas interdigitales Los renacuajos son excepcionalmente grandes, midiendo entre los 15 y los 18 cm de largo (el cuerpo puede llegar a tener el tamaño de una pelota de golf), de color marrón o verde oliva con pequeños puntos negros en el dorso. Los huevos son muy pequeños, de color negro, a veces con la parte inferior ligeramente más clara.</t>
   </si>
   <si>
     <t>Catálogo español de especies exóticas invasoras (RD 630/2013), Lista de especies exóticas invasoras preocupantes para la Unión de conformidad con el Reglamento (UE) nº1143/2014 del Parlamento Europeo y del Consejo</t>
   </si>
   <si>
     <t>Incluido</t>
   </si>
   <si>
     <t>Rana catesbeiana Shaw, 1802</t>
   </si>
   <si>
     <t>Rhinella marina (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Sapo marino (Castellano), Sapo Común (Castellano), Sapo Grande (Castellano), Marine Toad (Inglés), Giant Marine Toad (Inglés), Giant Toad (Inglés), Cane toad (Inglés), Agua Toad (Inglés), Crapaud (Francés)</t>
+    <t>Sapo marino (Castellano), Sapo Común (Castellano), Sapo Grande (Castellano), Marine Toad (Inglés), Giant Marine Toad (Inglés), Giant Toad (Inglés), Cane toad (Inglés), Agua Toad (Inglés), Crapaud (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Sapo robusto de gran tamaño, que llega a alcanzar los 15 cm de longitud, e incluso los supera. El color es variable, desde gris a marrón, pardo-rojizo y o verde oliva. El vientre es de color crema, pudiendo tener manchas marrones o negras. Su piel está surcada de verrugas y es áspera, con protuberancias que comienzan encima de los ojos y llegan al hocico. Las patas son cortas, con dedos en las extremidades posteriores unidos por membranas, de las que carecen lo anteriores, que son libres. Presentan una glándula parótida de gran tamaño detrás de cada ojo. Los ojos son dorados, con la pupila horizontal. El tímpano mide alrededor de la mitad a dos tercios del tamaño del ojo. Los jóvenes suelen ser lisos, de color oscuro a veces rojizo, y carecen de las grandes glándulas parótidas de los adultos. Los renacuajos tienen el dorso negro y el vientre blanco plateado con manchas negras.</t>
   </si>
   <si>
     <t>Bufo marinus (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Xenopus laevis (Daudin, 1802)</t>
   </si>
   <si>
-    <t>prueba_Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
+    <t>Rana de uñas africana (Castellano), Platanna (Inglés), Common Clawed Toad (Inglés), Clawed Frog (Inglés), Clawed Toad (Inglés), Common Clawed Frog (Inglés), African Clawed Toad (Inglés), Common Platanna (Inglés), Smooth Clawed Frog (Inglés), African clawed frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Especie de tamaño mediano, siendo las hembras bastante más grandes que los machos (las hembras pueden medir 15 cm, mientras que los machos no suelen superar los 7 cm). Los adultos presentan la piel lisa, con abundante mucosidad. La coloración es variable, con manchas gris oliva, café o gris en el dorso, mientras que el vientre puede ser blanquecino o amarillento. El cuerpo es aplanado, hidrodinámico y con la cabeza pequeña. La boca carece de lengua y tiene las mandíbulas dentadas. Los ojos se encuentran en posición dorsal ligeramente frontal. Las extremidades anteriores son pequeñas y carecen de membranas; las posteriores son musculosas y los pies presentan membranas interdigitales bien desarrolladas. Esta especie, a diferencia de otros anuros, no emite cantos, sino unos leves sonidos metálicos.</t>
   </si>
   <si>
     <t>Ichthyosaura alpestris (Laurenti, 1768)</t>
   </si>
   <si>
-    <t>prueba_Tritón alpino (Castellano), Uhandre alpetarra (Euskera), Gailurretako uhandrea (Euskera), Sabandixa real (Gallego), Alpine Newt (Inglés)</t>
+    <t>Tritón alpino (Castellano), Uhandre alpetarra (Euskera), Gailurretako uhandrea (Euskera), Sabandixa real (Gallego), Alpine Newt (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Euskera, Gallego, Inglés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable)</t>
   </si>
   <si>
     <t>Mundial, España</t>
   </si>
   <si>
     <t>Es un urodelo de pequeño tamaño, que no suele superar los 100 mm de longitud total. Durante el período reproductor los machos poseen una cresta dorsal poco desarrollada, que se inicia detrás de la cabeza y se extiende hasta la cola. La coloración dorsal es parda o azulada, con tonos grisáceos más o menos oscuros, pudiendo presentar un reticulado de manchas más oscuras. En la unión de los costados y el vientre aparece normalmente una banda blanca y/o azulada con reflejos metálicos, sobre la que se dispone un moteado de manchas oscuras que suele extenderse por los laterales de la cabeza y de la cola. Su coloración ventral normalmente es anaranjada o rojiza. Suelen presentar manchas oscuras en la garganta, la parte inferior de los miembros y en los márgenes del vientre, pero el vientre suele carecer de ellas. Las larvas tienen una talla de 7 a 9 mm al eclosionar y alcanzan una longitud total de 40 a 78 mm en el momento de la metamorfosis. Su coloración es parda verdosa, con reflejos metálicos en los costados, y el vientre de color claro. La cola presenta un reticulado muy oscuro, sobre todo en su extremo distal.</t>
   </si>
   <si>
     <t>Mesotriton alpestris (Laurenti, 1768), Triturus alpestris</t>
   </si>
   <si>
     <t>Rana pyrenaica Serra-Cobo, 1993</t>
   </si>
   <si>
-    <t>prueba_Rana pirenaica (Castellano), Pyrenean Frog (Inglés)</t>
+    <t>Rana pirenaica (Castellano), Pyrenean Frog (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Alpina U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Alpina</t>
   </si>
   <si>
     <t>Rana parda de mediano tamaño (entre 33 y 51 mm). La coloración es típicamente muy uniforme de tonos entre canela crema y gris oliváceo. El tímpano es muy pequeño y los pliegues dorsolaterales están poco marcados. Las extremidades son relativamente largas, con membranas interdigitales ampliamente desarrolladas en las patas.</t>
   </si>
   <si>
     <t>Chioglossa lusitanica Bocage, 1864</t>
   </si>
   <si>
-    <t>prueba_Salamandra rabilarga (Castellano), Arrabio buztaneuzea (Euskera), Saramaganta (Catalán), Pinchorra rabilonga (Gallego), Golden-striped Salamander (Inglés)</t>
+    <t>Salamandra rabilarga (Castellano), Arrabio buztaneuzea (Euskera), Saramaganta (Catalán), Pinchorra rabilonga (Gallego), Golden-striped Salamander (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Atlántica U1 (Desfavorable-inadecuado),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, España, Región Atlántica, Región Mediterránea</t>
   </si>
   <si>
     <t>Salamandra con cuerpo muy alargado, cabeza aplastada, extremidades cortas y una longitud total de hasta 16 cm. Su cola, cuando no está regenerada, es especialmente larga, alcanzando longitudes que duplican la longitud de cabeza y cuerpo. La piel es lisa y reluciente. Coloración de pardo oscuro a negro, con dos bandas dorsolaterales de color bronceado o cobrizo que se extienden por todo el cuerpo y fusionan en las partes posteriores de la cola.</t>
   </si>
   <si>
-    <t>Anexo IV, Anexo II - No prioritaria</t>
-[...1 lines deleted...]
-  <si>
     <t>Alytes dickhilleni Arntzen &amp; García-París, 1995</t>
   </si>
   <si>
-    <t>prueba_Sapo partero bético (Castellano), Betic Midwife Toad (Inglés)</t>
+    <t>Sapo partero bético (Castellano), Betic Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España VU (Vulnerable),  Región Mediterránea U2 (Desfavorable-malo)</t>
   </si>
   <si>
     <t>Mundial, España, Región Mediterránea</t>
   </si>
   <si>
     <t>Sapo pequeño (32,8 - 56,5 mm), de aspecto robusto. Tubérculos glandulares en el dorso de color blanco. Falanges cortas y anchas, con el extremo de los dedos algo espatulado. Con tres tubérculos metacarpales. Dorso finamente granulado, de color blanquecino o grisáceo con manchas oscuras. Pupila vertical.</t>
   </si>
   <si>
     <t>Alytes muletensis (Sanchiz &amp; Adrover, 1977)</t>
   </si>
   <si>
-    <t>prueba_Sapillo balear (Castellano), Ferreret (Castellano), Balearectako txantxikua (Euskera), Mallorcan Midwife Toad (Inglés), Majorca Midwife Toad (Inglés), Majorcan Midwife Toad (Inglés)</t>
+    <t>Sapillo balear (Castellano), Ferreret (Castellano), Balearectako txantxikua (Euskera), Mallorcan Midwife Toad (Inglés), Majorca Midwife Toad (Inglés), Majorcan Midwife Toad (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Mundial EN (En peligro),  España CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Sapo pequeño, menor de 4 cm, de aspecto grácil. Ojos muy prominentes. Iris dorado vermiculado de negro, pupila vertical. Miembros largos y poco robustos, los posteriores más largos que el cuerpo. Tres tubérculos metacarpianos, el interno más prominente. Sin tubérculos subarticulares. Un solo tubérculo palmar. Piel lisa o muy poco granulosa, brillante. Mucosidad poco abundante, sin olor especial. Coloración de fondo del dorso amarillo-dorada, con tonos verdes y anaranjados. Manchas dispersas más oscuras. La cara externa de las patas suele tener bandas oscuras. Zona ventral poco pigmentada.</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
     <t>Anexo II - Prioritaria, Anexo IV</t>
   </si>
   <si>
     <t>Bufotes viridis balearicus</t>
   </si>
   <si>
-    <t>prueba_Sapo Verde (Castellano), Sapo verde balear (Castellano), Green Toad (Inglés), European Green Toad (Inglés), Crapaud vert (Francés)</t>
+    <t>Sapo Verde (Castellano), Sapo verde balear (Castellano), Green Toad (Inglés), European Green Toad (Inglés), Crapaud vert (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Sapo robusto, con las glándulas parotídeas conspicuas y paralelas entre sí. Pupila horizontal y elíptica. Los tubérculos subarticulares son sencillos. Presentan dos tubérculos palmares en los miembros anteriores. Dorso cubierto de verrugas y vientre granulado. Dorso, parte superior de la cabeza y de las patas con coloración de fondo blanca o blanco amarillenta con manchas verdes y verrugas rojizas.</t>
   </si>
   <si>
     <t>Bufo balearicus (Boettger, 1870), Bufotes balearicus (Boettger, 1870), Bufo viridis (Laurenti, 1768)</t>
   </si>
   <si>
     <t>Triturus pygmaeus (Wolterstorff, 1905)</t>
   </si>
   <si>
-    <t>prueba_Tritón pigmeo (Castellano), Southern Marbled Newt (Inglés)</t>
+    <t>Tritón pigmeo (Castellano), Southern Marbled Newt (Inglés)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado),  España VU (Vulnerable),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>La coloración general del su dorso es de color verde o tonos pardiscos con manchas irregulares de negro o marrón oscuro. Se trata de un tritón de mediano tamaño que no suele superar los 135mm desde la cabeza hasta el extremo de la cola aunque hay variaciones geográficas importantes en cuanto al tamaño. El vientre es de color grisáceo con manchas y punteados oscuros de diferentes formas y tamaños. Su cabeza es algo aplanada y el hocico redondeado, los ojos son relativamente grandes con la pupila circular y negra y el iris dorado. Las glándulas parótidas son patentes con pequeños poros y el pliegue gular está marcado. La piel es algo rugosa en el dorso y lisa en el vientre. Las patas son largas y delgadas al igual que sus dedos. Las hembras son de mayor tamaño que los machos y presentan una línea de color anaranjado a veces muy llamativa que recorre la parte superior del dorso. En la época de celo puede apreciarse el abultamiento de abdomen característico de hembras grávidas y, por transparencia, pueden observarse los huevos. La cloaca de las hembras no es muy abultada y su color es anaranjado. Los machos, más estilizados que las hembras, cuando están en la época de reproducción, desarrollan crestas dorsales y caudales prominentes y onduladas, con bandas verticales oscuras y amarillentas dispuestas de forma alternativa. La cresta dorsal termina al final del abdomen y da paso a la caudal, que presenta una banda longitudinal blanquecina o plateada en la región central de la cola. Estas crestas desaparecen cuando salen a tierra tras el periodo reproductor y quedan reducidas a una línea vertebral discontinua. La cloaca en los machos está muy abultada y tiene un color negruzco. Los huevos son de color amarillento rodeados de una capa gelatinosa. Las hembras los ponen individualmente en hojas de plantas sumergidas envolviéndolos con ayuda de sus patas traseras. Las larvas se caracterizan por presentar un largo filamento al final de una cola que se va estrechando de forma progresiva, así como por las finas y largas extremidades terminadas en los, también característicos, dedos largos.</t>
   </si>
   <si>
     <t>Calotriton arnoldi Carranza &amp; Amat, 2005</t>
   </si>
   <si>
-    <t>prueba_Tritón del Montseny (Castellano), Tritó del Montseny (Catalán), Montseny brook newt (Inglés), Euprocte de Montseny (Francés)</t>
+    <t>Tritón del Montseny (Castellano), Tritó del Montseny (Catalán), Montseny brook newt (Inglés), Euprocte de Montseny (Francés)</t>
   </si>
   <si>
     <t>Castellano, Catalán, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico),  Región Mediterránea U1 (Desfavorable-inadecuado)</t>
   </si>
   <si>
     <t>Mundial, Región Mediterránea</t>
   </si>
   <si>
     <t>Especie similar a Calotriton asper, su longitud total es menor. Los tubérculos espinosos del dorso son más pequeños y en menor número que en C. asper. Tubérculos nunca presentes en el vientre ni en la parte inferior de la cola. En C. asper sí puede haberlos. Carece de la banda dorsal amarilla o clara presente en C. asper. Vientre translúcido, mientras que es opaco en C. asper. La cloaca de la hembra es cilíndrica y estrecha; por el contrario, es de forma cónica y bulbosa en C. asper. Las poblaciones orientales y occidentales de la especie difieren en morfología y coloración. Epidermis de apariencia rugosa con gránulos queratinizados, pero menos abundantes y sobresalientes que en el tritón pirenaico y habitualmente ausentes en la cara ventral de los individuos. Cabeza relativamente grande y aplanada, más ancha en los machos que en las hembras. El cuerpo es alargado de sección más bien semicilíndrica con ligero aplanamiento dorsal y ventral, extremidades cortas pero bien desarrolladas. La cola está comprimida lateralmente y es más alta en los machos, mientras que en las hembras es mucho más larga en relación a la longitud cabeza más tronco. La región cloacal presenta un aspecto idéntico al del tritón pirenaico, si bien en las hembras, la protuberancia cloacal se asienta directamente sobre la base de la cola y no sobre un mamelón. Pigmentación dorsal parda uniforme de una tonalidad chocolateada. Algunos individuos muestran en la cara lateral de la cola y más raramente en los flancos pequeñas manchas irregulares de tono amarillo pálido de carácter tenue. En la parte inferior de los flancos se pueden apreciar a veces un fino salpicado de manchitas plateadas. La región gular, el vientre y la cara ventral son en general de color crema translúcido, hasta el punto que en las hembras en ovogénesis activa pueden apreciarse los folículos ováricos. En los machos en la parte anterior del vientre aparece un mosaico de puntitos grises de diversas tonalidades. En todos los casos, existe en ésta misma región una mancha irregular de color blanco marfil (Carranza y Amat, 2005).  La longitud media de cabeza y cuerpo es de 57,7 mm en machos y de 58 mm en hembras. La longitud media de la cola es de 38,4 mm en machos y de 42 mm en hembras (Carranza y Amat, 2005).Según Montori y Campeny (1991), la longitud media de cabeza y cuerpo es en machos de 60,2 mm (n = 11) y en hembras 58,9 mm (n = 7). Según estos autores la longitud total media es 104,6 mm en machos (n = 11) y 104,6 mm en hembras (n = 7). Los machos de C. arnoldi tienen la cola más corta y más alta que las hembras (Valbuena Ureña et al., 2013). La larva es muy similar en cuanto a aspecto a Calotriton asper, presenta sin embargo, la coloración pardo - chocolateada característica de la especie (Carranza y Amat, 2005).  Diferencias con Euproctus asper: La longitud total es menor que en C. asper. Los tubérculos espinosos del dorso son más pequeños y en menor número que en Calotriton asper. Tubérculos nunca presentes en el vientre ni en la parte inferior de la cola. En C. asper sí puede haberlos. Carece de la banda dorsal amarilla o clara presente en C. asper. Vientre translúcido, mientras que es opaco en C. asper . La cloaca de la hembra es cilíndrica y estrecha; por el contrario, es de forma cónica y bulbosa en C. asper (Montori y Campeny, 1991; Carranza y Amat, 2005).</t>
   </si>
   <si>
+    <t>Alytes obstetricans almogavarii Arntzen &amp; García-París, 199</t>
+  </si>
+  <si>
+    <t>España NT (Casi amenazado)</t>
+  </si>
+  <si>
+    <t>España</t>
+  </si>
+  <si>
+    <t>Alytes obstetricans boscai (Lataste, 1879)</t>
+  </si>
+  <si>
+    <t>Alytes obstetricans obstetricans (Laurenti, 1768)</t>
+  </si>
+  <si>
+    <t>Alytes obstetricans pertinax García-París y Martínez-Solano, 2001</t>
+  </si>
+  <si>
+    <t>España VU (Vulnerable)</t>
+  </si>
+  <si>
+    <t>Bufo bufo bufo Linnaeus, 1758</t>
+  </si>
+  <si>
+    <t>España LC (Preocupación menor)</t>
+  </si>
+  <si>
+    <t>Hyla arborea arborea (Linnaeus, 1758)</t>
+  </si>
+  <si>
     <t>Rana parvipalmata López‐Seoane, 1885</t>
   </si>
   <si>
-    <t>España LC (Preocupación menor)</t>
-[...4 lines deleted...]
-  <si>
     <t>Rana temporaria parvipalmata Seoane, 1885</t>
   </si>
   <si>
+    <t>Rana temporaria temporaria (Linnaeus, 1758)</t>
+  </si>
+  <si>
+    <t>Salamandra salamandra bejarae Wolterstorff, 1934</t>
+  </si>
+  <si>
+    <t>Salamandra salamandra bernardezi Wolterstorff, 1928</t>
+  </si>
+  <si>
+    <t>Salamandra salamandra crespoi Malkmus, 1983</t>
+  </si>
+  <si>
+    <t>Salamandra salamandra fastuosa Shreiber, 1912</t>
+  </si>
+  <si>
+    <t>Salamandra salamandra gallaica López-Seoane, 1885</t>
+  </si>
+  <si>
     <t>Salamandra salamandra longirostris Joger &amp; Steinfartz, 1994</t>
   </si>
   <si>
-    <t>España VU (Vulnerable)</t>
+    <t>Salamandra salamandra terrestris (Lacépède, 1788)</t>
   </si>
   <si>
     <t>Discoglossus galganoi jeanneae Busack, 1986</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
+    <t>Sapillo pintojo meridional (Castellano), Sapillo pintojo ibérico meridional (Castellano), Spanish Painted Frog (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>España NT (Casi amenazado),  Mundial NT (Casi amenazado),  Región Mediterránea U2 (Desfavorable-malo),  Región Atlántica XX (Desconocido)</t>
   </si>
   <si>
     <t>España, Mundial, Región Mediterránea, Región Atlántica</t>
   </si>
   <si>
     <t>Discoglossus jeanneae Busack, 1986</t>
   </si>
   <si>
     <t>Adelphobates galactonotus (Steindachner, 1864)</t>
   </si>
   <si>
     <t>Agalychnis callidryas (Cope, 1862)</t>
   </si>
   <si>
     <t>Ambystoma mexicanum (Shaw and Nodder, 1798)</t>
   </si>
   <si>
     <t>Mundial CR (En peligro crítico)</t>
   </si>
@@ -809,81 +848,81 @@
   <si>
     <t>Bufo guttatus Schneider, 1799</t>
   </si>
   <si>
     <t>Bufotes viridis (Laurenti, 1768)</t>
   </si>
   <si>
     <t>Caudiverbera caudiverbera (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>Ceratophrys ornata (Bell, 1843)</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado)</t>
   </si>
   <si>
     <t>Cynops orientalis (David, 1873)</t>
   </si>
   <si>
     <t>Cynops pyrrhogaster</t>
   </si>
   <si>
-    <t>prueba_Japanese Fire-bellied Newt (Inglés)</t>
+    <t>Japanese Fire-bellied Newt (Inglés)</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Dendrobates auratus (Girard, 1855)</t>
   </si>
   <si>
     <t>Dendrobates azureus Hoogmoed, 1969</t>
   </si>
   <si>
     <t>Dendrobates leucomelas Steindachner, 1864</t>
   </si>
   <si>
     <t>Dendrobates pumilio</t>
   </si>
   <si>
-    <t>prueba_Strawberry Poison Frog (Inglés), Red-and-blue Poison Frog (Inglés), Flaming Poison Frog (Inglés), Strawberry Poison-dart Frog (Inglés)</t>
+    <t>Strawberry Poison Frog (Inglés), Red-and-blue Poison Frog (Inglés), Flaming Poison Frog (Inglés), Strawberry Poison-dart Frog (Inglés)</t>
   </si>
   <si>
     <t>Inglés, Inglés, Inglés, Inglés</t>
   </si>
   <si>
     <t>Dendrobates tinctorius (Cuvier, 1797)</t>
   </si>
   <si>
     <t>Discoglossus scovazzi Camerano, 1878</t>
   </si>
   <si>
-    <t>prueba_Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano occidental (Castellano), Sapillo pintojo norteafricano occidental /Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo marroquí (Castellano), Discoglosse à ventre blanc (Francés), Discoglosse Peint (Francés)</t>
+    <t>Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo norteafricano occidental (Castellano), Sapillo pintojo norteafricano occidental /Sapillo pintojo mediterráneo (Castellano), Sapillo pintojo marroquí (Castellano), Discoglosse à ventre blanc (Francés), Discoglosse Peint (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Castellano, Castellano, Francés, Francés</t>
   </si>
   <si>
     <t>Dyscophus antongilii Grandidier, 1877</t>
   </si>
   <si>
     <t>Dyscophus guineti (Grandidier, 1875)</t>
   </si>
   <si>
     <t>Epipedobates tricolor (Boulenger, 1899)</t>
   </si>
   <si>
     <t>Leptodactylus fallax Müller, 1926</t>
   </si>
   <si>
     <t>Litoria caerulea (White, 1790)</t>
   </si>
   <si>
     <t>Litoria splendida Tyler, Davies and Martin, 1977</t>
   </si>
   <si>
     <t>Mantella aurantiaca Mocquard, 1900</t>
   </si>
@@ -926,78 +965,78 @@
   <si>
     <t>Bufo paracnemis Lutz, 1925</t>
   </si>
   <si>
     <t>Scaphiophryne marmorata Boulenger, 1882</t>
   </si>
   <si>
     <t>Trachycephalus venulosus (Laurenti, 1768)</t>
   </si>
   <si>
     <t>Tylototriton shanjing Nussbaum, Brodie and Yang, 1995</t>
   </si>
   <si>
     <t>Typhlonectes natans (Fischer in Peters, 1880)</t>
   </si>
   <si>
     <t>Alytes almogavarii Arntzen &amp; García‐París, 1995</t>
   </si>
   <si>
     <t>Amietophrynus rangeri (Hewitt, 1935)</t>
   </si>
   <si>
     <t>Bufo viridis balearica (Boettger, 1881)</t>
   </si>
   <si>
-    <t>prueba_Sapo verde de Baleares (Castellano), Calapet verd (Catalán)</t>
+    <t>Sapo verde de Baleares (Castellano), Calapet verd (Catalán)</t>
   </si>
   <si>
     <t>Castellano, Catalán</t>
   </si>
   <si>
     <t>Dendrobates lamasi Morales, 1992</t>
   </si>
   <si>
     <t>Eleutherodactylus johnstonei Barbour, 1914</t>
   </si>
   <si>
     <t>Hyla leucophyllata (Beireis, 1783)</t>
   </si>
   <si>
     <t>Ommatotriton nesterovi (Litvinchuk, Zuiderwijk, Borkin, and Rosanov, 2005)</t>
   </si>
   <si>
     <t>Ommatotriton ophryticus (Berthold, 1846) × Ommatotriton nesterovi (Litvinchuk, Zuiderwijk, Borkin, and Rosanov, 2005)</t>
   </si>
   <si>
     <t>Pelodytes sp.</t>
   </si>
   <si>
     <t>Pelophylax kl. grafi (Crochet, Dubois, Ohler &amp; Tunner, 1995)</t>
   </si>
   <si>
-    <t>prueba_Rana de Graf (Castellano)</t>
+    <t>Rana de Graf (Castellano)</t>
   </si>
   <si>
     <t>Phyllomedusa hypocondrialis (Daudin, 1800)</t>
   </si>
   <si>
     <t>Rana ridibunda perezi López-Seoane, 1885</t>
   </si>
   <si>
     <t>Salamandra salamandra morenica Joger &amp; Steinfartz, 1994</t>
   </si>
   <si>
     <t>Sclerophrys capensis Tschudi, 1838</t>
   </si>
   <si>
     <t>Triturus cristatus (Laurenti, 1768)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1316,61 +1355,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q98"/>
+  <dimension ref="A1:Q111"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="139.109" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="376.194" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="367.91" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="121.399" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="266.506" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="107.26" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4728.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="203.95" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -2806,2236 +2845,2639 @@
       </c>
       <c r="E33" t="s">
         <v>203</v>
       </c>
       <c r="F33" t="s">
         <v>204</v>
       </c>
       <c r="G33" t="s">
         <v>205</v>
       </c>
       <c r="H33" t="s">
         <v>23</v>
       </c>
       <c r="I33" t="s">
         <v>24</v>
       </c>
       <c r="J33" t="s">
         <v>33</v>
       </c>
       <c r="K33" t="s">
         <v>74</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>206</v>
+        <v>134</v>
       </c>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34">
         <v>11158</v>
       </c>
       <c r="B34" t="s">
+        <v>206</v>
+      </c>
+      <c r="C34" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D34" t="s">
         <v>152</v>
       </c>
       <c r="E34" t="s">
+        <v>208</v>
+      </c>
+      <c r="F34" t="s">
         <v>209</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="H34" t="s">
         <v>23</v>
       </c>
       <c r="I34" t="s">
         <v>24</v>
       </c>
       <c r="J34" t="s">
         <v>43</v>
       </c>
       <c r="K34" t="s">
         <v>74</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35">
         <v>11790</v>
       </c>
       <c r="B35" t="s">
+        <v>211</v>
+      </c>
+      <c r="C35" t="s">
         <v>212</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>213</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>214</v>
       </c>
-      <c r="E35" t="s">
+      <c r="F35" t="s">
+        <v>209</v>
+      </c>
+      <c r="G35" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H35" t="s">
         <v>23</v>
       </c>
       <c r="I35" t="s">
         <v>24</v>
       </c>
       <c r="J35" t="s">
         <v>33</v>
       </c>
       <c r="K35" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36">
         <v>16220</v>
       </c>
       <c r="B36" t="s">
+        <v>218</v>
+      </c>
+      <c r="C36" t="s">
         <v>219</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>220</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>221</v>
       </c>
-      <c r="E36" t="s">
+      <c r="F36" t="s">
+        <v>209</v>
+      </c>
+      <c r="G36" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="H36" t="s">
         <v>23</v>
       </c>
       <c r="I36" t="s">
         <v>24</v>
       </c>
       <c r="J36" t="s">
         <v>33</v>
       </c>
       <c r="K36" t="s">
         <v>34</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36" t="s">
         <v>35</v>
       </c>
       <c r="O36"/>
       <c r="P36" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="Q36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:17">
       <c r="A37">
         <v>12051</v>
       </c>
       <c r="B37" t="s">
+        <v>224</v>
+      </c>
+      <c r="C37" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="D37" t="s">
         <v>152</v>
       </c>
       <c r="E37" t="s">
+        <v>226</v>
+      </c>
+      <c r="F37" t="s">
+        <v>209</v>
+      </c>
+      <c r="G37" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H37" t="s">
         <v>23</v>
       </c>
       <c r="I37" t="s">
         <v>24</v>
       </c>
       <c r="J37" t="s">
         <v>43</v>
       </c>
       <c r="K37" t="s">
         <v>34</v>
       </c>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:17">
       <c r="A38">
         <v>10762</v>
       </c>
       <c r="B38" t="s">
+        <v>228</v>
+      </c>
+      <c r="C38" t="s">
         <v>229</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>230</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>231</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>232</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="H38" t="s">
         <v>23</v>
       </c>
       <c r="I38" t="s">
         <v>24</v>
       </c>
       <c r="J38" t="s">
         <v>33</v>
       </c>
       <c r="K38" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
         <v>35</v>
       </c>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:17">
       <c r="A39">
-        <v>32862</v>
+        <v>93815</v>
       </c>
       <c r="B39" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39" t="s">
+        <v>235</v>
+      </c>
+      <c r="F39" t="s">
         <v>236</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39"/>
-      <c r="H39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H39"/>
       <c r="I39" t="s">
         <v>24</v>
       </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
-      <c r="P39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P39"/>
       <c r="Q39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:17">
       <c r="A40">
-        <v>32872</v>
+        <v>93816</v>
       </c>
       <c r="B40" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="F40" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G40"/>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H40"/>
       <c r="I40" t="s">
         <v>24</v>
       </c>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41" spans="1:17">
       <c r="A41">
-        <v>24211</v>
+        <v>93817</v>
       </c>
       <c r="B41" t="s">
-        <v>241</v>
-[...6 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
       <c r="E41" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="F41" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="G41"/>
-      <c r="H41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41" t="s">
         <v>24</v>
       </c>
-      <c r="J41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="J41"/>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41"/>
-      <c r="P41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P41"/>
       <c r="Q41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42" spans="1:17">
       <c r="A42">
-        <v>28054</v>
+        <v>93818</v>
       </c>
       <c r="B42" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="F42" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G42"/>
-      <c r="H42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42" t="s">
         <v>24</v>
       </c>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:17">
       <c r="A43">
-        <v>28060</v>
+        <v>93827</v>
       </c>
       <c r="B43" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>242</v>
       </c>
       <c r="F43" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G43"/>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43" t="s">
         <v>24</v>
       </c>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:17">
       <c r="A44">
-        <v>28149</v>
+        <v>93878</v>
       </c>
       <c r="B44" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
       <c r="F44" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G44"/>
-      <c r="H44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44" t="s">
         <v>24</v>
       </c>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:17">
       <c r="A45">
-        <v>28150</v>
+        <v>32862</v>
       </c>
       <c r="B45" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45" t="s">
-        <v>163</v>
+        <v>242</v>
       </c>
       <c r="F45" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>23</v>
       </c>
       <c r="I45" t="s">
         <v>24</v>
       </c>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-      <c r="P45"/>
+      <c r="P45" t="s">
+        <v>245</v>
+      </c>
       <c r="Q45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:17">
       <c r="A46">
-        <v>30434</v>
+        <v>93948</v>
       </c>
       <c r="B46" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46" t="s">
-        <v>163</v>
+        <v>242</v>
       </c>
       <c r="F46" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G46"/>
-      <c r="H46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H46"/>
       <c r="I46" t="s">
         <v>24</v>
       </c>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-      <c r="P46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P46"/>
       <c r="Q46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47" spans="1:17">
       <c r="A47">
-        <v>28162</v>
+        <v>93951</v>
       </c>
       <c r="B47" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47" t="s">
-        <v>163</v>
+        <v>240</v>
       </c>
       <c r="F47" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G47"/>
-      <c r="H47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47" t="s">
         <v>24</v>
       </c>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48">
-        <v>30436</v>
+        <v>93952</v>
       </c>
       <c r="B48" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48" t="s">
-        <v>163</v>
+        <v>235</v>
       </c>
       <c r="F48" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G48"/>
-      <c r="H48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H48"/>
       <c r="I48" t="s">
         <v>24</v>
       </c>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49">
-        <v>28378</v>
+        <v>93953</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49" t="s">
-        <v>163</v>
+        <v>235</v>
       </c>
       <c r="F49" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G49"/>
-      <c r="H49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49" t="s">
         <v>24</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50">
-        <v>28440</v>
+        <v>93954</v>
       </c>
       <c r="B50" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" t="s">
-        <v>163</v>
+        <v>235</v>
       </c>
       <c r="F50" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G50"/>
-      <c r="H50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50" t="s">
         <v>24</v>
       </c>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51">
-        <v>33021</v>
+        <v>93955</v>
       </c>
       <c r="B51" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51" t="s">
-        <v>163</v>
+        <v>235</v>
       </c>
       <c r="F51" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G51"/>
-      <c r="H51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H51"/>
       <c r="I51" t="s">
         <v>24</v>
       </c>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52">
-        <v>30566</v>
+        <v>32872</v>
       </c>
       <c r="B52" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="F52" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
         <v>23</v>
       </c>
       <c r="I52" t="s">
         <v>24</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53">
-        <v>28591</v>
+        <v>93956</v>
       </c>
       <c r="B53" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53" t="s">
-        <v>262</v>
+        <v>235</v>
       </c>
       <c r="F53" t="s">
-        <v>164</v>
+        <v>236</v>
       </c>
       <c r="G53"/>
-      <c r="H53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53" t="s">
         <v>24</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54">
-        <v>28869</v>
+        <v>24211</v>
       </c>
       <c r="B54" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="D54"/>
+        <v>254</v>
+      </c>
+      <c r="C54" t="s">
+        <v>255</v>
+      </c>
+      <c r="D54" t="s">
+        <v>256</v>
+      </c>
       <c r="E54" t="s">
-        <v>163</v>
+        <v>257</v>
       </c>
       <c r="F54" t="s">
-        <v>164</v>
+        <v>258</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
         <v>23</v>
       </c>
       <c r="I54" t="s">
         <v>24</v>
       </c>
-      <c r="J54"/>
-      <c r="K54"/>
+      <c r="J54" t="s">
+        <v>33</v>
+      </c>
+      <c r="K54" t="s">
+        <v>34</v>
+      </c>
       <c r="L54"/>
       <c r="M54"/>
-      <c r="N54"/>
+      <c r="N54" t="s">
+        <v>134</v>
+      </c>
       <c r="O54"/>
-      <c r="P54"/>
+      <c r="P54" t="s">
+        <v>259</v>
+      </c>
       <c r="Q54" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55">
-        <v>12066</v>
+        <v>28054</v>
       </c>
       <c r="B55" t="s">
-        <v>264</v>
-[...6 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
       <c r="E55" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="F55" t="s">
         <v>164</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
         <v>23</v>
       </c>
       <c r="I55" t="s">
         <v>24</v>
       </c>
       <c r="J55"/>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56">
-        <v>28898</v>
+        <v>28060</v>
       </c>
       <c r="B56" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="C56"/>
       <c r="D56"/>
       <c r="E56" t="s">
         <v>163</v>
       </c>
       <c r="F56" t="s">
         <v>164</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
         <v>23</v>
       </c>
       <c r="I56" t="s">
         <v>24</v>
       </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57">
-        <v>28899</v>
+        <v>28149</v>
       </c>
       <c r="B57" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57" t="s">
-        <v>163</v>
+        <v>263</v>
       </c>
       <c r="F57" t="s">
         <v>164</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>23</v>
       </c>
       <c r="I57" t="s">
         <v>24</v>
       </c>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58">
-        <v>28901</v>
+        <v>28150</v>
       </c>
       <c r="B58" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="C58"/>
       <c r="D58"/>
       <c r="E58" t="s">
         <v>163</v>
       </c>
       <c r="F58" t="s">
         <v>164</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>23</v>
       </c>
       <c r="I58" t="s">
         <v>24</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="59" spans="1:17">
       <c r="A59">
-        <v>12033</v>
+        <v>30434</v>
       </c>
       <c r="B59" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="C59"/>
+      <c r="D59"/>
       <c r="E59" t="s">
         <v>163</v>
       </c>
       <c r="F59" t="s">
         <v>164</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>23</v>
       </c>
       <c r="I59" t="s">
         <v>24</v>
       </c>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-      <c r="P59"/>
+      <c r="P59" t="s">
+        <v>266</v>
+      </c>
       <c r="Q59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60">
-        <v>28902</v>
+        <v>28162</v>
       </c>
       <c r="B60" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="C60"/>
       <c r="D60"/>
       <c r="E60" t="s">
         <v>163</v>
       </c>
       <c r="F60" t="s">
         <v>164</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
         <v>23</v>
       </c>
       <c r="I60" t="s">
         <v>24</v>
       </c>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61">
-        <v>12176</v>
+        <v>30436</v>
       </c>
       <c r="B61" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="C61"/>
+      <c r="D61"/>
       <c r="E61" t="s">
         <v>163</v>
       </c>
       <c r="F61" t="s">
         <v>164</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>23</v>
       </c>
       <c r="I61" t="s">
         <v>24</v>
       </c>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62">
-        <v>30988</v>
+        <v>28378</v>
       </c>
       <c r="B62" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62" t="s">
         <v>163</v>
       </c>
       <c r="F62" t="s">
         <v>164</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>23</v>
       </c>
       <c r="I62" t="s">
         <v>24</v>
       </c>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63">
-        <v>28937</v>
+        <v>28440</v>
       </c>
       <c r="B63" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="C63"/>
       <c r="D63"/>
       <c r="E63" t="s">
         <v>163</v>
       </c>
       <c r="F63" t="s">
         <v>164</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>23</v>
       </c>
       <c r="I63" t="s">
         <v>24</v>
       </c>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64">
-        <v>28989</v>
+        <v>33021</v>
       </c>
       <c r="B64" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="C64"/>
       <c r="D64"/>
       <c r="E64" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="F64" t="s">
         <v>164</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
         <v>23</v>
       </c>
       <c r="I64" t="s">
         <v>24</v>
       </c>
       <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65">
-        <v>29348</v>
+        <v>30566</v>
       </c>
       <c r="B65" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="C65"/>
       <c r="D65"/>
       <c r="E65" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
       <c r="F65" t="s">
         <v>164</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
         <v>23</v>
       </c>
       <c r="I65" t="s">
         <v>24</v>
       </c>
       <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66">
-        <v>29359</v>
+        <v>28591</v>
       </c>
       <c r="B66" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="C66"/>
       <c r="D66"/>
       <c r="E66" t="s">
-        <v>163</v>
+        <v>275</v>
       </c>
       <c r="F66" t="s">
         <v>164</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>23</v>
       </c>
       <c r="I66" t="s">
         <v>24</v>
       </c>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67">
-        <v>29360</v>
+        <v>28869</v>
       </c>
       <c r="B67" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="C67"/>
       <c r="D67"/>
       <c r="E67" t="s">
         <v>163</v>
       </c>
       <c r="F67" t="s">
         <v>164</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>23</v>
       </c>
       <c r="I67" t="s">
         <v>24</v>
       </c>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
       <c r="Q67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68">
-        <v>29437</v>
+        <v>12066</v>
       </c>
       <c r="B68" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-      <c r="D68"/>
+        <v>277</v>
+      </c>
+      <c r="C68" t="s">
+        <v>278</v>
+      </c>
+      <c r="D68" t="s">
+        <v>279</v>
+      </c>
       <c r="E68" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="F68" t="s">
         <v>164</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
         <v>23</v>
       </c>
       <c r="I68" t="s">
         <v>24</v>
       </c>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69">
-        <v>29438</v>
+        <v>28898</v>
       </c>
       <c r="B69" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C69"/>
       <c r="D69"/>
       <c r="E69" t="s">
         <v>163</v>
       </c>
       <c r="F69" t="s">
         <v>164</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
         <v>23</v>
       </c>
       <c r="I69" t="s">
         <v>24</v>
       </c>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70">
-        <v>29439</v>
+        <v>28899</v>
       </c>
       <c r="B70" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="C70"/>
       <c r="D70"/>
       <c r="E70" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="F70" t="s">
         <v>164</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>23</v>
       </c>
       <c r="I70" t="s">
         <v>24</v>
       </c>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71">
-        <v>31217</v>
+        <v>28901</v>
       </c>
       <c r="B71" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71" t="s">
         <v>163</v>
       </c>
       <c r="F71" t="s">
         <v>164</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
         <v>23</v>
       </c>
       <c r="I71" t="s">
         <v>24</v>
       </c>
       <c r="J71"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
       <c r="Q71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72">
-        <v>29548</v>
+        <v>12033</v>
       </c>
       <c r="B72" t="s">
-        <v>288</v>
-[...2 lines deleted...]
-      <c r="D72"/>
+        <v>283</v>
+      </c>
+      <c r="C72" t="s">
+        <v>284</v>
+      </c>
+      <c r="D72" t="s">
+        <v>285</v>
+      </c>
       <c r="E72" t="s">
         <v>163</v>
       </c>
       <c r="F72" t="s">
         <v>164</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
         <v>23</v>
       </c>
       <c r="I72" t="s">
         <v>24</v>
       </c>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73">
-        <v>31251</v>
+        <v>28902</v>
       </c>
       <c r="B73" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C73"/>
       <c r="D73"/>
       <c r="E73" t="s">
-        <v>262</v>
+        <v>163</v>
       </c>
       <c r="F73" t="s">
         <v>164</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
         <v>23</v>
       </c>
       <c r="I73" t="s">
         <v>24</v>
       </c>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74">
-        <v>31324</v>
+        <v>12176</v>
       </c>
       <c r="B74" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-      <c r="D74"/>
+        <v>287</v>
+      </c>
+      <c r="C74" t="s">
+        <v>288</v>
+      </c>
+      <c r="D74" t="s">
+        <v>289</v>
+      </c>
       <c r="E74" t="s">
-        <v>284</v>
+        <v>163</v>
       </c>
       <c r="F74" t="s">
         <v>164</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
         <v>23</v>
       </c>
       <c r="I74" t="s">
         <v>24</v>
       </c>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75">
-        <v>29741</v>
+        <v>30988</v>
       </c>
       <c r="B75" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="C75"/>
       <c r="D75"/>
       <c r="E75" t="s">
         <v>163</v>
       </c>
       <c r="F75" t="s">
         <v>164</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>23</v>
       </c>
       <c r="I75" t="s">
         <v>24</v>
       </c>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
       <c r="Q75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76">
-        <v>29760</v>
+        <v>28937</v>
       </c>
       <c r="B76" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="C76"/>
       <c r="D76"/>
       <c r="E76" t="s">
         <v>163</v>
       </c>
       <c r="F76" t="s">
         <v>164</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>23</v>
       </c>
       <c r="I76" t="s">
         <v>24</v>
       </c>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77">
-        <v>29991</v>
+        <v>28989</v>
       </c>
       <c r="B77" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="C77"/>
       <c r="D77"/>
       <c r="E77" t="s">
-        <v>163</v>
+        <v>273</v>
       </c>
       <c r="F77" t="s">
         <v>164</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
         <v>23</v>
       </c>
       <c r="I77" t="s">
         <v>24</v>
       </c>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78">
-        <v>80037</v>
+        <v>29348</v>
       </c>
       <c r="B78" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C78"/>
       <c r="D78"/>
       <c r="E78" t="s">
-        <v>163</v>
+        <v>263</v>
       </c>
       <c r="F78" t="s">
         <v>164</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>23</v>
       </c>
       <c r="I78" t="s">
         <v>24</v>
       </c>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79">
-        <v>30011</v>
+        <v>29359</v>
       </c>
       <c r="B79" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C79"/>
       <c r="D79"/>
       <c r="E79" t="s">
         <v>163</v>
       </c>
       <c r="F79" t="s">
         <v>164</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>23</v>
       </c>
       <c r="I79" t="s">
         <v>24</v>
       </c>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
-      <c r="P79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P79"/>
       <c r="Q79" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80">
-        <v>30481</v>
+        <v>29360</v>
       </c>
       <c r="B80" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C80"/>
       <c r="D80"/>
       <c r="E80" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="F80" t="s">
         <v>164</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
         <v>23</v>
       </c>
       <c r="I80" t="s">
         <v>24</v>
       </c>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81">
-        <v>30274</v>
+        <v>29437</v>
       </c>
       <c r="B81" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C81"/>
       <c r="D81"/>
       <c r="E81" t="s">
-        <v>163</v>
+        <v>297</v>
       </c>
       <c r="F81" t="s">
         <v>164</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>23</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82" spans="1:17">
       <c r="A82">
-        <v>31167</v>
+        <v>29438</v>
       </c>
       <c r="B82" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C82"/>
       <c r="D82"/>
       <c r="E82" t="s">
-        <v>260</v>
+        <v>163</v>
       </c>
       <c r="F82" t="s">
         <v>164</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>23</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:17">
       <c r="A83">
-        <v>31082</v>
+        <v>29439</v>
       </c>
       <c r="B83" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C83"/>
       <c r="D83"/>
       <c r="E83" t="s">
-        <v>163</v>
+        <v>297</v>
       </c>
       <c r="F83" t="s">
         <v>164</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>23</v>
       </c>
       <c r="I83" t="s">
         <v>24</v>
       </c>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84" spans="1:17">
       <c r="A84">
-        <v>98957</v>
+        <v>31217</v>
       </c>
       <c r="B84" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="C84"/>
       <c r="D84"/>
-      <c r="E84"/>
-      <c r="F84"/>
+      <c r="E84" t="s">
+        <v>163</v>
+      </c>
+      <c r="F84" t="s">
+        <v>164</v>
+      </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>23</v>
       </c>
       <c r="I84" t="s">
         <v>24</v>
       </c>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="85" spans="1:17">
       <c r="A85">
-        <v>97934</v>
+        <v>29548</v>
       </c>
       <c r="B85" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="C85"/>
       <c r="D85"/>
-      <c r="E85"/>
-      <c r="F85"/>
+      <c r="E85" t="s">
+        <v>163</v>
+      </c>
+      <c r="F85" t="s">
+        <v>164</v>
+      </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>23</v>
       </c>
       <c r="I85" t="s">
         <v>24</v>
       </c>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:17">
       <c r="A86">
-        <v>24310</v>
+        <v>31251</v>
       </c>
       <c r="B86" t="s">
-        <v>303</v>
-[...8 lines deleted...]
-      <c r="F86"/>
+        <v>302</v>
+      </c>
+      <c r="C86"/>
+      <c r="D86"/>
+      <c r="E86" t="s">
+        <v>275</v>
+      </c>
+      <c r="F86" t="s">
+        <v>164</v>
+      </c>
       <c r="G86"/>
       <c r="H86" t="s">
         <v>23</v>
       </c>
       <c r="I86" t="s">
         <v>24</v>
       </c>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="87" spans="1:17">
       <c r="A87">
-        <v>28900</v>
+        <v>31324</v>
       </c>
       <c r="B87" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="C87"/>
       <c r="D87"/>
-      <c r="E87"/>
-      <c r="F87"/>
+      <c r="E87" t="s">
+        <v>297</v>
+      </c>
+      <c r="F87" t="s">
+        <v>164</v>
+      </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>23</v>
       </c>
       <c r="I87" t="s">
         <v>24</v>
       </c>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:17">
       <c r="A88">
-        <v>97982</v>
+        <v>29741</v>
       </c>
       <c r="B88" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C88"/>
       <c r="D88"/>
-      <c r="E88"/>
-      <c r="F88"/>
+      <c r="E88" t="s">
+        <v>163</v>
+      </c>
+      <c r="F88" t="s">
+        <v>164</v>
+      </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>23</v>
       </c>
       <c r="I88" t="s">
         <v>24</v>
       </c>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:17">
       <c r="A89">
-        <v>29259</v>
+        <v>29760</v>
       </c>
       <c r="B89" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="C89"/>
       <c r="D89"/>
-      <c r="E89"/>
-      <c r="F89"/>
+      <c r="E89" t="s">
+        <v>163</v>
+      </c>
+      <c r="F89" t="s">
+        <v>164</v>
+      </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>23</v>
       </c>
       <c r="I89" t="s">
         <v>24</v>
       </c>
       <c r="J89"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90">
-        <v>98949</v>
+        <v>29991</v>
       </c>
       <c r="B90" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C90"/>
       <c r="D90"/>
-      <c r="E90"/>
-      <c r="F90"/>
+      <c r="E90" t="s">
+        <v>163</v>
+      </c>
+      <c r="F90" t="s">
+        <v>164</v>
+      </c>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>23</v>
       </c>
       <c r="I90" t="s">
         <v>24</v>
       </c>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="91" spans="1:17">
       <c r="A91">
-        <v>98960</v>
+        <v>80037</v>
       </c>
       <c r="B91" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C91"/>
       <c r="D91"/>
-      <c r="E91"/>
-      <c r="F91"/>
+      <c r="E91" t="s">
+        <v>163</v>
+      </c>
+      <c r="F91" t="s">
+        <v>164</v>
+      </c>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>23</v>
       </c>
       <c r="I91" t="s">
         <v>24</v>
       </c>
       <c r="J91"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:17">
       <c r="A92">
-        <v>16223</v>
+        <v>30011</v>
       </c>
       <c r="B92" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C92"/>
       <c r="D92"/>
-      <c r="E92"/>
-      <c r="F92"/>
+      <c r="E92" t="s">
+        <v>163</v>
+      </c>
+      <c r="F92" t="s">
+        <v>164</v>
+      </c>
       <c r="G92"/>
       <c r="H92" t="s">
         <v>23</v>
       </c>
       <c r="I92" t="s">
         <v>24</v>
       </c>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
-      <c r="P92"/>
+      <c r="P92" t="s">
+        <v>309</v>
+      </c>
       <c r="Q92" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="93" spans="1:17">
       <c r="A93">
-        <v>16224</v>
+        <v>30481</v>
       </c>
       <c r="B93" t="s">
-        <v>312</v>
-[...8 lines deleted...]
-      <c r="F93"/>
+        <v>310</v>
+      </c>
+      <c r="C93"/>
+      <c r="D93"/>
+      <c r="E93" t="s">
+        <v>273</v>
+      </c>
+      <c r="F93" t="s">
+        <v>164</v>
+      </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>23</v>
       </c>
       <c r="I93" t="s">
         <v>24</v>
       </c>
       <c r="J93"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="94" spans="1:17">
       <c r="A94">
-        <v>31325</v>
+        <v>30274</v>
       </c>
       <c r="B94" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C94"/>
       <c r="D94"/>
-      <c r="E94"/>
-      <c r="F94"/>
+      <c r="E94" t="s">
+        <v>163</v>
+      </c>
+      <c r="F94" t="s">
+        <v>164</v>
+      </c>
       <c r="G94"/>
       <c r="H94" t="s">
         <v>23</v>
       </c>
       <c r="I94" t="s">
         <v>24</v>
       </c>
       <c r="J94"/>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="95" spans="1:17">
       <c r="A95">
-        <v>80153</v>
+        <v>31167</v>
       </c>
       <c r="B95" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C95"/>
       <c r="D95"/>
-      <c r="E95"/>
-      <c r="F95"/>
+      <c r="E95" t="s">
+        <v>273</v>
+      </c>
+      <c r="F95" t="s">
+        <v>164</v>
+      </c>
       <c r="G95"/>
       <c r="H95" t="s">
         <v>23</v>
       </c>
       <c r="I95" t="s">
         <v>24</v>
       </c>
       <c r="J95"/>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96">
-        <v>80184</v>
+        <v>31082</v>
       </c>
       <c r="B96" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="C96"/>
       <c r="D96"/>
-      <c r="E96"/>
-      <c r="F96"/>
+      <c r="E96" t="s">
+        <v>163</v>
+      </c>
+      <c r="F96" t="s">
+        <v>164</v>
+      </c>
       <c r="G96"/>
       <c r="H96" t="s">
         <v>23</v>
       </c>
       <c r="I96" t="s">
         <v>24</v>
       </c>
       <c r="J96"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="97" spans="1:17">
       <c r="A97">
-        <v>98014</v>
+        <v>98957</v>
       </c>
       <c r="B97" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C97"/>
       <c r="D97"/>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>23</v>
       </c>
       <c r="I97" t="s">
         <v>24</v>
       </c>
       <c r="J97"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
       <c r="Q97" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="98" spans="1:17">
       <c r="A98">
-        <v>98013</v>
+        <v>97934</v>
       </c>
       <c r="B98" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="C98"/>
       <c r="D98"/>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>23</v>
       </c>
       <c r="I98" t="s">
         <v>24</v>
       </c>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
       <c r="Q98" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17">
+      <c r="A99">
+        <v>24310</v>
+      </c>
+      <c r="B99" t="s">
+        <v>316</v>
+      </c>
+      <c r="C99" t="s">
+        <v>317</v>
+      </c>
+      <c r="D99" t="s">
+        <v>318</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>23</v>
+      </c>
+      <c r="I99" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99"/>
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99"/>
+      <c r="O99"/>
+      <c r="P99"/>
+      <c r="Q99" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17">
+      <c r="A100">
+        <v>28900</v>
+      </c>
+      <c r="B100" t="s">
+        <v>319</v>
+      </c>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>23</v>
+      </c>
+      <c r="I100" t="s">
+        <v>24</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100"/>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+      <c r="O100"/>
+      <c r="P100"/>
+      <c r="Q100" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17">
+      <c r="A101">
+        <v>97982</v>
+      </c>
+      <c r="B101" t="s">
+        <v>320</v>
+      </c>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>23</v>
+      </c>
+      <c r="I101" t="s">
+        <v>24</v>
+      </c>
+      <c r="J101"/>
+      <c r="K101"/>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101"/>
+      <c r="O101"/>
+      <c r="P101"/>
+      <c r="Q101" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17">
+      <c r="A102">
+        <v>29259</v>
+      </c>
+      <c r="B102" t="s">
+        <v>321</v>
+      </c>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>23</v>
+      </c>
+      <c r="I102" t="s">
+        <v>24</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102"/>
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102"/>
+      <c r="O102"/>
+      <c r="P102"/>
+      <c r="Q102" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17">
+      <c r="A103">
+        <v>98949</v>
+      </c>
+      <c r="B103" t="s">
+        <v>322</v>
+      </c>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>23</v>
+      </c>
+      <c r="I103" t="s">
+        <v>24</v>
+      </c>
+      <c r="J103"/>
+      <c r="K103"/>
+      <c r="L103"/>
+      <c r="M103"/>
+      <c r="N103"/>
+      <c r="O103"/>
+      <c r="P103"/>
+      <c r="Q103" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17">
+      <c r="A104">
+        <v>98960</v>
+      </c>
+      <c r="B104" t="s">
+        <v>323</v>
+      </c>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>23</v>
+      </c>
+      <c r="I104" t="s">
+        <v>24</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104"/>
+      <c r="L104"/>
+      <c r="M104"/>
+      <c r="N104"/>
+      <c r="O104"/>
+      <c r="P104"/>
+      <c r="Q104" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17">
+      <c r="A105">
+        <v>16223</v>
+      </c>
+      <c r="B105" t="s">
+        <v>324</v>
+      </c>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>23</v>
+      </c>
+      <c r="I105" t="s">
+        <v>24</v>
+      </c>
+      <c r="J105"/>
+      <c r="K105"/>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105"/>
+      <c r="P105"/>
+      <c r="Q105" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17">
+      <c r="A106">
+        <v>16224</v>
+      </c>
+      <c r="B106" t="s">
+        <v>325</v>
+      </c>
+      <c r="C106" t="s">
+        <v>326</v>
+      </c>
+      <c r="D106" t="s">
+        <v>52</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>23</v>
+      </c>
+      <c r="I106" t="s">
+        <v>24</v>
+      </c>
+      <c r="J106"/>
+      <c r="K106"/>
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106"/>
+      <c r="P106"/>
+      <c r="Q106" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17">
+      <c r="A107">
+        <v>31325</v>
+      </c>
+      <c r="B107" t="s">
+        <v>327</v>
+      </c>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>23</v>
+      </c>
+      <c r="I107" t="s">
+        <v>24</v>
+      </c>
+      <c r="J107"/>
+      <c r="K107"/>
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107"/>
+      <c r="P107"/>
+      <c r="Q107" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17">
+      <c r="A108">
+        <v>80153</v>
+      </c>
+      <c r="B108" t="s">
+        <v>328</v>
+      </c>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>23</v>
+      </c>
+      <c r="I108" t="s">
+        <v>24</v>
+      </c>
+      <c r="J108"/>
+      <c r="K108"/>
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108"/>
+      <c r="P108"/>
+      <c r="Q108" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17">
+      <c r="A109">
+        <v>80184</v>
+      </c>
+      <c r="B109" t="s">
+        <v>329</v>
+      </c>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
+      <c r="H109" t="s">
+        <v>23</v>
+      </c>
+      <c r="I109" t="s">
+        <v>24</v>
+      </c>
+      <c r="J109"/>
+      <c r="K109"/>
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109"/>
+      <c r="P109"/>
+      <c r="Q109" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17">
+      <c r="A110">
+        <v>98014</v>
+      </c>
+      <c r="B110" t="s">
+        <v>330</v>
+      </c>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
+      <c r="H110" t="s">
+        <v>23</v>
+      </c>
+      <c r="I110" t="s">
+        <v>24</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110"/>
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110"/>
+      <c r="P110"/>
+      <c r="Q110" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="111" spans="1:17">
+      <c r="A111">
+        <v>98013</v>
+      </c>
+      <c r="B111" t="s">
+        <v>331</v>
+      </c>
+      <c r="C111"/>
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>23</v>
+      </c>
+      <c r="I111" t="s">
+        <v>24</v>
+      </c>
+      <c r="J111"/>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111"/>
+      <c r="P111"/>
+      <c r="Q111" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>