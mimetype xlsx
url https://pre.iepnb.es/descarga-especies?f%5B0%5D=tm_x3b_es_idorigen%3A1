--- v0 (2025-10-18)
+++ v1 (2026-05-07)
@@ -95,552 +95,552 @@
   <si>
     <t>España</t>
   </si>
   <si>
     <t>Herbácea perenne, rizomatosa. Tallos escapiformes, de unos 20 cm. Hojas simples, elípticas o espatuladas, enteras o denticuladas, de lámina glabra excepto en los márgenes inferiores, las basales en roseta. Capítulos 1-4; pedúnculos con pelos estrellados y glandulares; involucro 6-8 x 5- 7 mm; brácteas con pelos estrellados y glandulares; receptáculo sin brácteas interseminales. Flores liguladas, hermafroditas; corola amarilla. Ovario ínfero; estilo con dos brazos estilares amarillos. Fruto aquenio de 1,5-2,5 mm, con vilano biseriado.</t>
   </si>
   <si>
     <t>Terrestre</t>
   </si>
   <si>
     <t>Plantas vasculares</t>
   </si>
   <si>
     <t>Listado de Especies Silvestres en Régimen de Protección Especial y Catálogo español de especies amenazadas (RD 139/2011)</t>
   </si>
   <si>
     <t>CEEA: En peligro de extinción</t>
   </si>
   <si>
     <t>Filtros:  Origen: Desconocido</t>
   </si>
   <si>
     <t>Curruca sarda (Temminck, 1820)</t>
   </si>
   <si>
-    <t>prueba_Curruca sarda (Castellano), Curruca balear (Castellano), Txinbo sardiniarra (Euskera), Tallareta sarda (Catalán), Papuxa sarda (Gallego), Marmora's Warbler (Inglés)</t>
+    <t>Curruca sarda (Castellano), Curruca balear (Castellano), Txinbo sardiniarra (Euskera), Tallareta sarda (Catalán), Papuxa sarda (Gallego), Marmora's Warbler (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>España NE (No evaluado),  Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial</t>
   </si>
   <si>
     <t>Muy parecida a la curruca balear —a la que hasta hace poco se consideraba como perteneciente a la misma especie—, es algo mayor y de un color gris más oscuro y uniforme, extendido también sobre la garganta y los flancos. Los machos adultos presentan la cabeza con un tono azulado, que falta en las hembras y los jóvenes.</t>
   </si>
   <si>
     <t>Aves</t>
   </si>
   <si>
     <t>Sylvia sarda Temminck, 1820</t>
   </si>
   <si>
     <t>Curruca hortensis (Gmelin, 1789)</t>
   </si>
   <si>
-    <t>prueba_Curruca mirlona occidental (Castellano), Curruca mirlona (Castellano), Zozo-txinboa (Euskera), Tallarol emmascarat (Catalán), Papuxa ollobranca (Gallego), Western Orphean Warbler (Inglés), Orphean Warbler (Inglés), Fauvette orphée (Francés)</t>
+    <t>Curruca mirlona occidental (Castellano), Curruca mirlona (Castellano), Zozo-txinboa (Euskera), Tallarol emmascarat (Catalán), Papuxa ollobranca (Gallego), Western Orphean Warbler (Inglés), Orphean Warbler (Inglés), Fauvette orphée (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Catalán, Gallego, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>España LC (Preocupación menor),  Mundial LC (Preocupación menor),  Península LC (Preocupación menor)</t>
   </si>
   <si>
     <t>España, Mundial, Península</t>
   </si>
   <si>
     <t>Es la mayor y la más corpulenta de nuestras currucas. Tiene las partes superiores grisáceas y las inferiores blanquecinas, con tintes rosados en el pecho y más grisáceos en la parte ventral. Posee pico robusto, iris de color amarillo pálido y garganta blanca. El macho exhibe una franja oscura, casi negra, a modo de antifaz, y presenta la frente y el capirote también muy oscuros; este encapuchado resulta más gris (menos oscuro) en las hembras y pardo en los jóvenes. La cola es oscura, con las rectrices externas de color blanco.</t>
   </si>
   <si>
     <t>LESRPE: En régimen de protección especial</t>
   </si>
   <si>
     <t>Sylvia hortensis (Gmelin, JF, 1789)</t>
   </si>
   <si>
     <t>Anser erythropus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Ánsar chico (Castellano), Ansar chico (Castellano), Lesser White-fronted Goose (Inglés)</t>
+    <t>Ánsar chico (Castellano), Ansar chico (Castellano), Lesser White-fronted Goose (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés</t>
   </si>
   <si>
     <t>Mundial VU (Vulnerable)</t>
   </si>
   <si>
     <t>Mundial</t>
   </si>
   <si>
     <t>Este ánsar y el careto son los únicos cuyos adultos muestran una amplia extensión de blanco sobre la frente. El chico se distingue bien por su menor tamaño y porque esta mancha blanca frontal asciende mucho sobre el píleo. De cerca, presenta además un anillo ocular amarillo que sirve para identificarlo. Los jóvenes carecen de dicho anillo, al igual que del área blanca en la frente, pero, con práctica, pueden diferenciarse de otros gansos por su menor tamaño y proporciones más compactas a causa de su cuello corto, cabeza pequeña, pico reducido, etc.</t>
   </si>
   <si>
     <t>Curruca curruca (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Curruca zarcerilla (Castellano), Sasi-txinbotxoa (Euskera), Tallarol xerraire (Catalán), Papuxa careta (Gallego), Lesser Whitethroat (Inglés), Fauvette babillarde (Francés)</t>
+    <t>Curruca zarcerilla (Castellano), Sasi-txinbotxoa (Euskera), Tallarol xerraire (Catalán), Papuxa careta (Gallego), Lesser Whitethroat (Inglés), Fauvette babillarde (Francés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés, Francés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Se trata de una curruca de pequeño tamaño y cuerpo compacto con las partes superiores de color gris parduzco, las alas pardas, la cabeza grisácea, la garganta blanca y las partes inferiores claras, con los flancos pardos. Destaca en su plumaje la coloración gris de la cabeza que resulta más oscura en la zona auricular. La cola es relativamente corta y presenta las rectrices externas blancas. Es un ave bastante parecida a sus parientes las currucas zarcera y tomillera, de las que se diferencia por sus patas oscuras y por carecer de los tonos rojizos en las alas.</t>
   </si>
   <si>
     <t>Sylvia curruca (Linnaeus, 1758)</t>
   </si>
   <si>
     <t>Curruca deserticola (Tristram, 1859)</t>
   </si>
   <si>
-    <t>prueba_Curruca del Atlas (Castellano), Tristram's Warbler (Inglés), Fauvette du désert (Francés)</t>
+    <t>Curruca del Atlas (Castellano), Tristram's Warbler (Inglés), Fauvette du désert (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Tiene un aspecto intermedio entre las currucas rabilarga y tomillera. Al igual que la primera, posee partes inferiores totalmente rojizas ya desde la garganta (los machos exhiben un color rojo ladrillo, no vinoso); y como la segunda, presenta el dorso de las alas pardo rojizo y un anillo ocular blanco. Su cola es un poco menor que la de la curruca rabilarga. Los inmaduros muestran en otoño la garganta blanquecina, por lo que pueden confundirse fácilmente con la tomillera.</t>
   </si>
   <si>
     <t>Sylvia deserticola Tristram, 1859</t>
   </si>
   <si>
     <t>Curruca deserti (Loche, 1858)</t>
   </si>
   <si>
-    <t>prueba_Curruca sahariana (Castellano), African Desert Warbler (Inglés)</t>
+    <t>Curruca sahariana (Castellano), African Desert Warbler (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés</t>
   </si>
   <si>
     <t>Curruca muy pequeña, de cola relativamente corta y color general muy pálido, arenoso, algo dorado en las partes dorsales, con tendencia al blanco en las ventrales, y un poco rojizo en la rabadilla y la cara superior de la cola. Posee el pico amarillento, de punta oscura, y el iris amarillo. Muy activa, a menudo corre por el suelo, y tiene el hábito distintivo de extender y luego sacudir la cola.</t>
   </si>
   <si>
     <t>Sylvia deserti (Loche, 1858)</t>
   </si>
   <si>
     <t>Curruca nisoria (Bechstein, 1792)</t>
   </si>
   <si>
-    <t>prueba_Curruca gavilana (Castellano), Barred Warbler (Inglés), European Barred Warbler (Inglés), Fauvette épervière (Francés)</t>
+    <t>Curruca gavilana (Castellano), Barred Warbler (Inglés), European Barred Warbler (Inglés), Fauvette épervière (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Francés</t>
   </si>
   <si>
     <t>Curruca grande y de cola relativamente larga. Los machos adultos se caracterizan fácilmente por tener las partes superiores de color gris plomizo, las inferiores con un denso barrado, que recuerda al de un gavilán, y los ojos vivamente amarillos. Las hembras y los machos de primer año presentan el iris más apagado, las partes superiores más pardas y las inferiores menos barradas. Las aves de primer otoño, con iris oscuro, se parecen a la curruca mosquitera, pero poseen, además de un aspecto más robusto, indicios de franjas alares, supracoberteras caudales con bordes pálidos, infracoberteras caudales moteadas, y un pico grande y de base pálida.</t>
   </si>
   <si>
     <t>Sylvia nisoria (Bechstein, 1792)</t>
   </si>
   <si>
     <t>Hydrobates monorhis (Swinhoe, 1867)</t>
   </si>
   <si>
-    <t>prueba_Paíño de Swinhoe (Castellano), Swinhoe's Storm Petrel (Inglés), Swinhoe's Storm-petrel (Inglés), Océanite de Swinhoe (Francés), Pétrel de Swinhoe (Francés)</t>
+    <t>Paíño de Swinhoe (Castellano), Swinhoe's Storm Petrel (Inglés), Swinhoe's Storm-petrel (Inglés), Océanite de Swinhoe (Francés), Pétrel de Swinhoe (Francés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés, Francés, Francés</t>
   </si>
   <si>
     <t>Mundial NT (Casi amenazado)</t>
   </si>
   <si>
     <t>Paíño de cola ligeramente ahorquillada y con proporciones y tamaño similares a los del paíño boreal, aunque sin banda blanca en el obispillo. Observado en mano destacan en su plumaje los raquis de las primarias, de color blanco.</t>
   </si>
   <si>
     <t>Marino</t>
   </si>
   <si>
     <t>Oceanodroma monorhis (Swinhoe, 1867)</t>
   </si>
   <si>
     <t>Lophodytes cucullatus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Serreta capuchona (Castellano), Hooded Merganser (Inglés)</t>
+    <t>Serreta capuchona (Castellano), Hooded Merganser (Inglés)</t>
   </si>
   <si>
     <t>Se trata de una serreta pequeña, de cabeza grande, cresta eréctil, y pico más fino y largo que el de la serreta chica. Los machos poseen una inconfundible cabeza blanca y negra, mientras que las hembras y los jóvenes son básicamente de color gris oscuro, con una cresta castaña.</t>
   </si>
   <si>
     <t>Mergus cucullatus Linnaeus, 1758</t>
   </si>
   <si>
     <t>Mareca falcata (Georgi, 1775)</t>
   </si>
   <si>
-    <t>prueba_Cerceta de alfanjes (Castellano), Falcated Teal (Inglés), Falcated Duck (Inglés)</t>
+    <t>Cerceta de alfanjes (Castellano), Falcated Teal (Inglés), Falcated Duck (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Inglés, Inglés</t>
   </si>
   <si>
     <t>Exhibe una característica melena sobre la nuca y un espejuelo verde y negro. Los machos son predominantemente grises, con la cabeza castaña y verde con reflejos metálicos, la garganta blanca y la popa con una mancha triangular amarilla (similar a la de la cerceta común). Presenta también unas rémiges secundarias alargadas características, que recuerdan a alfanjes y que cuelgan sobre la popa. Las hembras se parecen a las de otros ánades, pero su color de fondo es bastante oscuro.</t>
   </si>
   <si>
     <t>Anas falcata Georgi, 1775</t>
   </si>
   <si>
     <t>Paragallinula angulata (Sundevall 1850)</t>
   </si>
   <si>
-    <t>prueba_Gallineta chica (Castellano), Lesser Moorhen (Inglés), Gallinule africaine (Francés)</t>
+    <t>Gallineta chica (Castellano), Lesser Moorhen (Inglés), Gallinule africaine (Francés)</t>
   </si>
   <si>
     <t>Se parece a la gallineta común, pero posee un tamaño mucho menor; además exhibe un color más pálido, en especial las hembras. Tiene el pico amarillo brillante, con rojo solo a lo largo del culmen, y las patas carecen de “ligas” rojas.</t>
   </si>
   <si>
     <t>Gallinula angulata Sundevall, 1850</t>
   </si>
   <si>
     <t>Pelecanus rufescens Gmelin, JF, 1789</t>
   </si>
   <si>
-    <t>prueba_Pelícano rosado (Castellano), Pelícano rosado (Castellano), Pink-backed Pelican (Inglés), Pélican gris (Francés)</t>
+    <t>Pelícano rosado (Castellano), Pelícano rosado (Castellano), Pink-backed Pelican (Inglés), Pélican gris (Francés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Inglés, Francés</t>
   </si>
   <si>
     <t>Es menor que otros pelícanos del Viejo Mundo, pero aun así grande, con aproximadamente 4-7 kilogramos de peso. Presenta un color general blanco grisáceo, más pardo en los jóvenes y ligeramente teñido de rosa en el dorso y las partes inferiores en el caso de los adultos. Tiene las patas de color variable, aunque habitualmente blanquecinas.</t>
   </si>
   <si>
     <t>Marino y Terrestre</t>
   </si>
   <si>
     <t>Pluvianus aegyptius (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Pluvial (Castellano), Crocodile-bird (Inglés), Egyptian Plover (Inglés), Pluvian d'Egypte (Francés)</t>
+    <t>Pluvial (Castellano), Crocodile-bird (Inglés), Egyptian Plover (Inglés), Pluvian d'Egypte (Francés)</t>
   </si>
   <si>
     <t>Posee un diseño sumamente distintivo, que combina los colores blanco, negro, gris y crema. Por lo demás, esta ave recuerda a los corredores, si bien es más pequeña y con patas más cortas.</t>
   </si>
   <si>
     <t>Sibirionetta formosa (Georgi, 1775)</t>
   </si>
   <si>
-    <t>prueba_Cerceta del Baikal (Castellano), Baikal Teal (Inglés)</t>
+    <t>Cerceta del Baikal (Castellano), Baikal Teal (Inglés)</t>
   </si>
   <si>
     <t>De tamaño similar al de la cerceta carretona, se caracteriza por presentar un espejuelo verde y una banda ocre sobre las plumas secundarias. El macho es inconfundible, con una vistosa cabeza en la que destaca la cara amarilla cruzada por una línea negra entre el ojo y la garganta. Las hembras y los jóvenes presentan listas en la cabeza y un llamativo lunar blanco en la base del pico.</t>
   </si>
   <si>
     <t>Anas formosa Georgi, 1775</t>
   </si>
   <si>
     <t>Sonchus arvensis L.</t>
   </si>
   <si>
-    <t>prueba_Cerrajón (Castellano), Cerrajones (Castellano)</t>
+    <t>Cerrajón (Castellano), Cerrajones (Castellano)</t>
   </si>
   <si>
     <t>Castellano, Castellano</t>
   </si>
   <si>
     <t>Hierba perenne, de 0,3-1,5 m, con tallos glabros abajo. Hojas enteras o pinnatipartidas, con aurículas redondeadas, a veces dentadas. Capítulo terminal, con muchas brácteas. Flores liguladas con lígulas amarillas tan largas como el tubo. Aquenios de 2,5-3,5 x 1-1,5 mm, rugosos, con vilano al menos tres veces más largo, persistente.</t>
   </si>
   <si>
     <t>Sonchus arvensis L. subsp. uliginosus (Bieb.) Nyman</t>
   </si>
   <si>
     <t>Gulosus aristotelis (Linnaeus, 1761)</t>
   </si>
   <si>
-    <t>prueba_Cormorán moñudo (Castellano), Cormorán moñudo (Castellano), Ubarroi mottoduna (Euskera), Ubardi mottoduna (Euskera), Corb marí emplomallat (Catalán), Corvo mariño cristado (Gallego), Shag (Inglés), European Shag (Inglés)</t>
+    <t>Cormorán moñudo (Castellano), Cormorán moñudo (Castellano), Ubarroi mottoduna (Euskera), Ubardi mottoduna (Euskera), Corb marí emplomallat (Catalán), Corvo mariño cristado (Gallego), Shag (Inglés), European Shag (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Castellano, Euskera, Euskera, Catalán, Gallego, Inglés, Inglés</t>
   </si>
   <si>
     <t>Mundial LC (Preocupación menor),  Península VU (Vulnerable)</t>
   </si>
   <si>
     <t>Mundial, Península</t>
   </si>
   <si>
     <t>Recuerda al cormorán grande, aunque se distingue de él por ser más pequeño y esbelto y por poseer la cabeza y el pico más pequeños, la frente más marcada y el cuello más estrecho que la cabeza. La garganta es totalmente negra y la comisura del pico, amarilla, destaca sobre el tono general negruzco. No presenta un marcado dimorfismo sexual, aunque los machos son algo mayores que las hembras en promedio. En el periodo de cortejo, los adultos muestran una cresta curvada hacia arriba que nace de la frente, así como el pico más oscuro y el plumaje más lustroso, con las plumas del dorso con los bordes marcados de tal modo que sugieren un diseño de escamas. Los jóvenes pueden distinguirse de los adultos hasta el año siguiente por lucir el vientre de color crema. En vuelo, el cormorán moñudo se diferencia del grande por resultar más ligero, y por efectuar los desplazamientos de manera más directa y sin planeos, a la vez que muestra una silueta del cuello más estrecha. Fuera del agua tiene la costumbre de colocarse sobre las rocas con las alas abiertas para dejar secar su plumaje.</t>
   </si>
   <si>
     <t>CEEA: Vulnerable</t>
   </si>
   <si>
     <t>Phalacrocorax aristotelis (Linnaeus, 1761)</t>
   </si>
   <si>
     <t>Curruca undata (Boddaert, 1783)</t>
   </si>
   <si>
-    <t>prueba_Curruca rabilarga (Castellano), Etze-txinboa (Euskera), Tallareta cuallarga (Catalán), Papuxa do mato (Gallego), Dartford Warbler (Inglés)</t>
+    <t>Curruca rabilarga (Castellano), Etze-txinboa (Euskera), Tallareta cuallarga (Catalán), Papuxa do mato (Gallego), Dartford Warbler (Inglés)</t>
   </si>
   <si>
     <t>Castellano, Euskera, Catalán, Gallego, Inglés</t>
   </si>
   <si>
     <t>Península EN (En peligro),  España NE (No evaluado),  Mundial NT (Casi amenazado)</t>
   </si>
   <si>
     <t>Península, España, Mundial</t>
   </si>
   <si>
     <t>De coloración general oscura y cola larga —que suele mantener levantada—, esta es una de las currucas de menor tamaño. Presenta el dorso gris pizarroso y las partes inferiores de una tonalidad vinosa con motas blancas en la garganta. Otros rasgos identificativos los constituyen el anillo ocular rojizo y las patas anaranjadas. Las hembras resultan más pardas en el dorso y poseen una coloración general menos intensa. Los jóvenes presentan tonos más apagados y el pecho parduzco. La curruca rabilarga es un ave muy inquieta que se mueve entre los arbustos y matorrales mediante cortos vuelos a baja altura que efectúa al tiempo que sacude frecuentemente la cola.</t>
   </si>
   <si>
     <t>Sylvia undata (Boddaert, 1783)</t>
   </si>
   <si>
     <t>Androsace vitaliana subsp. cinerea (Sünd.) Kress in Hegi</t>
   </si>
   <si>
     <t>España NT (Casi amenazado)</t>
   </si>
   <si>
     <t>Vitaliana primuliflora subsp. cinerea (Sünd.) I.K. Ferguson</t>
   </si>
   <si>
     <t>Juncus arcticus Willd.</t>
   </si>
   <si>
     <t>España VU (Vulnerable)</t>
   </si>
   <si>
     <t>Pilosella aranii Mateo</t>
   </si>
   <si>
     <t>España LC (Preocupación menor)</t>
   </si>
   <si>
     <t>Ranunculus polyanthemophyllus W.Koch &amp; H.E.Hess</t>
   </si>
   <si>
     <t>España DD (Datos insuficientes)</t>
   </si>
   <si>
     <t>Amaurornis marginalis (Hartlaub, 1857)</t>
   </si>
   <si>
-    <t>prueba_Polluela culirroja (Castellano), Striped Crake (Inglés), Marouette rayée (Francés)</t>
+    <t>Polluela culirroja (Castellano), Striped Crake (Inglés), Marouette rayée (Francés)</t>
   </si>
   <si>
     <t>Aenigmatolimnas marginalis (Hartlaub, 1857), Porzana marginalis Hartlaub, 1857</t>
   </si>
   <si>
     <t>Bubo scandiacus (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Búho nival (Castellano)</t>
+    <t>Búho nival (Castellano)</t>
   </si>
   <si>
     <t>Castellano</t>
   </si>
   <si>
     <t>Cicuta virosa L.</t>
   </si>
   <si>
-    <t>prueba_European Waterhemlock (Inglés)</t>
+    <t>European Waterhemlock (Inglés)</t>
   </si>
   <si>
     <t>Inglés</t>
   </si>
   <si>
     <t>Corvus albus Müller, PLS, 1776</t>
   </si>
   <si>
-    <t>prueba_Cuervo pío (Castellano)</t>
+    <t>Cuervo pío (Castellano)</t>
   </si>
   <si>
     <t>Curruca nana Hemprich; Ehrenberg, 1833</t>
   </si>
   <si>
     <t>Sylvia nana (Hemprich &amp; Ehrenberg, 1833)</t>
   </si>
   <si>
     <t>Curruca ruppeli (Temminck, 1823)</t>
   </si>
   <si>
-    <t>prueba_Curruca de Ruppell (Castellano), Rppell's Warbler (Inglés)</t>
+    <t>Curruca de Ruppell (Castellano), Rppell's Warbler (Inglés)</t>
   </si>
   <si>
     <t>Sylvia ruppeli Temminck, 1823</t>
   </si>
   <si>
     <t>Dendrocygna bicolor (Vieillot, 1816)</t>
   </si>
   <si>
-    <t>prueba_Suirirí bicolor (Castellano)</t>
+    <t>Suirirí bicolor (Castellano)</t>
   </si>
   <si>
     <t>Emberiza cioides von Brandt, JF, 1843</t>
   </si>
   <si>
-    <t>prueba_Escribano de Brandt (Castellano)</t>
+    <t>Escribano de Brandt (Castellano)</t>
   </si>
   <si>
     <t>Emberiza spodocephala Pallas, 1776</t>
   </si>
   <si>
     <t>Falco amurensis Radde, 1863</t>
   </si>
   <si>
     <t>Lonicera caerulea L.</t>
   </si>
   <si>
     <t>Melanitta stejnegeri (Ridgway 1887)</t>
   </si>
   <si>
     <t>Melanitta deglandi stejnegeri Ridgway, 1887</t>
   </si>
   <si>
     <t>Melanocorypha bimaculata (Ménétries, 1832)</t>
   </si>
   <si>
     <t>Microcarbo africanus (Gmelin, JF, 1789)</t>
   </si>
   <si>
-    <t>prueba_Cormorán africano (Castellano)</t>
+    <t>Cormorán africano (Castellano)</t>
   </si>
   <si>
     <t>Milvus aegyptius (Gmelin, 1788)</t>
   </si>
   <si>
     <t>Mimus gilvus (Vieillot, 1808)</t>
   </si>
   <si>
     <t>Mimus polyglottos (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Sinsonte norteño (Castellano)</t>
+    <t>Sinsonte norteño (Castellano)</t>
   </si>
   <si>
     <t>Motacilla tschutschensis Gmelin, 1789</t>
   </si>
   <si>
     <t>Mycteria ibis (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Tántalo africano (Castellano)</t>
+    <t>Tántalo africano (Castellano)</t>
   </si>
   <si>
     <t>Nannopterum auritum (Lesson, 1831)</t>
   </si>
   <si>
-    <t>prueba_Double-crested Cormorant (Inglés)</t>
+    <t>Double-crested Cormorant (Inglés)</t>
   </si>
   <si>
     <t>Phalacrocorax auritus (Lesson, 1831)</t>
   </si>
   <si>
     <t>Oena capensis (Linnaeus, 1766)</t>
   </si>
   <si>
-    <t>prueba_Tortolita rabilarga (Castellano), Tórtola rabilarga (Castellano)</t>
+    <t>Tortolita rabilarga (Castellano), Tórtola rabilarga (Castellano)</t>
   </si>
   <si>
     <t>Oenanthe seebohmi (Dixon, 1882)</t>
   </si>
   <si>
     <t>Passer italiae (Vieillot, 1817)</t>
   </si>
   <si>
-    <t>prueba_Gorrión italiano (Castellano)</t>
+    <t>Gorrión italiano (Castellano)</t>
   </si>
   <si>
     <t>Passer luteus (Lichtenstein, MHK, 1823)</t>
   </si>
   <si>
-    <t>prueba_Gorrión dorado (Castellano)</t>
+    <t>Gorrión dorado (Castellano)</t>
   </si>
   <si>
     <t>Pelecanus crispus Bruch, 1832</t>
   </si>
   <si>
-    <t>prueba_Pelícano ceñudo (Castellano), Pelícano ceñudo (Castellano)</t>
+    <t>Pelícano ceñudo (Castellano), Pelícano ceñudo (Castellano)</t>
   </si>
   <si>
     <t>Phalaris truncata Guss. ex Bertol.</t>
   </si>
   <si>
-    <t>prueba_Alpiste Tronqué (Francés)</t>
+    <t>Alpiste Tronqué (Francés)</t>
   </si>
   <si>
     <t>Francés</t>
   </si>
   <si>
     <t>Platalea alba Scopoli, 1786</t>
   </si>
   <si>
-    <t>prueba_Espátula africana (Castellano), Espátula africana  (Castellano)</t>
+    <t>Espátula africana (Castellano), Espátula africana  (Castellano)</t>
   </si>
   <si>
     <t>Pterodroma arminjoniana (Giglioli; Salvadori, 1869)</t>
   </si>
   <si>
     <t>Pterodroma macroptera (Smith, 1840)</t>
   </si>
   <si>
     <t>Rhodospiza obsoleta (Lichtenstein, MHK, 1823)</t>
   </si>
   <si>
-    <t>prueba_Camachuelo desertícola (Castellano)</t>
+    <t>Camachuelo desertícola (Castellano)</t>
   </si>
   <si>
     <t>Rhodopechys obsoleta (M. H. K. Lichtenstein, 1823)</t>
   </si>
   <si>
     <t>Sonchus palustris L.</t>
   </si>
   <si>
     <t>Spatula cyanoptera (Vieillot, 1816)</t>
   </si>
   <si>
-    <t>prueba_Cerceta colorada (Castellano)</t>
+    <t>Cerceta colorada (Castellano)</t>
   </si>
   <si>
     <t>Sternula antillarum Lesson, 1847</t>
   </si>
   <si>
     <t>Thalassarche chlororhynchos (Gmelin, 1789)</t>
   </si>
   <si>
     <t>Mundial EN (En peligro)</t>
   </si>
   <si>
     <t>Zenaida macroura (Linnaeus, 1758)</t>
   </si>
   <si>
-    <t>prueba_Zenaida huilota (Castellano)</t>
+    <t>Zenaida huilota (Castellano)</t>
   </si>
   <si>
     <t>Zonotrichia albicollis (Gmelin, 1789)</t>
   </si>
   <si>
     <t>Achillea nobilis L.</t>
   </si>
   <si>
     <t>Achillea nobilis L. subsp. nobilis</t>
   </si>
   <si>
     <t>Achillea setacea Waldst. &amp; Kit.</t>
   </si>
   <si>
     <t>Aegeritella tuberculata Balazy &amp; J. Wisniewski</t>
   </si>
   <si>
     <t>Hongos</t>
   </si>
   <si>
     <t>Agaricus aridicola Geml, Geiser &amp; Royse ex Mateos, J. Morales, J. Muñoz, Rey &amp; Tovar</t>
   </si>
   <si>
     <t>Agaricus benesii (Pilát) Pilát</t>
   </si>
@@ -1173,51 +1173,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="100.118" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="292.5" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="284.216" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="1284.544" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="142.679" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="88.407" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="35.277" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>